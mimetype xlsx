--- v0 (2026-01-05)
+++ v1 (2026-04-20)
@@ -36,9541 +36,9541 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
-    <t>1963</t>
+    <t>537</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Rogerio</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/537/req._02-17_rogerio.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar os devidos reparos no leito carroçável da Rua Cesar Peniche, no Bairro do Porto do Ribeira, neste Município.</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/538/req._03-17_rogerio.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a instalação de um ponto de iluminação pública ao final da Rua Cesar Peniche, no Bairro do Porto do Ribeira, neste Município.</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
     <t>4</t>
   </si>
   <si>
-    <t>MOC</t>
-[...14 lines deleted...]
-    <t>1964</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/539/req._04-17_rogerio.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. João Carlos Rosim Sabino, Engenheiro responsável do DER - RC 05.03 de Pariquera-Açu, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a roçada e limpeza da vala que inicia-se na altura do km 51 até o km 53, da Rodovia Casimiro Teixeira, nas proximidades do Bairro da Chácara Patrícia, neste Município.</t>
+  </si>
+  <si>
+    <t>540</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1964/mocao_05-17_clayton.pdf</t>
-[...5 lines deleted...]
-    <t>1965</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/540/req._05-17_rogerio.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a manutenção da estrada principal do Bairro da Chácara Patrícia, neste Município.</t>
+  </si>
+  <si>
+    <t>541</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/541/req._06-17_rogerio.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a limpeza do sistema de drenagem (bueiros e bocas de Lobo) na Rua Prof. Bento Pereira da Rocha, altura da oficina do Godói, no Jardim Sinhô Rollo, neste Município.</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Alexandre Macau</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a reforma da Praça Nossa Senhora da Imaculada Conceição, localizada na Av. Arlindo Trudes, no Bairro do Icapara, neste Município.</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/543/req._08-17_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a reforma da Praça Jofre Manoel, localizada na Av. Arlindo Trudes, no Bairro do Icapara, neste Município.</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/544/req._09-17_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a reforma do Estádio Municipal João Trudes Pereira "Macau", localizado no Bairro do Icapara, neste Município.</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/545/req._10-17_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a instalação de redutores de velocidade (tipo Lombada), na Av. Arlindo Trudes, no Bairro do Icapara, neste Município.</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/546/req._11-17_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a instalação de pontos de iluminação pública ao longo da Av. Arlindo Trudes após a altura do nº 275, no Bairro do Icapara, neste Município.</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/547/req._12-17_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre qual é a previsão para conclusão das obras do banheiro público, o qual está localizado no estacionamento do porto da balsa, popularmente conhecido como "Sinal", no Bairro da Barra do Ribeira, neste Município.</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/548/req._13-17_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade desta Administração efetuar a manutenção e o nivelamento das ruas dos bairros a seguir: Icapara, Pontal, Vila Nova, Batidão e Aquárius, todos localizados neste Município.</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/549/req._14-17_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade desta Administração efetuar a coleta de lixo em toda a extensão da Rua Epaugi, localizada no Bairro do Icapara, neste Município, também às Quintas-feiras.</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/550/req._15-17_alxandre.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade desta Administração efetuar a reforma da quadra esportiva municipal e o vestuário do campo municipal, ambos localizados no bairro do Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/551/req._16-17_alxandre.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade desta Administração efetuar algum tipo de evento carnavalesco, com as devidas instalações de infraestrutura, nos bairros do Icapara e Barra do Ribeira, ambos localizados neste município.</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/552/req._17-17_alxandre.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe algum projeto de  revitalização e/ou melhoria da área municipal destinada para estacionamento dos ônibus no porto da Balsa, popularmente conhecido como "Sinal ", neste município.</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Christian Forati</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/553/req._18-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a previsão para criar o planp de carreira dos funcionários da Saúde, de acordo com a Lei Orgânica do Município de Iguape Art. 169 parágrafo único.</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/554/req._19-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe previsão para realizar o transporte dos estudantes de ensino superior e técnicos bem como será feito repasse financeiros para a associação dos estudantes.</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/555/req._20-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, encaminhando cópias de todos os contratos vigentes com esta administração que se encontra em vigor, da questão passada e os realizados nesta gestão até a presente data.</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/556/req._21-17_cristian.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, qual o valor real da divida do município, bem como encaminhe cópias dos empenhos não pagos pra apagamento</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/557/req._22-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a previsão da implantação da rede de água e esgoto nas residencias da minha casa minha vida.</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/558/req._23-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar serviço de calçamento na Av. Princesa Izabel, na esquina do restaurante Itacurumins, neste município.</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/559/req._24-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, cópias das portarias de nomeação com valores de salários, bem como comprovante escolar e capacidade técnica exigida para assumir os cargos destinados.</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/560/req._25-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade desta Administração efetuar a revitalização do estádio Rubens de Oliveira popularmente conhecido com "Mangueirão", localizado no bairro Canto do Morro, neste município.</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/561/req._27-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, quais são as providências realizadas referente ao transbordo (lixão) situada na estrada do jairê, bem como se existe, multa diária por motivo de não atendimento das medidas necessárias.</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/562/req._28-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, a previsão para pagamentos dos servidores públicos que se encontram com os salários atrasados.</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/563/req._29-17_rogerio.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a essa Casa de Leis, se existe a possibilidade de efetuar a manutenção de limpeza geral com a remoção do lixo inorgânico, roçada dos logadouros públicos, recuperação da sinalização viária, e desobstrução do sistema de drenagem de águas pluviais no Bairro do Porto do Ribeira, neste Município.</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/564/req._30-17_rogerio.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a instalação de um redutor de velocidade (tipo Lombada) nas proximidades da Marina, na Av. Eduardo Ébano Pereira, no Bairro do Porto do Ribeira, neste Município.</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
     <t>Walter Borges</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1965/mocao_06-17_walter.pdf</t>
-[...50 lines deleted...]
-    <t>11</t>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, cedendo cópia do contrato de urbanização da Orla do rio Suamirim, asfaltamento e/ou calçamento da Av. Dom Pedro II, asfaltamento e/ou calçamento da rua Nossa Senhora de Guadalupe, e asfaltamento e/ou calçamento da rua da escola Prof.ª Abigail Martins, todas obras efetuadas com a empresa Jorcal, neste município. Cabe ainda neste, solicitar informações se esta Administração tem pretensão de aplicar os recursos do DADE do ano de 2017 nestas obras.</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>32</t>
   </si>
   <si>
     <t>Benilto Curruira</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1969/mocao_11-17_benilto.pdf</t>
-[...8 lines deleted...]
-    <t>12</t>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a construção de um campo de areia para práticas de esportes nos fundos do campo do mangueirão, no espaço que está abandonado, no bairro do Canto do Morro, neste município.</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre quando foram efetuadas as ultimas aferições e para que envie cópia dos laudos técnicos (ou documento similar) das aferições do radar localizado na Rodovia Ivo Zanela, defronte à escola do bairro da Ilha Grande, neste município.</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a instalação de estrutura com banheiros químicos para atendimento aos usuários das feiras livres nos bairros onde estas são realizadas, neste município; bem como ainda cabe neste solicitar se existe tal viabilidade para instalação destas estruturas para todos os tipos de eventos populares</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>35</t>
   </si>
   <si>
     <t>Josemar Correa</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1970/mocao_12-17_josemar.pdf</t>
-[...251 lines deleted...]
-    <t>1991</t>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a roçada e a limpeza das ivas públicas; bem como, a remoção dos entulhos nos diversos locais onde eles existem, no bairro do Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>570</t>
   </si>
   <si>
     <t>36</t>
-  </si>
-[...745 lines deleted...]
-    <t>570</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a manutenção da pavimentação asfáltica das seguintes vias públicas abaixo descritas, todas localizadas neste município._x000D_
   - Av. João Simões Xavier, no bairro do Rocio, por toda a sua extensão;_x000D_
   - Rua Celso Ramos, no bairro do Rocio, defronte ao bar do Tonho.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
+    <t>37</t>
+  </si>
+  <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a manutenção e a limpeza de vala em toda a extensão da alameda Santos, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/572/req._38-17_josemar.pdf</t>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/572/req._38-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe alguma previsão para efetuar a ampliação ou redimensionamento do sistema de drenagem e captação de águas pluviais da Av. Julio Franco, na altura do Supermercado Camila, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/573/req._39-17_josemar.pdf</t>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/573/req._39-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe alguma previsão para a conclusão das obras de pavimentação asfáltica e/ou calçamento das vias publicas da rua Vila dos Parentes e suas demais Travessas adjacentes, todas no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/574/req._40-17_josemar.pdf</t>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/574/req._40-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a instalação de um ponto de iluminação pública na rua Benedito Massa, na altura do nº 58, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/575/req._41-17_josemar.pdf</t>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/575/req._41-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a limpeza e manutenção de vala na rua Rio Verde, altura do nº 99, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/576/req._42-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/576/req._42-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, informações e encaminhando cópias dos contratos firmados entre a administração pública e a empresa Nave Produções Artísticas em nome de Odail Gomes Santos Junior ME, bem como comprovante do valor recebido e cópias dos orçamentos para contratação do serviço realizado de 2016.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/577/req._43-17_christian.pdf</t>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/577/req._43-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, informações e encaminhando cópias do processo de contratação, orçamentos e nota fiscal, do evento realizado Iguape Verão 2017 de 27 de janeiro a 12 de fevereiro, (exposições, oficina e workshops, shows municipais, festival de chorinho, atividades esportivas, gastronomia caiçara.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/578/req._44-17_rogerio.pdf</t>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/578/req._44-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a limpeza do espaço público localizado na rua Maestro Aquilino Jarbas de Carvalho, nas proximidades da Mercearia do Dantas, no loteamento Franco Baroni, neste município.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/579/req._45-17_rogerio.pdf</t>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/579/req._45-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a manutenção e nivelamento da via pública, bem como ainda cabe neste a limpeza do sistema de drenagem de águas pluviais na rua João Pio de Lima (antiga rua do Trilho), por toda a sua extensão, no bairro Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/580/req._46-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/580/req._46-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a reativação da estufa para mudas hortaliças, a qual era localizada no bairro do Canto do Morro, próxima a Creche Joana Pedrá, neste município.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/581/req._47-17_rogerio.pdf</t>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/581/req._47-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a instalação de tubos para escoamento do sistema de drenagem de água pulivial na rua Epaugi, no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/582/req._48-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/582/req._48-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se está sendo efetuada a devida fiscalização das empresas de ônibus, trasportes escolares e transportes universitários que prestam serviços ao nosso município, tanto dentro quanto fora; cabe ainda neste solicitar para que sejam enviadas as devidas cópias das documentações exigidas pela municipalidade para liberação da utilização destes veículos em questão tais como, alvarás, Artesp, certificados de condutores, licenças, seguros, etc.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
+    <t>49</t>
+  </si>
+  <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar algum  tipo de convênio que torne possível executar a manutenção do leito e a instalação de iluminação na ciclovia localizada na rodovia Prefeito Casemiro Teixeira, desde o bairro Porto do Ribeira indo até a escola Agrícola, neste município.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/584/req._50-17_rogerio.pdf</t>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/584/req._50-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar algum tipo de convênio que torne possível executar a isntalação de uma torre de retransmissão de celulares da escola Agrícola até o bairro do Pé da Serra.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/585/req._51-17_rogerio.pdf</t>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/585/req._51-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de destacar uma viatura da DIVITRAN - Divisão de Trânsito de Iguape, para acompanhar a entrada e saída dos alunos na escola Prof.ª Zeli Cardoso (Escola Nova), localizada na Av. Manoel Gonçalves Pires (antiga Av. Aeroporto), no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/586/req._52-17_rogerio.pdf</t>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/586/req._52-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a fiscalização, e caso seja necessário a remoção dos veículos abandonados que estão localizados no bairro do Porto do Ribeira (entrada da Cidade), neste município</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/587/req._53-17_rogerio.pdf</t>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/587/req._53-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a manutenção da rua Paulo Mouro Filho, na Popular Nova, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/612/req._54-17_walter.pdf</t>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/612/req._54-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se houve algum contato com o Itesp no sentido de implantar o projeto de titulação no bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/613/req._55-17_walter.pdf</t>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/613/req._55-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficiem ao Exmo. Sr. David Everson Uip - Secretário Estadual de Saúde do Governo do Estado, ao Exmo. Sr. Samuel Moreira da Silva Junior, Deputado Federal e Chefe da Casa Civil do Estado de São Paulo, e ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a construção de um Posto de Saúde completo, com equipamentos e aparelhagens. Além de médicos permanentes, no bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
+    <t>57</t>
+  </si>
+  <si>
     <t>Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/614/req._57-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/614/req._57-17_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a duplicação da ponte localizada defronte ao Dersa para continuação da ciclovia que está interrompida, no bairro Rocio, neste município.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
+    <t>58</t>
+  </si>
+  <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a instalação de iluminação pública na rua "H", localizada no bairro Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/616/req._59-17_alexandre.pdf</t>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/616/req._59-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis,se existe a possibilidade de efetuar a roçada e limpeza do campo, localizado no bairro Aquarius, este município.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/617/req._60-17_christian.pdf</t>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/617/req._60-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe no município o cargo de Coordenador da Urgência e Emergência, e ainda quais as atribuições e valor recebido para esta função, encaminho em anexo documento assinado pela coordenadora.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/618/req._61-17_christian.pdf</t>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/618/req._61-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, encaminhando cópias das notas fiscais referentes à compra direta, realizada no período de 01 de janeiro até a presente data.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/619/req._62-17_christian.pdf</t>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/619/req._62-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, cópias da (TAC) termo de ajuste e conduta que existem firmados, junto com esta Administração Pública.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/620/req._63-17_christian.pdf</t>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/620/req._63-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, referentes aos funcionários cedidos pela cidade de Ilha Comprida, bem como a lei que autoriza a prefeitura municipal ceder ou receber funcionários de outras prefeituras.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/621/req._64-17_christian.pdf</t>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/621/req._64-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de efetuar a manutenção das luminárias localizadas no Cristo Redentor</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/622/req._66-17_christian.pdf</t>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/622/req._66-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se haverá ou não algum tipo de reajuste para correção da inflação sobre o salários do Magistério. E caso seja feito algum tipo de correção, se este índice será repassado integral ou parcialmente aos professores. Em caso de resposta afirmativa, aguardamos o referido projeto de Lei para análise nesta Casa de Leis.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/623/req._67-17_christian.pdf</t>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/623/req._67-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, referente aos salários dos servidores municipais recebidos no mês de janeiro de 2017, qual o mês de referencia trabalhado.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/624/req._68-17_christian.pdf</t>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/624/req._68-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva - Gerente da Empresa SABESP S/A, para que informe a esta Casa de Leis, se existe algum projeto desta Administração Municipal para contemplar a revitalização da vala em possibilidade de incluir no processo de prolongamento de rede de esgoto o Loteamento Tucano, localizado na Av. Governador Carvalho Pinto, defronte ao Dersa, no bairro do Rocio, neste município, se não que se encaminhe a esta casa um estudo de prolongamento de rede de esgoto.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/625/req._69-17_christian.pdf</t>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/625/req._69-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, encaminhando cópias dos editais, referente a esta administração e as que encontram em andamento.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/626/req._74-17_christian.pdf</t>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/626/req._74-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a implantação do plano de carreira para os funcionários da Saúde, neste município.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/627/req._75-17_josemar.pdf</t>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/627/req._75-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, no sentido de efetuar a fiscalização e caso necessário, a notificação das empresas contratadas pela SABESP S/A para execução dos serviços de reposição de pavimentação asfáltica, de forma que o serviço seja concluído com qualidade, neste município.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/628/req._76-17_josemar.pdf</t>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/628/req._76-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a  possibilidade da realização de manutenção na rua Jalde Antônio Fragoso, na altura do nº 696, após a esquina com a Avenida Filadelfo Colaço, no bairro do Rocio.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/629/req._77-17_josemar.pdf</t>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/629/req._77-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a  possibilidade de estar realizando o recolhimento de entulhos e manutenção com a máquina para nivelamento da Travessa 5 da Lagoa na altura do nº 55, bairro do Rocio.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/630/req._78-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/630/req._78-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe previsão para confecção e entrega dos uniformes dos alunos da rede municipal de ensino, neste município.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/631/req._79-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/631/req._79-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe previsão para a instalação de pisos, energia elétrica, e doação de bancos para o Salão Comunitário localizado no bairro Suamirim, no bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/632/req._80-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/632/req._80-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a revitalização da quadra coberta de esportes, localizada no centro da cidade, neste município.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/633/req._81-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/633/req._81-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a roçada e limpeza das vias públicas localizadas no bairro Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/634/req._82-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/634/req._82-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de disponibilizar um espaço exclusivo de material de demolição, neste município.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/635/req._83-17_maria_do_carmo.pdf</t>
+    <t>Maria do Carmo</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/635/req._83-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de trocar as lâmpadas que se encontram queimadas em volta da Concha Acústica na Orla do Mar Pequeno, em frente à Praça dos Maçons.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/636/req._84-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/636/req._84-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de proceder a limpeza na fachada do prédio onde anteriormente funcionava a Administração e o Gabinete do Prefeito no "Paço Municipal", sito à rua XV de Novembro, nº 272, no centro da cidade.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/637/req._85-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/637/req._85-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe algum projeto para a construção de uma pista para esportes radicais, bem como skate, patins, patinetes, bike e similares para nossos jovens e crianças na Orla do Mar Pequeno.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/638/req._86-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/638/req._86-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Instituto do Patrimônio Histórico Artístico e Nacional - IPHAN, para que informe a esta Casa de Leis, sobre o andamento e que providências estão sendo tomadas a respeito do processo de reforma ou restauração dos prédios do Correio Velho, sito à "Praça do Engº. Greenhalgh" mais conhecida como "Praça São Benedito" e dos Toledos, localozado na rua Major Rebello esquina com a rua Jeremias Junior, no centro da cidade.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/639/req._87-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/639/req._87-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, s existe a possibilidade de realizar a aquisição de 60 tubos de 40 centímetros de diâmetro destinadas as obras no bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/640/req._88-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/640/req._88-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de disponibilizar um agente de segurança na Sede do Conselho Tutelar, neste município.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/641/req._89-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/641/req._89-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de disponibilizar um espaço exclusivo para criação de uma horta municipal, neste município.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/642/req._90-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/642/req._90-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar o fornecimento de água para os bairros do Morrete, Baicô, Jairê, e Sete Belo, todos localizados neste município.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/643/req._91-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/643/req._91-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a instalação de placas de regulamentação e de velocidade na rua Arlindo Trudes, no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/644/req._92-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/644/req._92-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a instalação de pontos de iluminação pública na rua Maruitas, no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/645/req._93-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/645/req._93-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a instalação de placas contendo os nomes das ruas no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/646/req._94-17__christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/646/req._94-17__christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a devida averiguação e fiscalização de uma construção (cuja documentação segue anexa), a qual está localizada ao final da rua Paulina Valéria de Aguiar, no bairro da Guaricana, neste município.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/647/req._95-17__benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/647/req._95-17__benilto.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de criar um projeto de lei no sentido de conceder um desconto aos comerciantes locais, ambulantes e entidades filantrópicas; na ordem de 50% (cinquenta por cento) na cobrança da taxa de Agosto, realizada anualmente neste município.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/648/req._96-17__benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/648/req._96-17__benilto.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de revogar a lei municipal criada na gestão passada, a qual retirava a exigência de nível superior para o cargo de Diretor de Saúde, neste município, transformando a exigência para nível médio.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/649/req._97-17__christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/649/req._97-17__christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o serviço inacabado na Avenida Vereador Manoel Gonçalves, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/650/req._98-17__christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/650/req._98-17__christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a limpeza da Delegacia e do Estádio Rubens Oliveira, popularmente conhecido com "Mangueirão.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/651/req._99-17__christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/651/req._99-17__christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a construção de uma ondulação asfáltica, popularmente conhecida como "lombada" na rua Registro próximo a altura do cruzamento com a rua Benedito Massa, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/652/req._100-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/652/req._100-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a limpeza e cascalhamento nas seguintes ruas:_x000D_
  - Rua Registro_x000D_
  - Rua Maria Anício Duarte_x000D_
  - Rua Aristides Dionísio Xavier.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/653/req._101-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/653/req._101-17_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de viabilizar e efetuar a implementação do "Conselho Municipal de Emprego", neste município, de forma que seja possível receber os programas de Secretaria de Emprego e Relações do Trabalho.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/654/req._102-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/654/req._102-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de manutenção e nivelamento da Estrada João Branco, no bairro do Retiro (referência - estrada ao lado do Bar do Airton).</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/655/req._103-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/655/req._103-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre o andamento da regularização do IPVA 2017 de toda a frota da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/656/req._104-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/656/req._104-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a manutenção e nivelamento com Máquina nas seguintes ruas citadas a baixo:_x000D_
  - Rua Vereador Sidney Chabaribery, na altura do nº 31 - bairro do Rocio._x000D_
  - Avenida Joaquim Ribeiro Neto, em toda sua extensão (referência - avenida ao lado do Cemitério do bairro do Rocio._x000D_
  - Rua Eugênio de Lara, em toda sua extensão, bairro do Rocio._x000D_
  - Rua Alameda 1,2,3,4 e 5 em toda sua extensão, (referência - bairro Nova Iguape).</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/657/req._105-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/657/req._105-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a manutenção asfáltica Vereador Manuel Gonçalves Pires, na altura do nº 54, ao lado do mercado Franco, no bairro do Rocio.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/658/req._106-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/658/req._106-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a instalação pública nos seguintes endereços abaixo citados, neste município;_x000D_
  - Rua João Hipólito Gato, altura do nº 30 - bairro Guaricana._x000D_
  - Rua K, altura do nº 80, bairro Jardim Primavera._x000D_
  - Rau Airton de Santana de Moraes, altura do nº 650, bairro do Rocio._x000D_
  - Rua Alameda Santos, altura do nº 700, referência (final da rua Alameda Santos/Rua Eugênio de Lara), bairro do Rocio._x000D_
  - Estrada Prefeito Pedro Coutinho, na altura do Bar do Arnaldo e Igreja Assembléia de Deus, bairro Bucui._x000D_
  - Rua Alameda 05, na altura do nº 45, bairro Jardim Nova Iguape._x000D_
  - Rua da Lagoa, na altura do nº 1033, bairro do Rocio.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/659/req._107-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/659/req._107-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a manutenção na captação e rede coletora de água potável distribuído para o bairro do Retiro e Bairro Tucum, neste município.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/660/req._108-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/660/req._108-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a aquisição de tubos fechados para a substituição dos tubos abertos da rede de esgoto da Av. Arlindo Trudes, altura do nº 684, no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/661/req._109-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/661/req._109-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a manutenção, o nivelamento e o cascalhamento da Estrada do Peroupava, neste município.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/662/req._110-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/662/req._110-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a manutenção, a roçada e a limpeza do campo do Quatinga, neste município.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/663/req._111-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/663/req._111-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a construção de um abrigo de ponto e ônibus na Av. Adhemar de Barros, altura do prédio da Telesp, neste município.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/664/req._112-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/664/req._112-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe  a possibilidade de efetuar a pintura da sinalização viária na Av. Princesa Isabel, neste município.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/665/req._113-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/665/req._113-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de uma caixa de correio comunitária no bairro Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/666/req._150-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/666/req._150-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de retomar as atividades da LANCHA, no bairro da COSTEIRA, neste município.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/667/req._151-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/667/req._151-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a limpeza do sistema de drenagem do Estádio João Trudes Pereira (MACAU) no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/668/req._152-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/668/req._152-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de manter um funcionário para a limpeza e manutenção das estradas no bairro COSTEIRA, neste município.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/669/req._153-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/669/req._153-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de disponibilizar uma ambulância para p posto de saúde localizado no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/670/req._154-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/670/req._154-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva, Gerente da Empresa Sabesp S/A,  para que informe a esta Casa de Leis, se existe a possibilidade de efetuar o prolongamento da rede de fornecimento de água potável na rua São Paulo, altura do numero 64, no bairro Aquarius, neste município.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/697/req._155-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/697/req._155-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de conceder o auxílio vale transporte aos professores que ministram aulas na zona rural.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/698/req._156-17_maria_do_carmo.pdf</t>
+    <t>Beto Xavier</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/698/req._156-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e os devidos reparos no calçamento da Orla do lado da cidade, neste município.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/699/req._157-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/699/req._157-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a limpeza do mato e a colocação de pavimentação asfáltica na Av. João Simões Xavier, localizada no bairro do Rocio.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/700/req._158-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/700/req._158-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar os devidos reparos no calçamento; bem como, também efetuar o cascalhamento no restante  da via pública, denominada Rua Maestro Aquilino Jarbas de Carvalho, neste município.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/701/req._159-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/701/req._159-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se há contrato com alguma empresa que realiza o transbordo de resíduos sólidos, localizado na Estrada do Jairê, no bairro do Rocio.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/702/req._160-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/702/req._160-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, atendendo ao Disposto no Artigo 10 da Lei Orgânica do Município, a convocar Diretor da Educação a comparecer neste Casa de Leis, na próxima Sessão Ordinária, a ser realizada dia 20 (vinte) de março 2017 às 20/;00 horas.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/703/req._161-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/703/req._161-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a limpeza na rua K e na rua Apparecida Coutinho Ribeiro, ambas localizadas no bairro do Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/704/req._162-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/704/req._162-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção da iluminação pública na rua K, no bairro do Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/705/req._163-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/705/req._163-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a construção de um local apropriado para efetuar a reciclagem de lixo gerado no município.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/706/req._164-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/706/req._164-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de disponibilizar um médico pediatra para desempenhar suas atividades no período noturno, neste município.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/707/req._165-17_clayton.pdf</t>
+    <t>Clayton Negri</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/707/req._165-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de instalar um ponto de táxi no Jardim Nova Iguape.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/708/req._166-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/708/req._166-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de construir abrigos nos pontos de parada de ônibus no Jardim Nova Iguape.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/709/req._167-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/709/req._167-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de alterar a Lei 1.377/1994, que "Dispõe sobre a criação e competência do Conselho Municipal Rural e dá outras providências".</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/710/req._168-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/710/req._168-17_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de grades de proteção na faixa de de pedestres e lombada elevada, localizada de fronte à Caixa Econômica Federal, e na lombada na Av. Adhemar de Barros, na altura do antigo prédio da Prefeitura Municipal (antiga lumar), ambos neste município.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/711/req._169-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/711/req._169-17_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade da realização da limpeza e roçada da rua do Peixe, localizada no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/712/req._170-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/712/req._170-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade desta Administração efetuar a limpeza e a manutenção do ITAGUA, neste município.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/713/req._171-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/713/req._171-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade desta Administração efetuar a limpeza das ruas Arlindo Trudes, por toda sua extensão localizada no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/714/req._172-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/714/req._172-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade desta Administração efetuar a limpeza das valas da Rua Epaugi, localizada no bairro Icapara, neste município.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/715/req._173-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/715/req._173-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a limpeza das valas e a instalação de tubos, na rua São Paulo no bairro do Aquarius, neste município.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/716/req._174-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/716/req._174-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de realizar parcerias com outras Prefeituras com o intuito de atender as situações de emergência do município.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/717/req._175-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/717/req._175-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar uma parceria com a empresa Sabesp S/A, para ligação de água potável no bairro Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/743/req._176-17_josemar_2.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/743/req._176-17_josemar_2.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe algum tipo de projeto e/ou planejamento para a roçada e limpeza imediata das valas abaixo descritas todas localizadas neste município:_x000D_
  - Vala da rua Rio Verde por toda a sua extensão, no bairro do Rocio (reiterando o requerimento nº 41/17;_x000D_
  - Vala da Alameda Santos, por toda a sua extensão, no bairro do Rocio (reiterando o requerimento nº 37/17);_x000D_
  - Vala existente no entorno o Jardim Primavera;_x000D_
 - Vala da Av. Principal do bairro Chácara Patrícia;_x000D_
  - Vala da rua Benedito Massa, no bairro do Rocio;_x000D_
  - Vala da Rua Maria Alice Duarte, no bairro do Rocio.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/744/req._177-17josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/744/req._177-17josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a limpeza e manutenção da fossa pertencente à Escola Amância Alves Muniz, localizada na Av. Julio Franco, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/745/req._178-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/745/req._178-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de proceder uma campanha de conscientização do "Lixo Domiciliar"conhecido como "Lixo Doméstico".</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/746/req._179-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/746/req._179-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a roçada e a lipemza da valeta Santa Cecília, localizada no bairro Três Barras, neste município.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/747/req._180-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/747/req._180-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o nivelamento e o cascalhamento da Estrada do Costão dos Engenhos (Estrada da Barra do Ribeira), neste município.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/748/req._181-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/748/req._181-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de  efetuar fiscalização do material sendo depositado na beira da estrada nas proximidades da fábrica de peixe localizada às margens da Estrada do Costão dos Engenhos (estrada da Barra do Ribeira), neste município.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/750/req._182-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/750/req._182-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de ampliar ou readequar o Abrigo de Ônibus em frente à "E.E. Prof. Jofre Manoel" no bairro da Colombina.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/753/req._183-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/753/req._183-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de cobrar junto a Sabesp, providencias no sentido de efetuar a manutenção asfáltica da rua Peru na altura do nº 109, no bairro Jardim América.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/754/req._184-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/754/req._184-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar um levantamento fundiário na área popularmente conhecida como "Porcina", nas proximidades do bairro Guaricana, neste município; a fim de estudar a viabilidade de transformar a referida área em questão em um tipo de parque ecológico.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/755/req._185-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/755/req._185-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar melhorias no local que abriga a estrutura da Junta do Serviço Militar atualmente, localizada na rua Antonio José de Morais (antigo prédio do Hotel Rio Verde), neste município.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/756/req._186-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/756/req._186-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o fechamento e limpeza da quadra poliesportiva "Francisco Pedro de Andrade", do bairro do Rocio, neste município; quando esta não estiver sendo utilizada para práticas esportivas.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/757/req._187-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/757/req._187-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar alguma contratação de funcionários para os bairros de Icapara e da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/758/req._188-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/758/req._188-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a roçada e limpeza da rua M, no bairro Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/759/req._189-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/759/req._189-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a construção de um novo trapiche, no bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/760/req._190-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/760/req._190-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Ricardo Salles - Secretário de Meio Ambiente do Estado de São Paulo, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar  a criação do Posto de Autorização Educacional no Parque Estadual do Prelado, neste município; solicito ainda que sejam encaminhadas cópia deste ao Exmo. Sr. Samuel Moreira da Silva, Chefe da Casa Civil do Estado de São Paulo; ao Ilmo. Sr. Donizetti Barbosa, Gerente Regional da Fundação Florestal; e ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/761/req._191_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/761/req._191_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Diretor do Departamento de Estradas e Rodagem - DER, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a construção de acostamento na Rodovia SP/222 - Ivo Zanella, compreendendo o trecho do bairro do Rocio até o bairro Sabaúna, neste município.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/762/req._192_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/762/req._192_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a construção de dois redutores de velocidade (tipo de lombada) na Av. Eduardo Ébano Pereira, sendo um na altura da Alameda Bento Neto; e outro redutor na altura da Rua Caiçara, ambos localizados no Bairro da vila Garcez, neste município.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/763/req._193-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/763/req._193-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de pontos de iluminação pública na rua Capitão Oliveira, nas proximidades do antigo galpão de materiais  de construção Casa Bella, no bairro do Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/764/req._194-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/764/req._194-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, no sentido de como está o andamento da Emenda, destinada ao município de Iguape, no valor de R$ 150.000,00 (cento e cinquenta mil reais), do Deputado Federal Paulinho da Força.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/766/req._195-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/766/req._195-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a vistoria e fiscalização do Terreno de propriedade da Prefeitura deste município, localizado na rua alameda II e de fundo a rua José Ferreira, no bairro do Rocio.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/767/req._196-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/767/req._196-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que fiscalize as Empresas Terceirizadas e os funcionários públicos que se enquadram ao Decreto de lei nº 5.452 de maio de 1.943 onde no artigo 160 determina que em todas as suas atividades exigidas o Empregador deve fornecer a EPI - Equipamento de Proteção Individual, aos trabalhadores.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/768/req._197-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/768/req._197-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a real prestação de contas do carnaval 2017.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/769/req._198-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/769/req._198-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a limpeza e manutenção da rua Cesar Peniche, altura do número 11, no bairro do Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/770/req._199-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/770/req._199-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de placas de sinalização de sentido das ruas, mãos preferências e sinalização de pedestres, na Areia Branca, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/772/req._200-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/772/req._200-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a roçada, limpeza e manutenção do Cemitério Municipal do bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/784/req._201-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/784/req._201-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a limpeza praça e escadas do morro do Cristo que dá acesso ao mirante, neste município.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/785/req._202-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/785/req._202-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a limpeza do Morro do Farol (Outeiro do Bacharel) e a estrada que leva ao mesmo, no bairro do Pontal, neste município.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/786/req._203-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/786/req._203-17_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a conclusão destas obras e a colocação da pavimentação asfáltica em todas as ruas supracitadas, todas localizadas no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/787/req._204-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/787/req._204-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a roçada, limpeza e manutenção de todas as ruas do Loteamento Jardim Nova Iguape, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/788/req._205-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/788/req._205-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de três luminárias na rua H, no bairro do Jardim Primavera, neste município; bem como ainda solicito para que seja efetuada a limpeza da referida via pública.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/789/req._206-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/789/req._206-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de duas luminárias nas ruas Subaúna, localizada no Loteamento Veleiro II Juréia, no bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/790/req._207-17_wlater.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/790/req._207-17_wlater.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a aquisição dos materiais, descritos no anexo, para execução da construção da passarela que liga a Barra do Ribeira até a Costeira da Barra, neste município.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/791/req._208-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/791/req._208-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a colocação de caçambas para coleta de lixo inorgânico, em pontos estratégicos da cidade, neste município.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/792/req._209-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/792/req._209-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar uma parceria com o Centro Paula Souza, com intuito de também fomentar um estágio para implementação de hortas comunitárias nas escolas municipais, tendo por finalidade a educação didática e o aproveitamento dos produtos como complemento alimentar da própria escola, neste município.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/793/req._210-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/793/req._210-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção do calçamento da esquina da rua Dom Idílio José Soares com a rua Major Ricardo Kronner, no bairro da Guaricana, neste município.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/794/req._211-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/794/req._211-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a reativação da máquina de fabricação de fraldas. concomitantemente com o Departamento de Assistência Social, neste município.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/795/req._212-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/795/req._212-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de limpeza e transformação das áreas públicas em desuso, localizadas em diversos endereços dentro do Município, em áreas lazer e/ou projetos sociais, como por exemplo áreas destinadas para a prática de futebol.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/796/req._213-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/796/req._213-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva- Gerente da Empresa Sabesp, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o prolongamento da rede de água potável na rua Bacharel Outero, no bairro Icapara, neste município.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/797/req._214-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/797/req._214-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção, o nivelamento das ruas do Rocio, neste município._x000D_
 Rua Lauro José Ferreira_x000D_
 Vereador Sidnei Sabaribere</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/798/req._215-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/798/req._215-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de pontos de iluminação pública na Avenida Lércio Ribeiro no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/799/req._216-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/799/req._216-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de reativar os chafariz e a revitalização da Praça São Benedito, neste município.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/800/req._217-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/800/req._217-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a construção de uma lombada elevada na Av. Nossa Senhora do Rocio, defronte a saída da passarela, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/801/req._218-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/801/req._218-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto Silva - gerente da Empresa Sabesp, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o prolongamento da rede de água potável na rua 4, altura do número 80, no bairro do Pontal, neste município.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/802/req._219-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/802/req._219-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se há projeto de revitalizar e abrir Processo Licitatório para Concessão de uso do Terminal Rodoviário "Pref. Airton Sant'anna de Moraes", ou ao menos autorizar o Setor competente de proceder a limpeza e reparos do citado acima para que os usuários tenham maior comodidade e conforto.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/803/req._220-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/803/req._220-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a checagem, e se necessário, os devidos reparos por toda a extensão do calçamento da Orla da Av. Eduardo Ébano Pereira, neste município.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/804/req._221-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/804/req._221-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de câmeras de vigilância, na Passarela que liga o centro da cidade ao bairro do Rocio, neste município; além de fiscalizar os usuários que circulam montados nas bicicletas na referida passarela.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/805/req._222-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/805/req._222-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a solicitação de mudança do horário de fechamento do guichê da empresa Valle Sul, sediada em Iguape, neste município; o qual é atualmente até  as 20:15h, para que seja estendido até as 20:40h.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/806/req._223-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/806/req._223-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção  da iluminação; roçada e a limpeza no entorno  e a pintura do meio-fio da Rodoviária, localizada no bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/807/req._224-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/807/req._224-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de serem fornecidos uniformes escolares sem custos, aos alunos da rede pública municipal.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/808/req._225-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/808/req._225-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de ser realizada a reforma do telhado, a pintura e a limpeza da caixa d´água, no prédio público municipal conhecido como "Projeto Fazendo Acontecer", no bairro do Rocio.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/809/req._226-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/809/req._226-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a implementação da farmácia itinerante, neste município.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/810/req._227-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/810/req._227-17_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e reforma da Quadra Poliesportiva "Francisco Pedro de Andrade", no bairro do Rocio, neste municípío.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/811/req._228-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/811/req._228-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a troca de quatro luminárias na Av. Dom Pedro II, e a instalação de uma luminária na rua Tetequera no Loteamento Veleiro 2 da Juréia, ambos localizados no bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/812/req._229-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/812/req._229-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção asfáltica na Avenida Adhemar de Barros em frente a Caixa Econômica Federal, neste município.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/813/req._230-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/813/req._230-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de fazer a limpeza da E.E.P.G Professora Elvira Silva, no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/814/req._231-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/814/req._231-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a solicitação do Diretor do Departamento de Negócios Jurídicos da Prefeitura Municipal de Iguape, de forma a agendar uma visita nesta Casa Legislativa, com a finalidade de elaborar o Projeto de Lei de definição de salários dos professores contratados, através Processo Seletivo determinado no Edital nº 001/2017, com a participação e sugestões dos Edis; reiterando o Ofício nº 02/17 - GV - JRC, de 21de março de 2017, protocolizado na Administração Municipal pelo Vereador Josemar Correa.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/815/req._232-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/815/req._232-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar as melhorias da infraestrutura nas proximidades das barracas destinadas à locação para a Festa de Agosto de 2017.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/816/req._233-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/816/req._233-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de não efetuar o remanejamento, pelo menos por ora, de nenhum dos comércios ambulantes já instalados, para não haver danos ainda maiores na economia municipal já bastante comprometida.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/817/req._234-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/817/req._234-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar um planejamento no entorno da Av. Adhemar de Barros, da Av. Eduardo Ébano Pereira e da Av. Professor Bento Pereira da Rocha, todas localizadas neste município, durante os festejos da Festa de Agosto.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/818/req._235-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/818/req._235-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar algum tipo de parceria e/ou convênio, concomitantemente com o Departamento de Assistência Social, para desenvolvimento de um projeto que atenda e reabilite os moradores de rua, neste município.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/819/req._236-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/819/req._236-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar implementação de um Centro de Zoonoses, neste município.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/820/req._237-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/820/req._237-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar implementação de um abrigo público voltado para o atendimento ao idoso, neste município.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/821/req._238-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/821/req._238-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e reforma da Rodoviária Municipal.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/822/req._239-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/822/req._239-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a previsão de efetuar o pagamento das contas de energia elétrica do Departamento da Junta Militar do Município.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/823/req._240-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/823/req._240-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre previsão de efetuar o pagamento das contas de energia elétrica do Departamento de trânsito de Iguape (DETRAN).</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/824/req._241-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/824/req._241-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a manutenção corretiva no velório municipal de área central de Iguape, sito à rua Major Rebelo, esquina com a rua Cônego Braga.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/825/req._242-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/825/req._242-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a previsão para a execução da manutenção corretiva a ser realizada na Estrada Municipal do Divisor, no bairro Divisor, nosso Município. Caso haja a previsão, que nos seja informado.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/826/req._243-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/826/req._243-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar algum tipo de estudo viário para melhorar as condições de tráfego entre os municípios de Iguape e Ilha Comprida, especificamente no entorno do pedágio.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/827/req._244-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/827/req._244-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a melhoria na sinalização viária destinada aos pontos turísticos de Iguape.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/828/req._245-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/828/req._245-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a reestrutura no pátio destinado ao estacionamento de ônibus de turismo, neste município.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/829/req._246-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/829/req._246-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. João Carlos Rosim Sabino, DER - Departamento de Estradas e Rodagem - RC 05.03 - Pariquera-Açu, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a conclusão da base operacional localizada na estrada da cidade, no bairro do Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/830/req._247-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/830/req._247-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se há projeto de infraestrutura para implantação de área de embarque/desembarque de passageiros (ponto de parada de ônibus), bem como demarcação, sinalização e instalação de abrigo de ônibus nos itinerários do Transporte Público Coletivo na área urbana, principalmente nas Avenidas Nossa Senhora do Rocio, Adhemar de Barros e Jânio Quadros por serem vias principais de maior concentração e fluxo de veículos.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/831/req._248-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/831/req._248-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se haverá a renovação e/ou a recontratação dos Agentes de Saúde do ESF - Estratégia Saúde da Família. Em caso de resposta negativa, para que informe qual o procedimento será adotado para continuar a prestação deste tipo de atendimento domiciliar.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/832/req._249-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/832/req._249-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção da ponte da Av. Gov. Carvalho Pinto, neste município.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/833/req._250-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/833/req._250-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a conclusão da pavimentação na rua Capitão Oliveira, desde o bairro Guaricana até o bairro do Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/834/req._251-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/834/req._251-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de determinar um local adequado para o estabelecimento dos animais equinos (cavalos, mulas, etc.) que trazem os romeiros para a Festa de Agosto, neste município.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/835/req._252-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/835/req._252-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, em detrimento à minha INDICAÇÃO Nº 011/2017, de 06 de fevereiro de 2017, que providências estão sendo tomadas a respeito de transferência ou desvio do trânsito de veículos pesados na avenida Adhemar de Barros, reivindicada pelos moradores.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/836/req._253-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/836/req._253-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de construir um bueiro (tipo boca de lobo), na rua Capitão Dias (rua da feira), bairro da Vila Garcez, neste município.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/837/req._254-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/837/req._254-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção da pavimentação asfáltica na estrada do Icapara, próximo a curva da Lagoa, na decida do morro do Cristo, neste município.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/838/req._255-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/838/req._255-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e o nivelamento da estrada da Aldeia, no bairro do Embu, neste município.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/839/req._256-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/839/req._256-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre como está o andamento da emenda no valor de R$ 50.000,00 (cinquenta mil reais) do Deputado Estadual Estevam Galvão - DEM.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/840/req._257-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/840/req._257-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção, o nivelamento e a limpeza das ruas do Loteamento Nova Iguape, neste município.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/843/req._258-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/843/req._258-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção, o nivelamento e a limpeza da rua Joaquim Ribeiro Neto, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/844/req._259-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/844/req._259-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre qual foi o custo total do Concerto de Páscoa (apresentações, hospedagem, alimentações, etc).</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/845/req._260-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/845/req._260-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre qual índice de reajuste está sendo aplicado para o IPTU e Taxa de Limpeza, bem como qual o motivo de grande disparidade entre os valores cobrados à diferentes proprietários de imóveis, em dissonância ao Decreto nº 2.608 de 06 de dezembro de 2016, o qual reajusta o valor do IPTU para o exercício de 2017 em 8,5% e o Decreto nº 2.612 de 23 de Dezembro de 2016, o qual reajuste o valor da taxa de limpeza para o exercício de 2017 em R$ 2,81 (dois reais e oitenta e um centavo).</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/846/req._261-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/846/req._261-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre quando será a entrega da renovação do alvará dos taxistas regulamentados para trabalhar em Iguape.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/850/req._262-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/850/req._262-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Reginaldo, Gerente da Empresa de transportes públicos Transpelicano Transportes e Turismo Ltda., a qual atua aqui em nosso município, para que informe a esta Casa de Leis, sobre quais as providências serão tomadas para que sejam cumpridos rigorosamente os horários determinados para atendimento ao público.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/851/req._263-17_joao_carlos.pdf</t>
+    <t>João Carlos Spinula</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/851/req._263-17_joao_carlos.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Samuel Moreira da Silva Junior, Chefe da Casa Civil do Estado de São Paulo e Deputado Federal, para que informe a esta Casa de Leis, no sentido de, gentilmente, efetuar gestões junto à Fundação Florestal, e forma pra que seja reativado, o Posto instalado dentro da Estação Ecológica Juréia-Itatins, denominado Base do Rio Branco, o qual está localizado na Estrada do Bairro do Despraiado, altura do Km 17, na Fazenda Rio Branco, neste município.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/852/req._264-17_roerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/852/req._264-17_roerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de reativar o telefone público - tipo orelhão, localizado no bairro dos Engenhos, neste município.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/853/req._265-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/853/req._265-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a limpeza e a roçada da (caverna do ódio), próximo ao pedágio de Iguape e Ilha Comprida, neste município.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/854/req._266-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/854/req._266-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a limpeza, manutenção e pintura da área do Cristo Redentor, neste município.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/855/req._268-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/855/req._268-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, respondendo as questões abaixo descritas referentes ao processo seletivo que será realizado por  esta Administração Pública para preenchimento de vagas:_x000D_
  - Quais são os membros da comissão de fiscalização do referido processo seletivo?_x000D_
  - Quais serão as pessoas responsáveis pela elaboração e confecção das provas do processo seletivo?_x000D_
  - Quantas são as pessoas inscritas neste processo seletivo?</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/856/req._269-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/856/req._269-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, com cópias de todos os procedimentos licitatórios (desde a abertura do processo licitatório até o seu encerramento), e de todos os procedimentos emergenciais; incluindo também os itens abaixo descritos:_x000D_
  - Quantos procedimentos licitatórios foram feitos até a presente data?_x000D_
  - Quantos são estes procedimentos emergenciais foram feitos até a presente data?_x000D_
  - E quais são estes procedimentos emergenciais?</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/857/req._270-17_waltee.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/857/req._270-17_waltee.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a troca de três luminárias e instalação de novas cinco luminárias na rua Acarajé, no Loteamento Titanus, localizado no bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Dico</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/858/req._272-17_odmir.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/858/req._272-17_odmir.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, cópia do Código Tributário Municipal, especificamente quando vigente no ano de 1991.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/859/req._273-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/859/req._273-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, reiterando a Indicação nº 07/17, sobre a possibilidade de reforma da Escola Municipal Profª Abigail Martins, localizada no bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/860/req._274-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/860/req._274-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a  possibilidade de efetuar a limpeza e a roçada das valas da rua Maestro Aquilino Jarbas de Carvalho, Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/861/req._275-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/861/req._275-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, reiterando o requerimento nº 09/17, sobre a possibilidade de efetuar a reforma do Estádio Municipal João Trudes  Pereira "Macau", localizado no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/862/req._276-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/862/req._276-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, reiterando o requerimento nº 59/17, sobre a possibilidade de efetuar a roçada e limpeza do campo, localizado no bairro Aquarius, neste municípío.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/863/req._277-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/863/req._277-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de criação de um projeto de lei visando construir um viveiro para produção de mudas de árvores nativas e silvestres, com a finalidade de doação para replantio de áreas degradadas, tanto na zona urbana quanto em zona rural, neste município.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/935/req._278-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/935/req._278-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de construir um redutor de velocidade (tipo lombada), e a instalação de uma luminária na Av. Eduardo Ébano Pereira, na altura do "Bar do Mussum", no bairro do Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre qual é a empresa que presta atualmente o serviço de limpeza urbana, qual o prazo do contrato efetuado com esta empresa, e qual o valor deste referido contrato.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/937/req._280-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/937/req._280-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. José Francisco Gomes Junior, Superintendente Regional da Empresa Sabesp S/A, no Vale do Ribeira,  para que informe a esta Casa de Leis, solicitando para que efetue uma verificação, e se necessário que sejam feitas as devidas manutenções e adequações, em todas as tampas da rede de esgoto do Município.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/938/req._281-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/938/req._281-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de contratar controladores de acesso e/ou seguranças para os diversos prédios públicos deste município.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/939/req._282-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/939/req._282-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie a Ilma. Sr.ª Valéria Gazafi, responsável pelo Iphan - Instituto de Patrimônio Histórico e Artístico Nacional em Iguape, para que informe a esta Casa de Leis, reiterando sobre o andamento e que providências estão sendo tomadas a respeito do processo de reforma ou restauração dos prédios do Correio Velho, sito à "Praça Engº. Greennhalgh", mais conhecida como "Praça São Benedito" e o sobrado do Toledos, localizada na rua Major Rebello esquina com a rua Jeremias Junior, no centro da cidade.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, solicitando a intervenção do Poder Público Municipal junto a empresa Concessionária EDIMAR MARTINS SILVA - ME que opera o transporte coletivo de ônibus urbano e rural no município.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/941/req._284-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/941/req._284-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Vinicius de Souza Paula, Supervisor da Unidade da Elektro Eletricidade S/A, em Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a ligação da rede de energia elétrica na Igreja Católica no bairro do Coveiro, neste município.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/942/req._285-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/942/req._285-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se a previsão de começar o Campeonato Iguapense de Futebol 2017, neste município.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/943/req._286-17_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/943/req._286-17_benilto.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a finalização do calçamento do leito da via pública da Av. Princesa Isabel, altura Citur, neste município.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/944/req._288-_17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/944/req._288-_17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar gestão e contratar pessoas com a finalidade de implementação de seguranças para permanecerem na Rodoviária municipal.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/945/req._288-_17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/945/req._288-_17_rogerio.pdf</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/946/req._289-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/946/req._289-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar gestões junto aos órgãos competentes de maneira a regularizar a situação fundiária dos bairros Vila Tucano, Chácara Patrícia, Porto do Ribeira, Rocio, Icapara e outros que haja necessidade; e se existe alguma previsão para quando esta situação poderá ser revista.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/947/req._290-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/947/req._290-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, cópias de todo o planilhamento de consumo de combustível, distintos por setores e por veículos utilizados tanto na Administração pública efetivamente, quanto nas entidades assistidas por esta municipalidade, desde o dia 01/01/2017 até a presente data.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/948/req._291-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/948/req._291-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a  manutenção da pavimentação asfáltica na rua Rio Verde, localizada na Popular Velha, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/949/req._292-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/949/req._292-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Samuel Moreira da Silva Junior, Secretário-chefe da Casa Civil em São Paulo, para que informe a esta Casa de Leis, no sentido de:_x000D_
 1. Solicitar a finalização da proposta do convenio em tempo hábil (com urgência) para que o mesmo seja assinado ainda este ano, complementando no SICONV todos os dados necessários, principalmente o plano de trabalho do convênio._x000D_
 2. Solicitar apoio, para que o ITESP assuma e cumpra a contrapartida financeira exigida para a celebração do convenio no valo minimo de R$ 170.840,00.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/950/req._293-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/950/req._293-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, reiterando o requerimento n] 36/17, sobre a possibilidade de efetuar a manutenção asfáltica da Av. João Simões Xavier e rua Celso Ramos, ambas localizadas no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/951/req._294-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/951/req._294-17_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de protetores de aço, na curva da Av. Gov. Carvalho Pinto, altura do DAEE, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/952/req._295-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/952/req._295-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a regularização dos repasses de todas as entidades conveniadas e a previsão do chamamento do novo marco regulatório.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/953/req._296-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/953/req._296-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre o levantamento dos moradores de rua no município de Iguape, bem como a sua procedência.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/954/req._297-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/954/req._297-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, serviços de reparos/manutenção na Estrada Vicinal do Peroupava, haja vista o péssimo estado de conservação em que se encontra e a dificuldade que os agricultores estão tendo para o escoamento de sua produção agrícola.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/955/req._298-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/955/req._298-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar gestões junto aos órgãos competentes de maneira a regularizar a situação das cascalheiras disponíveis neste município.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. João Carlos Rosim Sabino, Engenheiro responsável do DER - RC 05.03 de Pariquera-Açu, para que informe a esta Casa de Leis, reiterando o requerimento nº 04/17, sobre a possibilidade de efetuar a roçada e limpeza da vala que inicia-se na altura do km 51 até o km 53, da Rodovia Pref. Casimiro Teixeira, nas proximidades do bairro Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/957/req._300-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/957/req._300-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de três pontos de iluminação de três pontos de iluminação pública, na Travessa nº 4 de Alameda 6, no Loteamento Nova Iguape, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/958/req._301-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/958/req._301-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se esta Administração Pública tem o interesse em particular efetivamente e colaborar/ou apoiar a Festa da Tainha deste ano de 2017.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/959/req._302-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/959/req._302-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se esta Administração Pública tem o interesse em conceder a reposição anual da inflação (dissídio) dos funcionários públicos municipais. E cabe ainda neste perguntar, se também serpa concedida a reposição dos valores atrasados em função do não pagamento dos salários na gestão anterior e desta gestão.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/960/req._303-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/960/req._303-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, reiterando o requerimento nº 248-17, se haverá a renovação e/ou a recontratação dos Agentes de Saúde do ESF - Estratégia Saúde da Família. Em caso de resposta negativa, para que informe qual o procedimento será adotado para continuar a prestação deste tipo de atendimento domiciliar.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/961/req._304-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/961/req._304-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a revisão e manutenção do calçamento por toda a extensão da orla, tanto na calçada quanto na ciclovia, localizada na Av. Eduardo Ébano Pereira, neste município.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/962/req._305-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/962/req._305-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre quando foram efetuadas as devidas manutenções de limpezas e desinfecção das caixas d´água e reservatórios das creches e escolas municipais.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/963/req._306-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/963/req._306-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e reforma dos banheiros localizados no prédio do Corpo dos Bombeiros (GB Mar), na Praia da Juréia, no bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/964/req._308-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/964/req._308-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a limpeza e a instalação de lixeiras na praia da Juréia, no bairro da Barra do Ribeira, neste município; além de estrem transitam pela referida praia.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/965/req._309-17_chrisitian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/965/req._309-17_chrisitian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre quando será efetuada a abertura de procedimento licitatório para limpeza pública urbana, neste município.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/966/req._310-17_chrisitian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/966/req._310-17_chrisitian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se já foi efetuado o repasse do Sintrapumi - sindicato dos trabalhadores públicos municipais ,neste município; ou em caso de resposta negativa, para que informe ainda sobre uma previsão de data para o referido repasse.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/967/req._311-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/967/req._311-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre quais são as associações, instituições, entidades e organizações não governamentais, etc, são atendidas por esta Administração Pública de alguma forma. E cabe ainda neste, para que informe sobre qual é atual situação de cada uma desta entidade.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/968/req._312-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/968/req._312-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre qual é o procedimento adotado sobre o processo seletivo, devido as inúmeras ocorrências acerca deste.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/969/req._313-17_chrisitian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/969/req._313-17_chrisitian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, com cópias, sobre quais são os critérios e a ordem cronológica, adotados por esta Administração Pública, para efetuar os pagamentos atrasados e/ou pagamentos pendentes dos empenhos já efetivados e dos que ainda serão efetivados.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/970/req._314-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/970/req._314-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a troca de todas as luminárias na Alameda dos Caetês e na rua Rio Acaraú, ambas ruas localizadas no Loteamento Veleiro 2 da Juréia, no bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/971/req_315-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/971/req_315-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se esta Administração está cobrando regularmente o valor da entrada dos ônibus de turismo de um dia, no nosso município. Em caso de resposta afirmativa, cabe ainda neste, solicitar para que informe o valor de individual de cada ônibus, o valor total arrecadado para o  município; quantos são os ônibus que adentram a cidade com destino ao bairro da Barra do Ribeira, e onde estão sendo aplicados estes recursos, neste município.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/972/req._316-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/972/req._316-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de disponibilizar um veículo para o Conselho Tutelar, neste município.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/973/req._318-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/973/req._318-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de aumentar o número de técnicos agrícolas na Casa da Agricultura, neste município.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/974/req._319-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/974/req._319-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, reiterando o requerimento nº 267/17, pois o mesmo não foi completamente respondido e também não foram disponibilizadas as devidas cópias de todos os contratos voluntários (pessoas e empresas prestadoras de serviços), desde o início do ano até a presente data com vinculo com esta gestão Administração Pública.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/975/req._320-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/975/req._320-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, respondendo sobre qual é o custo previsto para a execução do FLI - Festival Literário de Iguape, que será realizado no Município do dia 25/05/2017.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/976/req._321-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/976/req._321-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre quem autorizou aos funcionários da _x000D_
 Prefeitura Municipal a demolir o barco que faz parte do Museu Náutico do tombamento histórico do nosso município. E cabe ainda neste, se houve comunicação e oficialização para a Marinha, Iphan, IcmBio e demais órgãosque deveriam esta relacionados.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/977/req._322-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/977/req._322-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se a documentação dos veículos desta Administração Municipal está em ordem.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/978/req._323-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/978/req._323-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos /roberto da Silva, gerente da Empresa Sabesp S/A., para que informe a esta Casa de Leis, sobre a possibilidade de reposição imediata dos blocos de calçamento da via pública rua Carlos de Souza, localizada no bairro da Guaricana, neste município.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/979/req._324-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/979/req._324-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o nivelamento e cascalhamento da Estrada do Momuna e da Estrada do Pinheirinho, ambas localizadas neste município.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/980/req._325-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/980/req._325-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva, Gerente da empresa Sabesp S/A., para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o nivelamento e a manutenção da pavimentação asfáltica Av. Jânio Quadros, defronte ao restaurante Dona Chica, localizada neste município.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/981/req._326-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/981/req._326-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva, Gerente da empresa Sabesp S/A., para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a extensão da rede de água potável na rua Pontalzinho, altura do nº 165 e na rua Antonio Firmino Gomes, ambas localizadas no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/982/req._327-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/982/req._327-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o nivelamento e o cascalhamento da Estrada do Matias e Estrada do Quatinga, ambas localizadas neste município.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/983/req._328-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/983/req._328-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar, a roçada, a limpeza e o nivelamento da via pública denominada Rua Capitão Oliveira, na localidade conhecida como "Porcina", neste município.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/984/req._329-17_rogerio_waZG8N2.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/984/req._329-17_rogerio_waZG8N2.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a roçada e limpeza da Alameda I e as entradas que dão acesso ao Loteamento Jardim Nova Iguape, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/985/req._330-17_acexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/985/req._330-17_acexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar sinalização da Estrada que liga o centro da cidade ao Bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/986/req._331-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/986/req._331-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva, gerente da empresa Sabesp S/A., para que informe a esta Casa de Leis, sobre a possibilidade de refazer a pavimentação asfáltica da Estrada do Icapara, após o Morro do Pinheiro, neste município.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/987/req._332-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/987/req._332-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o nivelamento e o cascalhamento da Estrada do Jairê, neste município.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/988/req._334-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/988/req._334-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar gestões junto aos departamentos competentes, no sentido de agilizar os procedimentos licitatórios, destinados à aquisição de materiais de laboratório, medicamentos e transporte destinados ao Departamento de Saúde, neste município.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/989/req._335-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/989/req._335-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de reforma da quadra localizada na Popular Nova, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/990/req._336-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/990/req._336-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a infraestrutura de saneamento básico por todo o Loteamento Jardim Nova Iguape, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/991/req._337-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/991/req._337-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o nivelamento e o cascalhamento nos pontos mais críticos da Estrada do Arataca-Jairê, no bairro do Arataca, neste município.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/992/req._338-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/992/req._338-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se serão repostos os itens eletroeletrônicos furtados da Creche Mariquinha Ferro, localizada no bairro do Rocio, neste município; bem como ainda, informar como será  zelado o local a partir desta ocorrência.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/993/req._339-17_chrisitian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/993/req._339-17_chrisitian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, juntamente com o Departamento competente, sobre como está sendo feito atualmente o agendamento das listas para transporte de pacientes fora do Município; atualmente o agendamento das responsáveis pelo referido agendamento e com esta Casa de Leis poderá acompanhar esta listagem de forma mais transparente.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/994/req._340-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/994/req._340-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de solicitar cópia da Pasta do Processo Licitatório referente ao serviço de pintura das faixas de sinalização nas vias públicas do município....</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/995/req._341-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/995/req._341-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de apropriação do prédio da Santa Casa Feliz Lembrança por esta Administração Municipal, para possível utilização pública.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/996/req._342-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/996/req._342-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, respondendo as seguintes questões abaixo relacionadas, com cópias, sobre o processo seletivo nº 01, realizado para atender necessidade do Magistério, neste município:_x000D_
  - Lista de classificação geral e especial do referido Processo Seletivo;_x000D_
  - Quais foram os convocados na listagem geral e especial;_x000D_
  - Quais os critérios adotados para a chamada da lista especial;_x000D_
  - Lista dos contratados até a presente data tanto da lista geral, quanto da lista especial.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/997/req._343-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/997/req._343-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar um levantamento da dívida ativa em relação ao IPTU, neste município; além de informar sobre o perfil dos imóveis que estão inadimplentes.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/998/req._344-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/998/req._344-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar reparo na boca de lobo e nivelamento da rua Manoel Silva Santos, altura do nº 120, no bairro do Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/999/req._345-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/999/req._345-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção de nivelamento e cascalhamento da Estrada do bairro do Despraiado, neste município.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1000/req._346-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1000/req._346-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar  a remoção do lixo acumulado ao longo da Estrada do bairro do Itimirim - Rodovia SP 222 - Prefeito Casimiro Teixeira, neste município.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1001/req._347-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1001/req._347-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o prolongamento da rede de água potável no Clube Aquárius, no bairro do mesmo nome, neste município.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1002/req._348-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1002/req._348-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de um ponto de iluminação pública na Estrada do Quatinga, altura do nº 08, defronte a Entrada da Fazenda Esperança, no bairro do mesmo nome, neste município.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1003/req._349-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1003/req._349-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a limpeza e cobrar do proprietário do terreno localizado defronte à escola Dinorah Rocha, do bairro do Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1004/req._350-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1004/req._350-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, reiterando o requerimento nº 234/17, sobre a possibilidade de efetuar um planejamento antecipado para uma organização mais eficiente do trânsito iguapense, principalmente no entorno da Av. Adhemar de Barros, da Av. Professor Bento Pereira da Rocha, todas localizadas neste município, durante os festejos da Festa de Agosto.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1005/req._351-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1005/req._351-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a roçada e limpeza da Rodovia SP 222 - Prefeito Casimiro Teixeira, na altura da entrada da cidade, neste município.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1006/req._352-17_roerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1006/req._352-17_roerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a revitalização da entrada da cidade, nas proximidades do Portal, situado no bairro do Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1007/req._353-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1007/req._353-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se esta Administração tem condições de continuar esta prestação de serviços da empresa citada nos postos mencionados, neste município.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1015/req._354-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1015/req._354-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de fornecer os utensílios de trabalho (botas, rastelos, luvas, e enxadas) para os funcionários da Administração do bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1008/req._355-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1008/req._355-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a construção de um redutor de velocidade (tipo lombada), na rua Vereador Renê Pereira, altura do nº 280, do bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1009/req._356-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1009/req._356-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de fazer a manutenção e o nivelamento das ruas do bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1010/req._357-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1010/req._357-17_alexandre.pdf</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1011/req._358-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1011/req._358-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de fazer a manutenção e o nivelamento das ruas do bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1012/req._359-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1012/req._359-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva, Gerente da Empresa Sabesp S/A, para que informe a esta Casa de Leis, no sentido de efetuar a manutenção adequada para tapamento do buraco aberto pela referida empresa, o qual foi mal feito; e a remoção dos blocos que restaram no meio da via pública na rua Major Rebello, nas proximidades da Delegacia de Polícia, no Centro do município.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1013/req._360-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1013/req._360-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva, Gerente da Empresa Sabesp S/A, para que informe a esta Casa de Leis, sobre qual é o critério adotado para cobrança do consumo de água e esgoto nas lojas comerciais e casas de ração, neste município.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1014/req._361-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1014/req._361-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva, Gerente da Empresa Sabesp S/A, para que informe a esta Casa de Leis, e que envie cópia desta ao Poder Executivo Municipal, sobre a possibilidade de efetuar o prolongamento  da rede de água potável no bairro da Enseada, neste município.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1016/req._362-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1016/req._362-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de uma ciclofaixa por toda a extensão da Av. Adhemar de Barros, neste município.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1017/req._363-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1017/req._363-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de um redutor de velocidade na rua Carlos Alberto Pereira, altura do nº 50, no bairro do Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1018/req._364-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1018/req._364-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a conclusão das obras de limpeza e nivelamento da via pública localizada no bairro da Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1019/req._365-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1019/req._365-17_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de duas luminárias na rua K, altura do número 20 a 110, no bairro do Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1020/req._366-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1020/req._366-17_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção de roçada, limpeza de todas as vias públicas do Loteamento "Minha Casa, minha vida", no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1021/req._368-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1021/req._368-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção da rede de água potável do bairro do Peroupava, neste município.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1022/req._369-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1022/req._369-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a  manutenção de nivelamento cascalhamento da Estrada do bairro do Peroupava, neste município.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1023/req._370-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1023/req._370-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de ser disponibilizado uma equipe para a fiscalização do comércio ambulante, realizado nas ruas de nossa cidade nos finais de semana e feriados, ou caso não seja possível a disponibilização dessa equipe, se é possível que seja delegado essa função, dentro dos limites legais, à uma entidade não governamental representante do comércio local que o faça voluntariamente.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1024/req._371-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1024/req._371-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Samuel Moreira da Silva Junior, Secretário-chefe da Casa Civil em São Paulo, para que faça gestão junto ao governador Geraldo Alckimin para que seja instalada uma unidade do CIRETRAN (Circunscrição Regional de Trânsito) em nosso Município.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1025/req._372-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1025/req._372-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o nivelamento e manutenção de todas as ruas 1, 2, 3, 4 e 5 do Pontal no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1026/req._373-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1026/req._373-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o nivelamento e manutenção de todas as ruas do bairro Vila Nova, Aquarius e Batidão, neste município.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1027/req._374-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1027/req._374-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a limpeza e a manutenção do Cemitério, localizado na rua são Pedro, no Centro, neste município.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1028/req._375-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1028/req._375-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva, Gerente da Empresa Sabesp S/A, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o prologamento da rede de água potável na rua 4, no bairro do Pontal, neste município.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1029/req._377-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1029/req._377-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, com a cópia da apresentação do LDO - Lei de diretrizes Orçamentárias, exibida nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1030/req._378-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1030/req._378-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. João Carlos Rosim Sabino, Engenheiro responsável do DER - RC 05.03 e Pariquera-Açu, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção da ciclovia e a iluminação do trecho que inicia-se na entrada da cidade no bairro do Porto do Ribeira, indo até a entrada da Escola Agrícola, na Rodovia - SP 222 Pref. Casimiro Teixeira, nas proximidades do Bairro da Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1031/req._379-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1031/req._379-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de uma placa com o nome de rua "Rua José Dias Teixeira", no bairro do Canto do Morro, neste município.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1032/req._380-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1032/req._380-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a remoção de uma árvore na rua Dom Idílio José Soares, altura do nº 533, no bairro da Guaricana, neste município.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1033/req._381-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1033/req._381-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção de todas as tampas de bueiros nas ruas pavimentadas da Areia Branca, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção de nivelamento e cascalhamento  da rua Antonio Pinto, no bairro do Canto do Morro, neste município.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1035/req._383-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1035/req._383-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e pintura do prédio da escola EMEI Profª. Amância Alves Muniz, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1036/req._384-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1036/req._384-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e a limpeza de valas, na Praia do Leste, neste município.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1037/req._385-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1037/req._385-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalação de pontos de ônibus, na Cidade e bairros vizinhos, deste município.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1038/req._386-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1038/req._386-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e o nivelamento da rua Rosa Rodrigues Pereira, no bairro da Guaricana, neste município.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1039/req._387-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1039/req._387-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de pontos de iluminação pública nas ruas 2, 3, 4 e 5 no bairro do Pontal (Icapara), neste município.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1040/req._388-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1040/req._388-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, que providências foram tomadas sobre o levantamento do Cadastramento dos "moradores de rua" no município, realizada em ação conjunta pelo Departamento de Assistência Social - DAPS e o Centro de Atenção Psicossocial - CAPS desta municipalidade.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1041/req._389-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1041/req._389-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, que providências estão sendo tomadas sobre a invasão de terras que está havendo na "Avenida Gov. Carvalho Pinto", próximo à Barragem sentido centro - bairro do Rocio.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1042/req._390-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1042/req._390-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre o motivo pelo qual não foram chamadas ainda, as pessoas aprovadas no último concurso realizado na gestão anterior pela empresa Vunesp, para diversos cargos da Administração Pública. Cabe ainda neste, solicitar se ocorrerá a tal convocação e se exsite amparo legal para convocação dos aprovados no concurso em questão.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1043/req._391-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1043/req._391-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se alguma equipe esportiva do município participará dos Jogos Regionais neste ano; e em caso de resposta negativa, o motivo pelo qual não haverá representatividade do município no evento supracitado neste ano.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1044/req._392-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1044/req._392-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre quais são os critérios adotados para o desempate do processo seletivo nº 02/2017, realizado por esta Administração Pública.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1045/req._393-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1045/req._393-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, com cópia do contrato da empresa responsável pela entrega e distribuição do programa de distribuição de leite, neste município.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1046/req._394-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1046/req._394-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, qual o motivo de um bem publico (van) escolar parada na rodoviária de Iguape, por 2 dias, sendo que temos garagem própria para veículo.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1047/req._395-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1047/req._395-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de  efetuar a manutenção e o nivelamento das estradas do bairro 7 Belo, no km 66, deste município.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1048/req._396-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1048/req._396-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de implantar o Projeto "Escolinha de Futebol, Craque de bola e bom na escola", segue em anexo cópia do Projeto.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1049/req._397-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1049/req._397-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de concluir a construção da Creche, localizada na rua Manoel Gonçalves Pires (antigo Aeroporto), bairro do Rocio.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1050/req._398-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1050/req._398-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de conclusão dos serviços de cascalhamento, nivelamento e limpeza da rua Capitão Oliveira, no bairro Guaricana, neste município.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1051/req._399-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1051/req._399-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalação de guarde rei na subida do Cristo, bairro Canto do Morro, neste município.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1052/req._400-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1052/req._400-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, que providências estão sendo tomadas a respeito da circulação de  cavalos pelas vias públicas.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1053/req._401-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1053/req._401-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, que diante do exposto acima, solicitar informações da necessidade de Contratação de empresa Terceirizada para a prestação de Serviço Laboratorial do Sistema Único de Saúde Municipal - SUS, conforme os itens explicitados a seguir: .....</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1054/req._402-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1054/req._402-17_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de nivelamento da rua Padre Matias, próximo a rodoviária, neste município.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1055/req._403-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1055/req._403-17_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de nivelamento da rua Edson Arantes do Nascimento, em frente a Delegacia, neste município.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1056/req._404-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1056/req._404-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade do termino da reforma do forro da sala de aula da Escola Municipal Creche Joana Petrá, do berçário II.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1057/req._405-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1057/req._405-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de fiscalização de sonorização automotiva em torno da Praça da Basílica.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1058/req._406-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1058/req._406-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de contratação de Agente de Saúde (ESF) para o bairro do Momuna, neste município.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1059/req._407-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1059/req._407-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de fazer o nivelamento e cascalhamento da rua Isidoro Nascimento Pereira, na altura do nº 58 no bairro Icapara, neste município.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1060/req._408-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1060/req._408-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de 15 pontos de iluminação pública na Estrada da Comunidade Natividade no bairro Itimirim, localizado neste município.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1061/req._409-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1061/req._409-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o nivelamento com a máquina patrol das ruas do bairro Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1062/req._410-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1062/req._410-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de um ponto de iluminação pública de fronte a Igreja Congregação Cristã do Brasil, localizada no bairro do Peroupava, neste município.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1063/req._411-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1063/req._411-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Caio França, Deputado Estadual , para que informe a esta Casa de Leis, sobre a possibilidade de Vossa Excelência, junto ao Governo do Estado de são Paulo e as Secretarias que se enquadrem, propor um programa ou projeto de desenvolvimento regional sustentável que estimule a criação de emprego, renda, estudo técnico e científico que venha ao encontro da realidade de nossa região com os IDHMs menores do Estado e com maior área de preservação permanente, especificamente no município de Iguape.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1064/req._412-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1064/req._412-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de entrar em contato com a Empresa que faz o itinerário Iguape - Barra do Ribeira, no intuito de conversar sobre as condições do ônibus e a qualidade de atendimento para os municípios.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1065/req._413-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1065/req._413-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie a Empresa Valle Sul, Agência de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de mudança de horário das 5 horas da manhã no itinerário Rocio - Rodoviária, neste município.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1066/req._414-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1066/req._414-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de continuar o serviço de saneamento básico na rua Alameda II, próximo as Casas da "Minha Casa Minha Vida", bairro do Rocio.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1067/req._415-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1067/req._415-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade desta Administração efetuar a manutenção e o nivelamento das ruas dos bairros a seguir: Barra do Ribeira, Costeira, Prelado, todos localizados neste município.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1068/req._416-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1068/req._416-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de pontos de iluminação pública nas ruas: Capivaru no bairro da Costeira, na Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1069/req._417-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1069/req._417-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de iluminação pública nas ruas descriminadas:_x000D_
 - Condomínio Pinheirense._x000D_
 - Pontalzinho na altura do 165_x000D_
  - Antonio Ferminio Gomes</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1071/req._419-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1071/req._419-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva, Gerente da SABESP Iguape, para que informe a esta Casa de Leis, sobre informações a respeito da Obra de esgoto do bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1070/req._420-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1070/req._420-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de executar o término da obra da quadra da Escola Abigail Martins,no bairro da Barra do Ribeira.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1072/req._421-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1072/req._421-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de compra de 4 (quatro) roçadeiras para Administração Municipal do bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1073/req._422-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1073/req._422-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade da construção de prédio da Administração Municipal do bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1074/req._423-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1074/req._423-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva, Gerente da SABESP Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o prolongamento da rede de água potável no bairro da Enseada ,neste município, reiterando o requerimento nº 361/2017, segue em anexo abaixo assinado dos moradores.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1075/req._424-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1075/req._424-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar para um máquina Patrol, uma Retroescavadeira e um Caminhão Basculante, para prestar serviços de melhorias nas ruas do bairro da Barra do Ribeira.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1076/req._425-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1076/req._425-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a manutenção do banheiro público na altura da passarela, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1077/req._426-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1077/req._426-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar um estudo para facilitar o acesso dos turistas na altura do pedágio, concernente as idas e vindas ao município da Ilha Comprida.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1078/req._427-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1078/req._427-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o serviço de iluminação, cascalhamento, nivelamento e serviços de poda, na rua I na altura do nº 21 e nº 525, no bairro Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1079/req._428-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1079/req._428-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a prestação de contas da Festa do Bom Jesus de Iguape de 2017, com todos os custos (pessoal, estrutura e eventuais), e também a arrecadação dos estacionamentos e locações de espaços para os comerciantes, os alvarás de ambulantes.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1080/req._429-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1080/req._429-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, como foi selecionado as Entidades que foi concedido espaço gratuito, e que estrutura foi disponibilizada e se houve algum imprevisto durante o festejo da Festa do Bom Jesus de Iguape.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1081/req._430-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1081/req._430-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, quantas cestas básicas foram doadas ao município pelo grupo do Desafio Ciclístico Santos/Iguape e de que forma o município através da Assistência social faz a distribuição, e solicito uma cópia de sua destinação.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1082/req._431-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1082/req._431-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, maiores informações referente ao estacionamento do período da Festa da Tainha realizada no bairro do Icapara, e como foi feito o controle de valores e fiscalização (nome dos funcionários responsáveis e cópia de ticket).</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1083/req._432-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1083/req._432-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, solicito o gráfico com todos os nomes, valores e dias trabalhados dos funcionários que prestaram serviço (segurança, brigadista e trânsito, etc) na festa do Bom Jesus de Iguape 2017, pela empresa ganhadora do certame e cópia do contrato.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1084/req._433-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1084/req._433-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, solicito esclarecimentos sobre o espaço, na Avenida Jânio Quadros de fronte a Praça da Bandeira, que foi utilizado pelos taxistas do município de Ilha Comprida durante a festa do Bom Jesus de Iguape.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1085/req._434-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1085/req._434-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, cópia da portaria da comissão organizadora da festa do Bom Jesus de Iguape 2017.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1086/req._435-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1086/req._435-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a remoção e transferência dos ambulantes para o espaço ao lado do CITUR, e se os  mesmos ficarão fixos neste local, se houve o consenso de todos e qual estrutura foi disponibilizada para a adequação dos mesmos.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1090/req._436-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1090/req._436-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, o motivo pelo qual a torre de transmissão de sinal de celular que estava sendo instalada no bairro Porto do Ribeira, na altura do nº 333, na rodovia Casemiro Teixeira, foi embargada pela Prefeitura Municipal de Iguape, segundo informações de terceiros,  e se há possibilidade de continuidade desta instalação.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1091/req._437-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1091/req._437-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalar redutores de velocidade na Avenida Eduardo Ébano Pereira, na altura do nº 1.790 ao nº 2.138, no bairro do Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1092/req._438-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1092/req._438-17_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de tampar um buraco, referente a uma boca de lobo, localizado em frente ao cemitério, no bairro do Rocio, este município.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1093/req._439-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1093/req._439-17_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar nivelamento do asfalto na rua Antonio Jalde Fragoso, na altura do nº 538, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1094/req._440-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1094/req._440-17_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar cascalhamento  na rua Alameda II, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1095/req._441-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1095/req._441-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalação de iluminação publica, na altura do nº 181, na rua Marlene Martins de Matos, bairro Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1096/req._442-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1096/req._442-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao responsável pela empresa de Telefonia VIVO de Iguape, para que informe a esta Casa de Leis, o porque de não atualizar em seu sistema o loteamento do Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1097/req._443-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1097/req._443-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, quem autorizou o Instituto Nacional de Estudo INE, a utilizar a Escola Municipal Vaz Caminha e demais departamentos públicos para propaganda, panfletagem e palestras.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1098/req._444-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1098/req._444-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de reestruturação Conselho Municipal dos Direitos da Pessoa com Deficiência - COMDEFI, existente no nosso município na Lei nº 2080 de 2011.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1099/req._445-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1099/req._445-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade dos ambulantes que ficavam localizados na rua Porto Gal. Câmara, conhecida popularmente como baixada do mercado e foram realocados para o lado o Citur, retornarem para o local de origem.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1100/req._446-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1100/req._446-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de sinalizar com placa e demarcação da rua de fronte a escola municipal professora Zeli Fortes.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1101/req._447-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1101/req._447-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e o nivelamento da rua Isidoro Pereira, localizado no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1102/req._448-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1102/req._448-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, qual o valor da verba anual para o Esporte do município.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1103/req._449-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1103/req._449-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de colocar placas de proibições de sonorização (som alto), na Avenida Arlindo Trudes nas proximidades da Igreja Católica.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1104/req._450-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1104/req._450-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a aquisição de tubos fechados para substituição dos tubos abertos de rede de esgoto da Av. Arlindo Trudes, na altura do nº 684, no bairro do Icapara, como foi pedido 108/17.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1105/req._451-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1105/req._451-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva, Gerente da empresa Sabesp, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a obra da estrada que liga Iguape/Barra do Ribeira, nas proximidades da conhecida como Casa das Bruxas.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1106/req._452-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1106/req._452-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalar redutores de velocidade na Avenida Arlindo Trudes (Av. Icapara), por toda sua extensão, no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1107/req._453-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1107/req._453-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de pontos de iluminação pública na rua Maruitas, no bairro do Icapara, venho reiterar o pedido 092/17.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1108/req._454-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1108/req._454-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Gerente da Empresa ELEKTRO de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de fazer a troca das luminárias que estão queimadas na Avenida Dom. Pedro II, no bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1109/req._455-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1109/req._455-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de manutenção do ciclo via e recuperação da calçada em toda sua extensão da Avenida Eduardo Ébano Pereira, neste município.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1110/req._456-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1110/req._456-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de aquisição de armários, arquivos, reparo dos vidros, extintor de incêndio, material de escritório, impressoras e materiais escolares, para a Escola Municipal Zeli Alves (Escola Nova), no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1111/req._457-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1111/req._457-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade da prestação de serviço de monitor no micro ônibus que transporta os estudantes (crianças) da zona rural, neste município.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1112/req._458-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1112/req._458-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Orlando Arantes, Diretor regional da Divisão Regional 5, do Departamento de Estradas e Rodagens - DER do Estado de São Paulo, para que informe a esta Casa de Leis, se existe a possibilidade de ser adequado o acostamento da Rodovia SP - 222, altura do Km 10,5, para a parada de ônibus e também tornar possível o acesso às propriedades locais.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1113/req._459-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1113/req._459-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de pontos de iluminação pública na Estrada que liga Iguape/Barra do Ribeira na altura do nº 4025 (próximo RM Ostras), no bairro de Icapara, neste município.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1114/req._460-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1114/req._460-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe quando será enviado à esta Casa de Leis, o Projeto de Lei que "Dispõe Sobre a Recuperação dos Danos Causados em Vias Públicas por Empresas Concessionária de Serviços Públicos e por outras Empresas e dá outras providências".</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1115/req._461-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1115/req._461-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de se enviar uma equipe, para se fazer a limpeza completa dos banheiros públicos da rodoviária municipal.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1116/req._462-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1116/req._462-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, cópia na integra do edital CP 02-17 com ata e todos os recursos impetrados.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1117/req._463-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1117/req._463-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, cópia do contrato de transporte de pacientes.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1118/req._464-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1118/req._464-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a manutenção e o nivelamento das ruas no bairro Vila Nova, neste município.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1119/req._465-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1119/req._465-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e o nivelamento das ruas no bairro do Subauma, neste município.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1120/req._466-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1120/req._466-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de pontos de iluminação pública na Estrada Prefeito Pedro Coutinho, Chácara Morrete, neste município. (Segue a cópia da conta)</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1121/req._467-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1121/req._467-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Orlando Arantes, Engenheiro Diretor da 5º Divisão Regional do DER, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o reparo do acostamento da Rodovia Prefeito Casemiro Teixeira, na altura do km 48,5, neste município, segue em anexo fotos do local.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1122/req._468-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1122/req._468-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Caio França, Deputado Estadual, para que informe a esta Casa de Leis, sobre a possibilidade de prestar apoio (policia militar) referente a permanência ou aumento de policiais que realizam o serviço do DEGEM na cidade de Iguape/SP.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1123/req._469-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1123/req._469-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre o valor gasto na Praça do Pescador, localizada na Avenida Adhemar de Barros, na altura do nº 45, no bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1124/req._470-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1124/req._470-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, quando será realizada a licitação para roçada e limpeza das Valas do Bairro Jardim Nova Iguape, neste município.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1125/req._471-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1125/req._471-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o cascalhamento e nivelamento das ruas do bairro Nova Iguape, neste município.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1126/req._472-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1126/req._472-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Orlando Arantes, Engenheiro Diretor da 5ª Divisão Regional do DER, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o reparo da ciclovia localizada na Rodovia Prefeito Casemiro Teixeira, em toda a sua extensão, neste municípío.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1127/req._473-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1127/req._473-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de se fazer a reforma completa dos banheiros públicos do centro da cidade.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1128/req._474-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1128/req._474-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade junto ao departamento responsável a reestruturação (ativação) do Conselho do Idoso.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1129/req._475-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1129/req._475-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, como esta a situação da estrutura e do carro utilizado pelos conselheiros Tutelares.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1130/req._476-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1130/req._476-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e o reparo da Ponte que liga o bairro da Barra do Ribeira a Costeira da Barra, neste município.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1131/req._477-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1131/req._477-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade desta Administração reativar a Escola do bairro da Vila Nova, neste município.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1132/req._478-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1132/req._478-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade desta Administração efetuar a reforma da Praça Jofre Manoel, reiterando o pedido 08/17, localizada na Av. Arlindo Trudes, no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1133/req._479-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1133/req._479-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e o nivelamento da rua Arthur Trudes, no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1134/req._480-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1134/req._480-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade desta Administração efetuar a instalação do Palco do Centro de Eventos, SIZENANDO TRUDES, localizado no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1135/req._481-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1135/req._481-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de pontos de iluminação pública ao longo da rua Arthur Trudes, no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1136/req._482-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1136/req._482-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de reformar o espaço do Projeto Fazendo Acontecer, concernente a modalidade esportiva (treinamento jiu-jtisu) no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1137/req._483-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1137/req._483-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a quem pertence o prédio utilizado pelo grupo da Terceira Idade.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1139/req._484-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1139/req._484-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a pintura de sinalização de ponto de táxi no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1140/req._485-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1140/req._485-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar instalações, pontos de iluminação publica, na rua Josino Justiniano, no bairro da Vila Nova, neste município.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1141/req._486-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1141/req._486-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Adilson Aparecido Ribeiro Cunha, Comandante da 3ª Companhia do 14º Batalhão da Policia Militar do Estado de São Paulo, para que informe a esta Casa de Leis, sobre a possibilidade de aumentar o patrulhamento extensivo na rua Aeroporto, em frente a escola municipal Zeli Alves, no bairro do Rocio, especificamente no período de entrada e saída escolar.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1142/req._487-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1142/req._487-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Deputado Estadual Caio França para intermediar junto ao Exmo. Sr. Magino Barbosa Filho, Secretário de Segurança Pública do Estado de São Paulo, para que informe a esta Casa de Leis, sobre a possibilidade de aumentar o Programa Diária Especial por Jornada Extraordinária de Trabalho Policial Militar - DEJEM.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1143/req._489-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1143/req._489-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade do termino de construção do banheiro do lado do sinal, que é de grande importância para a população, e fazer também uma estrutura no estacionamento o qual servirá para estacionamento das pessoas que vão participar da Festa do Robalo.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1144/req._491-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1144/req._491-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que viabilize através do Setor competente, a implantação e sinalização de redutor de velocidade do tipo "lombada" na rua XV de Novembro, preferencialmente entre os números 29 e 30.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1145/req._492-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1145/req._492-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que viabilize junto ao setor competente, providências e soluções quanto ao problema q é a POLUIÇÃO SONORA E PERTURBADORA DO SOSSEGO PÚBLICO nas vias públicas da cidade.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1146/req._493-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1146/req._493-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que viabilize através do setor competente, a "pintura da faixa elevada para pedestres" e sinalização correta, de acordo com as Normas vigentes das Resoluções de nº 495/2014 e nº 600/2016 do CONTRAN (modelo em anexo), já existente na Avenida Adhemar de Barros, em frente ao número 372, ao lado da agência da Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1147/req._494-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1147/req._494-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o termino da quadra e reforma da Escola Abigail Fortes Martins, bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1148/req._495-17_joao_carlos.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1148/req._495-17_joao_carlos.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Geraldo Alckimin, Governador do Estado de São Paulo, ao Ilmo. Sr. Mágino Barbosa Filho, Secretário de Seguranças Publicas do Estado de São Paulo, e ao Ilmo. Dr. Marcelo Luis Alves de Freitas, Delegado Seccional de Registro, para que informe a esta Casa de Leis, sobre a possibilidade de fazer gestão junto ao Estado para o não fechamento do 1º Distrito Policial de Iguape, localizado no bairro do Rocio, considerando que existem comentários sobre tal fato e tendo em vista que a Prefeitura de Iguape arca com todas as despesas exceto os gastos com telefone.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1149/req._496-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1149/req._496-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalação de redutores de velocidade na Avenida Nossa Senhora do Rocio, próximo ao ponto de táxi (passarela) na altura do nº 191 e nº 146, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1150/req._497-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1150/req._497-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de providenciar  a segurança dos alunos da escola Zeli Alves Fortes, tanto do período da manhã quanto do período da tarde, através do apoio da DIVITRAN e Ronda Escolar (Polícia Militar).</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1151/req._498-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1151/req._498-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Orlando Arantes, Engenheiro Diretor da 5ª Divisão Regional do DER, para que informe a esta Casa de Leis, sobre a possibilidade de instalar redutores de velocidade, placas e faixas de sinalização na Rodovia Prefeito Casemiro Teixeira, na altura do Km 52 e 53,5, bairro Três Barras/Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1152/req._499-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1152/req._499-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de se fazer a adequação das normas regulamentares do trânsito e futura fiscalização no entorno do supermercado Dia%.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1153/req._500-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1153/req._500-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de se efetuar a limpeza e devida manutenção, dos bueiros localizados ao redor da Praça da Basílica, no centro da cidade.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1154/req._501-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1154/req._501-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e o nivelamento de todas as ruas  do bairro do Aquários, neste município.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1155/req._502-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1155/req._502-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e limpeza da Praça do Itagua, neste município.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1156/req._503-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1156/req._503-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a limpeza das valas ao longo da estrada que liga Iguape a Barra do Ribeira.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1157/req._504-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1157/req._504-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a aquisição de tubos, para a rua: São Paulo na altura do número 15, no bairro do Aquarius, neste município.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1158/req._505-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1158/req._505-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de fornecer os seguintes materiais para a reforma da referida passarela: mil metros de tábua de 30, mil e quatrocentos metros de vigas de 15 cm, vinte quilos de prego 22x42, quinze quilos de prego 17x21 e seiscentos metros de sarrafo de 10.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1159/req._506-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1159/req._506-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Maurício Brusadin, Secretário de Meio Ambiente, para que informe a esta Casa de Leis, sobre a possibilidade de voltar a implantação do Projeto "Operação Praia Limpa", na praia da Juréia.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1160/req._507-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1160/req._507-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de reposição da placa com o nome do Estádio Municipal Vereador João Trudes Pereira (MACAU), no mesmo do bairro do Icapara.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1161/req._508-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1161/req._508-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a reforma e a manutenção do Estádio Estevam da Silva na Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1162/req._509-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1162/req._509-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o reparo de pavimentação (parte hidráulica interna), na altura da rotatória/barragem, na rua São João, no bairro do Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1163/req._510-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1163/req._510-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalação de um posto de saúde comunitário, no bairro do Bucui, neste município.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1164/req._511-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1164/req._511-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Orlando Arantes, Engenheiro Diretor da 5ª Divisão Regional do DER, para que informe a esta Casa de Leis, sobre a possibilidade de construção de pontos de ônibus (transporte escolar) para os alunos da rede municipal e da rede estadual, iniciando do 53,5 km ao 11 km, na Rodovia Prefeito Casemiro Teixeira, neste município.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1166/req._512-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1166/req._512-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Vinicius de Souza Paula, Supervisor da Unidade da Elektro Eletricidade S/A, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a troca de duas luminárias na rua Luiz Borges, no bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1170/req._513-17__christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1170/req._513-17__christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, que forneça em nome do SR. CÉLIO DE PAULA DE LIMA JUNIOR, Chefe de Gabinete em exercício, cópia do auto de infração (NOTIFICAÇÃO) e guia de cobrança do respectivo ISSQN/TAXAS em conformidade ao auto de infração do expediente administrativo sob TC305/012/15 - (RESSARCIMENTO AO ERÁRIO MUNICIPAL) que configura como devedor junto ao município, equiparando a notificação e boleto  emitido em nome do Sr. Joris de Lima Ferreira, conforme boleto em anexo.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, todos os procedimentos, custos, empresa contratada, empenho, procedimento de compra e licenças para elaboração do Campo de Areia da Orla Marítima.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1173/req._515-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1173/req._515-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a medicação e abertura de via pública destinada a passagem de veículos e pedestres, conforme documento em anexo, no Bairro de Icapara, neste município.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1174/req._516-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1174/req._516-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de reabrir a Farmácia Comunitária junto ao Posto de Atendimento Médico, localizada na rua Ercílio Ribeiro Lima nº 97 (Areia Branca), bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1175/req._517-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1175/req._517-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o cascalhamento e o nivelamento da rua Alameda Quatro, na altura dos nº 90 e nº 105, Nova Iguape, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1176/req._518-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1176/req._518-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o serviço de tubulação na valeta da rua Caminho do Trilho em toda sua extensão, bairro Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1177/req._519-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1177/req._519-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a medição e abertura de via pública destinada a passagem de veículos e pedestres, conforme documento em anexo, no bairro do Pontal.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1178/req._520-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1178/req._520-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a reabertura total do Museu de Iguape, neste município.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1179/req._521-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1179/req._521-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de ampliação do abrigo de ônibus, em frente a Escola Jofre Manoel, bairro Colombina, neste município.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1180/req._522-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1180/req._522-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalar um posto de informações turísticas, no centro da cidade.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1181/req._523-17_joao_carlos.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1181/req._523-17_joao_carlos.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Geraldo Alchimin, Governador do Estado de São Paulo, para que informe a esta Casa de Leis, sobre a possibilidade de atualizar o valor atualmente praticado, de forma que o repasse mensal para a parceria mantida para o deficiente intelectual seja no mínimo, o valor do FUNDEB, atualmente de R$ 358,69 (trezentos e cinquenta e oito reais e sessenta e nove centavos), assegurando o direito à educação de dezenas de milhares de alunos com deficiência intelectual.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>Tanaka</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1182/req._524-17_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1182/req._524-17_tanaka.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, quais os motivos da não utilização da escola desativada do Morro Seco para atendimento como postinho de saúde.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1183/req._525-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1183/req._525-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie a Empresa Valle Sul, para que informe a esta Casa de Leis, sobre a possibilidade de retornar a linha Iguape/Juquiá, nos horários: - 6:00 horas (Iguape) - 7:00 (Juquiá)_x000D_
                                                                                                                                                        - 10:00 horas (Juquiá) - 11:00 (Iguape)_x000D_
                                                                                                                                                        - 12:00 horas (Juquiá) - 13:00 (Iguape)_x000D_
                                                                                                                                                        - 17:00 horas (Juquiá) - 18:00 (Iguape)</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1184/req._526-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1184/req._526-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a regularização fundiária para os moradores do bairro cujo o nome informal é bairro Jardim Brasil, localizado na Rodovia Casemiro Teixeira km 53, neste municípío.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1185/req._527-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1185/req._527-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalação de rede de água para alguns moradores da rua Dona Marlene Martins de Matos, bairro Chácara Patrícia.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1186/req._528-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1186/req._528-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar cascalhamento, nivelamento, limpeza de vala, alargamento de rua e reparo de pontos de iluminação publica em toda extensão da rua Dona Marlene Martins de Matos, bairro Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1187/req._529-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1187/req._529-17_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de ligar a iluminação publica da Praça São Sebastião, localizada a rua Major Young, bairro Beira do Valo.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar limpeza e canalização da vala localizada na rua Tucano, bairro do Rocio.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1189/req._531-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1189/req._531-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, os custos detalhados, com as empresas que prestaram os eventuais serviços e a modalidade de contratação para a realização da Festa da Manjuba, no bairro do Jairê que foi realizado neste decorrido mês, neste município.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1190/req._532-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1190/req._532-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, qual a empresa que deveria ter prestado o serviço para a execução do festival de Jazz &amp; Blues no ano de 2016, se foi efetuado algum pagamento. quais medidas esta Administração tomou para ressarcir o erário público, solicitamos cópias do processo de contratação, comprovante de eventual pagamento e do procedimento adotado para averiguar tal fato, neste município.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1191/req._533-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1191/req._533-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de se efetuar a reconstrução do abrigo de ônibus, na altura do km 52,0, da Rodovia SP-222, lado esquerdo, no bairro do Itimirim.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1192/req._534-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1192/req._534-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar pintura dos redutores de velocidade (lombada) na estrada que liga Iguape ao bairro Barra do Ribeira, em toda sua extensão.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1193/req._535-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1193/req._535-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar manutenção das caixas da parte inferior dos postes de luz da Praça da Basílica.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1194/req._536-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1194/req._536-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a fiscalização da Praia da Juréia na Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1195/req._537-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1195/req._537-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a roçada da beira da estrada que liga Iguape a Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1196/req._538-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1196/req._538-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e o nivelamento da rua Victor Pereira, no bairro do Canto do Morro (vila sapo), neste município.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1197/req._539-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1197/req._539-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de informar o porque do não funcionamento do banheiro publico, localizado na altura da passarela, na Avenida Nossa Senhora do Rocio, neste município.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1198/req._540-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1198/req._540-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de melhorar a sinalização de entrada e saída, na altura do nº 89 ao nº 45, na Avenida São João Batista, bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1199/req._541-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1199/req._541-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de cobrar o auxilio do DIVITRAN  para o embarque e desembarque dos alunos e todas as Escolas deste município.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1200/req._542-17_joao_carlos.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1200/req._542-17_joao_carlos.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Ivair Zanete, Gerente Geral do Banco do Brasil, para que informe a esta Casa de Leis, sobre a possibilidade de alterar o horário de abertura dos caixas eletrônicos da Agência nº 4656-6, localizada no Largo da Basílica, Iguape/SP, para as 6:00 (seis) horas da manhã.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1201/req._543-17_odmir.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1201/req._543-17_odmir.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalar na Prefeitura de Iguape uma ouvidoria, para que as pessoas que fizerem alguma denuncia, tenham seus nomes com mais absoluto sigilo.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1202/req._544-17_odmir.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1202/req._544-17_odmir.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de fazer licitação para exploração de um quiosque no Centro de Eventos do bairro Icapara.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1203/req._545-17_odmiri.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1203/req._545-17_odmiri.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. 1º Tenente PM Roberto Medeiros Freitas, Comandante do 14º BPM/I, para que informe a esta Casa de Leis, sobre a possibilidade de manter o policiamento militar no bairro Barra do Ribeira, durante a temporada de verão.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1204/req._546-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1204/req._546-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, para que viabilize através do Departamento de Obras, Engenharia e Serviços Urbanos, realizar a poda de árvores e de infraestrutura no que tange no replanejamento de iluminação na praça da Travessa Prudente  de Morais, no sopé do "Morro do Espia/Mirante do Cristo Redentor", bairro Canto do Morro.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1205/req._547-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1205/req._547-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção corretiva na rua Jacupiranga, próximo a creche, na popular I, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1206/req._548-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1206/req._548-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar os valores de alugueis dos boxs utilizados da Rodoviária e se esta Administração cogita alugar outros boxs que no exato momento estão desocupados, bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1207/req._549-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1207/req._549-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Marcos Roberto da Silva, Gerente da Empresa Sabesp, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o prolongamento de água potável na rua 4 no bairro do Pontal, neste município.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1208/req._550-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1208/req._550-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de refazer o repasse dos Estudantes Universitários que usam o transporte para estudar na Cidade de Registro na faculdade UNISEPE.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1209/req._551-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1209/req._551-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e o nivelamento da estrada do bairro do Embu (Aldeia) neste município.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1210/req._552-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1210/req._552-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a limpeza das valas e roçadas dos bairros a seguir:_x000D_
 *Bairro do Quatinga_x000D_
 * Bairro do Embu</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1211/req._553-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1211/req._553-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalação de 01 abrigo no ponto de ônibus na esquina da rua Cap. Floramante com a Avenida Adhemar de Barros, ao lado do Campo Américo Mâncio, no bairro Guaricana, neste município.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1212/req._554-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1212/req._554-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de manutenção e nivelamento da estrada João Branco no bairro Retiro, neste município.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1213/req._555-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1213/req._555-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ministério de Turismo, para que informe a esta Casa de Leis, sobre a possibilidade de enviar cópia do Projeto de Cobertura do Centro de Eventos de Iguape, valor do contrato R$ 397.352,16.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1214/req._556-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1214/req._556-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, nos termos do art. 171, inc. IV do Regimento Interno, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, o envio do presente "ABAIXO-ASSINADO"  ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que o mesmo atenda o pedido dos moradores do bairro do Engenho que trata sobre a Manutenção da "Escola Municipal do bairro do Engenho".</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1215/req._557-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1215/req._557-17_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe algum impedimento para que a prefeitura realize a regularização fundiárias dos lotes do Jardim Nova Iguape.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1216/req._558-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1216/req._558-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de definição precisa do recolhimento do lixo acumulado nas caçambas, como exemplo de localidade, bairro Tucano localizado na Avenida Carvalho Pinto e bairro Jardim Brasil, localizado na Rodovia Casemiro Teixeira, através do departamento responsável por este serviço, neste município.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1217/req._559-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1217/req._559-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar limpeza de drenagem que se inicia na rua Carlos Souza Castro ladeado pelo bairro do Jardim Primavera, finalizando no Rio Ribeira de Iguape, neste município.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1218/req._560-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1218/req._560-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalação de um aparelho de raio-x no serviço de saúde deste município.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1227/req._561-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1227/req._561-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de fazer gestão junto aos Órgãos Ambientalistas, para a ampliação do Cemitério do Prelado, neste município. Segue cópia à Secretaria de Meio Ambiente, CETESB, Instituto  Ambiental e ao DPRN.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1228/req._562-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1228/req._562-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de reabrir o espaço da CEAGESP, afim de dar mais estrutura ao pescador, como diz o artigo 196 da lei orgânica do município.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1229/req._563-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1229/req._563-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, o porque a maioria dos munícipes da Ilha Comprida, ainda estão sendo sepultados no cemitério São Paulo (rocio), neste município.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1230/req._564-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1230/req._564-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e o nivelamento das estradas do bairro do Pinheirinho e Cavalcanti, neste município.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1231/req._565-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1231/req._565-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de fazer a pintura dos redutores de velocidade (lombada) e colocar sinalização de placas de advertências em frente da Escola Municipal Zeli Alves Fortes, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1232/req._566-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1232/req._566-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se o programa da resolução 009/2017, da Secretaria Esporte, Laser e Juventude para a construção de uma pista de skate para o município foi firmado.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1233/req._567-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1233/req._567-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalar redutor de velocidade na Avenida Nossa Senhora do Rocio, na altura dos números 370 e 764, bairro do Rocio, neste município, e repintura dos redutores já existentes.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1234/req._568-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1234/req._568-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade do serviço de roçada e limpeza da valeta  na proximidade da Nova Iguape, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1235/req._569-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1235/req._569-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar cascalhamento e nivelamento da rua Antonio Pinto em toda sua extensão, bairro Canto do Morro, neste município.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1236/req._570-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1236/req._570-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Orlando Arantes, Engenheiro Diretor da 5ª Divisão Regional do DER, para que informe a esta Casa de Leis, sobre a possibilidade de realizar "SAÍDA DE ESCAPE (RECUO DE EMERGÊNCIA)", na Rodovia Prefeito Casemiro Teixeira, na altura dos Km 03 até o km 10, e se possível viabilizar a mudança do Ponto de ônibus do km 11 (bairro Pé da Serra) para aproximadamente uns 300 metros à frente do antigo ponto, neste município.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1237/req._571-17_a_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1237/req._571-17_a_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade desta Administração efetuar a manutenção e o nivelamento das ruas dos bairros a seguir: Icapara, Pontal, Vila Nova, Batidão e Aquárius, reforçando o requerimento 13/17, todos localizados neste município.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1238/req._572-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1238/req._572-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalar luminárias no Porto da Prancha (Centro de Eventos) do bairro do Icapara, afim de dar mais estrutura ao pescador, daquela localidade.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1239/req._574-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1239/req._574-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de utilizar o espaço Casa da Mulher que hoje encontra-se fechado para a criação de atendimento a Fisioterapia no bairro Rocio, neste município.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1240/req._575-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1240/req._575-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, qual é a empresa que esta fazendo o trabalho de limpeza publica neste município.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1241/req._576-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1241/req._576-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Orlando Arantes, Engenheiro Diretor da 5ª Divisão Regional do DER, para que informe a esta Casa de Leis, sobre a possibilidade de instalar redutores de velocidade, largamento da ciclovia em toda sua extensão, iluminação da ciclovia em toda sua extensão, iniciando do bairro do Porto do Ribeira até a Escola ETEC. Em se tratando do redutor de velocidade é próximo ao bairro da Chácara Patrícia (km 52 e km 53), na Rodovia Prefeito Casemiro Teixeira, neste município.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1242/req._577-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1242/req._577-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de cascalhamento, nivelamento, roçada e limpeza da rua Conego Cipião (mais conhecida como rua do Peixe), em toda sua extensão e o mesmo procedimento na rua Carlos Cesar Peniche, bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1243/req._578-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1243/req._578-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de informar o retorno do serviço de reparo da Estrada do Peroupava. Em se tratando da questão do serviço de saúde do bairro, realizar melhorias na estrutura do atendimento aos moradores.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1244/req._579-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1244/req._579-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a limpeza e cascalhamento das travessas três, quatro, cinco e seis da rua da Lagoa, bairro do Rocio.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1245/req._580-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1245/req._580-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar cópia do convenio firmado entre a CEAGESP e a Prefeitura Municipal de Iguape.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1246/req._581-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1246/req._581-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Marcos Roberto da Silva , Gerente da empresa Sabesp, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o prolongamento de água potável no bairro 7 Belo km 66, neste município.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1247/req._582-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1247/req._582-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, o motivo pelo qual o Conselho Tutelar não está atuando nos finais de semana.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1258/req._583-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1258/req._583-17_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Marcos Roberto da Silva , Gerente da empresa Sabesp, para que informe a esta Casa de Leis, sobre a possibilidade de realizar canalização na vala da rua Tucano, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1259/req._584-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1259/req._584-17_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Gerente da Empresa Elektro/Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de fazer a poda de árvore na rua João Lopes Ribeiro e na Avenida Papa João XXIII, no bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1260/req._585-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1260/req._585-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de que seja promovida a abertura e perenização da rua Alameda Quatro, Travessa 16 no trecho situado na esquina da Igreja Ministério Nova Iguape, no bairro Jardim Nova Iguape.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1261/req._586-17_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1261/req._586-17_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a limpeza de entulhos e manutenção de roçada, na rua Registro, bairro do Rocio.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1262/req._587-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1262/req._587-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalar redutores de velocidade na rua Tenente Coronel Jeremias Junior entre os números 140 e 14, bairro Vila Garcês, neste município.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1263/req._588-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1263/req._588-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalar tubulação de água no bairro Vila Tucano, neste município.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1264/req._590-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1264/req._590-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a roçada, limpeza e nivelamento do terreno localizado na rua Maestro Aquilino Jarbas de Carvalho, em frente ao número 360, bairro Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1265/req._591-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1265/req._591-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, quais escolas serão remanejadas para o ano letivo de 2018 e o que seria feita com as mesmas pós fechamento, neste município.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1266/req._592-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1266/req._592-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar limpeza na Avenida Vereador Rene Pereira, Avenida João Simões Xavier, na rua João Batista Xavier, rua Itapamirim e rua Momuna, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1267/req._593-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1267/req._593-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalar Pontos de Ônibus na Avenida Adhemar de Barros por toda sua extensão, neste município.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1268/req._594-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1268/req._594-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva, gerente da empresa Sabesp, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o prologamento de água potável do bairro da Costeira, na Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1269/req._595-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1269/req._595-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de dessa Administração cumprir o art. 169 parágrafo único da lei orgânica do município para criar o plano de carreira dos profissionais da saúde do município.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1270/req._596-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1270/req._596-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade dessa administração criar um plano de carreira específico para os funcionários  públicos municipais.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1271/req._597-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1271/req._597-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de alugar espaços particulares, para atendimento, como exemplo: na área da saúde, nos bairros distantes da cidade, afim e atender os moradores de tal localidade, neste município.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1272/req._598-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1272/req._598-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar cascalhamento, nivelamento, roçada, limpeza e serviço de poda, na rua I, em toda sua extensão, bairro Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1273/req._599-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1273/req._599-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Orlando Arantes, Engenheiro Diretor da 5ª Divisão Regional do DER , para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a limpeza da vala que se inicia na entrada do bairro da Chácara Patrícia até a ETEC, do km 51,5 até o km 52, Rodovia Prefeito Casemiro Teixeira, neste município.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1274/req._600-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1274/req._600-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva, Gerente Geral da Unidade da Sabesp de Iguape, para que informe a esta Casa de Leis, se há isolamento de Cinta de vedação para não exalar mau odor na estação elevatória de esgoto sanitário exigido pelas normas técnicas da Associação Brasileira de Normas Técnicas - ABNT, situada na "Praça Colônia Katsura", sito à Avenida Adhemar de Barros, nº 933, ao lado da Banca de Jornal.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1275/req._601-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1275/req._601-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, solicitando junto ao Departamento de Assistência e Promoção Social - DAPS para que informe a esta Casa de Leis, sobre o destino da máquina de confeccionar fraldas.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1276/req._602-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1276/req._602-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se os servidores públicos estável além da CLT são regulamentados por Estatuto ou Lei Orgânica própria (fornecendo cópias) ou na falta de regulamentação se equiparasse ao Estatuto dos Funcionários Públicos Civis do Estado de São Paulo.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1277/req._603-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1277/req._603-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que forneça cópias á esta Casa de Leis de todos os decretos do dia 01/01/2017 até a presente data.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1278/req._604-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1278/req._604-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e o nivelamento da rua Maruitas, no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1279/req._605-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1279/req._605-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção e o nivelamento das estradas do bairro do Subauma, neste município.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1280/req._606-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1280/req._606-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, cópia de todos os contratos remunerados ou não remunerados de funcionários que prestam serviço diretamente ou indiretamente a esta Administração, por empresas prestadoras de serviços terceirizados, do dia 01/0/2017 até a presente data.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1281/req._608-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1281/req._608-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, o valor arrecadado pela Prefeitura, através das multas efetuadas pelo DIVITRAN, no período de 01/01/2017 até a presente data.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1282/req._609-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1282/req._609-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade do serviço de politica publica da área da saúde, através desta Administração, dispor de dois veículos, que realizam o serviço de transporte de pacientes, exemplo a destino a Capital Paulista e outras cidades, quando necessário.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1283/req._610-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1283/req._610-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade desta administração mediante parcerias com alguns empresários locais, afim de ingressar jovens no mercado de trabalho, baseado nos artigos nº 62 ao nº 66 da Lei do Estatuto da Criança e do Adolescente, Lei nº 8.069/1990 (Jovens Aprendiz).</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1284/req._611-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1284/req._611-17_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar para esta Casa alguma informação em base a Política Nacional de Resíduos Sólidos, Lei nº 12.305/2010. Juntamente com o Departamento de Meio Ambiente deste município, e todos os Órgãos Técnicos responsáveis por este tipo de serviço.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1285/req._612-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1285/req._612-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a instalação de pontos de iluminação pública na rua : Erick na altura do número 111, bairro de Icapara, neste município.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1286/req._613-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1286/req._613-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a limpeza da rua: Prelado no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1287/req._614-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1287/req._614-17_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar o nivelamento e o cascalhamento da rua localizada no km 75, no bairro do Subauma, neste município.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1288/req._615-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1288/req._615-17_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, quais medida esta Administração vem tomando referente a regularização fundiária do Canto do Morro/Guaricana (loteamento Saponga), que se encontra na CETESB.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1289/req._616-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1289/req._616-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, quem é responsável por julgar as multas aplicadas pelo Departamento DIVITRAN.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1290/req._617-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1290/req._617-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, quais os médicos plantonistas no dia 04/12/2017, na emergência da Unidade Mista de Saúde.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1291/ind._01-17_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1291/ind._01-17_beto_xavier.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar o cascalhamento na Estrada do bairro do Morro Seco e Estrada da Natividade, neste Município.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1292/ind._02-17_beto_xavire.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1292/ind._02-17_beto_xavire.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada e limpeza das seguintes vias públicas, todas localizadas neste município, que abaixo seguem descritas:_x000D_
  - Rua Dr. Heitor Cordeiro, no bairro do Rocio;_x000D_
 - Rua Registro, no bairro do Rocio;_x000D_
  - Rua Beira-Rio do Rocio; e_x000D_
 - Rua Ana Cândida Sandoval Trigo, por toda a sua extensão._x000D_
 .</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1293/ind._03-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1293/ind._03-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar manutenção da iluminação pública da ponte da Barragem, no bairro do Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1294/ind._04-17_rogeiro.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1294/ind._04-17_rogeiro.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada e a limpeza na rua Manoel Silva Santos, no bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1295/ind._05-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1295/ind._05-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e a recuperação da sinalização viária do entroncamento da Av. Adhemar de Barros, com a Praça São João, no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1296/ind._06-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1296/ind._06-17_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e a reforma do Posto de Saúde localizado, no bairro do Peroupava, neste município, pois o mesmo se encontra em péssimo estado.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1297/ind._07-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1297/ind._07-17_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e a reforma da escola Profª. Abigail Martins, localizada no bairro da Barra do Ribeira, neste município, pois a mesma se encontra em péssimo estado. Segue anexo o relatório da direção da escola.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1298/ind._08-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1298/ind._08-17_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de duas placas sinalizadoras, com os dizeres "Cuidado Escola" a serem colocados na Av. Dom Pedro II, nas proximidades da escola Prof.ª Abigail Martins, localizada no bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1299/ind._09-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1299/ind._09-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e a recuperação da sinalização viária para travessia de pedestres defronte à passarela e o ponto de parada de ônibus do bairro do Rocio, na Av. Nossa Senhora do Rocio, neste município.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1300/ind._10-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1300/ind._10-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e o nivelamento da Travessa nº 15, da Av. Manoel Gonçalves Pires (antiga Av. Aeroporto), no bairro do Rocio.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1301/ind._11-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1301/ind._11-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de atender o clamor da população e em especial os moradores e comerciantes circunvizinhos da Avenida Adhemar de Barros, rua Dom Idílio José Soares e como via contínua desta a rua Bento Pereira da Rocha....</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1302/ind._12-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1302/ind._12-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de fazer a limpeza nas bocas de lobo nas ruas da cidade, em atendimento às reivindicações da população.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1303/ind._13-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1303/ind._13-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de substituir os "redutores de velocidade" da Avenida Adhemar de Barros, compreendido entre a rua Major Ricardo Kronner e a rua Ana Candida Sandoval Trigo...</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1304/ind._14-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1304/ind._14-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de fazer a limpeza, roçada e retirada da árvore no telhado da Capela do Cemitério, sito à rua São Miguel no centro da cidade.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1305/ind._15-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1305/ind._15-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de fazer a limpeza, roçada e poda de árvores na Praça do Descobrimento dos 500 Anos, localizada à Avenida Princesa Isabel, fundos do Esporte Clube Primavera.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1306/ind._16-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1306/ind._16-17_zezinho.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza e a revitalização do Cemitério Municipal, localizado no centro da cidade e do Cemitério Municipal, localizado no bairro do Rocio...</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1307/ind._17-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1307/ind._17-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da pavimentação asfáltica no cruzamento da rua Carlos Alberto Pereira com a rua Capitão Bento Pereira da Rocha, no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1308/ind._18-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1308/ind._18-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da pavimentação asfáltica no cruzamento da rua Carlos Alberto Pereira com a rua Capitão Mario de Andrade Rollo, no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1309/ind._19-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1309/ind._19-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da pavimentação asfáltica e/ou calçamento das seguintes vias públicas, todas localizadas neste município, as quais seguem abaixo descritas:_x000D_
  - Rua João Bonifácio, por toda a sua extensão, no bairro da Guaricana;_x000D_
  - cruzamento da rua Tenente Acelino Cunha com a Av. Adhemar de Barros, no bairro da Guaricana;_x000D_
  - Rua Ana Cândida Sandoval Trigo, por toda a sua extensão, no bairro da Vila Garcez.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1310/ind._20-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1310/ind._20-17_zezinho.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza da viela localizada ao lado do Clube Primavera, e a viela localizada ao lado do Subway defronte a praça da Basílica, ambos logradouros no centro.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1311/ind._21-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1311/ind._21-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada e limpeza do campo da Vila Nova, no Bairro do Icapara.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1312/ind._22-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1312/ind._22-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e o nivelamento das seguintes vias públicas localizadas neste município, as quais seguem abaixo descritas:_x000D_
  - rua José Isidro de Oliveira, na Vila Sapo;_x000D_
  - rua Laís Carneiro, no bairro da Guaricana; e_x000D_
  - rua Siríaco Caetano de Souza, no bairro da Guaricana.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1313/ind._23-17_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1313/ind._23-17_tanaka.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção, o nivelamento e o cascalhamento em toda sua extensão da Estrada do Despraiado, tendo o seu início localizado na altura do km 10 da Rodovia Pref. Casemiro Teixeira, neste município.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1314/ind._24-17_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1314/ind._24-17_tanaka.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção, o nivelamento e o cascalhamento em toda a extensão da Estrada do Paraíso Mirim, tendo o seu início localizado na altura do km 18,5 da Rodovia Pref. Casimiro Teixeira.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1315/ind._25-17_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1315/ind._25-17_tanaka.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção, o nivelamento e o cascalhamento em toda sua extensão da Estrada da Pavoa, tendo o seu início localizado na altura do km 15 da Rodovia Pref. Casimiro Teixeira.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1316/ind._26-17_rogerio.pdf</t>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1316/ind._26-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a repintura e recuperação da sinalização viária destinada aos pedestres e redutores de velocidade (tipo lombada), localizadas nas seguintes vias públicas abaixo descritas:_x000D_
  - Av. Adhemar de Barros, por toda sua extensão;_x000D_
  - Av. Eduardo Ébano Pereira, por toda sua extensão;_x000D_
  - Av. Nossa Senhora do Rocio, no bairro do Rocio, por toda sua extensão.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1317/ind._27-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1317/ind._27-17_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de quatro luminárias na Rua Costeira da Barra, altura da Igreja Congregação Cristã do Brasil, no bairro Costeira da Barra.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1318/ind._28-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1318/ind._28-17_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de quatro luminárias na rua Imigrantes, altura da Casa dos Paranaenses, no bairro da Barra do Ribeira.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1319/ind._29-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1319/ind._29-17_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a troca de luminárias queimadas na rua João Ribeiro e na Av. Papa João XXVIII, no bairro da Barra do Ribeira.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1320/ind._30-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1320/ind._30-17_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção geral do prédio do posto de saúde do bairro da Barra do Ribeira, incluindo a pintura, colocação de ar condicionado e troca dos vidros quebrados.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1321/ind._31-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1321/ind._31-17_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de enviar para a manutenção geral das vias públicas uma máquina patrol, uma máquina retroescavadeira, dois caminhões basculantes toco e um caminhão coletor, todos pra atendimento dos seguintes bairros: Barra do Ribeira, Costeira da Barra, Prelado, Suamirim e Capuava dos Lima.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1322/ind._32-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1322/ind._32-17_zezinho.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar melhorias no sistema de drenagem da ciclovia e nas beiradas da via pública localizada no bairro do Rocio, pois em diversos pontos ocorrem o acúmulo de água, principalmente defronte à Vila Tucano.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1323/ind._33-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1323/ind._33-17_zezinho.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a construção de uma calçada de passeio desde o local, popularmente denominado "Bar da Árvore" até a frente do Rojocar, na Praça São João Batista, no bairro do Porto do Ribeira, pois pedestres trafegam pela rua no local.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1324/ind._34-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1324/ind._34-20_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a construção de um redutor de velocidade (yipo lombada com sinalização de pedestres) co sinalização para travessia de escolares, no local popularmente denominada "Bar da Árvore", na Praça São João Batista, no bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1325/ind._35-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1325/ind._35-17_zezinho.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da Estrada que liga o bairro do Rocio, até o bairro do Morrete/Jairê, pois a via está em péssimas condições.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1326/ind._36-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1326/ind._36-17_zezinho.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a construção de redutores de velocidade na Av. Eduardo Ébano Pereira, na altura do Bar do Mussum e da Tapeçaria.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1327/ind._37-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1327/ind._37-17_zezinho.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada e limpeza da vala localizada na rua Rio Verde, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1328/ind._38-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1328/ind._38-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e a limpeza de toda Orla do Mar Pequeno.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1749/ind._39-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1749/ind._39-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da entrada da cidade e a repintura do letreiro escrito Iguape.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1750/ind._40-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1750/ind._40-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada e a limpeza, e repintura do meio-fio dos calçamentos do entorno da Rodoviária Municipal de Iguape.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1751/ind._41-17_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1751/ind._41-17_tanaka.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção, o nivelamento e o cascalhamento em toda a extensão da Estrada do Divisor, na altura do km 8, no bairro do Divisor.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1752/ind._42-17_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1752/ind._42-17_tanaka.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção, o nivelamento e o cascalhamento em toda a extensão da Estrada do Capinzal, na altura do km 28, bairro Itimirim.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1753/ind._43-17_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1753/ind._43-17_tanaka.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção, o nivelamento e o cascalhamento em toda a extensão da Estrada do Coveiro, na altura do km 25, no bairro Colombina.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1755/ind._44-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1755/ind._44-17_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de dois pontos de iluminação pública na rua Elisia Fabiano, no bairro da Barra do Ribeira.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1754/ind._45-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1754/ind._45-17_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de pontos de iluminação pública por toda a extensão da Av. Presidente Bernardes, bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1756/ind._46-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1756/ind._46-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a pintura de uma faixa de pedestres e as demais pinturas de sinalização viária, na rua Adrelina das Dores, na altura do cruzamento com a rua Padre Mathias Wirtz, no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1757/ind._47-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1757/ind._47-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção, o nivelamento e o cascalhamento na Estrada do Café, na altura do km 89, no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1758/ind._48-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1758/ind._48-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção, e a limpeza nas dependências da Rodoviária Municipal, e se possível manter um funcionário permanentemente no referido local para limpeza constante.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1759/ind._49-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1759/ind._49-17_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a religação da rede de iluminação publicada Rua Felipe Molinari e da praça situada em frente ao Mercado Estrela da Juréia, no bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1760/ind._50-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1760/ind._50-17_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a substituição das luminárias da rua Luiz Borges, no bairro da Barra do Ribeira.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1761/ind._51-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1761/ind._51-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção do portão do estádio municipal do rocio.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1762/ind._52-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1762/ind._52-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da ponte localizada na Av. Gov. Carvalho Pinto, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1763/ind._53-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1763/ind._53-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a aquisição de seringas para diabéticos para a Unidade Mista de Saúde.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1764/ind._54-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1764/ind._54-17_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de fazer a limpeza e colocação de tubos nas valetas que existem no bairro do Rocio, desta forma fará a saúde melhor a todos.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1765/ind._55-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1765/ind._55-17_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de sinalizar a cidade de Iguape para que os Turistas e moradores locais tenham maior facilidade em se locomover.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1766/ind._56-17_christian.pdf</t>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1766/ind._56-17_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de fazer a instalação de iluminação pública na rua Benedito Massa, e na rua Maria Anício Duarte, localizadas no bairro do Rocio.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1767/ind._57-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1767/ind._57-17_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de fazer a manutenção do bueiro na esquina da rua Benedito Massa com a esquina rua Registro, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1768/ind._58-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1768/ind._58-17_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de colocar redutores de velocidade na rua Registro.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1769/ind._59-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1769/ind._59-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção de iluminação pública na Av. Adhemar de Barros no bairro Porto do Ribeira, na altura do Bar Souza.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1770/ind._60-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1770/ind._60-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar manutenção da quadra da escola Vaz Caminha.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1771/ind._61-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1771/ind._61-17_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de reformar as rampas localizadas nos bairros: Ilha Grande, Rocio, Barra do Ribeira, Engenho, Ponte do Mathias e Toca do Bugio.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1772/ind._62-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1772/ind._62-18_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de fazer a manutenção de todos os trapiches, que estão em péssimo estado.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1773/ind._63-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1773/ind._63-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da pavimentação asfáltica na rua Itapema, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1774/ind._64-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1774/ind._64-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar o nivelamento da pavimentação asfáltica em decorrência dos empoçamentos de águas da rua Paulo Mouro Filho, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1775/ind._65-17_rogerio.pdf</t>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1775/ind._65-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a coleta de lixo com uma maior frequência, no bairro da Agrovila.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1776/ind._66-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1776/ind._66-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar melhorias no escoamento de águas pluviais e desobstrução e limpeza da rede de coleta de esgoto da rua Manoel Silva Santos, no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1777/ind._67-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1777/ind._67-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza e a manutenção dos cemitérios localizados no Centro da Cidade e no bairro do Rocio.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1778/ind._68-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1778/ind._68-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar o aterramento e o nivelamento das ruas localizadas no novo loteamento das casas do Programa "Minha Casa, Minha Vida", no bairro do Rocio.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1779/ind._69-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1779/ind._69-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar o reparo da pavimentação asfáltica na descida do Morro do Cristo e final da Av. Janio Quadros, no bairro Canto do Morro.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1780/ind._70-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1780/ind._70-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a conclusão do serviço de nivelamento da Av. Princesa Isabel, no Centro deste município.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1781/ind._71-17_rogerio.pdf</t>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1781/ind._71-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da pavimentação asfáltica da rua Jalde Antonio Fragoso, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1782/ind._72-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1782/ind._72-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção asfáltica da rua Av. João Simões Xavier no bairro do Rocio.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1783/ind._73-17_rogerio.pdf</t>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1783/ind._73-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a fiscalização de obstrução de águas pluviais, causadoras de enchente ao final da rua Airton Santana de Moraes, na Popular I, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1784/ind._74-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1784/ind._74-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a poda das árvores que margeiam a Estrada que liga o centro da cidade até o bairro da Barra do Ribeira.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1785/ind._75-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1785/ind._75-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a confecção de uma faixa para identificação e informação do próximo alistamento militar para se instalada na Av. Adhemar de Barros.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1786/ind._76-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1786/ind._76-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da iluminação pública da ponte da barragem, neste município, pois as mesmas permanecem acesas no decorrer do dia.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1787/ind._77-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1787/ind._77-17_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de fazer a limpeza da rua Manoel Xavier, no bairro do Rocio, em toda a sua extensão ao acúmulo de entulhos onde está comprometendo além do Trânsito a saúde dos Moradores da Região.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1788/ind._78-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1788/ind._78-17_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de fazer a limpeza da rua Major Ricardo Kronner, em toda sua extensão devido ao acúmulo de entulhos.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1789/ind._79-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1789/ind._79-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da pavimentação asfáltica na Travessa 15, da Av. Manoel Gonçalves Pires, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1790/ind._80-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1790/ind._80-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de  autorizar para que se proceda a limpeza geral em toda a Orla do Mar Pequeno, principalmente nas imediações do Barco da Nossa Marinha Brasileira que é um Patrimônio Histórico Nacional, o qual encontra-se completamente abandonado e depredado, haja várias reclamações de turistas e dos munícipes que reclamam da má conservação da orla e, por ser o centro da cidade o nosso "Cartão Postal".</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1791/ind._81-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1791/ind._81-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada e limpeza da rua Joaquim Ribeiro Neto, localizada no bairro do Rocio.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1792/ind._82-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1792/ind._82-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a remoção de lixo a remoção de lixo da rua Major Ricardo Kronner, localizada no bairro da Vila Garcêz.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1793/ind._83-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1793/ind._83-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a poda das árvores, roçada e limpeza da Praça Dom Aparecido José Dias, localizada próxima a antiga Pizzaria Canal, localizada no Centro.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1794/ind._84-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1794/ind._84-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza e o reparo no calçamento da Rua Benedito Ribeiro Alves (antiga Rua Guarujá), localizada no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1795/ind._85-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1795/ind._85-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada e a limpeza da vala do DER, a qual está interligada à vala mestre do bairro da Chácara Patrícia, neste município; conforme questionado anteriormente no Requerimento nº 04/17.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1796/ind._86-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1796/ind._86-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada e a limpeza da vala que inicia próximo da rua Prof. Bento Pereira da Rocha, na altura da Oficina do Godoi e se estende por todo o bairro do Jardim Primavera até o desaguar no Rio Ribeira de Iguape, neste município; conforme questionado anteriormente no Requerimento nº 06/17.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1797/ind._87-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1797/ind._87-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada e a limpeza do espaço público da rua Maestro Aquilino Jarbas requerimento nº 44/17.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1802/ind._88-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1802/ind._88-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção, a roçada e a limpeza na entrada na Cidade, no bairro do Porto do Ribeira, bem como a repintura do letreiro com o nome da Cidade.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1803/ind._89-17_clauton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1803/ind._89-17_clauton.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de enviar a essa Casa de Leis que "Dispõe Sobre a recuperação dos danos causados em vias públicas por empresas concessionárias de serviços públicos e por outras empresas".</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1804/ind._90-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1804/ind._90-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção mecânica e a troca dos pneus do veículo do Conselho Tutelar.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1805/ind._91-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1805/ind._91-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e pavimentação da rua Princesa Isabel.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1809/ind._92-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1809/ind._92-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da iluminação pública nos seguintes logradouros públicos abaixo relacionados, todos localizados neste município:_x000D_
  - Na passarela que liga o centro da cidade ao bairro do Rocio; e na_x000D_
  - rua do Trilho, no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1810/ind._93-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1810/ind._93-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da pavimentação asfáltica, na Travessa 14, da rua da Lagoa, bairro do Rocio.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1811/ind._94-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1811/ind._94-17_clayton.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de que sejam reformados as lousas ou quadro escolar da escola Jocy Cardoso.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1812/ind._95-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1812/ind._95-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar o nivelamento da rua H, no bairro do Jardim Primavera.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1813/ind._96-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1813/ind._96-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar o nivelamento, a roçada e a limpeza do Estádio do Mangueirão, no bairro Canto do Morro, bem como, em todo o seu entorno.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1814/ind._97-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1814/ind._97-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da iluminação pública, na rua Benedito Massa, altura do número 34, bairro do Rocio.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1815/ind._98-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1815/ind._98-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza na rua Carlos, no bairro da Guaricana, neste município.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1816/ind._99-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1816/ind._99-17_zezinho.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a reforma da rampa dos pescadores, na Av. Eduardo Ébano Pereira, ao lado da Marina, no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1817/ind._100-17_zezinhp.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1817/ind._100-17_zezinhp.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a construção de um campo de society, na rua Manoel Silva Santos, ao lado do porto de areia, nas proximidades da Rodoviária Municipal, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1818/ind._101-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1818/ind._101-17_zezinho.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a construção de um posto do ESF - Estratégia Saúde da Família, na rua Andrelina das Dores, nas proximidades da Praça São João, no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1819/ind._102-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1819/ind._102-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da pavimentação asfáltica na rua Paulo Mouro, nas proximidades da esquina da rua Airton Santana de Morais, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1820/ind._103-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1820/ind._103-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção do bueiro (tipo boca de lobo) na Av. Adhemar de Barros, nas proximidades da antiga empresa Transcontilha, no bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1821/ind._104-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1821/ind._104-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a poda das árvores e reposição de lâmpadas queimadas devido a precariedade de iluminação na Praça São Bendito, visando desta feita oferecer maior segurança aos moradores adjacentes e aos próprios munícipes e turistas que utilizam da mesma para seus passeios, visto que o local com arbustos fechado propícia esconderijo para marginais e outras coisas há tempos e expressam a necessidade do referido serviço com certa urgência.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1822/ind._105-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1822/ind._105-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da pavimentação asfáltica nas seguintes vias públicas abaixo relacionadas, ambas localizadas neste município..</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1823/ind._106-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1823/ind._106-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a identificação dos vários logradouros, os quais estão sem as devidas placas de identificação, por todo o bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1824/ind._107-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1824/ind._107-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada, a limpeza e a devida pavimentação, caso seja necessário, dos seguintes logradouros abaixo descriminados, todos localizados neste município:...</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1825/ind._108-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1825/ind._108-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar manutenção de limpeza e a poda das árvores na Praça do Leão, localizada na rua Benedito Alves, no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1826/ind._109-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1826/ind._109-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar manutenção de iluminação pública, na rua João Pio de Lima, no bairro do Jardim Primavera.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1827/ind._110-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1827/ind._110-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar manutenção de pavimentação com o nivelamento e o cascalhamento, nas entradas abaixo descritas, todas localizadas neste município....</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1828/ind._111-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1828/ind._111-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar manutenção de roçada e limpeza, na Estrada da Barra do Ribeira, nas imediações do Morro do Cristo.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1829/ind._112-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1829/ind._112-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar manutenção de roçada e limpeza, no espaço público defronte ao Bar do Zé Valter, localizado no Costão dos Engenhos.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1830/ind._113-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1830/ind._113-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a poda das árvores localizada na rua Graciana, nas proximidades da Marina, no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1840/ind._120-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1840/ind._120-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a poda de árvores e limpeza da orla em torno da avenida Princesa Isabel devido o mal estado de conservação, visando oferecer maior visibilidade e segurança aos munícipes que utilizam da mesma para seus passeios e caminhadas durante a noite, haja vista que os mesmos reclamam da má conservação há tempos e expressam a necessidade do referido serviço com certa urgência.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1839/ind._121-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1839/ind._121-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza, capinação do mato e corte de árvores no entorno da "CASA DA CRIANÇA" localizada no Jardim Primavera, tendo em vista o mal estado de conservação que se encontra ao redor, apesar de estar situada ao lado de uma mata fechada do loteamento próximo ao morro, pois já houve vários casos de cobras na Casa.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1838/ind._122-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1838/ind._122-17_clayton.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar o reparo no bueiro localizado na esquina das ruas Ana Cândida Sandoval Trigo e Sete de Setembro.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1837/ind._123-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1837/ind._123-17_zezinho.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar o tapamento do buraco enorme localizado na esquina da rua dos Parentes com a rua Momuna, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1836/ind._124-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1836/ind._124-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da Estrada principal do bairro Chácara Patrícia, considerando que esta solicitação já foi questionada no requerimento nº 05/17, de autoria deste vereador.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1835/ind._125-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1835/ind._125-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a padronização do redutor de velocidade (tipo lombada), conforme a resolução dos órgãos de trânsito competentes na Av. Adhemar de Barros, na altura do bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1834/ind._126-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1834/ind._126-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção de nivelamento na rua H, no Jardim Primavera.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1833/ind._127-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1833/ind._127-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da pavimentação asfáltica na Av. Adhemar de Barros, na altura do nº 45, no bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1832/ind._128-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1832/ind._128-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de tubos na vala localizada na rua José Ribeiro de Novais, na altura do nº 1055, no loteamento Nova Iguape, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1831/ind._129-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1831/ind._129-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da pavimentação asfáltica da Travessa 15, da Av. Manoel Gonçalves Pires (antiga Av. Aeroporto), no bairro do rocio.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1841/ind._130-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1841/ind._130-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a remoção de uma árvore localizada na rua Dom Idílio José Soares, na altura do nº 533, no bairro da Guaricana.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1842/ind._131-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1842/ind._131-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e nivelamento da via pública denominada rua Aparecida Coutinho Ribeiro, na altura da Rodoviária Municipal, no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1843/ind._132-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1843/ind._132-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada e limpeza da Estrada do Embu.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1844/ind._133-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1844/ind._133-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a melhoria na estrutura interna e no fornecimento de materiais de escritório para a Junta Militar deste município.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1845/ind._134-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1845/ind._134-17_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza pública e a melhoria no escoamento de águas pluviais na rua Airton Santana de Morais, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1846/ind._135-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1846/ind._135-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção, o nivelamento e o cascalhamento caso necessário das seguintes vias públicas localizadas neste município, as quais seguem abaixo descritas:....</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1847/ind._136-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1847/ind._136-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada e limpeza da Rua Antonio da Silva Leite, no Jardim Sinhô Rollo.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1848/ind._137-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1848/ind._137-17_zezinho.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuara manutenção da pavimentação asfáltica na rua Jalde Antonio Fragoso, no trecho compreendido entre o campo e a quadra coberta, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1849/ind._138-17_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1849/ind._138-17_zezinho.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a fiscalização para liberação do ponto de ônibus localizado na Av. Adhemar de Barros, defronte à empresa Porto Signs, no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1850/ind._139-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1850/ind._139-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada e a limpeza na rua Antonio da Silva Leite, Jardim Sinhô Rollo.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1851/ind._140-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1851/ind._140-17_clayton.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar os reparos necessários na estrada rural conhecida como "Estrada Pinheirinho", no bairro Cavalcante.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1852/ind._141-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1852/ind._141-17_clayton.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza e devida manutenção, no cemitério localizado no centro da cidade.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1853/ind._142-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1853/ind._142-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da pavimentação asfáltica na rua Guiana, altura do nº 194 e rua Peru por toda a sua extensão, ambas localizadas no bairro Jardim América.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1854/ind._143-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1854/ind._143-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada e a limpeza na rua Capitão Oliveira, nas proximidades do antigo barracão da Casa de Materiais de Construção Casabella, localizada no bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1855/ind._144-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1855/ind._144-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção de nivelamento e o cascalhamento  na rua Carlos Cesar Peniche e rua do Peixe, ambas localizadas no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1856/ind._145-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1856/ind._145-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção de roçada e a limpeza da vala de drenagem do bairro do Jardim Primavera.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1857/ind._146-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1857/ind._146-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção de roçada e a limpeza da vala Santa Cecília, localizada na Rodovia SP 222 - Prefeito Casimiro Teixeira, na altura km 53, no bairro Três Barras.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1858/ind._147-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1858/ind._147-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza, capinação do mato e corte de árvores no entorno e principalmente à frente do Monumento  do Cristo Redentor, tendo em vista que a vegetação e as árvores estão dificultando o visual parnorâmico.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1859/ind._148-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1859/ind._148-17_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e o nivelamento da via pública, rua Sidnei Chabaribery, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1860/ind._149-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1860/ind._149-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da pavimentação asfáltica e/ou calçamento das seguintes vias públicas, todas localizadas neste município, as quais seguem abaixo descritas: ....</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1861/ind._150-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1861/ind._150-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar o cascalhamento e o nivelamento da estrada da barra do Ribeira via Ponte do Mathias.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1862/ind._151-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1862/ind._151-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar o cascalhamento e o nivelamento das estradas rurais. Estrada do Peroupava, estrada do Retiro e Estrada do Umbum/Aldeia.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1863/ind._152-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1863/ind._152-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção de roçada e limpeza e reorganização física da área do estacionamento municipal de ônibus para acolhida das festividades da Festa de Agosto 2017.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1864/ind._153-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1864/ind._153-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção de nivelamento e cascalhamento  da rua Aparecida Coutinho Ribeiro, da rua K e da rua do Trilho, todas localizadas no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1865/ind._154-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1865/ind._154-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de pontos de iluminação pública na rua do Trilho, localizada no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1866/ind._155-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1866/ind._155-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da pavimentação asfáltica da Av. Eduardo Ébano Pereira, localizada no bairro da Vila Gracêz.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1867/ind._156-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1867/ind._156-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de um bueiro (tipo boca de lobo) na Travessa 14 da rua da Lagoa, altura do número 836, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1868/ind._157-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1868/ind._157-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza e a poda de árvores na "Praça Antonio José Alves" - Conhecida como Praça do Rosário, tendo em vista que o local da maneira que se encontra no momento com arbustos fechados, propícia esconderijo para coisas perniciosas ao nosso convívio social, haja visa que os munícipes reclamam  da má conservação pois, está dificultando o visual panorâmico da praça.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1869/ind._158-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1869/ind._158-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de um bueiro(tipo de boca de lobo) na rua Major Ricardo Kronner, localizada no biarro Vila Garcez.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1870/ind._159-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1870/ind._159-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e o nivelamento da rua Cesar Peniche e rua do Peixe, localizada no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1871/ind._160-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1871/ind._160-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção de roçada e limpeza no espaço público localizado na rua Maestro Aquilino Jarbas de Carvalho, na altura do número 360, localizada no bairro do Jardim América.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1872/ind._161-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1872/ind._161-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a remoção de uma árvore localizada na rua Dom Idílio José Soares, altura do número 533, localizada no bairro da Guaricana.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1873/ind._162-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1873/ind._162-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de um bueiro (tipo boca de lobo) e o nivelamento da rua da Lagoa, Travessa 14, localizada no bairro do Rocio.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1874/ind._163-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1874/ind._163-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada, a limpeza, o nivelamento e o cascalhamento de todas as ruas localizadas no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1875/ind._164-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1875/ind._164-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuara roçada e limpeza da rua Capitão Izidro de Oliveira, bairro Vila Sapo.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1876/ind._165-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1876/ind._165-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção asfáltica da rua da Lagoa Travessa 15, bairro do Rocio, na altura do nº 152.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1877/ind._166-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1877/ind._166-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de confeccionar 01 "Rampa de Acessibilidade", sinalização e corrimão no Velório Municipal, localizado na rua Major Rebello, Centro, visto que, sendo um espaço público, com múltiplas deficiências, com mobilidade reduzida (cadeirantes) e idosos possam ter condições de igualdade ao acesso com segurança, assegurando desta forma, o exercício dos direitos e das liberdades fundamentais garantidos pelos respectivas Lei Federais nº 10.741/2003 e nº 13.146/2015.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1878/ind._167-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1878/ind._167-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de confeccionar 01 (uma) "Rampa De Acessibilidade", sinalização e corrimão no Cemitério Municipal, sito à Rua São Miguel no centro da cidade, visto que, sendo um espaço público, não há qualquer meio de acessibilidade no portão de entrada para que as pessoas ter condições de igualdade ao acesso com segurança, assegurando desta forma, o exercício dos direitos e das liberdades fundamentais garantidos pelas respectivas Lei Federais nº 10.741/2003 e nº 13.146/2015.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1879/ind._168-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1879/ind._168-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção de nivelamento da rua H no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1880/ind._169-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1880/ind._169-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a remoção de uma árvore na rua Dom Edílio José Soares na altura do nº 533, bairro Guaricana.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1881/ind._170-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1881/ind._170-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza da quadra coberta, localizada no bairro do Rocio.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1882/ind._171-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1882/ind._171-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar manutenção asfáltica em toda a sua extensão, na rua João Simões Xavier, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1883/ind._172-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1883/ind._172-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar manutenção de roçada e limpeza na fonte do Senhor Bairro Canto do Morro.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1884/ind._173-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1884/ind._173-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar manutenção de roçada e limpeza na rua Capitão Oliveira na altura do n º 399, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1885/ind._174-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1885/ind._174-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção de roçada e limpeza na entrada da cidade, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1886/ind._175-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1886/ind._175-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção de cascalhamento e nivelamento da estrada da Chácara Patrícia.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1887/ind._176-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1887/ind._176-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de reposição da placa da rua: Maria das Dores Costa, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1888/ind._177-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1888/ind._177-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, o reparo de cascalhamento e nivelamento da rua Maria das Dores Costa na altura do nº 504, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1889/ind._178-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1889/ind._178-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, o reparo de cascalhamento e nivelamento e conclusão de limpeza da valeta do bairro Chácara Patrícia.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1890/ind._179-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1890/ind._179-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, o serviço de roçada e limpeza no espaço público na rua Maestro Aquilino Jarbas de Carvalho, na altura do nº 360, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1891/ind._180-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1891/ind._180-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, realizar o serviço de cascalhamento e nivelamento das ruas : Cesar Peniche, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1892/ind._187-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1892/ind._187-17_clayton.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a poda/controle da árvores e arbustos, no trajeto por onde circulam os ônibus de transporte coletivo, pois os ônibus estão fazendo manobras arriscadas para desviarem-se dos mesmos.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1893/ind._188-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1893/ind._188-17_clayton.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza e devida manutenção, dos bueiros localizados ao redor da Praça da Basílica, no centro da cidade.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1894/ind._189-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1894/ind._189-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a medição e abertura de via Pública destinada a passagem de veículos e pedestres, conforme documento anexo, no bairro Icapara.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1896/ind._190-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1896/ind._190-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada do Campo da Vila Nova, no bairro do Icapara.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1897/ind._191-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1897/ind._191-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e nivelamento da estrada do Coveiro.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1898/ind._192-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1898/ind._192-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e nivelamento da estrada do Peroupava.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1899/ind._193-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1899/ind._193-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e nivelamento e a roçada da Estrada do Quatinga.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1900/ind._194-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1900/ind._194-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de ponto de iluminação da Avenida Arlindo Trudes e Laércio Ribeiro, no bairro do Icapara.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1901/ind._195-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1901/ind._195-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e o nivelamento da estrada do bairro do Embu.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1902/ind._196-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1902/ind._196-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e o nivelamento da estrada do Aquarius.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1903/ind._197-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1903/ind._197-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e o nivelamento da estrada do bairro do Pontal.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1904/ind._198-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1904/ind._198-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e o nivelamento da estrada do bairro do Icapara.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1905/ind._199-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1905/ind._199-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e o nivelamento da estrada do bairro do Jaire.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1906/ind._200-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1906/ind._200-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e o nivelamento da rua Marlene Martins de Matos, no bairro da Chácara Patrícia.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1907/ind._201-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1907/ind._201-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar instalação de 1 placa de localização de nome de rua. Na rua Graciano, no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1908/ind._202-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1908/ind._202-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a repintura das faixas de pedestres, na Avenida Adhemar de Barros e na Avenida Nossa Senhora do Rocio.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1909/ind._203-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1909/ind._203-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a conclusão de pavimentação da rua Vila dos Parentes, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1910/ind._204-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1910/ind._204-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da tampa de rede de esgoto, na rotatória da Avenida Adhemar de Barros, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1911/ind._205-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1911/ind._205-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de providenciar a repintura de faixa de pedestres nas seguintes vias, Avenida Adhemar de Barros em toda sua extensão e Avenida Nossa Senhora do Rocio.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1912/ind._206-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1912/ind._206-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de providenciar o cascalhamento e nivelamento da rua Cesar Peniche, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1913/ind._207-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1913/ind._207-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de providenciar a instalação de uma placa de identificação de rua, na rua Graciana, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1914/ind._208-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1914/ind._208-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de providenciar a remoção de uma árvore na rua dom. Edílio josé Soares, na altura do nº 533, bairro Guaricana.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1915/ind._209-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1915/ind._209-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar roçada e limpeza, cascalhamento  e nivelamento da rua do Peixe, no bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1916/ind._210-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1916/ind._210-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar roçada , limpeza e repintura das guias no entorno da Rodoviária.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1917/ind._211-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1917/ind._211-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o reparo do guard rail da ponte e conclusão da ciclovia da Avenida Carvalho Pinto, bairro do Rocio.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1918/ind._212-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1918/ind._212-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de providenciar a segurança dos alunos da escola Vaz Caminha, tanto no período da manhã, quanto no período da tarde (prestação de serviço do Departamento Divitran).</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1919/ind._213-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1919/ind._213-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de recolocar a "Placa Comemorativa" denominando logradouro público, localizado na Avenida Princesa Izabel, na Orla do Mar Pequeno, através da Lei Municipal nº 2.258 (de 27/10/2016), em homenagem ao "Prof. Osvaldo Sebastião França Xavier" (conhecido como Prof. Valdinho), que deve ter sido deteriorada com o tempo.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1920/ind._214-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1920/ind._214-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de reparar boca de lobo, na rotatória, próximo a Barragem, no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1921/ind._215-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1921/ind._215-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar riçada, limpeza e poda das árvores na rua I, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1922/ind._216-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1922/ind._216-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar serviço de limpeza e poda da única Praça da rua Benedito Alves, bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1923/ind._217-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1923/ind._217-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar serviço de cascalhamento e limpeza da vala, na rua dona Marlene Martins de Matos, bairro Chácara Patrícia.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1925/ind._218-17_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1925/ind._218-17_tanaka.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a colocação de 02 luminárias, sendo 1 na entrada da escola José Luiz de Aguiar e 1 na entrada do posto do Itimirim - km 17 da Rodovia Prefeito Casemiro Teixeira.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1927/ind._219-17_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1927/ind._219-17_tanaka.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o reparos necessários (patrolamento e cascalhamento) na estrada da Pavoa - Km 15 da Rodovia Prefeito Casemiro Teixeira.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1928/ind._220-17_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1928/ind._220-17_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de instalar  uma lombada no estrada Vereador Manoel Alves da Silva, no trecho entre a antepenúltima  e última lombada, no bairro Enseada.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1929/ind._221-17_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1929/ind._221-17_tanaka.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar os reparos  necessários (patrolamento e cascalhamento) na estrada do Paraíso Mirim- Km 18,5 da Rodovia Casemiro Teixeira.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1930/ind._222-17_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1930/ind._222-17_tanaka.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar os reparos necessários (patrolamento e cascalhamento) na estrada do Coveiro - km 22,5 da Rodovia Prefeito Casemiro Teixeira.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1931/ind._223-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1931/ind._223-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o reparo de pavimentação e escoamento de água na rua Sorocabinha, na altura dos números 112,108, 98 e 148, mais conhecida como rua das Acácias, no bairro Canto do Morro.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1932/ind._224-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1932/ind._224-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar conclusão de alargamento de rua e pavimentação, na rua Benedito Peniche, a qual cruza com a rua Capitão Oliveira, bairro Guaricana.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1933/ind._225-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1933/ind._225-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de reparo de luminária na rua do Trilho, na altura do nº 420, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1934/ind._226-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1934/ind._226-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de manutenção de pavimentação na rua Maestro Aquilino Jarbas de Carvalho, na altura do nº 176 e nº 166, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1935/ind._227-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1935/ind._227-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de roçada e limpeza na rua Carlos de Souza Castro em toda sua extensão, bairro Guaricana.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1936/ind._228-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1936/ind._228-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de drenagem em todos os acessos do bairro Tucano.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1937/ind._229-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1937/ind._229-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o cascalhamento e nivelamento da estrada que se inicia no Pé da Serra, em sentido à estrada do bairro Despraiado, em toda sua extensão.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1938/ind._230-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1938/ind._230-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a roçada e manutenção de pavimentação da Estrada do Icapara, em toda sua extensão.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1939/ind._231-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1939/ind._231-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a instalação de guard rail na descida do Morro do Cristo e Morro do Pinheiro, sentido Iguape.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1940/ind._232-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1940/ind._232-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o reparo de todas as luminárias do bairro Chácara Patrícia, rua Marlene Martins de Matos.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1941/ind._233-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1941/ind._233-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a instalação de 1 caçamba de lixo (resíduos sólidos) do bairro da Chácara Patrícia, rua Marlene Martins de Matos.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1942/ind._234-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1942/ind._234-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a instalação de 1 caixa de correio do bairro da Chácara Patrícia, rua Marlene Martins de Matos.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1943/ind._235-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1943/ind._235-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de limpeza da Vala mestra do bairro da Chácara Patrícia, rua Marlene Martins de Matos, em toda sua extensão.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1944/ind._236-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1944/ind._236-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de cascalhamento e nivelamento  do bairro da Chácara Patrícia, rua Marlene Martins de Matos em toda sua extensão.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1950/ind._238-17_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1950/ind._238-17_clayton.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de cobrar da empresa responsável pela limpeza pública, que utilize "redes de proteção contra detritos" ao realizar as roçadas nos logradouros que ficam próximos as ruas onde existe o tráfego de pedestres e carros.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1945/ind._239-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1945/ind._239-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de roçada e limpeza do bairro do Porto do Ribeira (entrada da cidade).</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1946/ind._240-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1946/ind._240-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de roçada e limpeza nas ruas Prof.º Bento Pereira da Rocha e São João Batista, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1947/ind._241-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1947/ind._241-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de reparo de pavimentação, o qual vem cedendo a nível de abrir uma cratera, podendo provocar grave acidente, no cruzamento da rua Manoel Teodoro da Fonseca, próximo a Barragem, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1948/ind._242-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1948/ind._242-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de roçada, limpeza e repintura das guias nos entornos da Rodoviária, no bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1949/ind._243-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1949/ind._243-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar manutenção na estrutura da caixa d´água do banheiro público situado na avenida Jânio Quadros.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1951/ind._244-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1951/ind._244-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a manutenção das luminárias da Praça São Banedito.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1952/ind._245-17_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1952/ind._245-17_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar melhorias de iluminação, na cesta da tabela de basquete que está quase caindo pela deterioração das ferrugens na "Quadra de Basquete" localizado na Orla da Avenida Princesa Isabel, próximo ai antigo Porto do Balsa devido o mal estado de conservação que se encontra, para que nosso jovens e atletas possam treinar e terem seus momentos de lazer.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1953/ind._246-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1953/ind._246-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de colocar uma "Placa de Sinalização - Sentido Obrigatório para o bairro da Barra do Ribeira/Jureia", no bairro do Engenhos bifurcação com a Rodovia "Pref. Casimiro Teixeira", para que os ônibus de excursão tomem sentido obrigatório para a Estrada Municipal "Pref. Osmar de Freitas Santos", conhecida como "Estrada do Quatinga", para evitar acidentes como tem acontecido frequentemente.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1954/ind._247-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1954/ind._247-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar serviço de roçada e limpeza, reparo de pontos de iluminação e reparo cascalhamento e nivelamento de todas as ruas do bairro Jardim Primavera (entrada da cidade).</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1955/ind._248-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1955/ind._248-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de pavimentação da rua Peru, em toda sua extensão, bairro Jardim América.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1956/ind._249-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1956/ind._249-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de instalar uma placa de identificação na rua Manoel Silva Santos, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1957/ind._250-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1957/ind._250-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de instalar uma placa de identificação na rua Mauriti Isidro Oliveira e reparo de tubulação nesta mesma rua, na altura do nº 30, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1958/ind._251-17_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1958/ind._251-17_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar roçada, limpeza, cascalhamento e nivelamento da estrada do Umbu, bairro Umbu.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1959/ind._252-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1959/ind._252-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar roçada da rua Natalino Moreira de Souza, bairro do Icapara.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1960/ind._253-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1960/ind._253-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar instalação de pontos de iluminação pública na rua Natalino Moreira de Souza, bairro do Icapara.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1961/ind._254-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1961/ind._254-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar instalação de uma lixeira para a Praça Nossa Senhora Imaculada Conceição, bairro do Icapara.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1962/ind._255-17_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1962/ind._255-17_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de disponibilizar um funcionário público para realizar limpeza do banheiro público, localizado no centro da cidade.</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1963/mocao_04-17_clayton.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização e Congratulação ao Exmo. Sr. Coronel Ricardo Gambaroni, e ao Exmo. Sr. Willian Ricardo Siqueira Costa.</t>
+  </si>
+  <si>
+    <t>1964</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1964/mocao_05-17_clayton.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização e Congratulação ao Exmo. Sr. Carlos Eduardo Vieira Ceroni.</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1965/mocao_06-17_walter.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização a empresa Estrela da Juréia.</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1966/mocao_08-17_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização a Escola Elvira Silva.</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1967/mocao_09-17_maria_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar à família da Sra. Benedita Pereira de Andrade.</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1968/mocao_10-17_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo à Câmara dos Deputados Federais, em Brasília/DF.</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1969/mocao_11-17_benilto.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Ilmo. Sr. Wilson Grimaldi.</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1970/mocao_12-17_josemar.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Louvor à Empresa Elektro Eletricidade S/A.</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1971/mocao_13-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Exmo. Sr. Deputado Estadual Caio França.</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1972/mocao_14-17_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo à Prefeitura Municipal de Iguape e à Polícia civil.</t>
+  </si>
+  <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1973/mocao_15-17_clayton.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Exmo. Willian Ricardo Siqueira Costa, Sr. Gerson Brancini.</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1974/mocao_16-17_maria_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar à família do Sr. Calvino Alves de Castro.</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1975/mocao_17-17_benilto.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização a Ilma. Sra. Nalzira Ribeiro de Souza.</t>
+  </si>
+  <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1976/mocao_18-17_benilto.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização à Prefeitura Municipal de Iguape e ao Sindicato dos Trabalhadores Públicos Municipais de Iguape.</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1977/mocao_19-17_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização a todo o Departamento de Saúde do município de Iguape.</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1978/mocao_20-17_benilto.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Esporte Clube Rocio.</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1979/mocao_21-17_maria_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apoio às reivindicações dos trabalhadores do CEETEPS - Fundação Paula Souza.</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1980/mocao_22-17_josemar.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apoio ao Projeto de Lei 875/2016 - que Dispõe sobre a regularização de Posse em Terras devolutas das Regiões Administrativas (Vale do Ribeira).</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1981/mocao_23-17_benilto.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização a Seleção Iguapense de Volei Masculino e Feminino.</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1982/mocao_24-17_josemar.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos a Associação Moratto DOJO.</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1983/mocao_25-17_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso ao Deputado Estadual Caio França.</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1984/mocao_26-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Exmo. Sr. Marcio França, Vice - Governador.</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1985/mocao_27-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Exmo. Sr. Marcio França, ao Ilmo. Sr. Claudio Valverde, ao ilmo. Sr. Mauricio Juvenal, ao Ilmo. Sr. Deizo Pereira de Souza.</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1986/mocao_30-17_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização à A.R.L.S "Fraterno Renascer de Iguape".</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1987/mocao_31-17_benilto.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização a Ilma. Sra. Thais Bueno Martins Ribeiro.</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1988/mocao_32-17_maria_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso a Sra. Ana Lourdes Fideles de Oliveira.</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1989/mocao_34-17_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização aos Árbitros do Vale.</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1990/mocao_35-17_maria_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Moção e Parabenização ao Ilmo. Sr. Ronaldo Gonçalves de Oliveira.</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1991/mocao_36-17_beto_xavier.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Ilmo. Sr. Gentil Epaminondas de Carvalho Junior.</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1992/mocao_37-17_maria_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PARABENIZAÇÃO À ASSOCIAÇÃO GRUPO DA MAIOR IDADE DE IGUAPE, NA PESSOA DA SRA. MARIA DO CÉU, AO REGENTE PROF. GERSON FONTES E A PREFEITURA MUNICIPAL DE IGUAPE, EM NOME DA ASSISTENTE SOCIAL SIMONE SILVADO DO CRAS.</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1993/mocao_38-17_clayton.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA DO SR. RODRIGO ATHAYDE FRANCO.</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1994/mocao_39-17_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS A 3ª CIA DA POLÍCIA MILITAR DO 14º BPMI DO ESTADO DE SÃO PAULO.</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1995/mocao_40-17_rogerio.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PARABENIZAÇÃO AO SR. OSMAR ORTALINO DAMÁSIO.</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1996/mocao_41-17_clayton.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO À IGREJA UNIVERSAL DO REINO DE DEUS.</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1997/mocao_43-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PARABENIZAÇÃO AO ILMO. SR. JOÃO PIO DE LIMA NETO.</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1998/mocao_44-17_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PARABENIZAÇÃO À PRIMEIRA DAMA SRA. MIRTES BUENO MARTINS, A SRA. ROSELENE CANGUSSU BOUCINHA.</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1999/mocao_45-17_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PARABENIZAÇÃO AO EXMO. SR WILSON ALMEIDA LIMA, AO PÁROCO ILMO. SR. PADRE JAIME MARCELO MARIA GATO, AO REITOR ILMO. SR, ALMIR CÍCERO ANTONIO DE OLIVEIRA E AO BISPO DOM JOSÉ LUIZ BERTANHA.</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2000/mocao_47-17_benilto.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA DO PROF.º CARLOS ALFREDO CARDOSO GODOY.</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2001/mocao_49-17_walter.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PARABENIZAÇÃO AO FABIANO SILVA PACCA.</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2002/mocao_50-17_beto_xavier.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPÚDIO ao MINISTÉRIO DA CULTURA E AO BANCO SANTANDER.</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2003/mocao_51-17_maria_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar à família do Sr. Aldo Furtado.</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2004/mocao_52-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso e Agradecimento À 3ª CIA - 14º Batalhão da Polícia Militar de Iguape.</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2005/mocao_53-17_maria_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização à Banda Maestro Aquilino Jarbas de Carvalho.</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2006/mocao_54-17_maria_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização à Professora Ilma. Sra. "Liamara Corrêa Martins" e o Sr. "Martiniano".</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2007/mocao_55-17_beto_xavier.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio ao Museu de Arte Moderna de São Paulo.</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2008/mocao_56-17_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Exmo. Sr. Prefeito Wilson Almeida Lima, ao Ilmo. Sr. Oda Gomes, e ao Ilmo. Sr. Fausto Novaes.</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2009/mocao_57-17_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização à Primeira Dama Sra. Mirtes Bueno Martins, a Ilma. Sra. Simone Silva e a Ilma. Sra. Virgínia Carvalho, pela semana do Idoso.</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2010/mocao_58-17_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Exmo. Sr. Prefeito Wilson Almeida Lima, ao Ilmo. Sr. Oda Gomes pela realização do "Iguape Jazz &amp; Blues Festival 2017".</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2011/mocao_59-17_josemar.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao atleta Nicolas Ricardo Ramos e sua Técnica Sensei Leila Leandro Silva.</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2012/mocao_60-17_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização à Associação Atlética Folha Larga .</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2013/mocao_61-17_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização à Associação Atlético Rociense.</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2014/mocao_62-17_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização a Banda "Maestro Aquilino Jarbas de Carvalho".</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2015/mocao_63-17_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização à Associação de Árbitros de Futebol de Iguape e Vale - Árbitros Vale.</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2016/mocao_64-17_benilto.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio contra o ato de vandalismo homofóbico ao cidadão Denilson Nascimento Alves.</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2017/mocao_65-17_maria_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização aos atletas da Equipe de Basquete de Iguape.</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2018/mocao_66-17_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização aos alunos e Direção da Escola "Cel. Jeremias Junior".</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2019/mocao_67-17_beto_xavier.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização a ilustre senhora Yasmin Farias.</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2020/mocao_68-17_walter.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso ao Exmo. Sr. Wilson Almeida Lima, ao Ilmo. Sr. Oda Gomes, a Associação COFFEM.</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2021/mocao_69-17_beto_xavier.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao ilustre Sr. Osvaldo Bolsonaro Campos.</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2022/mocao_71-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização aos atletas da Equipe do "Skolegas F.C".</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2023/mocao_73-17_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2024/mocao_74-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização aos atletas da Equipe do "Folha Larga F. C".</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2025/mocao_75-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização aos atletas da Equipe do "Nacional F.C".</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2026/mocao_76-17_maria_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar à família do Sr. "Virgilio Oliva".</t>
+  </si>
+  <si>
+    <t>2027</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2027/mocao_77-17_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização as atletas da Equipe do "Icapara F.C".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -9874,67 +9874,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1963/mocao_04-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1964/mocao_05-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1965/mocao_06-17_walter.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1966/mocao_08-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1967/mocao_09-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1968/mocao_10-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1969/mocao_11-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1970/mocao_12-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1971/mocao_13-17_christian.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1972/mocao_14-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1973/mocao_15-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1974/mocao_16-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1975/mocao_17-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1976/mocao_18-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1977/mocao_19-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1978/mocao_20-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1979/mocao_21-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1980/mocao_22-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1981/mocao_23-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1982/mocao_24-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1983/mocao_25-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1984/mocao_26-17_christian.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1985/mocao_27-17_christian.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1986/mocao_30-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1987/mocao_31-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1988/mocao_32-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1989/mocao_34-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1990/mocao_35-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1991/mocao_36-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1992/mocao_37-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1993/mocao_38-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1994/mocao_39-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1995/mocao_40-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1996/mocao_41-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1997/mocao_43-17_christian.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1998/mocao_44-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1999/mocao_45-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2000/mocao_47-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2001/mocao_49-17_walter.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2002/mocao_50-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2003/mocao_51-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2004/mocao_52-17_christian.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2005/mocao_53-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2006/mocao_54-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2007/mocao_55-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2008/mocao_56-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2009/mocao_57-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2010/mocao_58-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2011/mocao_59-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2012/mocao_60-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2013/mocao_61-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2014/mocao_62-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2015/mocao_63-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2016/mocao_64-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2017/mocao_65-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2018/mocao_66-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2019/mocao_67-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2020/mocao_68-17_walter.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2021/mocao_69-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2022/mocao_71-17_christian.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2023/mocao_73-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2024/mocao_74-17_christian.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2025/mocao_75-17_christian.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2026/mocao_76-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2027/mocao_77-17_christian.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/537/req._02-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/538/req._03-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/539/req._04-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/540/req._05-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/541/req._06-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/543/req._08-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/544/req._09-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/545/req._10-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/546/req._11-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/547/req._12-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/548/req._13-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/549/req._14-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/550/req._15-17_alxandre.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/551/req._16-17_alxandre.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/552/req._17-17_alxandre.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/553/req._18-17_christian.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/554/req._19-17_christian.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/555/req._20-17_christian.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/556/req._21-17_cristian.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/557/req._22-17_christian.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/558/req._23-17_christian.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/559/req._24-17_christian.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/560/req._25-17_christian.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/561/req._27-17_christian.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/562/req._28-17_christian.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/563/req._29-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/564/req._30-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/572/req._38-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/573/req._39-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/574/req._40-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/575/req._41-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/576/req._42-17_christian.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/577/req._43-17_christian.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/578/req._44-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/579/req._45-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/580/req._46-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/581/req._47-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/582/req._48-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/584/req._50-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/585/req._51-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/586/req._52-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/587/req._53-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/612/req._54-17_walter.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/613/req._55-17_walter.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/614/req._57-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/616/req._59-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/617/req._60-17_christian.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/618/req._61-17_christian.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/619/req._62-17_christian.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/620/req._63-17_christian.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/621/req._64-17_christian.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/622/req._66-17_christian.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/623/req._67-17_christian.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/624/req._68-17_christian.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/625/req._69-17_christian.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/626/req._74-17_christian.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/627/req._75-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/628/req._76-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/629/req._77-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/630/req._78-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/631/req._79-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/632/req._80-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/633/req._81-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/634/req._82-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/635/req._83-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/636/req._84-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/637/req._85-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/638/req._86-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/639/req._87-17_walter.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/640/req._88-17_walter.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/641/req._89-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/642/req._90-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/643/req._91-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/644/req._92-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/645/req._93-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/646/req._94-17__christian.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/647/req._95-17__benilto.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/648/req._96-17__benilto.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/649/req._97-17__christian.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/650/req._98-17__christian.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/651/req._99-17__christian.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/652/req._100-17_christian.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/653/req._101-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/654/req._102-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/655/req._103-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/656/req._104-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/657/req._105-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/658/req._106-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/659/req._107-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/660/req._108-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/661/req._109-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/662/req._110-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/663/req._111-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/664/req._112-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/665/req._113-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/666/req._150-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/667/req._151-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/668/req._152-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/669/req._153-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/670/req._154-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/697/req._155-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/698/req._156-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/699/req._157-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/700/req._158-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/701/req._159-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/702/req._160-17_christian.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/703/req._161-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/704/req._162-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/705/req._163-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/706/req._164-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/707/req._165-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/708/req._166-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/709/req._167-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/710/req._168-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/711/req._169-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/712/req._170-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/713/req._171-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/714/req._172-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/715/req._173-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/716/req._174-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/717/req._175-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/743/req._176-17_josemar_2.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/744/req._177-17josemar.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/745/req._178-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/746/req._179-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/747/req._180-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/748/req._181-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/750/req._182-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/753/req._183-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/754/req._184-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/755/req._185-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/756/req._186-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/757/req._187-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/758/req._188-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/759/req._189-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/760/req._190-17_walter.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/761/req._191_walter.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/762/req._192_rogerio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/763/req._193-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/764/req._194-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/766/req._195-17_christian.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/767/req._196-17_christian.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/768/req._197-17_christian.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/769/req._198-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/770/req._199-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/772/req._200-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/784/req._201-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/785/req._202-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/786/req._203-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/787/req._204-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/788/req._205-17_walter.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/789/req._206-17_walter.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/790/req._207-17_wlater.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/791/req._208-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/792/req._209-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/793/req._210-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/794/req._211-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/795/req._212-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/796/req._213-17_walter.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/797/req._214-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/798/req._215-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/799/req._216-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/800/req._217-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/801/req._218-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/802/req._219-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/803/req._220-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/804/req._221-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/805/req._222-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/806/req._223-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/807/req._224-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/808/req._225-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/809/req._226-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/810/req._227-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/811/req._228-17_walter.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/812/req._229-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/813/req._230-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/814/req._231-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/815/req._232-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/816/req._233-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/817/req._234-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/818/req._235-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/819/req._236-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/820/req._237-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/821/req._238-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/822/req._239-17_christian.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/823/req._240-17_christian.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/824/req._241-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/825/req._242-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/826/req._243-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/827/req._244-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/828/req._245-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/829/req._246-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/830/req._247-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/831/req._248-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/832/req._249-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/833/req._250-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/834/req._251-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/835/req._252-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/836/req._253-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/837/req._254-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/838/req._255-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/839/req._256-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/840/req._257-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/843/req._258-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/844/req._259-17_christian.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/845/req._260-17_christian.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/846/req._261-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/850/req._262-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/851/req._263-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/852/req._264-17_roerio.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/853/req._265-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/854/req._266-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/855/req._268-17_christian.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/856/req._269-17_christian.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/857/req._270-17_waltee.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/858/req._272-17_odmir.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/859/req._273-17_walter.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/860/req._274-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/861/req._275-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/862/req._276-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/863/req._277-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/935/req._278-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/937/req._280-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/938/req._281-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/939/req._282-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/941/req._284-17_walter.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/942/req._285-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/943/req._286-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/944/req._288-_17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/945/req._288-_17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/946/req._289-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/947/req._290-17_christian.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/948/req._291-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/949/req._292-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/950/req._293-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/951/req._294-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/952/req._295-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/953/req._296-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/954/req._297-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/955/req._298-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/957/req._300-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/958/req._301-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/959/req._302-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/960/req._303-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/961/req._304-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/962/req._305-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/963/req._306-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/964/req._308-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/965/req._309-17_chrisitian.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/966/req._310-17_chrisitian.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/967/req._311-17_christian.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/968/req._312-17_christian.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/969/req._313-17_chrisitian.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/970/req._314-17_walter.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/971/req_315-17_walter.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/972/req._316-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/973/req._318-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/974/req._319-17_christian.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/975/req._320-17_christian.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/976/req._321-17_christian.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/977/req._322-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/978/req._323-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/979/req._324-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/980/req._325-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/981/req._326-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/982/req._327-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/983/req._328-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/984/req._329-17_rogerio_waZG8N2.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/985/req._330-17_acexandre.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/986/req._331-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/987/req._332-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/988/req._334-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/989/req._335-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/990/req._336-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/991/req._337-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/992/req._338-17_christian.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/993/req._339-17_chrisitian.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/994/req._340-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/995/req._341-17_christian.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/996/req._342-17_christian.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/997/req._343-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/998/req._344-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/999/req._345-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1000/req._346-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1001/req._347-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1002/req._348-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1003/req._349-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1004/req._350-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1005/req._351-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1006/req._352-17_roerio.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1007/req._353-17_walter.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1015/req._354-17_walter.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1008/req._355-17_walter.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1009/req._356-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1010/req._357-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1011/req._358-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1012/req._359-17_christian.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1013/req._360-17_walter.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1014/req._361-17_walter.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1016/req._362-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1017/req._363-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1018/req._364-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1019/req._365-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1020/req._366-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1021/req._368-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1022/req._369-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1023/req._370-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1024/req._371-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1025/req._372-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1026/req._373-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1027/req._374-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1028/req._375-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1029/req._377-17_christian.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1030/req._378-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1031/req._379-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1032/req._380-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1033/req._381-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1035/req._383-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1036/req._384-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1037/req._385-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1038/req._386-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1039/req._387-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1040/req._388-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1041/req._389-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1042/req._390-17_christian.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1043/req._391-17_christian.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1044/req._392-17_christian.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1045/req._393-17_christian.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1046/req._394-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1047/req._395-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1048/req._396-17_walter.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1049/req._397-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1050/req._398-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1051/req._399-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1052/req._400-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1053/req._401-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1054/req._402-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1055/req._403-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1056/req._404-17_christian.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1057/req._405-17_christian.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1058/req._406-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1059/req._407-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1060/req._408-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1061/req._409-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1062/req._410-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1063/req._411-17_christian.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1064/req._412-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1065/req._413-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1066/req._414-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1067/req._415-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1068/req._416-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1069/req._417-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1071/req._419-17_walter.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1070/req._420-17_walter.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1072/req._421-17_walter.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1073/req._422-17_walter.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1074/req._423-17_walter.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1075/req._424-17_walter.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1076/req._425-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1077/req._426-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1078/req._427-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1079/req._428-17_christian.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1080/req._429-17_christian.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1081/req._430-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1082/req._431-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1083/req._432-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1084/req._433-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1085/req._434-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1086/req._435-17_christian.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1090/req._436-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1091/req._437-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1092/req._438-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1093/req._439-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1094/req._440-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1095/req._441-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1096/req._442-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1097/req._443-17_christian.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1098/req._444-17_christian.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1099/req._445-17_christian.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1100/req._446-17_christian.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1101/req._447-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1102/req._448-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1103/req._449-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1104/req._450-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1105/req._451-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1106/req._452-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1107/req._453-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1108/req._454-17_walter.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1109/req._455-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1110/req._456-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1111/req._457-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1112/req._458-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1113/req._459-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1114/req._460-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1115/req._461-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1116/req._462-17_christian.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1117/req._463-17_christian.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1118/req._464-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1119/req._465-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1120/req._466-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1121/req._467-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1122/req._468-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1123/req._469-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1124/req._470-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1125/req._471-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1126/req._472-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1127/req._473-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1128/req._474-17_christian.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1129/req._475-17_christian.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1130/req._476-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1131/req._477-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1132/req._478-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1133/req._479-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1134/req._480-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1135/req._481-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1136/req._482-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1137/req._483-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1139/req._484-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1140/req._485-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1141/req._486-17_christian.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1142/req._487-17_christian.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1143/req._489-17_walter.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1144/req._491-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1145/req._492-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1146/req._493-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1147/req._494-17_walter.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1148/req._495-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1149/req._496-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1150/req._497-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1151/req._498-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1152/req._499-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1153/req._500-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1154/req._501-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1155/req._502-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1156/req._503-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1157/req._504-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1158/req._505-17_walter.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1159/req._506-17_walter.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1160/req._507-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1161/req._508-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1162/req._509-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1163/req._510-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1164/req._511-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1166/req._512-17_walter.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1170/req._513-17__christian.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1173/req._515-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1174/req._516-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1175/req._517-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1176/req._518-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1177/req._519-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1178/req._520-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1179/req._521-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1180/req._522-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1181/req._523-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1182/req._524-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1183/req._525-17_walter.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1184/req._526-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1185/req._527-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1186/req._528-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1187/req._529-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1189/req._531-17_christian.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1190/req._532-17_christian.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1191/req._533-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1192/req._534-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1193/req._535-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1194/req._536-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1195/req._537-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1196/req._538-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1197/req._539-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1198/req._540-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1199/req._541-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1200/req._542-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1201/req._543-17_odmir.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1202/req._544-17_odmir.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1203/req._545-17_odmiri.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1204/req._546-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1205/req._547-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1206/req._548-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1207/req._549-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1208/req._550-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1209/req._551-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1210/req._552-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1211/req._553-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1212/req._554-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1213/req._555-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1214/req._556-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1215/req._557-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1216/req._558-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1217/req._559-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1218/req._560-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1227/req._561-17_walter.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1228/req._562-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1229/req._563-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1230/req._564-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1231/req._565-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1232/req._566-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1233/req._567-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1234/req._568-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1235/req._569-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1236/req._570-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1237/req._571-17_a_alexandre.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1238/req._572-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1239/req._574-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1240/req._575-17_christian.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1241/req._576-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1242/req._577-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1243/req._578-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1244/req._579-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1245/req._580-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1246/req._581-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1247/req._582-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1258/req._583-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1259/req._584-17_walter.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1260/req._585-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1261/req._586-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1262/req._587-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1263/req._588-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1264/req._590-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1265/req._591-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1266/req._592-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1267/req._593-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1268/req._594-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1269/req._595-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1270/req._596-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1271/req._597-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1272/req._598-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1273/req._599-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1274/req._600-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1275/req._601-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1276/req._602-17_christian.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1277/req._603-17_christian.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1278/req._604-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1279/req._605-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1280/req._606-17_christian.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1281/req._608-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1282/req._609-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1283/req._610-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1284/req._611-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1285/req._612-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1286/req._613-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1287/req._614-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1288/req._615-17_christian.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1289/req._616-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1290/req._617-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1291/ind._01-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1292/ind._02-17_beto_xavire.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1293/ind._03-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1294/ind._04-17_rogeiro.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1295/ind._05-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1296/ind._06-17_walter.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1297/ind._07-17_walter.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1298/ind._08-17_walter.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1299/ind._09-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1300/ind._10-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1301/ind._11-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1302/ind._12-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1303/ind._13-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1304/ind._14-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1305/ind._15-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1306/ind._16-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1307/ind._17-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1308/ind._18-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1309/ind._19-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1310/ind._20-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1311/ind._21-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1312/ind._22-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1313/ind._23-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1314/ind._24-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1315/ind._25-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1316/ind._26-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1317/ind._27-17_walter.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1318/ind._28-17_walter.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1319/ind._29-17_walter.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1320/ind._30-17_walter.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1321/ind._31-17_walter.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1322/ind._32-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1323/ind._33-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1324/ind._34-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1325/ind._35-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1326/ind._36-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1327/ind._37-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1328/ind._38-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1749/ind._39-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1750/ind._40-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1751/ind._41-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1752/ind._42-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1753/ind._43-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1755/ind._44-17_walter.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1754/ind._45-17_walter.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1756/ind._46-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1757/ind._47-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1758/ind._48-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1759/ind._49-17_walter.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1760/ind._50-17_walter.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1761/ind._51-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1762/ind._52-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1763/ind._53-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1764/ind._54-17_christian.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1765/ind._55-17_christian.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1766/ind._56-17_christian.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1767/ind._57-17_christian.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1768/ind._58-17_christian.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1769/ind._59-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1770/ind._60-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1771/ind._61-17_christian.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1772/ind._62-18_christian.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1773/ind._63-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1774/ind._64-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1775/ind._65-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1776/ind._66-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1777/ind._67-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1778/ind._68-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1779/ind._69-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1780/ind._70-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1781/ind._71-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1782/ind._72-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1783/ind._73-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1784/ind._74-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1785/ind._75-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1786/ind._76-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1787/ind._77-17_christian.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1788/ind._78-17_christian.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1789/ind._79-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1790/ind._80-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1791/ind._81-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1792/ind._82-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1793/ind._83-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1794/ind._84-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1795/ind._85-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1796/ind._86-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1797/ind._87-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1802/ind._88-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1803/ind._89-17_clauton.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1804/ind._90-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1805/ind._91-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1809/ind._92-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1810/ind._93-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1811/ind._94-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1812/ind._95-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1813/ind._96-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1814/ind._97-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1815/ind._98-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1816/ind._99-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1817/ind._100-17_zezinhp.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1818/ind._101-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1819/ind._102-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1820/ind._103-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1821/ind._104-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1822/ind._105-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1823/ind._106-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1824/ind._107-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1825/ind._108-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1826/ind._109-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1827/ind._110-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1828/ind._111-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1829/ind._112-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1830/ind._113-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1840/ind._120-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1839/ind._121-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1838/ind._122-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1837/ind._123-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1836/ind._124-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1835/ind._125-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1834/ind._126-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1833/ind._127-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1832/ind._128-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1831/ind._129-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1841/ind._130-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1842/ind._131-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1843/ind._132-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1844/ind._133-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1845/ind._134-17_christian.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1846/ind._135-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1847/ind._136-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1848/ind._137-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1849/ind._138-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1850/ind._139-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1851/ind._140-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1852/ind._141-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1853/ind._142-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1854/ind._143-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1855/ind._144-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1856/ind._145-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1857/ind._146-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1858/ind._147-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1859/ind._148-17_christian.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1860/ind._149-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1861/ind._150-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1862/ind._151-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1863/ind._152-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1864/ind._153-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1865/ind._154-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1866/ind._155-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1867/ind._156-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1868/ind._157-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1869/ind._158-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1870/ind._159-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1871/ind._160-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1872/ind._161-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1873/ind._162-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1874/ind._163-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1875/ind._164-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1876/ind._165-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1877/ind._166-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1878/ind._167-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1879/ind._168-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1880/ind._169-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1881/ind._170-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1882/ind._171-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1883/ind._172-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1884/ind._173-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1885/ind._174-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1886/ind._175-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1887/ind._176-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1888/ind._177-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1889/ind._178-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1890/ind._179-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1891/ind._180-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1892/ind._187-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1893/ind._188-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1894/ind._189-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1896/ind._190-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1897/ind._191-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1898/ind._192-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1899/ind._193-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1900/ind._194-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1901/ind._195-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1902/ind._196-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1903/ind._197-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1904/ind._198-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1905/ind._199-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1906/ind._200-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1907/ind._201-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1908/ind._202-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1909/ind._203-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1910/ind._204-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1911/ind._205-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1912/ind._206-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1913/ind._207-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1914/ind._208-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1915/ind._209-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1916/ind._210-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1917/ind._211-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1918/ind._212-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1919/ind._213-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1920/ind._214-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1921/ind._215-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1922/ind._216-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1923/ind._217-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1925/ind._218-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1927/ind._219-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1928/ind._220-17_walter.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1929/ind._221-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1930/ind._222-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1931/ind._223-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1932/ind._224-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1933/ind._225-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1934/ind._226-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1935/ind._227-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1936/ind._228-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1937/ind._229-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1938/ind._230-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1939/ind._231-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1940/ind._232-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1941/ind._233-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1942/ind._234-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1943/ind._235-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1944/ind._236-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1950/ind._238-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1945/ind._239-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1946/ind._240-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1947/ind._241-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1948/ind._242-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1949/ind._243-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1951/ind._244-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1952/ind._245-17_christian.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1953/ind._246-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1954/ind._247-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1955/ind._248-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1956/ind._249-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1957/ind._250-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1958/ind._251-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1959/ind._252-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1960/ind._253-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1961/ind._254-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1962/ind._255-17_alexandre.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/537/req._02-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/538/req._03-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/539/req._04-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/540/req._05-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/541/req._06-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/543/req._08-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/544/req._09-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/545/req._10-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/546/req._11-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/547/req._12-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/548/req._13-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/549/req._14-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/550/req._15-17_alxandre.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/551/req._16-17_alxandre.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/552/req._17-17_alxandre.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/553/req._18-17_christian.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/554/req._19-17_christian.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/555/req._20-17_christian.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/556/req._21-17_cristian.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/557/req._22-17_christian.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/558/req._23-17_christian.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/559/req._24-17_christian.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/560/req._25-17_christian.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/561/req._27-17_christian.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/562/req._28-17_christian.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/563/req._29-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/564/req._30-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/572/req._38-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/573/req._39-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/574/req._40-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/575/req._41-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/576/req._42-17_christian.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/577/req._43-17_christian.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/578/req._44-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/579/req._45-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/580/req._46-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/581/req._47-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/582/req._48-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/584/req._50-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/585/req._51-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/586/req._52-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/587/req._53-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/612/req._54-17_walter.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/613/req._55-17_walter.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/614/req._57-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/616/req._59-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/617/req._60-17_christian.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/618/req._61-17_christian.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/619/req._62-17_christian.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/620/req._63-17_christian.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/621/req._64-17_christian.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/622/req._66-17_christian.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/623/req._67-17_christian.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/624/req._68-17_christian.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/625/req._69-17_christian.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/626/req._74-17_christian.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/627/req._75-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/628/req._76-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/629/req._77-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/630/req._78-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/631/req._79-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/632/req._80-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/633/req._81-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/634/req._82-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/635/req._83-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/636/req._84-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/637/req._85-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/638/req._86-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/639/req._87-17_walter.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/640/req._88-17_walter.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/641/req._89-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/642/req._90-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/643/req._91-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/644/req._92-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/645/req._93-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/646/req._94-17__christian.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/647/req._95-17__benilto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/648/req._96-17__benilto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/649/req._97-17__christian.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/650/req._98-17__christian.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/651/req._99-17__christian.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/652/req._100-17_christian.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/653/req._101-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/654/req._102-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/655/req._103-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/656/req._104-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/657/req._105-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/658/req._106-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/659/req._107-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/660/req._108-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/661/req._109-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/662/req._110-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/663/req._111-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/664/req._112-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/665/req._113-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/666/req._150-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/667/req._151-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/668/req._152-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/669/req._153-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/670/req._154-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/697/req._155-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/698/req._156-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/699/req._157-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/700/req._158-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/701/req._159-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/702/req._160-17_christian.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/703/req._161-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/704/req._162-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/705/req._163-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/706/req._164-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/707/req._165-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/708/req._166-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/709/req._167-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/710/req._168-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/711/req._169-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/712/req._170-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/713/req._171-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/714/req._172-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/715/req._173-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/716/req._174-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/717/req._175-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/743/req._176-17_josemar_2.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/744/req._177-17josemar.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/745/req._178-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/746/req._179-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/747/req._180-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/748/req._181-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/750/req._182-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/753/req._183-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/754/req._184-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/755/req._185-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/756/req._186-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/757/req._187-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/758/req._188-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/759/req._189-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/760/req._190-17_walter.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/761/req._191_walter.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/762/req._192_rogerio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/763/req._193-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/764/req._194-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/766/req._195-17_christian.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/767/req._196-17_christian.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/768/req._197-17_christian.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/769/req._198-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/770/req._199-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/772/req._200-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/784/req._201-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/785/req._202-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/786/req._203-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/787/req._204-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/788/req._205-17_walter.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/789/req._206-17_walter.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/790/req._207-17_wlater.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/791/req._208-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/792/req._209-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/793/req._210-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/794/req._211-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/795/req._212-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/796/req._213-17_walter.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/797/req._214-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/798/req._215-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/799/req._216-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/800/req._217-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/801/req._218-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/802/req._219-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/803/req._220-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/804/req._221-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/805/req._222-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/806/req._223-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/807/req._224-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/808/req._225-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/809/req._226-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/810/req._227-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/811/req._228-17_walter.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/812/req._229-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/813/req._230-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/814/req._231-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/815/req._232-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/816/req._233-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/817/req._234-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/818/req._235-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/819/req._236-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/820/req._237-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/821/req._238-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/822/req._239-17_christian.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/823/req._240-17_christian.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/824/req._241-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/825/req._242-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/826/req._243-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/827/req._244-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/828/req._245-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/829/req._246-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/830/req._247-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/831/req._248-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/832/req._249-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/833/req._250-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/834/req._251-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/835/req._252-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/836/req._253-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/837/req._254-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/838/req._255-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/839/req._256-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/840/req._257-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/843/req._258-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/844/req._259-17_christian.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/845/req._260-17_christian.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/846/req._261-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/850/req._262-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/851/req._263-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/852/req._264-17_roerio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/853/req._265-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/854/req._266-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/855/req._268-17_christian.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/856/req._269-17_christian.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/857/req._270-17_waltee.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/858/req._272-17_odmir.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/859/req._273-17_walter.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/860/req._274-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/861/req._275-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/862/req._276-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/863/req._277-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/935/req._278-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/937/req._280-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/938/req._281-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/939/req._282-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/941/req._284-17_walter.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/942/req._285-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/943/req._286-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/944/req._288-_17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/945/req._288-_17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/946/req._289-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/947/req._290-17_christian.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/948/req._291-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/949/req._292-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/950/req._293-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/951/req._294-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/952/req._295-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/953/req._296-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/954/req._297-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/955/req._298-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/957/req._300-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/958/req._301-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/959/req._302-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/960/req._303-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/961/req._304-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/962/req._305-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/963/req._306-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/964/req._308-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/965/req._309-17_chrisitian.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/966/req._310-17_chrisitian.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/967/req._311-17_christian.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/968/req._312-17_christian.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/969/req._313-17_chrisitian.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/970/req._314-17_walter.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/971/req_315-17_walter.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/972/req._316-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/973/req._318-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/974/req._319-17_christian.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/975/req._320-17_christian.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/976/req._321-17_christian.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/977/req._322-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/978/req._323-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/979/req._324-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/980/req._325-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/981/req._326-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/982/req._327-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/983/req._328-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/984/req._329-17_rogerio_waZG8N2.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/985/req._330-17_acexandre.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/986/req._331-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/987/req._332-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/988/req._334-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/989/req._335-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/990/req._336-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/991/req._337-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/992/req._338-17_christian.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/993/req._339-17_chrisitian.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/994/req._340-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/995/req._341-17_christian.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/996/req._342-17_christian.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/997/req._343-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/998/req._344-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/999/req._345-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1000/req._346-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1001/req._347-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1002/req._348-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1003/req._349-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1004/req._350-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1005/req._351-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1006/req._352-17_roerio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1007/req._353-17_walter.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1015/req._354-17_walter.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1008/req._355-17_walter.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1009/req._356-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1010/req._357-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1011/req._358-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1012/req._359-17_christian.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1013/req._360-17_walter.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1014/req._361-17_walter.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1016/req._362-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1017/req._363-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1018/req._364-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1019/req._365-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1020/req._366-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1021/req._368-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1022/req._369-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1023/req._370-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1024/req._371-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1025/req._372-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1026/req._373-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1027/req._374-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1028/req._375-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1029/req._377-17_christian.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1030/req._378-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1031/req._379-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1032/req._380-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1033/req._381-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1035/req._383-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1036/req._384-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1037/req._385-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1038/req._386-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1039/req._387-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1040/req._388-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1041/req._389-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1042/req._390-17_christian.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1043/req._391-17_christian.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1044/req._392-17_christian.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1045/req._393-17_christian.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1046/req._394-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1047/req._395-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1048/req._396-17_walter.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1049/req._397-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1050/req._398-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1051/req._399-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1052/req._400-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1053/req._401-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1054/req._402-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1055/req._403-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1056/req._404-17_christian.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1057/req._405-17_christian.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1058/req._406-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1059/req._407-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1060/req._408-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1061/req._409-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1062/req._410-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1063/req._411-17_christian.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1064/req._412-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1065/req._413-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1066/req._414-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1067/req._415-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1068/req._416-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1069/req._417-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1071/req._419-17_walter.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1070/req._420-17_walter.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1072/req._421-17_walter.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1073/req._422-17_walter.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1074/req._423-17_walter.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1075/req._424-17_walter.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1076/req._425-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1077/req._426-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1078/req._427-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1079/req._428-17_christian.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1080/req._429-17_christian.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1081/req._430-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1082/req._431-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1083/req._432-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1084/req._433-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1085/req._434-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1086/req._435-17_christian.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1090/req._436-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1091/req._437-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1092/req._438-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1093/req._439-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1094/req._440-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1095/req._441-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1096/req._442-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1097/req._443-17_christian.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1098/req._444-17_christian.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1099/req._445-17_christian.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1100/req._446-17_christian.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1101/req._447-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1102/req._448-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1103/req._449-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1104/req._450-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1105/req._451-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1106/req._452-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1107/req._453-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1108/req._454-17_walter.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1109/req._455-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1110/req._456-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1111/req._457-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1112/req._458-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1113/req._459-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1114/req._460-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1115/req._461-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1116/req._462-17_christian.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1117/req._463-17_christian.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1118/req._464-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1119/req._465-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1120/req._466-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1121/req._467-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1122/req._468-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1123/req._469-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1124/req._470-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1125/req._471-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1126/req._472-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1127/req._473-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1128/req._474-17_christian.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1129/req._475-17_christian.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1130/req._476-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1131/req._477-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1132/req._478-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1133/req._479-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1134/req._480-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1135/req._481-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1136/req._482-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1137/req._483-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1139/req._484-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1140/req._485-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1141/req._486-17_christian.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1142/req._487-17_christian.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1143/req._489-17_walter.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1144/req._491-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1145/req._492-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1146/req._493-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1147/req._494-17_walter.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1148/req._495-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1149/req._496-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1150/req._497-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1151/req._498-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1152/req._499-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1153/req._500-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1154/req._501-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1155/req._502-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1156/req._503-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1157/req._504-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1158/req._505-17_walter.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1159/req._506-17_walter.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1160/req._507-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1161/req._508-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1162/req._509-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1163/req._510-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1164/req._511-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1166/req._512-17_walter.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1170/req._513-17__christian.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1173/req._515-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1174/req._516-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1175/req._517-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1176/req._518-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1177/req._519-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1178/req._520-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1179/req._521-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1180/req._522-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1181/req._523-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1182/req._524-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1183/req._525-17_walter.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1184/req._526-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1185/req._527-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1186/req._528-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1187/req._529-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1189/req._531-17_christian.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1190/req._532-17_christian.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1191/req._533-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1192/req._534-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1193/req._535-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1194/req._536-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1195/req._537-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1196/req._538-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1197/req._539-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1198/req._540-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1199/req._541-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1200/req._542-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1201/req._543-17_odmir.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1202/req._544-17_odmir.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1203/req._545-17_odmiri.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1204/req._546-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1205/req._547-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1206/req._548-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1207/req._549-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1208/req._550-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1209/req._551-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1210/req._552-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1211/req._553-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1212/req._554-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1213/req._555-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1214/req._556-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1215/req._557-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1216/req._558-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1217/req._559-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1218/req._560-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1227/req._561-17_walter.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1228/req._562-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1229/req._563-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1230/req._564-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1231/req._565-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1232/req._566-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1233/req._567-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1234/req._568-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1235/req._569-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1236/req._570-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1237/req._571-17_a_alexandre.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1238/req._572-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1239/req._574-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1240/req._575-17_christian.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1241/req._576-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1242/req._577-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1243/req._578-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1244/req._579-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1245/req._580-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1246/req._581-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1247/req._582-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1258/req._583-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1259/req._584-17_walter.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1260/req._585-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1261/req._586-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1262/req._587-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1263/req._588-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1264/req._590-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1265/req._591-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1266/req._592-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1267/req._593-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1268/req._594-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1269/req._595-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1270/req._596-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1271/req._597-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1272/req._598-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1273/req._599-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1274/req._600-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1275/req._601-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1276/req._602-17_christian.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1277/req._603-17_christian.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1278/req._604-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1279/req._605-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1280/req._606-17_christian.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1281/req._608-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1282/req._609-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1283/req._610-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1284/req._611-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1285/req._612-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1286/req._613-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1287/req._614-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1288/req._615-17_christian.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1289/req._616-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1290/req._617-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1291/ind._01-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1292/ind._02-17_beto_xavire.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1293/ind._03-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1294/ind._04-17_rogeiro.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1295/ind._05-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1296/ind._06-17_walter.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1297/ind._07-17_walter.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1298/ind._08-17_walter.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1299/ind._09-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1300/ind._10-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1301/ind._11-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1302/ind._12-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1303/ind._13-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1304/ind._14-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1305/ind._15-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1306/ind._16-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1307/ind._17-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1308/ind._18-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1309/ind._19-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1310/ind._20-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1311/ind._21-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1312/ind._22-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1313/ind._23-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1314/ind._24-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1315/ind._25-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1316/ind._26-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1317/ind._27-17_walter.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1318/ind._28-17_walter.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1319/ind._29-17_walter.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1320/ind._30-17_walter.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1321/ind._31-17_walter.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1322/ind._32-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1323/ind._33-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1324/ind._34-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1325/ind._35-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1326/ind._36-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1327/ind._37-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1328/ind._38-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1749/ind._39-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1750/ind._40-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1751/ind._41-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1752/ind._42-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1753/ind._43-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1755/ind._44-17_walter.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1754/ind._45-17_walter.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1756/ind._46-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1757/ind._47-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1758/ind._48-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1759/ind._49-17_walter.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1760/ind._50-17_walter.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1761/ind._51-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1762/ind._52-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1763/ind._53-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1764/ind._54-17_christian.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1765/ind._55-17_christian.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1766/ind._56-17_christian.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1767/ind._57-17_christian.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1768/ind._58-17_christian.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1769/ind._59-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1770/ind._60-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1771/ind._61-17_christian.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1772/ind._62-18_christian.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1773/ind._63-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1774/ind._64-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1775/ind._65-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1776/ind._66-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1777/ind._67-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1778/ind._68-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1779/ind._69-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1780/ind._70-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1781/ind._71-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1782/ind._72-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1783/ind._73-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1784/ind._74-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1785/ind._75-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1786/ind._76-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1787/ind._77-17_christian.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1788/ind._78-17_christian.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1789/ind._79-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1790/ind._80-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1791/ind._81-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1792/ind._82-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1793/ind._83-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1794/ind._84-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1795/ind._85-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1796/ind._86-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1797/ind._87-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1802/ind._88-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1803/ind._89-17_clauton.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1804/ind._90-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1805/ind._91-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1809/ind._92-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1810/ind._93-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1811/ind._94-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1812/ind._95-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1813/ind._96-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1814/ind._97-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1815/ind._98-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1816/ind._99-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1817/ind._100-17_zezinhp.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1818/ind._101-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1819/ind._102-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1820/ind._103-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1821/ind._104-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1822/ind._105-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1823/ind._106-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1824/ind._107-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1825/ind._108-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1826/ind._109-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1827/ind._110-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1828/ind._111-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1829/ind._112-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1830/ind._113-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1840/ind._120-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1839/ind._121-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1838/ind._122-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1837/ind._123-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1836/ind._124-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1835/ind._125-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1834/ind._126-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1833/ind._127-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1832/ind._128-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1831/ind._129-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1841/ind._130-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1842/ind._131-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1843/ind._132-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1844/ind._133-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1845/ind._134-17_christian.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1846/ind._135-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1847/ind._136-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1848/ind._137-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1849/ind._138-17_zezinho.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1850/ind._139-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1851/ind._140-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1852/ind._141-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1853/ind._142-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1854/ind._143-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1855/ind._144-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1856/ind._145-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1857/ind._146-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1858/ind._147-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1859/ind._148-17_christian.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1860/ind._149-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1861/ind._150-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1862/ind._151-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1863/ind._152-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1864/ind._153-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1865/ind._154-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1866/ind._155-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1867/ind._156-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1868/ind._157-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1869/ind._158-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1870/ind._159-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1871/ind._160-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1872/ind._161-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1873/ind._162-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1874/ind._163-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1875/ind._164-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1876/ind._165-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1877/ind._166-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1878/ind._167-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1879/ind._168-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1880/ind._169-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1881/ind._170-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1882/ind._171-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1883/ind._172-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1884/ind._173-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1885/ind._174-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1886/ind._175-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1887/ind._176-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1888/ind._177-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1889/ind._178-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1890/ind._179-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1891/ind._180-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1892/ind._187-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1893/ind._188-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1894/ind._189-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1896/ind._190-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1897/ind._191-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1898/ind._192-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1899/ind._193-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1900/ind._194-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1901/ind._195-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1902/ind._196-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1903/ind._197-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1904/ind._198-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1905/ind._199-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1906/ind._200-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1907/ind._201-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1908/ind._202-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1909/ind._203-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1910/ind._204-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1911/ind._205-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1912/ind._206-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1913/ind._207-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1914/ind._208-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1915/ind._209-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1916/ind._210-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1917/ind._211-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1918/ind._212-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1919/ind._213-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1920/ind._214-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1921/ind._215-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1922/ind._216-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1923/ind._217-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1925/ind._218-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1927/ind._219-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1928/ind._220-17_walter.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1929/ind._221-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1930/ind._222-17_tanaka.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1931/ind._223-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1932/ind._224-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1933/ind._225-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1934/ind._226-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1935/ind._227-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1936/ind._228-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1937/ind._229-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1938/ind._230-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1939/ind._231-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1940/ind._232-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1941/ind._233-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1942/ind._234-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1943/ind._235-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1944/ind._236-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1950/ind._238-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1945/ind._239-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1946/ind._240-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1947/ind._241-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1948/ind._242-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1949/ind._243-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1951/ind._244-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1952/ind._245-17_christian.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1953/ind._246-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1954/ind._247-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1955/ind._248-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1956/ind._249-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1957/ind._250-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1958/ind._251-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1959/ind._252-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1960/ind._253-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1961/ind._254-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1962/ind._255-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1963/mocao_04-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1964/mocao_05-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1965/mocao_06-17_walter.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1966/mocao_08-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1967/mocao_09-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1968/mocao_10-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1969/mocao_11-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1970/mocao_12-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1971/mocao_13-17_christian.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1972/mocao_14-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1973/mocao_15-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1974/mocao_16-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1975/mocao_17-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1976/mocao_18-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1977/mocao_19-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1978/mocao_20-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1979/mocao_21-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1980/mocao_22-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1981/mocao_23-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1982/mocao_24-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1983/mocao_25-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1984/mocao_26-17_christian.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1985/mocao_27-17_christian.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1986/mocao_30-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1987/mocao_31-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1988/mocao_32-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1989/mocao_34-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1990/mocao_35-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1991/mocao_36-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1992/mocao_37-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1993/mocao_38-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1994/mocao_39-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1995/mocao_40-17_rogerio.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1996/mocao_41-17_clayton.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1997/mocao_43-17_christian.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1998/mocao_44-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/1999/mocao_45-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2000/mocao_47-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2001/mocao_49-17_walter.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2002/mocao_50-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2003/mocao_51-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2004/mocao_52-17_christian.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2005/mocao_53-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2006/mocao_54-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2007/mocao_55-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2008/mocao_56-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2009/mocao_57-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2010/mocao_58-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2011/mocao_59-17_josemar.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2012/mocao_60-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2013/mocao_61-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2014/mocao_62-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2015/mocao_63-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2016/mocao_64-17_benilto.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2017/mocao_65-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2018/mocao_66-17_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2019/mocao_67-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2020/mocao_68-17_walter.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2021/mocao_69-17_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2022/mocao_71-17_christian.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2023/mocao_73-17_alexandre.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2024/mocao_74-17_christian.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2025/mocao_75-17_christian.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2026/mocao_76-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2017/2027/mocao_77-17_christian.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H868"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -9989,22500 +9989,22500 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>25</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>34</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="H7" t="s">
         <v>36</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>34</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>40</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
         <v>44</v>
-      </c>
-[...19 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H10" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="H11" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="H12" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="H13" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H14" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="H16" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="H17" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="H18" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="H19" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="H20" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="H21" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="H22" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="H23" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>112</v>
+        <v>79</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="H25" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H26" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H27" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="H28" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="H29" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>134</v>
+        <v>35</v>
       </c>
       <c r="H30" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>32</v>
+        <v>132</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H31" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>132</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>142</v>
+        <v>35</v>
       </c>
       <c r="H32" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>112</v>
+        <v>132</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>146</v>
+        <v>35</v>
       </c>
       <c r="H33" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>151</v>
+        <v>35</v>
       </c>
       <c r="H34" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>142</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="H35" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>159</v>
+        <v>35</v>
       </c>
       <c r="H36" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>112</v>
+        <v>142</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="H37" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>112</v>
+        <v>142</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="H38" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="H39" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>22</v>
+        <v>142</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="H40" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>133</v>
+        <v>79</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="H41" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="H42" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="H43" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="H44" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="H45" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="H46" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>112</v>
+        <v>34</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="H47" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>207</v>
+        <v>35</v>
       </c>
       <c r="H48" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="H49" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="H50" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="H51" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>112</v>
+        <v>34</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="H52" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="H53" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="H54" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>41</v>
+        <v>223</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
       <c r="H55" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>9</v>
+        <v>226</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>238</v>
+        <v>35</v>
       </c>
       <c r="H56" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>112</v>
+        <v>34</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>242</v>
+        <v>231</v>
       </c>
       <c r="H57" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>133</v>
+        <v>79</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="H58" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="H59" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>133</v>
+        <v>79</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
       <c r="H60" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>257</v>
+        <v>246</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>258</v>
+        <v>247</v>
       </c>
       <c r="H61" t="s">
-        <v>259</v>
+        <v>248</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
       <c r="H62" t="s">
-        <v>101</v>
+        <v>252</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="H63" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>267</v>
+        <v>257</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>268</v>
+        <v>258</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="H64" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="H65" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="H66" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="D67" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="H67" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="D68" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E68" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="H68" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>10</v>
+        <v>278</v>
       </c>
       <c r="D69" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="H69" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>17</v>
+        <v>282</v>
       </c>
       <c r="D70" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="H70" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>21</v>
+        <v>286</v>
       </c>
       <c r="D71" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="H71" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D72" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="H72" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>26</v>
+        <v>294</v>
       </c>
       <c r="D73" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="H73" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>31</v>
+        <v>298</v>
       </c>
       <c r="D74" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="H74" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>302</v>
       </c>
       <c r="D75" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E75" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="H75" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>40</v>
+        <v>306</v>
       </c>
       <c r="D76" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E76" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>27</v>
+        <v>307</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="H76" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>45</v>
+        <v>311</v>
       </c>
       <c r="D77" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>27</v>
+        <v>307</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="H77" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>314</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>315</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>307</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H78" t="s">
         <v>317</v>
-      </c>
-[...19 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>318</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>319</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>307</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="B79" t="s">
-[...14 lines deleted...]
-      <c r="G79" s="1" t="s">
+      <c r="H79" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>322</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
         <v>323</v>
       </c>
-      <c r="B80" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D80" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E80" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>324</v>
       </c>
       <c r="H80" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>326</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>63</v>
+        <v>327</v>
       </c>
       <c r="D81" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E81" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="H81" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>67</v>
+        <v>331</v>
       </c>
       <c r="D82" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="H82" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>71</v>
+        <v>335</v>
       </c>
       <c r="D83" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="H83" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>75</v>
+        <v>339</v>
       </c>
       <c r="D84" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="H84" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>79</v>
+        <v>343</v>
       </c>
       <c r="D85" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="H85" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>83</v>
+        <v>347</v>
       </c>
       <c r="D86" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="H86" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>87</v>
+        <v>351</v>
       </c>
       <c r="D87" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="H87" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>91</v>
+        <v>355</v>
       </c>
       <c r="D88" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>51</v>
+        <v>132</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="H88" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>95</v>
+        <v>359</v>
       </c>
       <c r="D89" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>51</v>
+        <v>132</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="H89" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>99</v>
+        <v>363</v>
       </c>
       <c r="D90" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="H90" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>107</v>
+        <v>367</v>
       </c>
       <c r="D91" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E91" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>357</v>
+        <v>368</v>
       </c>
       <c r="H91" t="s">
-        <v>358</v>
+        <v>369</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>359</v>
+        <v>370</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>360</v>
+        <v>371</v>
       </c>
       <c r="D92" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>361</v>
+        <v>372</v>
       </c>
       <c r="H92" t="s">
-        <v>362</v>
+        <v>373</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>363</v>
+        <v>374</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>364</v>
+        <v>375</v>
       </c>
       <c r="D93" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>365</v>
+        <v>376</v>
       </c>
       <c r="H93" t="s">
-        <v>366</v>
+        <v>377</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>367</v>
+        <v>378</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>111</v>
+        <v>379</v>
       </c>
       <c r="D94" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E94" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>150</v>
+        <v>223</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="H94" t="s">
-        <v>369</v>
+        <v>381</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>116</v>
+        <v>383</v>
       </c>
       <c r="D95" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>22</v>
+        <v>142</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>300</v>
+        <v>384</v>
       </c>
       <c r="H95" t="s">
-        <v>371</v>
+        <v>385</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>372</v>
+        <v>386</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>120</v>
+        <v>387</v>
       </c>
       <c r="D96" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E96" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>300</v>
+        <v>388</v>
       </c>
       <c r="H96" t="s">
-        <v>373</v>
+        <v>389</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>374</v>
+        <v>390</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>375</v>
+        <v>391</v>
       </c>
       <c r="D97" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E97" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>300</v>
+        <v>392</v>
       </c>
       <c r="H97" t="s">
-        <v>376</v>
+        <v>393</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>124</v>
+        <v>395</v>
       </c>
       <c r="D98" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E98" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>300</v>
+        <v>396</v>
       </c>
       <c r="H98" t="s">
-        <v>378</v>
+        <v>397</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>379</v>
+        <v>398</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>128</v>
+        <v>399</v>
       </c>
       <c r="D99" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E99" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>46</v>
+        <v>142</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="H99" t="s">
-        <v>380</v>
+        <v>401</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>132</v>
+        <v>403</v>
       </c>
       <c r="D100" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E100" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>46</v>
+        <v>142</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>300</v>
+        <v>404</v>
       </c>
       <c r="H100" t="s">
-        <v>382</v>
+        <v>405</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>383</v>
+        <v>406</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>137</v>
+        <v>407</v>
       </c>
       <c r="D101" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E101" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>300</v>
+        <v>408</v>
       </c>
       <c r="H101" t="s">
-        <v>384</v>
+        <v>409</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>385</v>
+        <v>410</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>141</v>
+        <v>411</v>
       </c>
       <c r="D102" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E102" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>386</v>
+        <v>412</v>
       </c>
       <c r="H102" t="s">
-        <v>387</v>
+        <v>413</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>388</v>
+        <v>414</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>145</v>
+        <v>415</v>
       </c>
       <c r="D103" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E103" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>389</v>
+        <v>416</v>
       </c>
       <c r="H103" t="s">
-        <v>390</v>
+        <v>417</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>391</v>
+        <v>418</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>149</v>
+        <v>419</v>
       </c>
       <c r="D104" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E104" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>392</v>
+        <v>420</v>
       </c>
       <c r="H104" t="s">
-        <v>393</v>
+        <v>421</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>154</v>
+        <v>423</v>
       </c>
       <c r="D105" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>395</v>
+        <v>424</v>
       </c>
       <c r="H105" t="s">
-        <v>396</v>
+        <v>425</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>397</v>
+        <v>426</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>398</v>
+        <v>427</v>
       </c>
       <c r="D106" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E106" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>399</v>
+        <v>428</v>
       </c>
       <c r="H106" t="s">
-        <v>400</v>
+        <v>429</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>401</v>
+        <v>430</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>158</v>
+        <v>431</v>
       </c>
       <c r="D107" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E107" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>402</v>
+        <v>432</v>
       </c>
       <c r="H107" t="s">
-        <v>403</v>
+        <v>433</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>404</v>
+        <v>434</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>162</v>
+        <v>435</v>
       </c>
       <c r="D108" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>405</v>
+        <v>436</v>
       </c>
       <c r="H108" t="s">
-        <v>406</v>
+        <v>437</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>407</v>
+        <v>438</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>166</v>
+        <v>439</v>
       </c>
       <c r="D109" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>408</v>
+        <v>440</v>
       </c>
       <c r="H109" t="s">
-        <v>409</v>
+        <v>441</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>410</v>
+        <v>442</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>411</v>
+        <v>443</v>
       </c>
       <c r="D110" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>412</v>
+        <v>444</v>
       </c>
       <c r="H110" t="s">
-        <v>413</v>
+        <v>445</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>414</v>
+        <v>446</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>170</v>
+        <v>447</v>
       </c>
       <c r="D111" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E111" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>415</v>
+        <v>448</v>
       </c>
       <c r="H111" t="s">
-        <v>416</v>
+        <v>449</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>417</v>
+        <v>450</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>418</v>
+        <v>451</v>
       </c>
       <c r="D112" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E112" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>27</v>
+        <v>307</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>419</v>
+        <v>452</v>
       </c>
       <c r="H112" t="s">
-        <v>420</v>
+        <v>453</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>421</v>
+        <v>454</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>174</v>
+        <v>455</v>
       </c>
       <c r="D113" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E113" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>150</v>
+        <v>456</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>300</v>
+        <v>457</v>
       </c>
       <c r="H113" t="s">
-        <v>422</v>
+        <v>458</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>423</v>
+        <v>459</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>178</v>
+        <v>460</v>
       </c>
       <c r="D114" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E114" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>150</v>
+        <v>456</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>424</v>
+        <v>461</v>
       </c>
       <c r="H114" t="s">
-        <v>425</v>
+        <v>462</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>426</v>
+        <v>463</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>182</v>
+        <v>464</v>
       </c>
       <c r="D115" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E115" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>150</v>
+        <v>456</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>427</v>
+        <v>465</v>
       </c>
       <c r="H115" t="s">
-        <v>428</v>
+        <v>466</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>429</v>
+        <v>467</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>186</v>
+        <v>468</v>
       </c>
       <c r="D116" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E116" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>430</v>
+        <v>469</v>
       </c>
       <c r="H116" t="s">
-        <v>431</v>
+        <v>470</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>432</v>
+        <v>471</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>190</v>
+        <v>472</v>
       </c>
       <c r="D117" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E117" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>433</v>
+        <v>473</v>
       </c>
       <c r="H117" t="s">
-        <v>434</v>
+        <v>474</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>435</v>
+        <v>475</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>194</v>
+        <v>476</v>
       </c>
       <c r="D118" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E118" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>436</v>
+        <v>477</v>
       </c>
       <c r="H118" t="s">
-        <v>437</v>
+        <v>478</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>438</v>
+        <v>479</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>198</v>
+        <v>480</v>
       </c>
       <c r="D119" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E119" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>439</v>
+        <v>481</v>
       </c>
       <c r="H119" t="s">
-        <v>440</v>
+        <v>482</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>441</v>
+        <v>483</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>206</v>
+        <v>484</v>
       </c>
       <c r="D120" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E120" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>442</v>
+        <v>13</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>443</v>
+        <v>485</v>
       </c>
       <c r="H120" t="s">
-        <v>444</v>
+        <v>486</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>445</v>
+        <v>487</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>210</v>
+        <v>488</v>
       </c>
       <c r="D121" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E121" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>300</v>
+        <v>489</v>
       </c>
       <c r="H121" t="s">
-        <v>446</v>
+        <v>490</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>447</v>
+        <v>491</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>214</v>
+        <v>492</v>
       </c>
       <c r="D122" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E122" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>27</v>
+        <v>493</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>448</v>
+        <v>494</v>
       </c>
       <c r="H122" t="s">
-        <v>449</v>
+        <v>495</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>450</v>
+        <v>496</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>218</v>
+        <v>497</v>
       </c>
       <c r="D123" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E123" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>51</v>
+        <v>493</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>451</v>
+        <v>498</v>
       </c>
       <c r="H123" t="s">
-        <v>452</v>
+        <v>499</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>453</v>
+        <v>500</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>222</v>
+        <v>501</v>
       </c>
       <c r="D124" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E124" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>51</v>
+        <v>493</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>454</v>
+        <v>502</v>
       </c>
       <c r="H124" t="s">
-        <v>455</v>
+        <v>503</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>456</v>
+        <v>504</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>226</v>
+        <v>505</v>
       </c>
       <c r="D125" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E125" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>51</v>
+        <v>223</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>457</v>
+        <v>506</v>
       </c>
       <c r="H125" t="s">
-        <v>458</v>
+        <v>507</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>459</v>
+        <v>508</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>230</v>
+        <v>509</v>
       </c>
       <c r="D126" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E126" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>51</v>
+        <v>223</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>460</v>
+        <v>510</v>
       </c>
       <c r="H126" t="s">
-        <v>461</v>
+        <v>511</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>462</v>
+        <v>512</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>234</v>
+        <v>513</v>
       </c>
       <c r="D127" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E127" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>463</v>
+        <v>514</v>
       </c>
       <c r="H127" t="s">
-        <v>464</v>
+        <v>515</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>465</v>
+        <v>516</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>241</v>
+        <v>517</v>
       </c>
       <c r="D128" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E128" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>466</v>
+        <v>518</v>
       </c>
       <c r="H128" t="s">
-        <v>467</v>
+        <v>519</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>468</v>
+        <v>520</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>245</v>
+        <v>521</v>
       </c>
       <c r="D129" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E129" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>469</v>
+        <v>522</v>
       </c>
       <c r="H129" t="s">
-        <v>470</v>
+        <v>523</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>471</v>
+        <v>524</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>249</v>
+        <v>525</v>
       </c>
       <c r="D130" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E130" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>472</v>
+        <v>526</v>
       </c>
       <c r="H130" t="s">
-        <v>473</v>
+        <v>527</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>474</v>
+        <v>528</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>253</v>
+        <v>529</v>
       </c>
       <c r="D131" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E131" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>475</v>
+        <v>530</v>
       </c>
       <c r="H131" t="s">
-        <v>476</v>
+        <v>531</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>477</v>
+        <v>532</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>264</v>
+        <v>533</v>
       </c>
       <c r="D132" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E132" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>478</v>
+        <v>534</v>
       </c>
       <c r="H132" t="s">
-        <v>479</v>
+        <v>535</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>480</v>
+        <v>536</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>268</v>
+        <v>537</v>
       </c>
       <c r="D133" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E133" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>46</v>
+        <v>142</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="H133" t="s">
-        <v>482</v>
+        <v>539</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>483</v>
+        <v>540</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>272</v>
+        <v>541</v>
       </c>
       <c r="D134" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E134" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>46</v>
+        <v>142</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>484</v>
+        <v>542</v>
       </c>
       <c r="H134" t="s">
-        <v>485</v>
+        <v>543</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>486</v>
+        <v>544</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>276</v>
+        <v>545</v>
       </c>
       <c r="D135" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E135" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>46</v>
+        <v>307</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>487</v>
+        <v>546</v>
       </c>
       <c r="H135" t="s">
-        <v>488</v>
+        <v>547</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>489</v>
+        <v>548</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>490</v>
+        <v>549</v>
       </c>
       <c r="D136" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E136" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>491</v>
+        <v>550</v>
       </c>
       <c r="H136" t="s">
-        <v>492</v>
+        <v>551</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>493</v>
+        <v>552</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>494</v>
+        <v>553</v>
       </c>
       <c r="D137" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E137" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>495</v>
+        <v>554</v>
       </c>
       <c r="H137" t="s">
-        <v>496</v>
+        <v>555</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>497</v>
+        <v>556</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>498</v>
+        <v>557</v>
       </c>
       <c r="D138" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E138" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>499</v>
+        <v>558</v>
       </c>
       <c r="H138" t="s">
-        <v>500</v>
+        <v>559</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>501</v>
+        <v>560</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>502</v>
+        <v>561</v>
       </c>
       <c r="D139" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E139" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F139" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>503</v>
+        <v>562</v>
       </c>
       <c r="H139" t="s">
-        <v>504</v>
+        <v>563</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>505</v>
+        <v>564</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>506</v>
+        <v>565</v>
       </c>
       <c r="D140" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E140" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F140" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>507</v>
+        <v>566</v>
       </c>
       <c r="H140" t="s">
-        <v>508</v>
+        <v>567</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>509</v>
+        <v>568</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>510</v>
+        <v>569</v>
       </c>
       <c r="D141" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E141" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F141" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>511</v>
+        <v>570</v>
       </c>
       <c r="H141" t="s">
-        <v>512</v>
+        <v>571</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>513</v>
+        <v>572</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>514</v>
+        <v>573</v>
       </c>
       <c r="D142" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E142" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F142" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>515</v>
+        <v>574</v>
       </c>
       <c r="H142" t="s">
-        <v>516</v>
+        <v>575</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>517</v>
+        <v>576</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>518</v>
+        <v>577</v>
       </c>
       <c r="D143" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E143" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>519</v>
+        <v>578</v>
       </c>
       <c r="H143" t="s">
-        <v>520</v>
+        <v>579</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>521</v>
+        <v>580</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>522</v>
+        <v>581</v>
       </c>
       <c r="D144" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E144" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F144" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>523</v>
+        <v>582</v>
       </c>
       <c r="H144" t="s">
-        <v>524</v>
+        <v>583</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>525</v>
+        <v>584</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>526</v>
+        <v>585</v>
       </c>
       <c r="D145" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E145" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>527</v>
+        <v>586</v>
       </c>
       <c r="H145" t="s">
-        <v>528</v>
+        <v>587</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>529</v>
+        <v>588</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>530</v>
+        <v>589</v>
       </c>
       <c r="D146" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E146" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>531</v>
+        <v>590</v>
       </c>
       <c r="H146" t="s">
-        <v>532</v>
+        <v>591</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>533</v>
+        <v>592</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>534</v>
+        <v>593</v>
       </c>
       <c r="D147" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E147" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>535</v>
+        <v>594</v>
       </c>
       <c r="H147" t="s">
-        <v>536</v>
+        <v>595</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>537</v>
+        <v>596</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>538</v>
+        <v>597</v>
       </c>
       <c r="D148" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E148" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>539</v>
+        <v>598</v>
       </c>
       <c r="H148" t="s">
-        <v>540</v>
+        <v>599</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>541</v>
+        <v>600</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>542</v>
+        <v>601</v>
       </c>
       <c r="D149" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E149" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>543</v>
+        <v>602</v>
       </c>
       <c r="H149" t="s">
-        <v>544</v>
+        <v>603</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>545</v>
+        <v>604</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>546</v>
+        <v>605</v>
       </c>
       <c r="D150" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E150" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>547</v>
+        <v>606</v>
       </c>
       <c r="H150" t="s">
-        <v>548</v>
+        <v>607</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>549</v>
+        <v>608</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>550</v>
+        <v>609</v>
       </c>
       <c r="D151" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E151" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>27</v>
+        <v>456</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>551</v>
+        <v>610</v>
       </c>
       <c r="H151" t="s">
-        <v>552</v>
+        <v>611</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>553</v>
+        <v>612</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="D152" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E152" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>555</v>
+        <v>614</v>
       </c>
       <c r="H152" t="s">
-        <v>556</v>
+        <v>615</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>557</v>
+        <v>616</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>558</v>
+        <v>617</v>
       </c>
       <c r="D153" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E153" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>559</v>
+        <v>618</v>
       </c>
       <c r="H153" t="s">
-        <v>560</v>
+        <v>619</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>561</v>
+        <v>620</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>562</v>
+        <v>621</v>
       </c>
       <c r="D154" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E154" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>563</v>
+        <v>622</v>
       </c>
       <c r="H154" t="s">
-        <v>564</v>
+        <v>623</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>565</v>
+        <v>624</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>566</v>
+        <v>625</v>
       </c>
       <c r="D155" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E155" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>567</v>
+        <v>626</v>
       </c>
       <c r="H155" t="s">
-        <v>568</v>
+        <v>627</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>569</v>
+        <v>628</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>570</v>
+        <v>629</v>
       </c>
       <c r="D156" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E156" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>571</v>
+        <v>630</v>
       </c>
       <c r="H156" t="s">
-        <v>572</v>
+        <v>631</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>573</v>
+        <v>632</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>574</v>
+        <v>633</v>
       </c>
       <c r="D157" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E157" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>575</v>
+        <v>634</v>
       </c>
       <c r="H157" t="s">
-        <v>576</v>
+        <v>635</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>577</v>
+        <v>636</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>578</v>
+        <v>637</v>
       </c>
       <c r="D158" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E158" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>579</v>
+        <v>638</v>
       </c>
       <c r="H158" t="s">
-        <v>580</v>
+        <v>639</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>581</v>
+        <v>640</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>582</v>
+        <v>641</v>
       </c>
       <c r="D159" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E159" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>442</v>
+        <v>34</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>583</v>
+        <v>642</v>
       </c>
       <c r="H159" t="s">
-        <v>584</v>
+        <v>643</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>585</v>
+        <v>644</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>586</v>
+        <v>645</v>
       </c>
       <c r="D160" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E160" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>46</v>
+        <v>223</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>587</v>
+        <v>646</v>
       </c>
       <c r="H160" t="s">
-        <v>588</v>
+        <v>647</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>589</v>
+        <v>648</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>590</v>
+        <v>649</v>
       </c>
       <c r="D161" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E161" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>46</v>
+        <v>142</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>591</v>
+        <v>650</v>
       </c>
       <c r="H161" t="s">
-        <v>592</v>
+        <v>651</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>593</v>
+        <v>652</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>594</v>
+        <v>653</v>
       </c>
       <c r="D162" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E162" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F162" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>595</v>
+        <v>654</v>
       </c>
       <c r="H162" t="s">
-        <v>596</v>
+        <v>655</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>597</v>
+        <v>656</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>598</v>
+        <v>657</v>
       </c>
       <c r="D163" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E163" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F163" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>599</v>
+        <v>658</v>
       </c>
       <c r="H163" t="s">
-        <v>600</v>
+        <v>659</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>601</v>
+        <v>660</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>602</v>
+        <v>661</v>
       </c>
       <c r="D164" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E164" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>603</v>
+        <v>662</v>
       </c>
       <c r="H164" t="s">
-        <v>604</v>
+        <v>663</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>605</v>
+        <v>664</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>606</v>
+        <v>665</v>
       </c>
       <c r="D165" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E165" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>607</v>
+        <v>666</v>
       </c>
       <c r="H165" t="s">
-        <v>608</v>
+        <v>667</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>609</v>
+        <v>668</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>610</v>
+        <v>669</v>
       </c>
       <c r="D166" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E166" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>611</v>
+        <v>670</v>
       </c>
       <c r="H166" t="s">
-        <v>612</v>
+        <v>671</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>613</v>
+        <v>672</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>614</v>
+        <v>673</v>
       </c>
       <c r="D167" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E167" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>615</v>
+        <v>674</v>
       </c>
       <c r="H167" t="s">
-        <v>616</v>
+        <v>675</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>617</v>
+        <v>676</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>618</v>
+        <v>677</v>
       </c>
       <c r="D168" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E168" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F168" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>619</v>
+        <v>678</v>
       </c>
       <c r="H168" t="s">
-        <v>620</v>
+        <v>679</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>621</v>
+        <v>680</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>622</v>
+        <v>681</v>
       </c>
       <c r="D169" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E169" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F169" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>623</v>
+        <v>682</v>
       </c>
       <c r="H169" t="s">
-        <v>624</v>
+        <v>683</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>625</v>
+        <v>684</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>626</v>
+        <v>685</v>
       </c>
       <c r="D170" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E170" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F170" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>627</v>
+        <v>686</v>
       </c>
       <c r="H170" t="s">
-        <v>628</v>
+        <v>687</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>629</v>
+        <v>688</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>630</v>
+        <v>689</v>
       </c>
       <c r="D171" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E171" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>631</v>
+        <v>690</v>
       </c>
       <c r="H171" t="s">
-        <v>632</v>
+        <v>691</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>633</v>
+        <v>692</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>634</v>
+        <v>693</v>
       </c>
       <c r="D172" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E172" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>635</v>
+        <v>694</v>
       </c>
       <c r="H172" t="s">
-        <v>636</v>
+        <v>695</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>637</v>
+        <v>696</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>638</v>
+        <v>697</v>
       </c>
       <c r="D173" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E173" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F173" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>639</v>
+        <v>698</v>
       </c>
       <c r="H173" t="s">
-        <v>640</v>
+        <v>699</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>641</v>
+        <v>700</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>642</v>
+        <v>701</v>
       </c>
       <c r="D174" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E174" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>643</v>
+        <v>702</v>
       </c>
       <c r="H174" t="s">
-        <v>644</v>
+        <v>703</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>645</v>
+        <v>704</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>646</v>
+        <v>705</v>
       </c>
       <c r="D175" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E175" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>647</v>
+        <v>706</v>
       </c>
       <c r="H175" t="s">
-        <v>648</v>
+        <v>707</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>649</v>
+        <v>708</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>650</v>
+        <v>709</v>
       </c>
       <c r="D176" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E176" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>27</v>
+        <v>307</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>651</v>
+        <v>710</v>
       </c>
       <c r="H176" t="s">
-        <v>652</v>
+        <v>711</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>653</v>
+        <v>712</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>654</v>
+        <v>713</v>
       </c>
       <c r="D177" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E177" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>655</v>
+        <v>714</v>
       </c>
       <c r="H177" t="s">
-        <v>656</v>
+        <v>715</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>657</v>
+        <v>716</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>658</v>
+        <v>717</v>
       </c>
       <c r="D178" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E178" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>659</v>
+        <v>718</v>
       </c>
       <c r="H178" t="s">
-        <v>660</v>
+        <v>719</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>661</v>
+        <v>720</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>662</v>
+        <v>721</v>
       </c>
       <c r="D179" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E179" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>663</v>
+        <v>722</v>
       </c>
       <c r="H179" t="s">
-        <v>664</v>
+        <v>723</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>665</v>
+        <v>724</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>666</v>
+        <v>725</v>
       </c>
       <c r="D180" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E180" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>667</v>
+        <v>726</v>
       </c>
       <c r="H180" t="s">
-        <v>668</v>
+        <v>727</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>669</v>
+        <v>728</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>670</v>
+        <v>729</v>
       </c>
       <c r="D181" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E181" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>32</v>
+        <v>493</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>671</v>
+        <v>730</v>
       </c>
       <c r="H181" t="s">
-        <v>672</v>
+        <v>731</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>673</v>
+        <v>732</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>674</v>
+        <v>733</v>
       </c>
       <c r="D182" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E182" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>51</v>
+        <v>493</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>675</v>
+        <v>734</v>
       </c>
       <c r="H182" t="s">
-        <v>676</v>
+        <v>735</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>677</v>
+        <v>736</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>678</v>
+        <v>737</v>
       </c>
       <c r="D183" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E183" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>679</v>
+        <v>738</v>
       </c>
       <c r="H183" t="s">
-        <v>680</v>
+        <v>739</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>681</v>
+        <v>740</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>682</v>
+        <v>741</v>
       </c>
       <c r="D184" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E184" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>150</v>
+        <v>223</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>683</v>
+        <v>742</v>
       </c>
       <c r="H184" t="s">
-        <v>684</v>
+        <v>743</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>685</v>
+        <v>744</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>686</v>
+        <v>745</v>
       </c>
       <c r="D185" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E185" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>687</v>
+        <v>746</v>
       </c>
       <c r="H185" t="s">
-        <v>688</v>
+        <v>747</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>689</v>
+        <v>748</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>690</v>
+        <v>749</v>
       </c>
       <c r="D186" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E186" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>691</v>
+        <v>750</v>
       </c>
       <c r="H186" t="s">
-        <v>692</v>
+        <v>751</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>693</v>
+        <v>752</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>694</v>
+        <v>753</v>
       </c>
       <c r="D187" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E187" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>695</v>
+        <v>754</v>
       </c>
       <c r="H187" t="s">
-        <v>696</v>
+        <v>755</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>697</v>
+        <v>756</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>698</v>
+        <v>757</v>
       </c>
       <c r="D188" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E188" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>699</v>
+        <v>758</v>
       </c>
       <c r="H188" t="s">
-        <v>700</v>
+        <v>759</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>701</v>
+        <v>760</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>702</v>
+        <v>761</v>
       </c>
       <c r="D189" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E189" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>703</v>
+        <v>762</v>
       </c>
       <c r="H189" t="s">
-        <v>704</v>
+        <v>763</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>705</v>
+        <v>764</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>706</v>
+        <v>765</v>
       </c>
       <c r="D190" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E190" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>442</v>
+        <v>34</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>707</v>
+        <v>766</v>
       </c>
       <c r="H190" t="s">
-        <v>708</v>
+        <v>767</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>709</v>
+        <v>768</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>710</v>
+        <v>769</v>
       </c>
       <c r="D191" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E191" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>442</v>
+        <v>13</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>711</v>
+        <v>770</v>
       </c>
       <c r="H191" t="s">
-        <v>712</v>
+        <v>771</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>713</v>
+        <v>772</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>714</v>
+        <v>773</v>
       </c>
       <c r="D192" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E192" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>715</v>
+        <v>774</v>
       </c>
       <c r="H192" t="s">
-        <v>716</v>
+        <v>775</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>717</v>
+        <v>776</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>718</v>
+        <v>777</v>
       </c>
       <c r="D193" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E193" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>27</v>
+        <v>456</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>719</v>
+        <v>778</v>
       </c>
       <c r="H193" t="s">
-        <v>720</v>
+        <v>779</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>721</v>
+        <v>780</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>722</v>
+        <v>781</v>
       </c>
       <c r="D194" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E194" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>27</v>
+        <v>456</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>723</v>
+        <v>782</v>
       </c>
       <c r="H194" t="s">
-        <v>724</v>
+        <v>783</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>725</v>
+        <v>784</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>726</v>
+        <v>785</v>
       </c>
       <c r="D195" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E195" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>27</v>
+        <v>456</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>727</v>
+        <v>786</v>
       </c>
       <c r="H195" t="s">
-        <v>728</v>
+        <v>787</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>729</v>
+        <v>788</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>730</v>
+        <v>789</v>
       </c>
       <c r="D196" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E196" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>731</v>
+        <v>790</v>
       </c>
       <c r="H196" t="s">
-        <v>732</v>
+        <v>791</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>733</v>
+        <v>792</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>734</v>
+        <v>793</v>
       </c>
       <c r="D197" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E197" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>735</v>
+        <v>794</v>
       </c>
       <c r="H197" t="s">
-        <v>736</v>
+        <v>795</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>737</v>
+        <v>796</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>738</v>
+        <v>797</v>
       </c>
       <c r="D198" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E198" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F198" t="s">
-        <v>46</v>
+        <v>493</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>739</v>
+        <v>798</v>
       </c>
       <c r="H198" t="s">
-        <v>740</v>
+        <v>799</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>741</v>
+        <v>800</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>742</v>
+        <v>801</v>
       </c>
       <c r="D199" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E199" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>46</v>
+        <v>493</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>743</v>
+        <v>802</v>
       </c>
       <c r="H199" t="s">
-        <v>744</v>
+        <v>803</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>745</v>
+        <v>804</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>746</v>
+        <v>805</v>
       </c>
       <c r="D200" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E200" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F200" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>747</v>
+        <v>806</v>
       </c>
       <c r="H200" t="s">
-        <v>748</v>
+        <v>807</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>749</v>
+        <v>808</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>750</v>
+        <v>809</v>
       </c>
       <c r="D201" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E201" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F201" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>751</v>
+        <v>810</v>
       </c>
       <c r="H201" t="s">
-        <v>752</v>
+        <v>811</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>753</v>
+        <v>812</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>754</v>
+        <v>813</v>
       </c>
       <c r="D202" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E202" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F202" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>755</v>
+        <v>814</v>
       </c>
       <c r="H202" t="s">
-        <v>756</v>
+        <v>815</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>757</v>
+        <v>816</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>758</v>
+        <v>817</v>
       </c>
       <c r="D203" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E203" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F203" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>759</v>
+        <v>818</v>
       </c>
       <c r="H203" t="s">
-        <v>760</v>
+        <v>819</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>761</v>
+        <v>820</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>762</v>
+        <v>821</v>
       </c>
       <c r="D204" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E204" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F204" t="s">
-        <v>32</v>
+        <v>307</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>763</v>
+        <v>822</v>
       </c>
       <c r="H204" t="s">
-        <v>764</v>
+        <v>823</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>765</v>
+        <v>824</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>766</v>
+        <v>825</v>
       </c>
       <c r="D205" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E205" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F205" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>767</v>
+        <v>826</v>
       </c>
       <c r="H205" t="s">
-        <v>768</v>
+        <v>827</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>769</v>
+        <v>828</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>770</v>
+        <v>829</v>
       </c>
       <c r="D206" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E206" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F206" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>771</v>
+        <v>830</v>
       </c>
       <c r="H206" t="s">
-        <v>772</v>
+        <v>831</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>773</v>
+        <v>832</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>774</v>
+        <v>833</v>
       </c>
       <c r="D207" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E207" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F207" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>775</v>
+        <v>834</v>
       </c>
       <c r="H207" t="s">
-        <v>776</v>
+        <v>835</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>777</v>
+        <v>836</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>778</v>
+        <v>837</v>
       </c>
       <c r="D208" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E208" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F208" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>779</v>
+        <v>838</v>
       </c>
       <c r="H208" t="s">
-        <v>780</v>
+        <v>839</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>781</v>
+        <v>840</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>782</v>
+        <v>841</v>
       </c>
       <c r="D209" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E209" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F209" t="s">
-        <v>27</v>
+        <v>307</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>783</v>
+        <v>842</v>
       </c>
       <c r="H209" t="s">
-        <v>784</v>
+        <v>843</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>785</v>
+        <v>844</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>786</v>
+        <v>845</v>
       </c>
       <c r="D210" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E210" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>787</v>
+        <v>846</v>
       </c>
       <c r="H210" t="s">
-        <v>788</v>
+        <v>847</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>789</v>
+        <v>848</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>790</v>
+        <v>849</v>
       </c>
       <c r="D211" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E211" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>791</v>
+        <v>850</v>
       </c>
       <c r="H211" t="s">
-        <v>792</v>
+        <v>851</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>793</v>
+        <v>852</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>794</v>
+        <v>853</v>
       </c>
       <c r="D212" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E212" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>795</v>
+        <v>854</v>
       </c>
       <c r="H212" t="s">
-        <v>796</v>
+        <v>855</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>797</v>
+        <v>856</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>798</v>
+        <v>857</v>
       </c>
       <c r="D213" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E213" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F213" t="s">
-        <v>22</v>
+        <v>456</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>799</v>
+        <v>858</v>
       </c>
       <c r="H213" t="s">
-        <v>800</v>
+        <v>859</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>801</v>
+        <v>860</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>802</v>
+        <v>861</v>
       </c>
       <c r="D214" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E214" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F214" t="s">
-        <v>150</v>
+        <v>456</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>803</v>
+        <v>862</v>
       </c>
       <c r="H214" t="s">
-        <v>804</v>
+        <v>863</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>805</v>
+        <v>864</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>806</v>
+        <v>865</v>
       </c>
       <c r="D215" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E215" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F215" t="s">
-        <v>150</v>
+        <v>456</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>807</v>
+        <v>866</v>
       </c>
       <c r="H215" t="s">
-        <v>808</v>
+        <v>867</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>809</v>
+        <v>868</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>810</v>
+        <v>869</v>
       </c>
       <c r="D216" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E216" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F216" t="s">
-        <v>133</v>
+        <v>79</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>811</v>
+        <v>870</v>
       </c>
       <c r="H216" t="s">
-        <v>812</v>
+        <v>871</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>813</v>
+        <v>872</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>814</v>
+        <v>873</v>
       </c>
       <c r="D217" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E217" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F217" t="s">
-        <v>51</v>
+        <v>493</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>815</v>
+        <v>874</v>
       </c>
       <c r="H217" t="s">
-        <v>816</v>
+        <v>875</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>817</v>
+        <v>876</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>818</v>
+        <v>877</v>
       </c>
       <c r="D218" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E218" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F218" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>819</v>
+        <v>878</v>
       </c>
       <c r="H218" t="s">
-        <v>820</v>
+        <v>879</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>821</v>
+        <v>880</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>822</v>
+        <v>881</v>
       </c>
       <c r="D219" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E219" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F219" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>823</v>
+        <v>882</v>
       </c>
       <c r="H219" t="s">
-        <v>824</v>
+        <v>883</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>825</v>
+        <v>884</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>826</v>
+        <v>885</v>
       </c>
       <c r="D220" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E220" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F220" t="s">
-        <v>46</v>
+        <v>886</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>827</v>
+        <v>887</v>
       </c>
       <c r="H220" t="s">
-        <v>828</v>
+        <v>888</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>829</v>
+        <v>889</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>830</v>
+        <v>890</v>
       </c>
       <c r="D221" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E221" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F221" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>831</v>
+        <v>891</v>
       </c>
       <c r="H221" t="s">
-        <v>832</v>
+        <v>892</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>833</v>
+        <v>893</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>834</v>
+        <v>894</v>
       </c>
       <c r="D222" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E222" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F222" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>835</v>
+        <v>895</v>
       </c>
       <c r="H222" t="s">
-        <v>836</v>
+        <v>896</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>837</v>
+        <v>897</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>838</v>
+        <v>898</v>
       </c>
       <c r="D223" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E223" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F223" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>839</v>
+        <v>899</v>
       </c>
       <c r="H223" t="s">
-        <v>840</v>
+        <v>900</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>841</v>
+        <v>901</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>842</v>
+        <v>902</v>
       </c>
       <c r="D224" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E224" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F224" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>843</v>
+        <v>903</v>
       </c>
       <c r="H224" t="s">
-        <v>844</v>
+        <v>904</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>845</v>
+        <v>905</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>846</v>
+        <v>906</v>
       </c>
       <c r="D225" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E225" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F225" t="s">
-        <v>442</v>
+        <v>79</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>847</v>
+        <v>907</v>
       </c>
       <c r="H225" t="s">
-        <v>848</v>
+        <v>908</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>849</v>
+        <v>909</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>850</v>
+        <v>910</v>
       </c>
       <c r="D226" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E226" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F226" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>851</v>
+        <v>911</v>
       </c>
       <c r="H226" t="s">
-        <v>852</v>
+        <v>912</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>853</v>
+        <v>913</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>854</v>
+        <v>914</v>
       </c>
       <c r="D227" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E227" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F227" t="s">
-        <v>22</v>
+        <v>915</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>855</v>
+        <v>916</v>
       </c>
       <c r="H227" t="s">
-        <v>856</v>
+        <v>917</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>857</v>
+        <v>918</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>858</v>
+        <v>919</v>
       </c>
       <c r="D228" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E228" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F228" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>859</v>
+        <v>920</v>
       </c>
       <c r="H228" t="s">
-        <v>860</v>
+        <v>921</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>861</v>
+        <v>922</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>862</v>
+        <v>923</v>
       </c>
       <c r="D229" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E229" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F229" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>863</v>
+        <v>924</v>
       </c>
       <c r="H229" t="s">
-        <v>864</v>
+        <v>925</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>865</v>
+        <v>926</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>866</v>
+        <v>927</v>
       </c>
       <c r="D230" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E230" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F230" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>867</v>
+        <v>928</v>
       </c>
       <c r="H230" t="s">
-        <v>868</v>
+        <v>929</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>869</v>
+        <v>930</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>870</v>
+        <v>931</v>
       </c>
       <c r="D231" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E231" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F231" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>871</v>
+        <v>932</v>
       </c>
       <c r="H231" t="s">
-        <v>872</v>
+        <v>933</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>873</v>
+        <v>934</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>874</v>
+        <v>935</v>
       </c>
       <c r="D232" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E232" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F232" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>875</v>
+        <v>936</v>
       </c>
       <c r="H232" t="s">
-        <v>876</v>
+        <v>937</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>877</v>
+        <v>938</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>878</v>
+        <v>939</v>
       </c>
       <c r="D233" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E233" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F233" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>879</v>
+        <v>940</v>
       </c>
       <c r="H233" t="s">
-        <v>880</v>
+        <v>941</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>881</v>
+        <v>942</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>882</v>
+        <v>943</v>
       </c>
       <c r="D234" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E234" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F234" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>883</v>
+        <v>35</v>
       </c>
       <c r="H234" t="s">
-        <v>884</v>
+        <v>944</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>885</v>
+        <v>945</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>886</v>
+        <v>946</v>
       </c>
       <c r="D235" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E235" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F235" t="s">
-        <v>22</v>
+        <v>142</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>887</v>
+        <v>947</v>
       </c>
       <c r="H235" t="s">
-        <v>888</v>
+        <v>948</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>889</v>
+        <v>949</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>890</v>
+        <v>950</v>
       </c>
       <c r="D236" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E236" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F236" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>891</v>
+        <v>951</v>
       </c>
       <c r="H236" t="s">
-        <v>892</v>
+        <v>952</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>893</v>
+        <v>953</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>894</v>
+        <v>954</v>
       </c>
       <c r="D237" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E237" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F237" t="s">
-        <v>27</v>
+        <v>307</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>895</v>
+        <v>955</v>
       </c>
       <c r="H237" t="s">
-        <v>896</v>
+        <v>956</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>897</v>
+        <v>957</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>898</v>
+        <v>958</v>
       </c>
       <c r="D238" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E238" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F238" t="s">
-        <v>27</v>
+        <v>307</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>899</v>
+        <v>35</v>
       </c>
       <c r="H238" t="s">
-        <v>900</v>
+        <v>959</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>901</v>
+        <v>960</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>902</v>
+        <v>961</v>
       </c>
       <c r="D239" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E239" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F239" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>903</v>
+        <v>962</v>
       </c>
       <c r="H239" t="s">
-        <v>904</v>
+        <v>963</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>905</v>
+        <v>964</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>906</v>
+        <v>965</v>
       </c>
       <c r="D240" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E240" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F240" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>907</v>
+        <v>966</v>
       </c>
       <c r="H240" t="s">
-        <v>908</v>
+        <v>967</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>909</v>
+        <v>968</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>910</v>
+        <v>969</v>
       </c>
       <c r="D241" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E241" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F241" t="s">
-        <v>32</v>
+        <v>132</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>911</v>
+        <v>970</v>
       </c>
       <c r="H241" t="s">
-        <v>912</v>
+        <v>971</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>913</v>
+        <v>972</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>914</v>
+        <v>973</v>
       </c>
       <c r="D242" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E242" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F242" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>915</v>
+        <v>974</v>
       </c>
       <c r="H242" t="s">
-        <v>916</v>
+        <v>975</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>917</v>
+        <v>976</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>918</v>
+        <v>977</v>
       </c>
       <c r="D243" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E243" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F243" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>919</v>
+        <v>978</v>
       </c>
       <c r="H243" t="s">
-        <v>920</v>
+        <v>975</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>921</v>
+        <v>979</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>922</v>
+        <v>980</v>
       </c>
       <c r="D244" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E244" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F244" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>923</v>
+        <v>981</v>
       </c>
       <c r="H244" t="s">
-        <v>924</v>
+        <v>982</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>925</v>
+        <v>983</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>926</v>
+        <v>984</v>
       </c>
       <c r="D245" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E245" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F245" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>927</v>
+        <v>985</v>
       </c>
       <c r="H245" t="s">
-        <v>928</v>
+        <v>986</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>929</v>
+        <v>987</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>930</v>
+        <v>988</v>
       </c>
       <c r="D246" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E246" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F246" t="s">
-        <v>13</v>
+        <v>142</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>931</v>
+        <v>989</v>
       </c>
       <c r="H246" t="s">
-        <v>932</v>
+        <v>990</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>933</v>
+        <v>991</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>934</v>
+        <v>992</v>
       </c>
       <c r="D247" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E247" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F247" t="s">
-        <v>13</v>
+        <v>493</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>935</v>
+        <v>993</v>
       </c>
       <c r="H247" t="s">
-        <v>936</v>
+        <v>994</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>937</v>
+        <v>995</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>938</v>
+        <v>996</v>
       </c>
       <c r="D248" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E248" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F248" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>939</v>
+        <v>997</v>
       </c>
       <c r="H248" t="s">
-        <v>940</v>
+        <v>998</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>941</v>
+        <v>999</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>942</v>
+        <v>1000</v>
       </c>
       <c r="D249" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E249" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F249" t="s">
-        <v>442</v>
+        <v>223</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>943</v>
+        <v>1001</v>
       </c>
       <c r="H249" t="s">
-        <v>944</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>945</v>
+        <v>1003</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>946</v>
+        <v>1004</v>
       </c>
       <c r="D250" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E250" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F250" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>947</v>
+        <v>1005</v>
       </c>
       <c r="H250" t="s">
-        <v>948</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>949</v>
+        <v>1007</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>950</v>
+        <v>1008</v>
       </c>
       <c r="D251" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E251" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F251" t="s">
-        <v>27</v>
+        <v>307</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>951</v>
+        <v>1009</v>
       </c>
       <c r="H251" t="s">
-        <v>952</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>953</v>
+        <v>1011</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>954</v>
+        <v>1012</v>
       </c>
       <c r="D252" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E252" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F252" t="s">
-        <v>27</v>
+        <v>307</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>955</v>
+        <v>1013</v>
       </c>
       <c r="H252" t="s">
-        <v>956</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>957</v>
+        <v>1015</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>958</v>
+        <v>1016</v>
       </c>
       <c r="D253" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E253" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F253" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>959</v>
+        <v>1017</v>
       </c>
       <c r="H253" t="s">
-        <v>960</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>961</v>
+        <v>1019</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>962</v>
+        <v>1020</v>
       </c>
       <c r="D254" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E254" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F254" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>963</v>
+        <v>35</v>
       </c>
       <c r="H254" t="s">
-        <v>964</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>965</v>
+        <v>1022</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>966</v>
+        <v>1023</v>
       </c>
       <c r="D255" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E255" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F255" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>967</v>
+        <v>1024</v>
       </c>
       <c r="H255" t="s">
-        <v>968</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>969</v>
+        <v>1026</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>970</v>
+        <v>1027</v>
       </c>
       <c r="D256" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E256" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F256" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>971</v>
+        <v>1028</v>
       </c>
       <c r="H256" t="s">
-        <v>972</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>973</v>
+        <v>1030</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>974</v>
+        <v>1031</v>
       </c>
       <c r="D257" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E257" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F257" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>975</v>
+        <v>1032</v>
       </c>
       <c r="H257" t="s">
-        <v>976</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>977</v>
+        <v>1034</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>978</v>
+        <v>1035</v>
       </c>
       <c r="D258" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E258" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F258" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>979</v>
+        <v>1036</v>
       </c>
       <c r="H258" t="s">
-        <v>980</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>981</v>
+        <v>1038</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>982</v>
+        <v>1039</v>
       </c>
       <c r="D259" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E259" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F259" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>983</v>
+        <v>1040</v>
       </c>
       <c r="H259" t="s">
-        <v>984</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>985</v>
+        <v>1042</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>986</v>
+        <v>1043</v>
       </c>
       <c r="D260" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E260" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F260" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>987</v>
+        <v>1044</v>
       </c>
       <c r="H260" t="s">
-        <v>988</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>989</v>
+        <v>1046</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>990</v>
+        <v>1047</v>
       </c>
       <c r="D261" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E261" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F261" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>991</v>
+        <v>1048</v>
       </c>
       <c r="H261" t="s">
-        <v>992</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>993</v>
+        <v>1050</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>994</v>
+        <v>1051</v>
       </c>
       <c r="D262" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E262" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F262" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>995</v>
+        <v>1052</v>
       </c>
       <c r="H262" t="s">
-        <v>996</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>997</v>
+        <v>1054</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>998</v>
+        <v>1055</v>
       </c>
       <c r="D263" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E263" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F263" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>999</v>
+        <v>1056</v>
       </c>
       <c r="H263" t="s">
-        <v>1000</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1001</v>
+        <v>1058</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>1002</v>
+        <v>1059</v>
       </c>
       <c r="D264" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E264" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F264" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1003</v>
+        <v>1060</v>
       </c>
       <c r="H264" t="s">
-        <v>1004</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1005</v>
+        <v>1062</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>1006</v>
+        <v>1063</v>
       </c>
       <c r="D265" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E265" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F265" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1007</v>
+        <v>1064</v>
       </c>
       <c r="H265" t="s">
-        <v>1008</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1009</v>
+        <v>1066</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>1010</v>
+        <v>1067</v>
       </c>
       <c r="D266" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E266" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F266" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1011</v>
+        <v>1068</v>
       </c>
       <c r="H266" t="s">
-        <v>1012</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1013</v>
+        <v>1070</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>1014</v>
+        <v>1071</v>
       </c>
       <c r="D267" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E267" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F267" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1015</v>
+        <v>1072</v>
       </c>
       <c r="H267" t="s">
-        <v>1016</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1017</v>
+        <v>1074</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>1018</v>
+        <v>1075</v>
       </c>
       <c r="D268" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E268" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F268" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1019</v>
+        <v>1076</v>
       </c>
       <c r="H268" t="s">
-        <v>1020</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1021</v>
+        <v>1078</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1022</v>
+        <v>1079</v>
       </c>
       <c r="D269" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E269" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F269" t="s">
-        <v>32</v>
+        <v>128</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1023</v>
+        <v>1080</v>
       </c>
       <c r="H269" t="s">
-        <v>1024</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1025</v>
+        <v>1082</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1026</v>
+        <v>1083</v>
       </c>
       <c r="D270" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E270" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F270" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1027</v>
+        <v>1084</v>
       </c>
       <c r="H270" t="s">
-        <v>1028</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1029</v>
+        <v>1086</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1030</v>
+        <v>1087</v>
       </c>
       <c r="D271" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E271" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F271" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1031</v>
+        <v>1088</v>
       </c>
       <c r="H271" t="s">
-        <v>1032</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1033</v>
+        <v>1090</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1034</v>
+        <v>1091</v>
       </c>
       <c r="D272" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E272" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F272" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1035</v>
+        <v>1092</v>
       </c>
       <c r="H272" t="s">
-        <v>1036</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1037</v>
+        <v>1094</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1038</v>
+        <v>1095</v>
       </c>
       <c r="D273" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E273" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F273" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1039</v>
+        <v>1096</v>
       </c>
       <c r="H273" t="s">
-        <v>1040</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1041</v>
+        <v>1098</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1042</v>
+        <v>1099</v>
       </c>
       <c r="D274" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E274" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F274" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1043</v>
+        <v>1100</v>
       </c>
       <c r="H274" t="s">
-        <v>1044</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1045</v>
+        <v>1102</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1046</v>
+        <v>1103</v>
       </c>
       <c r="D275" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E275" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F275" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1047</v>
+        <v>1104</v>
       </c>
       <c r="H275" t="s">
-        <v>1048</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1049</v>
+        <v>1106</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1050</v>
+        <v>1107</v>
       </c>
       <c r="D276" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E276" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F276" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1051</v>
+        <v>1108</v>
       </c>
       <c r="H276" t="s">
-        <v>1052</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1053</v>
+        <v>1110</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1054</v>
+        <v>1111</v>
       </c>
       <c r="D277" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E277" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F277" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1055</v>
+        <v>1112</v>
       </c>
       <c r="H277" t="s">
-        <v>1056</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1057</v>
+        <v>1114</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1058</v>
+        <v>1115</v>
       </c>
       <c r="D278" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E278" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F278" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1059</v>
+        <v>1116</v>
       </c>
       <c r="H278" t="s">
-        <v>1060</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1061</v>
+        <v>1118</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1062</v>
+        <v>1119</v>
       </c>
       <c r="D279" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E279" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F279" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1063</v>
+        <v>1120</v>
       </c>
       <c r="H279" t="s">
-        <v>1064</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1065</v>
+        <v>1122</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1066</v>
+        <v>1123</v>
       </c>
       <c r="D280" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E280" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F280" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1067</v>
+        <v>1124</v>
       </c>
       <c r="H280" t="s">
-        <v>1068</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1069</v>
+        <v>1126</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1070</v>
+        <v>1127</v>
       </c>
       <c r="D281" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E281" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F281" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1071</v>
+        <v>1128</v>
       </c>
       <c r="H281" t="s">
-        <v>1072</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1073</v>
+        <v>1130</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1074</v>
+        <v>1131</v>
       </c>
       <c r="D282" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E282" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F282" t="s">
         <v>13</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1075</v>
+        <v>1132</v>
       </c>
       <c r="H282" t="s">
-        <v>1076</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1077</v>
+        <v>1134</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1078</v>
+        <v>1135</v>
       </c>
       <c r="D283" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E283" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F283" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1079</v>
+        <v>1136</v>
       </c>
       <c r="H283" t="s">
-        <v>1080</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1081</v>
+        <v>1138</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1082</v>
+        <v>1139</v>
       </c>
       <c r="D284" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E284" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F284" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1083</v>
+        <v>1140</v>
       </c>
       <c r="H284" t="s">
-        <v>1084</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1085</v>
+        <v>1142</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1086</v>
+        <v>1143</v>
       </c>
       <c r="D285" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E285" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F285" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1087</v>
+        <v>1144</v>
       </c>
       <c r="H285" t="s">
-        <v>1088</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1089</v>
+        <v>1146</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1090</v>
+        <v>1147</v>
       </c>
       <c r="D286" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E286" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F286" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1091</v>
+        <v>1148</v>
       </c>
       <c r="H286" t="s">
-        <v>1092</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1093</v>
+        <v>1150</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1094</v>
+        <v>1151</v>
       </c>
       <c r="D287" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E287" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F287" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1095</v>
+        <v>1152</v>
       </c>
       <c r="H287" t="s">
-        <v>1096</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1097</v>
+        <v>1154</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1098</v>
+        <v>1155</v>
       </c>
       <c r="D288" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E288" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F288" t="s">
-        <v>46</v>
+        <v>142</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1099</v>
+        <v>1156</v>
       </c>
       <c r="H288" t="s">
-        <v>1100</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1101</v>
+        <v>1158</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1102</v>
+        <v>1159</v>
       </c>
       <c r="D289" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E289" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F289" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1103</v>
+        <v>1160</v>
       </c>
       <c r="H289" t="s">
-        <v>1104</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1105</v>
+        <v>1162</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1106</v>
+        <v>1163</v>
       </c>
       <c r="D290" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E290" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F290" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1107</v>
+        <v>1164</v>
       </c>
       <c r="H290" t="s">
-        <v>1108</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1109</v>
+        <v>1166</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1110</v>
+        <v>1167</v>
       </c>
       <c r="D291" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E291" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F291" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1111</v>
+        <v>1168</v>
       </c>
       <c r="H291" t="s">
-        <v>1112</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1113</v>
+        <v>1170</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1114</v>
+        <v>1171</v>
       </c>
       <c r="D292" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E292" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F292" t="s">
-        <v>1115</v>
+        <v>307</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1116</v>
+        <v>1172</v>
       </c>
       <c r="H292" t="s">
-        <v>1117</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1118</v>
+        <v>1174</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1119</v>
+        <v>1175</v>
       </c>
       <c r="D293" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E293" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F293" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1120</v>
+        <v>1176</v>
       </c>
       <c r="H293" t="s">
-        <v>1121</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1122</v>
+        <v>1178</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1123</v>
+        <v>1179</v>
       </c>
       <c r="D294" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E294" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F294" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1124</v>
+        <v>1180</v>
       </c>
       <c r="H294" t="s">
-        <v>1125</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1126</v>
+        <v>1182</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1127</v>
+        <v>1183</v>
       </c>
       <c r="D295" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E295" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F295" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1128</v>
+        <v>1184</v>
       </c>
       <c r="H295" t="s">
-        <v>1129</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1130</v>
+        <v>1186</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1131</v>
+        <v>1187</v>
       </c>
       <c r="D296" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E296" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F296" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1132</v>
+        <v>1188</v>
       </c>
       <c r="H296" t="s">
-        <v>1133</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1134</v>
+        <v>1190</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1135</v>
+        <v>1191</v>
       </c>
       <c r="D297" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E297" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F297" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1136</v>
+        <v>1192</v>
       </c>
       <c r="H297" t="s">
-        <v>1137</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1138</v>
+        <v>1194</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1139</v>
+        <v>1195</v>
       </c>
       <c r="D298" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E298" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F298" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1140</v>
+        <v>1196</v>
       </c>
       <c r="H298" t="s">
-        <v>1141</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1142</v>
+        <v>1198</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1143</v>
+        <v>1199</v>
       </c>
       <c r="D299" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E299" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F299" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>300</v>
+        <v>1200</v>
       </c>
       <c r="H299" t="s">
-        <v>1144</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1145</v>
+        <v>1202</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1146</v>
+        <v>1203</v>
       </c>
       <c r="D300" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E300" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F300" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1147</v>
+        <v>1204</v>
       </c>
       <c r="H300" t="s">
-        <v>1148</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1149</v>
+        <v>1206</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1150</v>
+        <v>1207</v>
       </c>
       <c r="D301" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E301" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F301" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1151</v>
+        <v>1208</v>
       </c>
       <c r="H301" t="s">
-        <v>1152</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1153</v>
+        <v>1210</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1154</v>
+        <v>1211</v>
       </c>
       <c r="D302" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E302" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F302" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1155</v>
+        <v>1212</v>
       </c>
       <c r="H302" t="s">
-        <v>1156</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1157</v>
+        <v>1214</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1158</v>
+        <v>1215</v>
       </c>
       <c r="D303" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E303" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F303" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>300</v>
+        <v>1216</v>
       </c>
       <c r="H303" t="s">
-        <v>1159</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1160</v>
+        <v>1218</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1161</v>
+        <v>1219</v>
       </c>
       <c r="D304" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E304" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F304" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1162</v>
+        <v>1220</v>
       </c>
       <c r="H304" t="s">
-        <v>1163</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1164</v>
+        <v>1222</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1165</v>
+        <v>1223</v>
       </c>
       <c r="D305" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E305" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F305" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1166</v>
+        <v>1224</v>
       </c>
       <c r="H305" t="s">
-        <v>1167</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1168</v>
+        <v>1226</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1169</v>
+        <v>1227</v>
       </c>
       <c r="D306" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E306" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F306" t="s">
-        <v>41</v>
+        <v>128</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1170</v>
+        <v>1228</v>
       </c>
       <c r="H306" t="s">
-        <v>1171</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1172</v>
+        <v>1230</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1173</v>
+        <v>1231</v>
       </c>
       <c r="D307" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E307" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F307" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1174</v>
+        <v>1232</v>
       </c>
       <c r="H307" t="s">
-        <v>1175</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1176</v>
+        <v>1234</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1177</v>
+        <v>1235</v>
       </c>
       <c r="D308" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E308" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F308" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1178</v>
+        <v>1236</v>
       </c>
       <c r="H308" t="s">
-        <v>1175</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1179</v>
+        <v>1238</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1180</v>
+        <v>1239</v>
       </c>
       <c r="D309" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E309" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F309" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1181</v>
+        <v>1240</v>
       </c>
       <c r="H309" t="s">
-        <v>1182</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1183</v>
+        <v>1241</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1184</v>
+        <v>1242</v>
       </c>
       <c r="D310" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E310" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F310" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1185</v>
+        <v>1243</v>
       </c>
       <c r="H310" t="s">
-        <v>1186</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1187</v>
+        <v>1245</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1188</v>
+        <v>1246</v>
       </c>
       <c r="D311" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E311" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F311" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1189</v>
+        <v>1247</v>
       </c>
       <c r="H311" t="s">
-        <v>1190</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1191</v>
+        <v>1249</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1192</v>
+        <v>1250</v>
       </c>
       <c r="D312" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E312" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F312" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1193</v>
+        <v>1251</v>
       </c>
       <c r="H312" t="s">
-        <v>1194</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1195</v>
+        <v>1253</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1196</v>
+        <v>1254</v>
       </c>
       <c r="D313" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E313" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F313" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1197</v>
+        <v>1255</v>
       </c>
       <c r="H313" t="s">
-        <v>1198</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1199</v>
+        <v>1257</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1200</v>
+        <v>1258</v>
       </c>
       <c r="D314" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E314" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F314" t="s">
-        <v>442</v>
+        <v>13</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1201</v>
+        <v>1259</v>
       </c>
       <c r="H314" t="s">
-        <v>1202</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1203</v>
+        <v>1261</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1204</v>
+        <v>1262</v>
       </c>
       <c r="D315" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E315" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F315" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1205</v>
+        <v>1263</v>
       </c>
       <c r="H315" t="s">
-        <v>1206</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1207</v>
+        <v>1265</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1208</v>
+        <v>1266</v>
       </c>
       <c r="D316" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E316" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F316" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1209</v>
+        <v>1267</v>
       </c>
       <c r="H316" t="s">
-        <v>1210</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1211</v>
+        <v>1269</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1212</v>
+        <v>1270</v>
       </c>
       <c r="D317" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E317" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F317" t="s">
-        <v>32</v>
+        <v>223</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1213</v>
+        <v>1271</v>
       </c>
       <c r="H317" t="s">
-        <v>1214</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1215</v>
+        <v>1273</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1216</v>
+        <v>1274</v>
       </c>
       <c r="D318" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E318" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F318" t="s">
-        <v>150</v>
+        <v>223</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1217</v>
+        <v>1275</v>
       </c>
       <c r="H318" t="s">
-        <v>1218</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1219</v>
+        <v>1277</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1220</v>
+        <v>1278</v>
       </c>
       <c r="D319" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E319" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F319" t="s">
-        <v>150</v>
+        <v>456</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>300</v>
+        <v>1279</v>
       </c>
       <c r="H319" t="s">
-        <v>1221</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1222</v>
+        <v>1281</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1223</v>
+        <v>1282</v>
       </c>
       <c r="D320" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E320" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F320" t="s">
-        <v>150</v>
+        <v>456</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1224</v>
+        <v>1283</v>
       </c>
       <c r="H320" t="s">
-        <v>1225</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1226</v>
+        <v>1285</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1227</v>
+        <v>1286</v>
       </c>
       <c r="D321" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E321" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F321" t="s">
-        <v>27</v>
+        <v>493</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1228</v>
+        <v>1287</v>
       </c>
       <c r="H321" t="s">
-        <v>1229</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1230</v>
+        <v>1289</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1231</v>
+        <v>1290</v>
       </c>
       <c r="D322" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E322" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F322" t="s">
-        <v>27</v>
+        <v>493</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1232</v>
+        <v>1291</v>
       </c>
       <c r="H322" t="s">
-        <v>1233</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1234</v>
+        <v>1293</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1235</v>
+        <v>1294</v>
       </c>
       <c r="D323" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E323" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F323" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1236</v>
+        <v>1295</v>
       </c>
       <c r="H323" t="s">
-        <v>1237</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1238</v>
+        <v>1297</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1239</v>
+        <v>1298</v>
       </c>
       <c r="D324" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E324" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F324" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1240</v>
+        <v>1299</v>
       </c>
       <c r="H324" t="s">
-        <v>1241</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1242</v>
+        <v>1301</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1243</v>
+        <v>1302</v>
       </c>
       <c r="D325" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E325" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F325" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1244</v>
+        <v>1303</v>
       </c>
       <c r="H325" t="s">
-        <v>1245</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1246</v>
+        <v>1305</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1247</v>
+        <v>1306</v>
       </c>
       <c r="D326" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E326" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F326" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1248</v>
+        <v>1307</v>
       </c>
       <c r="H326" t="s">
-        <v>1249</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1250</v>
+        <v>1309</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1251</v>
+        <v>1310</v>
       </c>
       <c r="D327" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E327" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F327" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1252</v>
+        <v>1311</v>
       </c>
       <c r="H327" t="s">
-        <v>1253</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1254</v>
+        <v>1313</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1255</v>
+        <v>1314</v>
       </c>
       <c r="D328" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E328" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F328" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1256</v>
+        <v>1315</v>
       </c>
       <c r="H328" t="s">
-        <v>1257</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1258</v>
+        <v>1317</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1259</v>
+        <v>1318</v>
       </c>
       <c r="D329" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E329" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F329" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1260</v>
+        <v>1319</v>
       </c>
       <c r="H329" t="s">
-        <v>1261</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1262</v>
+        <v>1321</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1263</v>
+        <v>1322</v>
       </c>
       <c r="D330" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E330" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F330" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1264</v>
+        <v>1323</v>
       </c>
       <c r="H330" t="s">
-        <v>1265</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1266</v>
+        <v>1325</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1267</v>
+        <v>1326</v>
       </c>
       <c r="D331" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E331" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F331" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1268</v>
+        <v>1327</v>
       </c>
       <c r="H331" t="s">
-        <v>1269</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1270</v>
+        <v>1329</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1271</v>
+        <v>1330</v>
       </c>
       <c r="D332" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E332" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F332" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1272</v>
+        <v>35</v>
       </c>
       <c r="H332" t="s">
-        <v>1273</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1274</v>
+        <v>1332</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1275</v>
+        <v>1333</v>
       </c>
       <c r="D333" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E333" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F333" t="s">
-        <v>22</v>
+        <v>142</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1276</v>
+        <v>1334</v>
       </c>
       <c r="H333" t="s">
-        <v>1277</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1278</v>
+        <v>1336</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1279</v>
+        <v>1337</v>
       </c>
       <c r="D334" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E334" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F334" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1280</v>
+        <v>1338</v>
       </c>
       <c r="H334" t="s">
-        <v>1281</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1282</v>
+        <v>1340</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1283</v>
+        <v>1341</v>
       </c>
       <c r="D335" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E335" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F335" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1284</v>
+        <v>1342</v>
       </c>
       <c r="H335" t="s">
-        <v>1285</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1286</v>
+        <v>1344</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1287</v>
+        <v>1345</v>
       </c>
       <c r="D336" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E336" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F336" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1288</v>
+        <v>1346</v>
       </c>
       <c r="H336" t="s">
-        <v>1289</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1290</v>
+        <v>1348</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1291</v>
+        <v>1349</v>
       </c>
       <c r="D337" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E337" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F337" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1292</v>
+        <v>1350</v>
       </c>
       <c r="H337" t="s">
-        <v>1293</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1294</v>
+        <v>1352</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1295</v>
+        <v>1353</v>
       </c>
       <c r="D338" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E338" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F338" t="s">
-        <v>51</v>
+        <v>307</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1296</v>
+        <v>1354</v>
       </c>
       <c r="H338" t="s">
-        <v>1297</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1298</v>
+        <v>1356</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1299</v>
+        <v>1357</v>
       </c>
       <c r="D339" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E339" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F339" t="s">
-        <v>51</v>
+        <v>307</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1300</v>
+        <v>1358</v>
       </c>
       <c r="H339" t="s">
-        <v>1301</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1302</v>
+        <v>1360</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1303</v>
+        <v>1361</v>
       </c>
       <c r="D340" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E340" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F340" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1304</v>
+        <v>1362</v>
       </c>
       <c r="H340" t="s">
-        <v>1305</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1306</v>
+        <v>1364</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1307</v>
+        <v>1365</v>
       </c>
       <c r="D341" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E341" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F341" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1308</v>
+        <v>1366</v>
       </c>
       <c r="H341" t="s">
-        <v>1309</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1310</v>
+        <v>1368</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1311</v>
+        <v>1369</v>
       </c>
       <c r="D342" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E342" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F342" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1312</v>
+        <v>1370</v>
       </c>
       <c r="H342" t="s">
-        <v>1313</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1314</v>
+        <v>1372</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1315</v>
+        <v>1373</v>
       </c>
       <c r="D343" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E343" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F343" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1316</v>
+        <v>1374</v>
       </c>
       <c r="H343" t="s">
-        <v>1317</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1318</v>
+        <v>1376</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1319</v>
+        <v>1377</v>
       </c>
       <c r="D344" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E344" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F344" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1320</v>
+        <v>1378</v>
       </c>
       <c r="H344" t="s">
-        <v>1321</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1322</v>
+        <v>1380</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1323</v>
+        <v>1381</v>
       </c>
       <c r="D345" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E345" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F345" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1324</v>
+        <v>1382</v>
       </c>
       <c r="H345" t="s">
-        <v>1325</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1326</v>
+        <v>1384</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1327</v>
+        <v>1385</v>
       </c>
       <c r="D346" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E346" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F346" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1328</v>
+        <v>1386</v>
       </c>
       <c r="H346" t="s">
-        <v>1329</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1330</v>
+        <v>1388</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1331</v>
+        <v>1389</v>
       </c>
       <c r="D347" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E347" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F347" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1332</v>
+        <v>1390</v>
       </c>
       <c r="H347" t="s">
-        <v>1333</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1334</v>
+        <v>1392</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1335</v>
+        <v>1393</v>
       </c>
       <c r="D348" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E348" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F348" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1336</v>
+        <v>1394</v>
       </c>
       <c r="H348" t="s">
-        <v>1337</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1338</v>
+        <v>1396</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1339</v>
+        <v>1397</v>
       </c>
       <c r="D349" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E349" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F349" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1340</v>
+        <v>1398</v>
       </c>
       <c r="H349" t="s">
-        <v>1341</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1342</v>
+        <v>1400</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1343</v>
+        <v>1401</v>
       </c>
       <c r="D350" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E350" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F350" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1344</v>
+        <v>1402</v>
       </c>
       <c r="H350" t="s">
-        <v>1345</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1346</v>
+        <v>1404</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1347</v>
+        <v>1405</v>
       </c>
       <c r="D351" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E351" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F351" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1348</v>
+        <v>1406</v>
       </c>
       <c r="H351" t="s">
-        <v>1349</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1350</v>
+        <v>1408</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1351</v>
+        <v>1409</v>
       </c>
       <c r="D352" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E352" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F352" t="s">
-        <v>46</v>
+        <v>223</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1352</v>
+        <v>1410</v>
       </c>
       <c r="H352" t="s">
-        <v>1353</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1354</v>
+        <v>1412</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1355</v>
+        <v>1413</v>
       </c>
       <c r="D353" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E353" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F353" t="s">
-        <v>46</v>
+        <v>223</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1356</v>
+        <v>1414</v>
       </c>
       <c r="H353" t="s">
-        <v>1357</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1358</v>
+        <v>1416</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1359</v>
+        <v>1417</v>
       </c>
       <c r="D354" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E354" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F354" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1360</v>
+        <v>1418</v>
       </c>
       <c r="H354" t="s">
-        <v>1361</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1362</v>
+        <v>1420</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1363</v>
+        <v>1421</v>
       </c>
       <c r="D355" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E355" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F355" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1364</v>
+        <v>1422</v>
       </c>
       <c r="H355" t="s">
-        <v>1365</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1366</v>
+        <v>1424</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1367</v>
+        <v>1425</v>
       </c>
       <c r="D356" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E356" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F356" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1368</v>
+        <v>1426</v>
       </c>
       <c r="H356" t="s">
-        <v>1369</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1370</v>
+        <v>1428</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1371</v>
+        <v>1429</v>
       </c>
       <c r="D357" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E357" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F357" t="s">
-        <v>32</v>
+        <v>142</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1372</v>
+        <v>1430</v>
       </c>
       <c r="H357" t="s">
-        <v>1373</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1374</v>
+        <v>1432</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1375</v>
+        <v>1433</v>
       </c>
       <c r="D358" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E358" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F358" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1376</v>
+        <v>1434</v>
       </c>
       <c r="H358" t="s">
-        <v>1377</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1378</v>
+        <v>1436</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1379</v>
+        <v>1437</v>
       </c>
       <c r="D359" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E359" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F359" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1380</v>
+        <v>1438</v>
       </c>
       <c r="H359" t="s">
-        <v>1381</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1382</v>
+        <v>1440</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1383</v>
+        <v>1441</v>
       </c>
       <c r="D360" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E360" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F360" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1384</v>
+        <v>1442</v>
       </c>
       <c r="H360" t="s">
-        <v>1385</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1386</v>
+        <v>1444</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1387</v>
+        <v>1445</v>
       </c>
       <c r="D361" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E361" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F361" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1388</v>
+        <v>1446</v>
       </c>
       <c r="H361" t="s">
-        <v>1389</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1390</v>
+        <v>1448</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1391</v>
+        <v>1449</v>
       </c>
       <c r="D362" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E362" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F362" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1392</v>
+        <v>1450</v>
       </c>
       <c r="H362" t="s">
-        <v>1393</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1394</v>
+        <v>1452</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1395</v>
+        <v>1453</v>
       </c>
       <c r="D363" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E363" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F363" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1396</v>
+        <v>1454</v>
       </c>
       <c r="H363" t="s">
-        <v>1397</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1398</v>
+        <v>1456</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1399</v>
+        <v>1457</v>
       </c>
       <c r="D364" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E364" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F364" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1400</v>
+        <v>1458</v>
       </c>
       <c r="H364" t="s">
-        <v>1401</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1402</v>
+        <v>1460</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1403</v>
+        <v>1461</v>
       </c>
       <c r="D365" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E365" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F365" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1404</v>
+        <v>1462</v>
       </c>
       <c r="H365" t="s">
-        <v>1405</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1406</v>
+        <v>1464</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1407</v>
+        <v>1465</v>
       </c>
       <c r="D366" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E366" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F366" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1408</v>
+        <v>1466</v>
       </c>
       <c r="H366" t="s">
-        <v>1409</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1410</v>
+        <v>1468</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>1411</v>
+        <v>1469</v>
       </c>
       <c r="D367" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E367" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F367" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1412</v>
+        <v>1470</v>
       </c>
       <c r="H367" t="s">
-        <v>1413</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1414</v>
+        <v>1472</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1415</v>
+        <v>1473</v>
       </c>
       <c r="D368" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E368" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F368" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1416</v>
+        <v>1474</v>
       </c>
       <c r="H368" t="s">
-        <v>1417</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1418</v>
+        <v>1476</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1419</v>
+        <v>1477</v>
       </c>
       <c r="D369" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E369" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F369" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1420</v>
+        <v>1478</v>
       </c>
       <c r="H369" t="s">
-        <v>1421</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1422</v>
+        <v>1480</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>1423</v>
+        <v>1481</v>
       </c>
       <c r="D370" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E370" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F370" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1424</v>
+        <v>1482</v>
       </c>
       <c r="H370" t="s">
-        <v>1425</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1426</v>
+        <v>1484</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1427</v>
+        <v>1485</v>
       </c>
       <c r="D371" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E371" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F371" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1428</v>
+        <v>1486</v>
       </c>
       <c r="H371" t="s">
-        <v>1429</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1430</v>
+        <v>1488</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>1431</v>
+        <v>1489</v>
       </c>
       <c r="D372" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E372" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F372" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1432</v>
+        <v>1490</v>
       </c>
       <c r="H372" t="s">
-        <v>1433</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1434</v>
+        <v>1492</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>1435</v>
+        <v>1493</v>
       </c>
       <c r="D373" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E373" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F373" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1436</v>
+        <v>1494</v>
       </c>
       <c r="H373" t="s">
-        <v>1437</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1438</v>
+        <v>1496</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>1439</v>
+        <v>1497</v>
       </c>
       <c r="D374" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E374" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F374" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1440</v>
+        <v>1498</v>
       </c>
       <c r="H374" t="s">
-        <v>1437</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1441</v>
+        <v>1500</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>1442</v>
+        <v>1501</v>
       </c>
       <c r="D375" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E375" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F375" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1443</v>
+        <v>1502</v>
       </c>
       <c r="H375" t="s">
-        <v>1444</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1445</v>
+        <v>1504</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>1446</v>
+        <v>1505</v>
       </c>
       <c r="D376" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E376" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F376" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1447</v>
+        <v>1506</v>
       </c>
       <c r="H376" t="s">
-        <v>1448</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1449</v>
+        <v>1508</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>1450</v>
+        <v>1509</v>
       </c>
       <c r="D377" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E377" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F377" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1451</v>
+        <v>1510</v>
       </c>
       <c r="H377" t="s">
-        <v>1452</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1453</v>
+        <v>1512</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>1454</v>
+        <v>1513</v>
       </c>
       <c r="D378" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E378" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F378" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1455</v>
+        <v>1514</v>
       </c>
       <c r="H378" t="s">
-        <v>1456</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1457</v>
+        <v>1516</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>1458</v>
+        <v>1517</v>
       </c>
       <c r="D379" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E379" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F379" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1459</v>
+        <v>1518</v>
       </c>
       <c r="H379" t="s">
-        <v>1460</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1461</v>
+        <v>1520</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>1462</v>
+        <v>1521</v>
       </c>
       <c r="D380" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E380" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F380" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1463</v>
+        <v>1522</v>
       </c>
       <c r="H380" t="s">
-        <v>1464</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1465</v>
+        <v>1524</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>1466</v>
+        <v>1525</v>
       </c>
       <c r="D381" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E381" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F381" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1467</v>
+        <v>1526</v>
       </c>
       <c r="H381" t="s">
-        <v>1468</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1469</v>
+        <v>1528</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>1470</v>
+        <v>1529</v>
       </c>
       <c r="D382" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E382" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F382" t="s">
-        <v>442</v>
+        <v>307</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1471</v>
+        <v>1530</v>
       </c>
       <c r="H382" t="s">
-        <v>1472</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1473</v>
+        <v>1532</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>1474</v>
+        <v>1533</v>
       </c>
       <c r="D383" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E383" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F383" t="s">
-        <v>442</v>
+        <v>307</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1475</v>
+        <v>1534</v>
       </c>
       <c r="H383" t="s">
-        <v>1476</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1477</v>
+        <v>1536</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>1478</v>
+        <v>1537</v>
       </c>
       <c r="D384" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E384" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F384" t="s">
-        <v>133</v>
+        <v>79</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1479</v>
+        <v>1538</v>
       </c>
       <c r="H384" t="s">
-        <v>1480</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1481</v>
+        <v>1540</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>1482</v>
+        <v>1541</v>
       </c>
       <c r="D385" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E385" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F385" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1483</v>
+        <v>1542</v>
       </c>
       <c r="H385" t="s">
-        <v>1484</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1485</v>
+        <v>1544</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>1486</v>
+        <v>1545</v>
       </c>
       <c r="D386" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E386" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F386" t="s">
         <v>13</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1487</v>
+        <v>1546</v>
       </c>
       <c r="H386" t="s">
-        <v>1488</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1489</v>
+        <v>1548</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>1490</v>
+        <v>1549</v>
       </c>
       <c r="D387" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E387" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F387" t="s">
-        <v>13</v>
+        <v>223</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1491</v>
+        <v>1550</v>
       </c>
       <c r="H387" t="s">
-        <v>1492</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1493</v>
+        <v>1552</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>1494</v>
+        <v>1553</v>
       </c>
       <c r="D388" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E388" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F388" t="s">
-        <v>27</v>
+        <v>223</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1495</v>
+        <v>1554</v>
       </c>
       <c r="H388" t="s">
-        <v>1496</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1497</v>
+        <v>1556</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1498</v>
+        <v>1557</v>
       </c>
       <c r="D389" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E389" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F389" t="s">
-        <v>27</v>
+        <v>223</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1499</v>
+        <v>1558</v>
       </c>
       <c r="H389" t="s">
-        <v>1500</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1501</v>
+        <v>1560</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1502</v>
+        <v>1561</v>
       </c>
       <c r="D390" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E390" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F390" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1503</v>
+        <v>1562</v>
       </c>
       <c r="H390" t="s">
-        <v>1504</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1505</v>
+        <v>1564</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>1506</v>
+        <v>1565</v>
       </c>
       <c r="D391" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E391" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F391" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1507</v>
+        <v>1566</v>
       </c>
       <c r="H391" t="s">
-        <v>1508</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1509</v>
+        <v>1568</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>1510</v>
+        <v>1569</v>
       </c>
       <c r="D392" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E392" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F392" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1511</v>
+        <v>1570</v>
       </c>
       <c r="H392" t="s">
-        <v>1512</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1513</v>
+        <v>1572</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>1514</v>
+        <v>1573</v>
       </c>
       <c r="D393" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E393" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F393" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1515</v>
+        <v>1574</v>
       </c>
       <c r="H393" t="s">
-        <v>1516</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1517</v>
+        <v>1576</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>1518</v>
+        <v>1577</v>
       </c>
       <c r="D394" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E394" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F394" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1519</v>
+        <v>1578</v>
       </c>
       <c r="H394" t="s">
-        <v>1520</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1521</v>
+        <v>1580</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>1522</v>
+        <v>1581</v>
       </c>
       <c r="D395" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E395" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F395" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1523</v>
+        <v>1582</v>
       </c>
       <c r="H395" t="s">
-        <v>1524</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1525</v>
+        <v>1584</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>1526</v>
+        <v>1585</v>
       </c>
       <c r="D396" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E396" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F396" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1527</v>
+        <v>1586</v>
       </c>
       <c r="H396" t="s">
-        <v>1528</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1529</v>
+        <v>1588</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>1530</v>
+        <v>1589</v>
       </c>
       <c r="D397" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E397" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F397" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>300</v>
+        <v>1590</v>
       </c>
       <c r="H397" t="s">
-        <v>1531</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1532</v>
+        <v>1592</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1533</v>
+        <v>1593</v>
       </c>
       <c r="D398" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E398" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F398" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1534</v>
+        <v>1594</v>
       </c>
       <c r="H398" t="s">
-        <v>1535</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1536</v>
+        <v>1596</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1537</v>
+        <v>1597</v>
       </c>
       <c r="D399" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E399" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F399" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1538</v>
+        <v>1598</v>
       </c>
       <c r="H399" t="s">
-        <v>1539</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1540</v>
+        <v>1600</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1541</v>
+        <v>1601</v>
       </c>
       <c r="D400" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E400" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F400" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1542</v>
+        <v>1602</v>
       </c>
       <c r="H400" t="s">
-        <v>1543</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1544</v>
+        <v>1604</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>1545</v>
+        <v>1605</v>
       </c>
       <c r="D401" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E401" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F401" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1546</v>
+        <v>1606</v>
       </c>
       <c r="H401" t="s">
-        <v>1547</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1548</v>
+        <v>1608</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1549</v>
+        <v>1609</v>
       </c>
       <c r="D402" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E402" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F402" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1550</v>
+        <v>1610</v>
       </c>
       <c r="H402" t="s">
-        <v>1551</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1552</v>
+        <v>1612</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1553</v>
+        <v>1613</v>
       </c>
       <c r="D403" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E403" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F403" t="s">
-        <v>32</v>
+        <v>128</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1554</v>
+        <v>1614</v>
       </c>
       <c r="H403" t="s">
-        <v>1555</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1556</v>
+        <v>1616</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>1557</v>
+        <v>1617</v>
       </c>
       <c r="D404" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E404" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F404" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1558</v>
+        <v>1618</v>
       </c>
       <c r="H404" t="s">
-        <v>1559</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1560</v>
+        <v>1620</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1561</v>
+        <v>1621</v>
       </c>
       <c r="D405" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E405" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F405" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1562</v>
+        <v>1622</v>
       </c>
       <c r="H405" t="s">
-        <v>1563</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1564</v>
+        <v>1624</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>1565</v>
+        <v>1625</v>
       </c>
       <c r="D406" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E406" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F406" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1566</v>
+        <v>1626</v>
       </c>
       <c r="H406" t="s">
-        <v>1567</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1568</v>
+        <v>1628</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>1569</v>
+        <v>1629</v>
       </c>
       <c r="D407" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E407" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F407" t="s">
-        <v>51</v>
+        <v>493</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1570</v>
+        <v>1630</v>
       </c>
       <c r="H407" t="s">
-        <v>1571</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1572</v>
+        <v>1632</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>1573</v>
+        <v>1633</v>
       </c>
       <c r="D408" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E408" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F408" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1574</v>
+        <v>1634</v>
       </c>
       <c r="H408" t="s">
-        <v>1575</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1576</v>
+        <v>1636</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>1577</v>
+        <v>1637</v>
       </c>
       <c r="D409" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E409" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F409" t="s">
-        <v>27</v>
+        <v>493</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1578</v>
+        <v>1638</v>
       </c>
       <c r="H409" t="s">
-        <v>1579</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1580</v>
+        <v>1640</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>1581</v>
+        <v>1641</v>
       </c>
       <c r="D410" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E410" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F410" t="s">
-        <v>27</v>
+        <v>493</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1582</v>
+        <v>1642</v>
       </c>
       <c r="H410" t="s">
-        <v>1583</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1584</v>
+        <v>1644</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>1585</v>
+        <v>1645</v>
       </c>
       <c r="D411" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E411" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F411" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1586</v>
+        <v>1646</v>
       </c>
       <c r="H411" t="s">
-        <v>1587</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1588</v>
+        <v>1648</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>1589</v>
+        <v>1649</v>
       </c>
       <c r="D412" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E412" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F412" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1590</v>
+        <v>1650</v>
       </c>
       <c r="H412" t="s">
-        <v>1591</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1592</v>
+        <v>1652</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>1593</v>
+        <v>1653</v>
       </c>
       <c r="D413" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E413" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F413" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1594</v>
+        <v>1654</v>
       </c>
       <c r="H413" t="s">
-        <v>1595</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1596</v>
+        <v>1656</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>1597</v>
+        <v>1657</v>
       </c>
       <c r="D414" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E414" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F414" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1598</v>
+        <v>1658</v>
       </c>
       <c r="H414" t="s">
-        <v>1599</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1600</v>
+        <v>1660</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>1601</v>
+        <v>1661</v>
       </c>
       <c r="D415" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E415" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F415" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1602</v>
+        <v>1662</v>
       </c>
       <c r="H415" t="s">
-        <v>1603</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1604</v>
+        <v>1664</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>1605</v>
+        <v>1665</v>
       </c>
       <c r="D416" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E416" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F416" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1606</v>
+        <v>1666</v>
       </c>
       <c r="H416" t="s">
-        <v>1607</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1608</v>
+        <v>1668</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>1609</v>
+        <v>1669</v>
       </c>
       <c r="D417" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E417" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F417" t="s">
-        <v>442</v>
+        <v>13</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1610</v>
+        <v>1670</v>
       </c>
       <c r="H417" t="s">
-        <v>1611</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1612</v>
+        <v>1672</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>1613</v>
+        <v>1673</v>
       </c>
       <c r="D418" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E418" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F418" t="s">
-        <v>442</v>
+        <v>13</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1614</v>
+        <v>1674</v>
       </c>
       <c r="H418" t="s">
-        <v>1615</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1616</v>
+        <v>1676</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>1617</v>
+        <v>1677</v>
       </c>
       <c r="D419" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E419" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F419" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1618</v>
+        <v>1678</v>
       </c>
       <c r="H419" t="s">
-        <v>1619</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1620</v>
+        <v>1680</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>1621</v>
+        <v>1681</v>
       </c>
       <c r="D420" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E420" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F420" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1622</v>
+        <v>1682</v>
       </c>
       <c r="H420" t="s">
-        <v>1623</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1624</v>
+        <v>1684</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>1625</v>
+        <v>1685</v>
       </c>
       <c r="D421" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E421" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F421" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1626</v>
+        <v>1686</v>
       </c>
       <c r="H421" t="s">
-        <v>1627</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1628</v>
+        <v>1688</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>1629</v>
+        <v>1689</v>
       </c>
       <c r="D422" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E422" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F422" t="s">
-        <v>46</v>
+        <v>493</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1630</v>
+        <v>1690</v>
       </c>
       <c r="H422" t="s">
-        <v>1631</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1632</v>
+        <v>1692</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>1633</v>
+        <v>1693</v>
       </c>
       <c r="D423" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E423" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F423" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1634</v>
+        <v>1694</v>
       </c>
       <c r="H423" t="s">
-        <v>1635</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1636</v>
+        <v>1696</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>1637</v>
+        <v>1697</v>
       </c>
       <c r="D424" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E424" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F424" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1638</v>
+        <v>1698</v>
       </c>
       <c r="H424" t="s">
-        <v>1639</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1640</v>
+        <v>1700</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>1641</v>
+        <v>1701</v>
       </c>
       <c r="D425" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E425" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F425" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1642</v>
+        <v>1702</v>
       </c>
       <c r="H425" t="s">
-        <v>1643</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1644</v>
+        <v>1704</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>1645</v>
+        <v>1705</v>
       </c>
       <c r="D426" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E426" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F426" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1646</v>
+        <v>1706</v>
       </c>
       <c r="H426" t="s">
-        <v>1647</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1648</v>
+        <v>1708</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>1649</v>
+        <v>1709</v>
       </c>
       <c r="D427" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E427" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F427" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1650</v>
+        <v>1710</v>
       </c>
       <c r="H427" t="s">
-        <v>1651</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1652</v>
+        <v>1712</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>1653</v>
+        <v>1713</v>
       </c>
       <c r="D428" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E428" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F428" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1654</v>
+        <v>1714</v>
       </c>
       <c r="H428" t="s">
-        <v>1655</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1656</v>
+        <v>1716</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>1657</v>
+        <v>1717</v>
       </c>
       <c r="D429" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E429" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F429" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1658</v>
+        <v>1718</v>
       </c>
       <c r="H429" t="s">
-        <v>1659</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1660</v>
+        <v>1720</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>1661</v>
+        <v>1721</v>
       </c>
       <c r="D430" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E430" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F430" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1662</v>
+        <v>1722</v>
       </c>
       <c r="H430" t="s">
-        <v>1663</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1664</v>
+        <v>1724</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>1665</v>
+        <v>1725</v>
       </c>
       <c r="D431" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E431" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F431" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1666</v>
+        <v>1726</v>
       </c>
       <c r="H431" t="s">
-        <v>1667</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1668</v>
+        <v>1728</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>1669</v>
+        <v>1729</v>
       </c>
       <c r="D432" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E432" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F432" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1670</v>
+        <v>1730</v>
       </c>
       <c r="H432" t="s">
-        <v>1671</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1672</v>
+        <v>1732</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>1673</v>
+        <v>1733</v>
       </c>
       <c r="D433" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E433" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1674</v>
+        <v>1734</v>
       </c>
       <c r="H433" t="s">
-        <v>1675</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1676</v>
+        <v>1736</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>1677</v>
+        <v>1737</v>
       </c>
       <c r="D434" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E434" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F434" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1678</v>
+        <v>1738</v>
       </c>
       <c r="H434" t="s">
-        <v>1679</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1680</v>
+        <v>1740</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>1681</v>
+        <v>1741</v>
       </c>
       <c r="D435" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E435" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F435" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1682</v>
+        <v>1742</v>
       </c>
       <c r="H435" t="s">
-        <v>1683</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1684</v>
+        <v>1744</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>1685</v>
+        <v>1745</v>
       </c>
       <c r="D436" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E436" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F436" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1686</v>
+        <v>1746</v>
       </c>
       <c r="H436" t="s">
-        <v>1687</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1688</v>
+        <v>1748</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>1689</v>
+        <v>1749</v>
       </c>
       <c r="D437" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E437" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F437" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1690</v>
+        <v>1750</v>
       </c>
       <c r="H437" t="s">
-        <v>1691</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1692</v>
+        <v>1752</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>1693</v>
+        <v>1753</v>
       </c>
       <c r="D438" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E438" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F438" t="s">
-        <v>22</v>
+        <v>307</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1694</v>
+        <v>1754</v>
       </c>
       <c r="H438" t="s">
-        <v>1695</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1696</v>
+        <v>1756</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>1697</v>
+        <v>1757</v>
       </c>
       <c r="D439" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E439" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F439" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1698</v>
+        <v>1758</v>
       </c>
       <c r="H439" t="s">
-        <v>1699</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1700</v>
+        <v>1760</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>1701</v>
+        <v>1761</v>
       </c>
       <c r="D440" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E440" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F440" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1702</v>
+        <v>1762</v>
       </c>
       <c r="H440" t="s">
-        <v>1703</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1704</v>
+        <v>1764</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>1705</v>
+        <v>1765</v>
       </c>
       <c r="D441" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E441" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F441" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1706</v>
+        <v>1766</v>
       </c>
       <c r="H441" t="s">
-        <v>1707</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1708</v>
+        <v>1768</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>1709</v>
+        <v>1769</v>
       </c>
       <c r="D442" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E442" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F442" t="s">
-        <v>51</v>
+        <v>886</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1710</v>
+        <v>1770</v>
       </c>
       <c r="H442" t="s">
-        <v>1711</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1712</v>
+        <v>1772</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>1713</v>
+        <v>1773</v>
       </c>
       <c r="D443" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E443" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F443" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1714</v>
+        <v>1774</v>
       </c>
       <c r="H443" t="s">
-        <v>1715</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1716</v>
+        <v>1776</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>1717</v>
+        <v>1777</v>
       </c>
       <c r="D444" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E444" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F444" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1718</v>
+        <v>1778</v>
       </c>
       <c r="H444" t="s">
-        <v>1719</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1720</v>
+        <v>1780</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>1721</v>
+        <v>1781</v>
       </c>
       <c r="D445" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E445" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F445" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1722</v>
+        <v>1782</v>
       </c>
       <c r="H445" t="s">
-        <v>1723</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1724</v>
+        <v>1784</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>1725</v>
+        <v>1785</v>
       </c>
       <c r="D446" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E446" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F446" t="s">
-        <v>27</v>
+        <v>493</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1726</v>
+        <v>1786</v>
       </c>
       <c r="H446" t="s">
-        <v>1727</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1728</v>
+        <v>1788</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>1729</v>
+        <v>1789</v>
       </c>
       <c r="D447" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E447" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F447" t="s">
-        <v>32</v>
+        <v>493</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1730</v>
+        <v>1790</v>
       </c>
       <c r="H447" t="s">
-        <v>1731</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1732</v>
+        <v>1792</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>1733</v>
+        <v>1793</v>
       </c>
       <c r="D448" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E448" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F448" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1734</v>
+        <v>1794</v>
       </c>
       <c r="H448" t="s">
-        <v>1735</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1736</v>
+        <v>1796</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>1737</v>
+        <v>1797</v>
       </c>
       <c r="D449" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E449" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F449" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1738</v>
+        <v>1798</v>
       </c>
       <c r="H449" t="s">
-        <v>1739</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1740</v>
+        <v>1800</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>1741</v>
+        <v>1801</v>
       </c>
       <c r="D450" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E450" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F450" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1742</v>
+        <v>1802</v>
       </c>
       <c r="H450" t="s">
-        <v>1743</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1744</v>
+        <v>1804</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>1745</v>
+        <v>1805</v>
       </c>
       <c r="D451" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E451" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F451" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1746</v>
+        <v>1806</v>
       </c>
       <c r="H451" t="s">
-        <v>1747</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1748</v>
+        <v>1808</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>1749</v>
+        <v>1809</v>
       </c>
       <c r="D452" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E452" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F452" t="s">
-        <v>442</v>
+        <v>128</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1750</v>
+        <v>1810</v>
       </c>
       <c r="H452" t="s">
-        <v>1751</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1752</v>
+        <v>1812</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>1753</v>
+        <v>1813</v>
       </c>
       <c r="D453" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E453" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F453" t="s">
-        <v>442</v>
+        <v>128</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1754</v>
+        <v>1814</v>
       </c>
       <c r="H453" t="s">
-        <v>1755</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1756</v>
+        <v>1816</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>1757</v>
+        <v>1817</v>
       </c>
       <c r="D454" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E454" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F454" t="s">
-        <v>442</v>
+        <v>34</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1758</v>
+        <v>1818</v>
       </c>
       <c r="H454" t="s">
-        <v>1759</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1760</v>
+        <v>1820</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>1761</v>
+        <v>1821</v>
       </c>
       <c r="D455" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E455" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F455" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1762</v>
+        <v>1822</v>
       </c>
       <c r="H455" t="s">
-        <v>1763</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1764</v>
+        <v>1824</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>1765</v>
+        <v>1825</v>
       </c>
       <c r="D456" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E456" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F456" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1766</v>
+        <v>1826</v>
       </c>
       <c r="H456" t="s">
-        <v>1767</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1768</v>
+        <v>1828</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>1769</v>
+        <v>1829</v>
       </c>
       <c r="D457" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E457" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F457" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1770</v>
+        <v>1830</v>
       </c>
       <c r="H457" t="s">
-        <v>1771</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1772</v>
+        <v>1832</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>1773</v>
+        <v>1833</v>
       </c>
       <c r="D458" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E458" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F458" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1774</v>
+        <v>1834</v>
       </c>
       <c r="H458" t="s">
-        <v>1775</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1776</v>
+        <v>1836</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>1777</v>
+        <v>1837</v>
       </c>
       <c r="D459" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E459" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F459" t="s">
-        <v>51</v>
+        <v>128</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1778</v>
+        <v>1838</v>
       </c>
       <c r="H459" t="s">
-        <v>1779</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1780</v>
+        <v>1840</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>1781</v>
+        <v>1841</v>
       </c>
       <c r="D460" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E460" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F460" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1782</v>
+        <v>1842</v>
       </c>
       <c r="H460" t="s">
-        <v>1783</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1784</v>
+        <v>1844</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>1785</v>
+        <v>1845</v>
       </c>
       <c r="D461" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E461" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F461" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1786</v>
+        <v>35</v>
       </c>
       <c r="H461" t="s">
-        <v>1787</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1788</v>
+        <v>1847</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>1789</v>
+        <v>1848</v>
       </c>
       <c r="D462" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E462" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F462" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1790</v>
+        <v>1849</v>
       </c>
       <c r="H462" t="s">
-        <v>1791</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1792</v>
+        <v>1851</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>1793</v>
+        <v>1852</v>
       </c>
       <c r="D463" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E463" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F463" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1794</v>
+        <v>1853</v>
       </c>
       <c r="H463" t="s">
-        <v>1795</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1796</v>
+        <v>1855</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>1797</v>
+        <v>1856</v>
       </c>
       <c r="D464" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E464" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F464" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1798</v>
+        <v>1857</v>
       </c>
       <c r="H464" t="s">
-        <v>1799</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1800</v>
+        <v>1859</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>1801</v>
+        <v>1860</v>
       </c>
       <c r="D465" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E465" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F465" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1802</v>
+        <v>1861</v>
       </c>
       <c r="H465" t="s">
-        <v>1803</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1804</v>
+        <v>1863</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>1805</v>
+        <v>1864</v>
       </c>
       <c r="D466" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E466" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F466" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1806</v>
+        <v>1865</v>
       </c>
       <c r="H466" t="s">
-        <v>1807</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1808</v>
+        <v>1867</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>1809</v>
+        <v>1868</v>
       </c>
       <c r="D467" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E467" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F467" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1810</v>
+        <v>1869</v>
       </c>
       <c r="H467" t="s">
-        <v>1811</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1812</v>
+        <v>1871</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>1813</v>
+        <v>1872</v>
       </c>
       <c r="D468" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E468" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F468" t="s">
-        <v>22</v>
+        <v>307</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1814</v>
+        <v>1873</v>
       </c>
       <c r="H468" t="s">
-        <v>1815</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1816</v>
+        <v>1875</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>1817</v>
+        <v>1876</v>
       </c>
       <c r="D469" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E469" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F469" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1818</v>
+        <v>1877</v>
       </c>
       <c r="H469" t="s">
-        <v>1819</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1820</v>
+        <v>1879</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>1821</v>
+        <v>1880</v>
       </c>
       <c r="D470" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E470" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F470" t="s">
-        <v>150</v>
+        <v>886</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1822</v>
+        <v>1881</v>
       </c>
       <c r="H470" t="s">
-        <v>1823</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1824</v>
+        <v>1883</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>1825</v>
+        <v>1884</v>
       </c>
       <c r="D471" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E471" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F471" t="s">
-        <v>150</v>
+        <v>1885</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1826</v>
+        <v>1886</v>
       </c>
       <c r="H471" t="s">
-        <v>1827</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1828</v>
+        <v>1888</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>1829</v>
+        <v>1889</v>
       </c>
       <c r="D472" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E472" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F472" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1830</v>
+        <v>1890</v>
       </c>
       <c r="H472" t="s">
-        <v>1831</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1832</v>
+        <v>1892</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>1833</v>
+        <v>1893</v>
       </c>
       <c r="D473" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E473" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F473" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1834</v>
+        <v>1894</v>
       </c>
       <c r="H473" t="s">
-        <v>1835</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1836</v>
+        <v>1896</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>1837</v>
+        <v>1897</v>
       </c>
       <c r="D474" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E474" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F474" t="s">
         <v>13</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1838</v>
+        <v>1898</v>
       </c>
       <c r="H474" t="s">
-        <v>1839</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1840</v>
+        <v>1900</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>1841</v>
+        <v>1901</v>
       </c>
       <c r="D475" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E475" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F475" t="s">
         <v>13</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1842</v>
+        <v>1902</v>
       </c>
       <c r="H475" t="s">
-        <v>1843</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1844</v>
+        <v>1904</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>1845</v>
+        <v>1905</v>
       </c>
       <c r="D476" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E476" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F476" t="s">
-        <v>51</v>
+        <v>223</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1846</v>
+        <v>1906</v>
       </c>
       <c r="H476" t="s">
-        <v>1847</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1848</v>
+        <v>1908</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>1849</v>
+        <v>1909</v>
       </c>
       <c r="D477" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E477" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1850</v>
+        <v>35</v>
       </c>
       <c r="H477" t="s">
-        <v>1851</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1852</v>
+        <v>1911</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>1853</v>
+        <v>1912</v>
       </c>
       <c r="D478" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E478" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F478" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1854</v>
+        <v>1913</v>
       </c>
       <c r="H478" t="s">
-        <v>1855</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1856</v>
+        <v>1915</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>1857</v>
+        <v>1916</v>
       </c>
       <c r="D479" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E479" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F479" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1858</v>
+        <v>1917</v>
       </c>
       <c r="H479" t="s">
-        <v>1859</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1860</v>
+        <v>1919</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>1861</v>
+        <v>1920</v>
       </c>
       <c r="D480" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E480" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F480" t="s">
-        <v>27</v>
+        <v>493</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1862</v>
+        <v>1921</v>
       </c>
       <c r="H480" t="s">
-        <v>1863</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1864</v>
+        <v>1923</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>1865</v>
+        <v>1924</v>
       </c>
       <c r="D481" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E481" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F481" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1866</v>
+        <v>1925</v>
       </c>
       <c r="H481" t="s">
-        <v>1867</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1868</v>
+        <v>1927</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>1869</v>
+        <v>1928</v>
       </c>
       <c r="D482" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E482" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F482" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1870</v>
+        <v>1929</v>
       </c>
       <c r="H482" t="s">
-        <v>1871</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1872</v>
+        <v>1931</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>1873</v>
+        <v>1932</v>
       </c>
       <c r="D483" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E483" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F483" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1874</v>
+        <v>1933</v>
       </c>
       <c r="H483" t="s">
-        <v>1875</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1876</v>
+        <v>1935</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>1877</v>
+        <v>8</v>
       </c>
       <c r="D484" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E484" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F484" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1878</v>
+        <v>1936</v>
       </c>
       <c r="H484" t="s">
-        <v>1879</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1880</v>
+        <v>1938</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>1881</v>
+        <v>16</v>
       </c>
       <c r="D485" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E485" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F485" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1882</v>
+        <v>1939</v>
       </c>
       <c r="H485" t="s">
-        <v>1883</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1884</v>
+        <v>1941</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>1885</v>
+        <v>20</v>
       </c>
       <c r="D486" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E486" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F486" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1886</v>
+        <v>1942</v>
       </c>
       <c r="H486" t="s">
-        <v>1887</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1888</v>
+        <v>1944</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>1889</v>
+        <v>24</v>
       </c>
       <c r="D487" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E487" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F487" t="s">
         <v>13</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1890</v>
+        <v>1945</v>
       </c>
       <c r="H487" t="s">
-        <v>1891</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1892</v>
+        <v>1947</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>1893</v>
+        <v>28</v>
       </c>
       <c r="D488" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E488" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F488" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1894</v>
+        <v>1948</v>
       </c>
       <c r="H488" t="s">
-        <v>1895</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1896</v>
+        <v>1950</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>1897</v>
+        <v>32</v>
       </c>
       <c r="D489" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E489" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F489" t="s">
-        <v>51</v>
+        <v>886</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1898</v>
+        <v>1951</v>
       </c>
       <c r="H489" t="s">
-        <v>1899</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1900</v>
+        <v>1953</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>1901</v>
+        <v>37</v>
       </c>
       <c r="D490" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E490" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F490" t="s">
-        <v>27</v>
+        <v>915</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1902</v>
+        <v>1954</v>
       </c>
       <c r="H490" t="s">
-        <v>1903</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1904</v>
+        <v>1956</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>1905</v>
+        <v>41</v>
       </c>
       <c r="D491" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E491" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F491" t="s">
-        <v>27</v>
+        <v>915</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1906</v>
+        <v>1957</v>
       </c>
       <c r="H491" t="s">
-        <v>1907</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1908</v>
+        <v>1959</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>1909</v>
+        <v>45</v>
       </c>
       <c r="D492" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E492" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1910</v>
+        <v>1960</v>
       </c>
       <c r="H492" t="s">
-        <v>1911</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1912</v>
+        <v>1962</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>1913</v>
+        <v>49</v>
       </c>
       <c r="D493" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E493" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F493" t="s">
-        <v>27</v>
+        <v>307</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1914</v>
+        <v>1963</v>
       </c>
       <c r="H493" t="s">
-        <v>1915</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1916</v>
+        <v>1965</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>1917</v>
+        <v>53</v>
       </c>
       <c r="D494" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E494" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F494" t="s">
-        <v>27</v>
+        <v>493</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1918</v>
+        <v>1966</v>
       </c>
       <c r="H494" t="s">
-        <v>1919</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1920</v>
+        <v>1968</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>1921</v>
+        <v>57</v>
       </c>
       <c r="D495" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E495" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F495" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1922</v>
+        <v>1969</v>
       </c>
       <c r="H495" t="s">
-        <v>1923</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1924</v>
+        <v>1971</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>1925</v>
+        <v>61</v>
       </c>
       <c r="D496" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E496" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F496" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1926</v>
+        <v>1972</v>
       </c>
       <c r="H496" t="s">
-        <v>1927</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1928</v>
+        <v>1974</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>1929</v>
+        <v>65</v>
       </c>
       <c r="D497" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E497" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F497" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1930</v>
+        <v>1975</v>
       </c>
       <c r="H497" t="s">
-        <v>1931</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1932</v>
+        <v>1977</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>1933</v>
+        <v>69</v>
       </c>
       <c r="D498" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E498" t="s">
-        <v>282</v>
+        <v>12</v>
+      </c>
+      <c r="F498" t="s">
+        <v>34</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1934</v>
+        <v>1978</v>
       </c>
       <c r="H498" t="s">
-        <v>1935</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1936</v>
+        <v>1980</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>1937</v>
+        <v>73</v>
       </c>
       <c r="D499" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E499" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F499" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1938</v>
+        <v>1981</v>
       </c>
       <c r="H499" t="s">
-        <v>1939</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1940</v>
+        <v>1983</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>1941</v>
+        <v>77</v>
       </c>
       <c r="D500" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E500" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F500" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1942</v>
+        <v>1984</v>
       </c>
       <c r="H500" t="s">
-        <v>1943</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1944</v>
+        <v>1986</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>1945</v>
+        <v>82</v>
       </c>
       <c r="D501" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E501" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F501" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1946</v>
+        <v>1987</v>
       </c>
       <c r="H501" t="s">
-        <v>1947</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1948</v>
+        <v>1989</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>1949</v>
+        <v>86</v>
       </c>
       <c r="D502" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E502" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F502" t="s">
-        <v>22</v>
+        <v>456</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1950</v>
+        <v>1990</v>
       </c>
       <c r="H502" t="s">
-        <v>1951</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1952</v>
+        <v>1992</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>1953</v>
+        <v>90</v>
       </c>
       <c r="D503" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E503" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F503" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1954</v>
+        <v>1993</v>
       </c>
       <c r="H503" t="s">
-        <v>1955</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1956</v>
+        <v>1995</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>1957</v>
+        <v>94</v>
       </c>
       <c r="D504" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E504" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F504" t="s">
-        <v>32</v>
+        <v>493</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1958</v>
+        <v>1996</v>
       </c>
       <c r="H504" t="s">
-        <v>1959</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1960</v>
+        <v>1998</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>1961</v>
+        <v>98</v>
       </c>
       <c r="D505" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E505" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F505" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1962</v>
+        <v>1999</v>
       </c>
       <c r="H505" t="s">
-        <v>1963</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1964</v>
+        <v>2001</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>1965</v>
+        <v>102</v>
       </c>
       <c r="D506" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E506" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F506" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1966</v>
+        <v>2002</v>
       </c>
       <c r="H506" t="s">
-        <v>1967</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1968</v>
+        <v>2004</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>1969</v>
+        <v>106</v>
       </c>
       <c r="D507" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E507" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F507" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1970</v>
+        <v>2005</v>
       </c>
       <c r="H507" t="s">
-        <v>1971</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1972</v>
+        <v>2007</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>1973</v>
+        <v>110</v>
       </c>
       <c r="D508" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E508" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F508" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1974</v>
+        <v>2008</v>
       </c>
       <c r="H508" t="s">
-        <v>1975</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1976</v>
+        <v>2010</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>1977</v>
+        <v>114</v>
       </c>
       <c r="D509" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E509" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F509" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1978</v>
+        <v>2011</v>
       </c>
       <c r="H509" t="s">
-        <v>1979</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1980</v>
+        <v>2013</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>1981</v>
+        <v>118</v>
       </c>
       <c r="D510" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E510" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F510" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1982</v>
+        <v>2014</v>
       </c>
       <c r="H510" t="s">
-        <v>1983</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1984</v>
+        <v>2016</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>1985</v>
+        <v>122</v>
       </c>
       <c r="D511" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E511" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F511" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1986</v>
+        <v>2017</v>
       </c>
       <c r="H511" t="s">
-        <v>1987</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1988</v>
+        <v>2019</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>1989</v>
+        <v>126</v>
       </c>
       <c r="D512" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E512" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F512" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1990</v>
+        <v>2020</v>
       </c>
       <c r="H512" t="s">
-        <v>1991</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1992</v>
+        <v>2022</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>1993</v>
+        <v>130</v>
       </c>
       <c r="D513" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E513" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F513" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1994</v>
+        <v>2023</v>
       </c>
       <c r="H513" t="s">
-        <v>1995</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1996</v>
+        <v>2025</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>1997</v>
+        <v>134</v>
       </c>
       <c r="D514" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E514" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F514" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1998</v>
+        <v>2026</v>
       </c>
       <c r="H514" t="s">
-        <v>1999</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>2000</v>
+        <v>2028</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>2001</v>
+        <v>137</v>
       </c>
       <c r="D515" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E515" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F515" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>2002</v>
+        <v>2029</v>
       </c>
       <c r="H515" t="s">
-        <v>2003</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>2004</v>
+        <v>2031</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>2005</v>
+        <v>140</v>
       </c>
       <c r="D516" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E516" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F516" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>2006</v>
+        <v>2032</v>
       </c>
       <c r="H516" t="s">
-        <v>2007</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>2008</v>
+        <v>2034</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>2009</v>
+        <v>144</v>
       </c>
       <c r="D517" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E517" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F517" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>2010</v>
+        <v>2035</v>
       </c>
       <c r="H517" t="s">
-        <v>2011</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>2012</v>
+        <v>2037</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>2013</v>
+        <v>147</v>
       </c>
       <c r="D518" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E518" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F518" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>2014</v>
+        <v>2038</v>
       </c>
       <c r="H518" t="s">
-        <v>2015</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>2016</v>
+        <v>2040</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>2017</v>
+        <v>150</v>
       </c>
       <c r="D519" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E519" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F519" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>2018</v>
+        <v>2041</v>
       </c>
       <c r="H519" t="s">
-        <v>2019</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>2020</v>
+        <v>2043</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>2021</v>
+        <v>158</v>
       </c>
       <c r="D520" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E520" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F520" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>2022</v>
+        <v>2044</v>
       </c>
       <c r="H520" t="s">
-        <v>2023</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>2024</v>
+        <v>2046</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>2025</v>
+        <v>162</v>
       </c>
       <c r="D521" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E521" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F521" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>2026</v>
+        <v>2047</v>
       </c>
       <c r="H521" t="s">
-        <v>2027</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>2028</v>
+        <v>2049</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>2029</v>
+        <v>166</v>
       </c>
       <c r="D522" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E522" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F522" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>2030</v>
+        <v>2050</v>
       </c>
       <c r="H522" t="s">
-        <v>2031</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>2032</v>
+        <v>2052</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>2033</v>
+        <v>170</v>
       </c>
       <c r="D523" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E523" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F523" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>2034</v>
+        <v>2053</v>
       </c>
       <c r="H523" t="s">
-        <v>2035</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>2036</v>
+        <v>2055</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>2037</v>
+        <v>174</v>
       </c>
       <c r="D524" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E524" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F524" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>2038</v>
+        <v>2056</v>
       </c>
       <c r="H524" t="s">
-        <v>2039</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>2040</v>
+        <v>2058</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>2041</v>
+        <v>178</v>
       </c>
       <c r="D525" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E525" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F525" t="s">
-        <v>51</v>
+        <v>456</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>2042</v>
+        <v>2059</v>
       </c>
       <c r="H525" t="s">
-        <v>2043</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>2044</v>
+        <v>2061</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>2045</v>
+        <v>182</v>
       </c>
       <c r="D526" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E526" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F526" t="s">
-        <v>51</v>
+        <v>456</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>300</v>
+        <v>2062</v>
       </c>
       <c r="H526" t="s">
-        <v>2046</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>2047</v>
+        <v>2064</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>2048</v>
+        <v>186</v>
       </c>
       <c r="D527" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E527" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F527" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>2049</v>
+        <v>2065</v>
       </c>
       <c r="H527" t="s">
-        <v>2050</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>2051</v>
+        <v>2067</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>2052</v>
+        <v>190</v>
       </c>
       <c r="D528" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E528" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F528" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>2053</v>
+        <v>2068</v>
       </c>
       <c r="H528" t="s">
-        <v>2054</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>2055</v>
+        <v>2070</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>2056</v>
+        <v>194</v>
       </c>
       <c r="D529" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E529" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F529" t="s">
-        <v>150</v>
+        <v>223</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>2057</v>
+        <v>2071</v>
       </c>
       <c r="H529" t="s">
-        <v>2058</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>2059</v>
+        <v>2073</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>2060</v>
+        <v>197</v>
       </c>
       <c r="D530" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E530" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F530" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>2061</v>
+        <v>2074</v>
       </c>
       <c r="H530" t="s">
-        <v>2062</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>2063</v>
+        <v>2076</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>2064</v>
+        <v>201</v>
       </c>
       <c r="D531" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E531" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>2065</v>
+        <v>2077</v>
       </c>
       <c r="H531" t="s">
-        <v>2066</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>2067</v>
+        <v>2079</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>2068</v>
+        <v>205</v>
       </c>
       <c r="D532" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E532" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F532" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>2069</v>
+        <v>2080</v>
       </c>
       <c r="H532" t="s">
-        <v>2070</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>2071</v>
+        <v>2082</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>2072</v>
+        <v>209</v>
       </c>
       <c r="D533" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E533" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F533" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>2073</v>
+        <v>2083</v>
       </c>
       <c r="H533" t="s">
-        <v>2074</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>2075</v>
+        <v>2085</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>2076</v>
+        <v>2086</v>
       </c>
       <c r="D534" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E534" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F534" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>2077</v>
+        <v>2087</v>
       </c>
       <c r="H534" t="s">
-        <v>2078</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>2079</v>
+        <v>2089</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>2080</v>
+        <v>2090</v>
       </c>
       <c r="D535" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E535" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F535" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>2081</v>
+        <v>2091</v>
       </c>
       <c r="H535" t="s">
-        <v>2082</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>2083</v>
+        <v>2093</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>2084</v>
+        <v>2094</v>
       </c>
       <c r="D536" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E536" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F536" t="s">
-        <v>2085</v>
+        <v>34</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>2086</v>
+        <v>2095</v>
       </c>
       <c r="H536" t="s">
-        <v>2087</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>2088</v>
+        <v>2097</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>2089</v>
+        <v>2098</v>
       </c>
       <c r="D537" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E537" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F537" t="s">
-        <v>22</v>
+        <v>456</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>2090</v>
+        <v>2099</v>
       </c>
       <c r="H537" t="s">
-        <v>2091</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>2092</v>
+        <v>2101</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>2093</v>
+        <v>2102</v>
       </c>
       <c r="D538" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E538" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F538" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>2094</v>
+        <v>2103</v>
       </c>
       <c r="H538" t="s">
-        <v>2095</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>2096</v>
+        <v>2105</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>2097</v>
+        <v>2106</v>
       </c>
       <c r="D539" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E539" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F539" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>2098</v>
+        <v>2107</v>
       </c>
       <c r="H539" t="s">
-        <v>2099</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>2100</v>
+        <v>2109</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>2101</v>
+        <v>2110</v>
       </c>
       <c r="D540" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E540" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F540" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>2102</v>
+        <v>2111</v>
       </c>
       <c r="H540" t="s">
-        <v>2103</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>2104</v>
+        <v>2113</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>2105</v>
+        <v>2114</v>
       </c>
       <c r="D541" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E541" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F541" t="s">
-        <v>442</v>
+        <v>34</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>2106</v>
+        <v>2115</v>
       </c>
       <c r="H541" t="s">
-        <v>2107</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>2108</v>
+        <v>2117</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>2109</v>
+        <v>2118</v>
       </c>
       <c r="D542" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E542" t="s">
-        <v>282</v>
+        <v>12</v>
+      </c>
+      <c r="F542" t="s">
+        <v>13</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>300</v>
+        <v>2119</v>
       </c>
       <c r="H542" t="s">
-        <v>2110</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>2111</v>
+        <v>2121</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>2112</v>
+        <v>2122</v>
       </c>
       <c r="D543" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E543" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F543" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>2113</v>
+        <v>2123</v>
       </c>
       <c r="H543" t="s">
-        <v>2114</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>2115</v>
+        <v>2125</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>2116</v>
+        <v>2126</v>
       </c>
       <c r="D544" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E544" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F544" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>2117</v>
+        <v>2127</v>
       </c>
       <c r="H544" t="s">
-        <v>2118</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>2119</v>
+        <v>2129</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>2120</v>
+        <v>2130</v>
       </c>
       <c r="D545" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E545" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F545" t="s">
-        <v>13</v>
+        <v>307</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>2121</v>
+        <v>2131</v>
       </c>
       <c r="H545" t="s">
-        <v>2122</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>2123</v>
+        <v>2133</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>2124</v>
+        <v>2134</v>
       </c>
       <c r="D546" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E546" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>2125</v>
+        <v>2135</v>
       </c>
       <c r="H546" t="s">
-        <v>2126</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>2127</v>
+        <v>2137</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>2128</v>
+        <v>2138</v>
       </c>
       <c r="D547" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E547" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F547" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>2129</v>
+        <v>2139</v>
       </c>
       <c r="H547" t="s">
-        <v>2130</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>2131</v>
+        <v>2141</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>2132</v>
+        <v>2142</v>
       </c>
       <c r="D548" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E548" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F548" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>2133</v>
+        <v>2143</v>
       </c>
       <c r="H548" t="s">
-        <v>2134</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>2135</v>
+        <v>2145</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>279</v>
+        <v>2146</v>
       </c>
       <c r="D549" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E549" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F549" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>2136</v>
+        <v>2147</v>
       </c>
       <c r="H549" t="s">
-        <v>2137</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>2138</v>
+        <v>2149</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>285</v>
+        <v>2150</v>
       </c>
       <c r="D550" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E550" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F550" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>2139</v>
+        <v>2151</v>
       </c>
       <c r="H550" t="s">
-        <v>2140</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>2141</v>
+        <v>2153</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>289</v>
+        <v>2154</v>
       </c>
       <c r="D551" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E551" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F551" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>2142</v>
+        <v>2155</v>
       </c>
       <c r="H551" t="s">
-        <v>2143</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>2144</v>
+        <v>2157</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>292</v>
+        <v>2158</v>
       </c>
       <c r="D552" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E552" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F552" t="s">
-        <v>150</v>
+        <v>456</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>2145</v>
+        <v>2159</v>
       </c>
       <c r="H552" t="s">
-        <v>2146</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>2147</v>
+        <v>2161</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>295</v>
+        <v>2162</v>
       </c>
       <c r="D553" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E553" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F553" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>2148</v>
+        <v>2163</v>
       </c>
       <c r="H553" t="s">
-        <v>2149</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>2150</v>
+        <v>2165</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>298</v>
+        <v>2166</v>
       </c>
       <c r="D554" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E554" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F554" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>2151</v>
+        <v>2167</v>
       </c>
       <c r="H554" t="s">
-        <v>2152</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>2153</v>
+        <v>2169</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>302</v>
+        <v>2170</v>
       </c>
       <c r="D555" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E555" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F555" t="s">
-        <v>1115</v>
+        <v>13</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>2154</v>
+        <v>2171</v>
       </c>
       <c r="H555" t="s">
-        <v>2155</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>2156</v>
+        <v>2173</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>305</v>
+        <v>213</v>
       </c>
       <c r="D556" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E556" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F556" t="s">
-        <v>1115</v>
+        <v>34</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>2157</v>
+        <v>2174</v>
       </c>
       <c r="H556" t="s">
-        <v>2158</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>2159</v>
+        <v>2176</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>308</v>
+        <v>217</v>
       </c>
       <c r="D557" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E557" t="s">
-        <v>282</v>
+        <v>12</v>
+      </c>
+      <c r="F557" t="s">
+        <v>34</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>2160</v>
+        <v>2177</v>
       </c>
       <c r="H557" t="s">
-        <v>2161</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>2162</v>
+        <v>2179</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>311</v>
+        <v>221</v>
       </c>
       <c r="D558" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E558" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F558" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>2163</v>
+        <v>2180</v>
       </c>
       <c r="H558" t="s">
-        <v>2164</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>2165</v>
+        <v>2182</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
-        <v>314</v>
+        <v>226</v>
       </c>
       <c r="D559" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E559" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F559" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>2166</v>
+        <v>2183</v>
       </c>
       <c r="H559" t="s">
-        <v>2167</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>2168</v>
+        <v>2185</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
-        <v>317</v>
+        <v>229</v>
       </c>
       <c r="D560" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E560" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F560" t="s">
-        <v>150</v>
+        <v>456</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>2169</v>
+        <v>2186</v>
       </c>
       <c r="H560" t="s">
-        <v>2170</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>2171</v>
+        <v>2188</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>320</v>
+        <v>233</v>
       </c>
       <c r="D561" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="E561" t="s">
-        <v>282</v>
+        <v>12</v>
       </c>
       <c r="F561" t="s">
-        <v>27</v>
+        <v>456</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>2172</v>
+        <v>2189</v>
       </c>
       <c r="H561" t="s">
-        <v>2173</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>2174</v>
+        <v>2191</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
-        <v>323</v>
+        <v>2192</v>
       </c>
       <c r="D562" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E562" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F562" t="s">
-        <v>27</v>
+        <v>456</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>2175</v>
+        <v>2195</v>
       </c>
       <c r="H562" t="s">
-        <v>2176</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>2177</v>
+        <v>2197</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>326</v>
+        <v>10</v>
       </c>
       <c r="D563" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E563" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F563" t="s">
-        <v>27</v>
+        <v>456</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>2178</v>
+        <v>2198</v>
       </c>
       <c r="H563" t="s">
-        <v>2179</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>2180</v>
+        <v>2200</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>329</v>
+        <v>17</v>
       </c>
       <c r="D564" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E564" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F564" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>2181</v>
+        <v>2201</v>
       </c>
       <c r="H564" t="s">
-        <v>2182</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>2183</v>
+        <v>2203</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>332</v>
+        <v>21</v>
       </c>
       <c r="D565" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E565" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F565" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>2184</v>
+        <v>2204</v>
       </c>
       <c r="H565" t="s">
-        <v>2185</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>2186</v>
+        <v>2206</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
-        <v>335</v>
+        <v>25</v>
       </c>
       <c r="D566" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E566" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F566" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>2187</v>
+        <v>2207</v>
       </c>
       <c r="H566" t="s">
-        <v>2188</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>2189</v>
+        <v>2209</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>338</v>
+        <v>29</v>
       </c>
       <c r="D567" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E567" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F567" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>2190</v>
+        <v>2210</v>
       </c>
       <c r="H567" t="s">
-        <v>2191</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>2192</v>
+        <v>2212</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>341</v>
+        <v>33</v>
       </c>
       <c r="D568" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E568" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F568" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>2193</v>
+        <v>2213</v>
       </c>
       <c r="H568" t="s">
-        <v>2194</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>2195</v>
+        <v>2215</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>344</v>
+        <v>38</v>
       </c>
       <c r="D569" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E569" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F569" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>2196</v>
+        <v>2216</v>
       </c>
       <c r="H569" t="s">
-        <v>2197</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>2198</v>
+        <v>2218</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
-        <v>347</v>
+        <v>42</v>
       </c>
       <c r="D570" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E570" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F570" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>2199</v>
+        <v>2219</v>
       </c>
       <c r="H570" t="s">
-        <v>2200</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>2201</v>
+        <v>2221</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
-        <v>350</v>
+        <v>46</v>
       </c>
       <c r="D571" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E571" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F571" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>2202</v>
+        <v>2222</v>
       </c>
       <c r="H571" t="s">
-        <v>2203</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>2204</v>
+        <v>2224</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>353</v>
+        <v>50</v>
       </c>
       <c r="D572" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E572" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F572" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>2205</v>
+        <v>2225</v>
       </c>
       <c r="H572" t="s">
-        <v>2206</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>2207</v>
+        <v>2227</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>356</v>
+        <v>54</v>
       </c>
       <c r="D573" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E573" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F573" t="s">
-        <v>22</v>
+        <v>307</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>2208</v>
+        <v>2228</v>
       </c>
       <c r="H573" t="s">
-        <v>2209</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>2210</v>
+        <v>2230</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>359</v>
+        <v>58</v>
       </c>
       <c r="D574" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E574" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F574" t="s">
-        <v>27</v>
+        <v>307</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>2211</v>
+        <v>2231</v>
       </c>
       <c r="H574" t="s">
-        <v>2212</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>2213</v>
+        <v>2233</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
-        <v>363</v>
+        <v>62</v>
       </c>
       <c r="D575" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E575" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F575" t="s">
-        <v>27</v>
+        <v>307</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>2214</v>
+        <v>2234</v>
       </c>
       <c r="H575" t="s">
-        <v>2215</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>2216</v>
+        <v>2236</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>367</v>
+        <v>66</v>
       </c>
       <c r="D576" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E576" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F576" t="s">
-        <v>27</v>
+        <v>307</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>2217</v>
+        <v>2237</v>
       </c>
       <c r="H576" t="s">
-        <v>2218</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>2219</v>
+        <v>2239</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>370</v>
+        <v>70</v>
       </c>
       <c r="D577" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E577" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F577" t="s">
-        <v>27</v>
+        <v>223</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>2220</v>
+        <v>2240</v>
       </c>
       <c r="H577" t="s">
-        <v>2221</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>2222</v>
+        <v>2242</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>372</v>
+        <v>74</v>
       </c>
       <c r="D578" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E578" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F578" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>2223</v>
+        <v>2243</v>
       </c>
       <c r="H578" t="s">
-        <v>2224</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>2225</v>
+        <v>2245</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
-        <v>374</v>
+        <v>78</v>
       </c>
       <c r="D579" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E579" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F579" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>2226</v>
+        <v>2246</v>
       </c>
       <c r="H579" t="s">
-        <v>2227</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>2228</v>
+        <v>2248</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
-        <v>377</v>
+        <v>83</v>
       </c>
       <c r="D580" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E580" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F580" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>2229</v>
+        <v>2249</v>
       </c>
       <c r="H580" t="s">
-        <v>2230</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>2231</v>
+        <v>2251</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
-        <v>379</v>
+        <v>87</v>
       </c>
       <c r="D581" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E581" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F581" t="s">
-        <v>150</v>
+        <v>223</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>2232</v>
+        <v>2252</v>
       </c>
       <c r="H581" t="s">
-        <v>2233</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>2234</v>
+        <v>2254</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
-        <v>381</v>
+        <v>91</v>
       </c>
       <c r="D582" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E582" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F582" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>2235</v>
+        <v>2255</v>
       </c>
       <c r="H582" t="s">
-        <v>2236</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>2237</v>
+        <v>2257</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
-        <v>383</v>
+        <v>95</v>
       </c>
       <c r="D583" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E583" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F583" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>2238</v>
+        <v>2258</v>
       </c>
       <c r="H583" t="s">
-        <v>2239</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>2240</v>
+        <v>2260</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>385</v>
+        <v>99</v>
       </c>
       <c r="D584" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E584" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F584" t="s">
-        <v>27</v>
+        <v>1885</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>2241</v>
+        <v>2261</v>
       </c>
       <c r="H584" t="s">
-        <v>2242</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>2243</v>
+        <v>2263</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
-        <v>391</v>
+        <v>103</v>
       </c>
       <c r="D585" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E585" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F585" t="s">
-        <v>46</v>
+        <v>1885</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>2244</v>
+        <v>2264</v>
       </c>
       <c r="H585" t="s">
-        <v>2245</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>2246</v>
+        <v>2266</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>394</v>
+        <v>107</v>
       </c>
       <c r="D586" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E586" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F586" t="s">
-        <v>51</v>
+        <v>1885</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>2247</v>
+        <v>2267</v>
       </c>
       <c r="H586" t="s">
-        <v>2248</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>2249</v>
+        <v>2269</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
-        <v>397</v>
+        <v>2270</v>
       </c>
       <c r="D587" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E587" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F587" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>2250</v>
+        <v>2271</v>
       </c>
       <c r="H587" t="s">
-        <v>2251</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>2252</v>
+        <v>2273</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
-        <v>401</v>
+        <v>111</v>
       </c>
       <c r="D588" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E588" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F588" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>2253</v>
+        <v>2274</v>
       </c>
       <c r="H588" t="s">
-        <v>2254</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>2255</v>
+        <v>2276</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
-        <v>404</v>
+        <v>115</v>
       </c>
       <c r="D589" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E589" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F589" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>2256</v>
+        <v>2277</v>
       </c>
       <c r="H589" t="s">
-        <v>2257</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>2258</v>
+        <v>2279</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
-        <v>407</v>
+        <v>119</v>
       </c>
       <c r="D590" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E590" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F590" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>2259</v>
+        <v>2280</v>
       </c>
       <c r="H590" t="s">
-        <v>2260</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>2261</v>
+        <v>2282</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
-        <v>410</v>
+        <v>123</v>
       </c>
       <c r="D591" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E591" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F591" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>2262</v>
+        <v>2283</v>
       </c>
       <c r="H591" t="s">
-        <v>2263</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>2264</v>
+        <v>2285</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
-        <v>414</v>
+        <v>127</v>
       </c>
       <c r="D592" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E592" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F592" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>2265</v>
+        <v>2286</v>
       </c>
       <c r="H592" t="s">
-        <v>2266</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>2267</v>
+        <v>2288</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
-        <v>417</v>
+        <v>131</v>
       </c>
       <c r="D593" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E593" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F593" t="s">
-        <v>32</v>
+        <v>223</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>2268</v>
+        <v>2289</v>
       </c>
       <c r="H593" t="s">
-        <v>2269</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>2270</v>
+        <v>2291</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>421</v>
+        <v>135</v>
       </c>
       <c r="D594" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E594" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F594" t="s">
-        <v>442</v>
+        <v>223</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>2271</v>
+        <v>2292</v>
       </c>
       <c r="H594" t="s">
-        <v>2272</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>2273</v>
+        <v>2294</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>423</v>
+        <v>138</v>
       </c>
       <c r="D595" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E595" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F595" t="s">
-        <v>22</v>
+        <v>223</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>2274</v>
+        <v>2295</v>
       </c>
       <c r="H595" t="s">
-        <v>2275</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>2276</v>
+        <v>2297</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
-        <v>426</v>
+        <v>141</v>
       </c>
       <c r="D596" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E596" t="s">
-        <v>282</v>
+        <v>2194</v>
+      </c>
+      <c r="F596" t="s">
+        <v>223</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>2277</v>
+        <v>2298</v>
       </c>
       <c r="H596" t="s">
-        <v>2278</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>2279</v>
+        <v>2300</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
-        <v>429</v>
+        <v>145</v>
       </c>
       <c r="D597" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E597" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F597" t="s">
-        <v>46</v>
+        <v>223</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>2280</v>
+        <v>2301</v>
       </c>
       <c r="H597" t="s">
-        <v>2281</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>2282</v>
+        <v>2303</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
-        <v>432</v>
+        <v>148</v>
       </c>
       <c r="D598" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E598" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F598" t="s">
-        <v>150</v>
+        <v>223</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>2283</v>
+        <v>2304</v>
       </c>
       <c r="H598" t="s">
-        <v>2284</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>2285</v>
+        <v>2306</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>2286</v>
+        <v>151</v>
       </c>
       <c r="D599" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E599" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F599" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>2287</v>
+        <v>2307</v>
       </c>
       <c r="H599" t="s">
-        <v>2288</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>2289</v>
+        <v>2309</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>2290</v>
+        <v>155</v>
       </c>
       <c r="D600" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E600" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F600" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>2291</v>
+        <v>2310</v>
       </c>
       <c r="H600" t="s">
-        <v>2292</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>2293</v>
+        <v>2312</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>2294</v>
+        <v>159</v>
       </c>
       <c r="D601" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E601" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F601" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>2295</v>
+        <v>2313</v>
       </c>
       <c r="H601" t="s">
-        <v>2296</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>2297</v>
+        <v>2315</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
-        <v>2298</v>
+        <v>163</v>
       </c>
       <c r="D602" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E602" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F602" t="s">
-        <v>133</v>
+        <v>1885</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>2299</v>
+        <v>2316</v>
       </c>
       <c r="H602" t="s">
-        <v>2300</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>2301</v>
+        <v>2318</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
-        <v>2302</v>
+        <v>167</v>
       </c>
       <c r="D603" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E603" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F603" t="s">
-        <v>27</v>
+        <v>1885</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>2303</v>
+        <v>2319</v>
       </c>
       <c r="H603" t="s">
-        <v>2304</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>2305</v>
+        <v>2321</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
-        <v>2306</v>
+        <v>171</v>
       </c>
       <c r="D604" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E604" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F604" t="s">
-        <v>27</v>
+        <v>1885</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>2307</v>
+        <v>2322</v>
       </c>
       <c r="H604" t="s">
-        <v>2308</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>2309</v>
+        <v>2324</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>2310</v>
+        <v>175</v>
       </c>
       <c r="D605" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E605" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F605" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>2311</v>
+        <v>2325</v>
       </c>
       <c r="H605" t="s">
-        <v>2312</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>2313</v>
+        <v>2327</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
-        <v>2314</v>
+        <v>179</v>
       </c>
       <c r="D606" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E606" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F606" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>2315</v>
+        <v>2328</v>
       </c>
       <c r="H606" t="s">
-        <v>2316</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>2317</v>
+        <v>2330</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
-        <v>2318</v>
+        <v>183</v>
       </c>
       <c r="D607" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E607" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F607" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>2319</v>
+        <v>2331</v>
       </c>
       <c r="H607" t="s">
-        <v>2320</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>2321</v>
+        <v>2333</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
-        <v>2322</v>
+        <v>187</v>
       </c>
       <c r="D608" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E608" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F608" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>2323</v>
+        <v>2334</v>
       </c>
       <c r="H608" t="s">
-        <v>2324</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2325</v>
+        <v>2336</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
-        <v>2326</v>
+        <v>191</v>
       </c>
       <c r="D609" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E609" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F609" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>2327</v>
+        <v>2337</v>
       </c>
       <c r="H609" t="s">
-        <v>2328</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>2329</v>
+        <v>2339</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
-        <v>2330</v>
+        <v>195</v>
       </c>
       <c r="D610" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E610" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F610" t="s">
-        <v>32</v>
+        <v>128</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>2331</v>
+        <v>2340</v>
       </c>
       <c r="H610" t="s">
-        <v>2332</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>2333</v>
+        <v>2342</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
-        <v>2334</v>
+        <v>198</v>
       </c>
       <c r="D611" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E611" t="s">
-        <v>282</v>
+        <v>2194</v>
+      </c>
+      <c r="F611" t="s">
+        <v>128</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>2335</v>
+        <v>2343</v>
       </c>
       <c r="H611" t="s">
-        <v>2336</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>2337</v>
+        <v>2345</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
-        <v>2338</v>
+        <v>202</v>
       </c>
       <c r="D612" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E612" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F612" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>2339</v>
+        <v>2346</v>
       </c>
       <c r="H612" t="s">
-        <v>2340</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>2341</v>
+        <v>2348</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
-        <v>2342</v>
+        <v>206</v>
       </c>
       <c r="D613" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E613" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F613" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>2343</v>
+        <v>2349</v>
       </c>
       <c r="H613" t="s">
-        <v>2344</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>2345</v>
+        <v>2351</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
-        <v>2346</v>
+        <v>210</v>
       </c>
       <c r="D614" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E614" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F614" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>2347</v>
+        <v>2352</v>
       </c>
       <c r="H614" t="s">
-        <v>2348</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>2349</v>
+        <v>2354</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
-        <v>2350</v>
+        <v>214</v>
       </c>
       <c r="D615" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E615" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F615" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>2351</v>
+        <v>2355</v>
       </c>
       <c r="H615" t="s">
-        <v>2352</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>2353</v>
+        <v>2357</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
-        <v>2354</v>
+        <v>218</v>
       </c>
       <c r="D616" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E616" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F616" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>2355</v>
+        <v>2358</v>
       </c>
       <c r="H616" t="s">
-        <v>2356</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>2357</v>
+        <v>2360</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
-        <v>2358</v>
+        <v>2361</v>
       </c>
       <c r="D617" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E617" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F617" t="s">
-        <v>133</v>
+        <v>79</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>2359</v>
+        <v>2362</v>
       </c>
       <c r="H617" t="s">
-        <v>2360</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>2361</v>
+        <v>2364</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
-        <v>2362</v>
+        <v>222</v>
       </c>
       <c r="D618" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E618" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F618" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
       <c r="H618" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
-        <v>2366</v>
+        <v>227</v>
       </c>
       <c r="D619" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E619" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F619" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>2367</v>
+        <v>2368</v>
       </c>
       <c r="H619" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
-        <v>2370</v>
+        <v>230</v>
       </c>
       <c r="D620" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E620" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F620" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G620" s="1" t="s">
         <v>2371</v>
       </c>
       <c r="H620" t="s">
         <v>2372</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
         <v>2373</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
-        <v>435</v>
+        <v>234</v>
       </c>
       <c r="D621" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E621" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F621" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G621" s="1" t="s">
         <v>2374</v>
       </c>
       <c r="H621" t="s">
         <v>2375</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
         <v>2376</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
-        <v>438</v>
+        <v>238</v>
       </c>
       <c r="D622" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E622" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F622" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G622" s="1" t="s">
         <v>2377</v>
       </c>
       <c r="H622" t="s">
         <v>2378</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
         <v>2379</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
-        <v>441</v>
+        <v>242</v>
       </c>
       <c r="D623" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E623" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F623" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G623" s="1" t="s">
         <v>2380</v>
       </c>
       <c r="H623" t="s">
         <v>2381</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
         <v>2382</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
-        <v>445</v>
+        <v>246</v>
       </c>
       <c r="D624" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E624" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F624" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G624" s="1" t="s">
         <v>2383</v>
       </c>
       <c r="H624" t="s">
         <v>2384</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
         <v>2385</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
-        <v>447</v>
+        <v>250</v>
       </c>
       <c r="D625" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E625" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F625" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G625" s="1" t="s">
         <v>2386</v>
       </c>
       <c r="H625" t="s">
         <v>2387</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
         <v>2388</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
-        <v>450</v>
+        <v>2389</v>
       </c>
       <c r="D626" t="s">
-        <v>281</v>
+        <v>2193</v>
       </c>
       <c r="E626" t="s">
-        <v>282</v>
+        <v>2194</v>
       </c>
       <c r="F626" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>2389</v>
+        <v>2390</v>
       </c>
       <c r="H626" t="s">
-        <v>2390</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
-        <v>2392</v>
+        <v>254</v>
       </c>
       <c r="D627" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E627" t="s">
+        <v>2194</v>
+      </c>
+      <c r="F627" t="s">
+        <v>13</v>
+      </c>
+      <c r="G627" s="1" t="s">
         <v>2393</v>
       </c>
-      <c r="E627" t="s">
+      <c r="H627" t="s">
         <v>2394</v>
-      </c>
-[...7 lines deleted...]
-        <v>2396</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>258</v>
+      </c>
+      <c r="D628" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E628" t="s">
+        <v>2194</v>
+      </c>
+      <c r="F628" t="s">
+        <v>13</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="H628" t="s">
         <v>2397</v>
-      </c>
-[...19 lines deleted...]
-        <v>2399</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>262</v>
+      </c>
+      <c r="D629" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E629" t="s">
+        <v>2194</v>
+      </c>
+      <c r="F629" t="s">
+        <v>13</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="H629" t="s">
         <v>2400</v>
-      </c>
-[...19 lines deleted...]
-        <v>2402</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>266</v>
+      </c>
+      <c r="D630" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E630" t="s">
+        <v>2194</v>
+      </c>
+      <c r="F630" t="s">
+        <v>13</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="H630" t="s">
         <v>2403</v>
-      </c>
-[...19 lines deleted...]
-        <v>2405</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D631" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E631" t="s">
+        <v>2194</v>
+      </c>
+      <c r="F631" t="s">
+        <v>13</v>
+      </c>
+      <c r="G631" s="1" t="s">
         <v>2406</v>
       </c>
-      <c r="B631" t="s">
-[...14 lines deleted...]
-      <c r="G631" s="1" t="s">
+      <c r="H631" t="s">
         <v>2407</v>
-      </c>
-[...1 lines deleted...]
-        <v>2408</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
+        <v>2408</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
         <v>2409</v>
       </c>
-      <c r="B632" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D632" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E632" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F632" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G632" s="1" t="s">
         <v>2410</v>
       </c>
       <c r="H632" t="s">
         <v>2411</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
         <v>2412</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
-        <v>299</v>
+        <v>2413</v>
       </c>
       <c r="D633" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E633" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F633" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
       <c r="H633" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>2415</v>
+        <v>2416</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
-        <v>26</v>
+        <v>2417</v>
       </c>
       <c r="D634" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E634" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F634" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>2416</v>
+        <v>2418</v>
       </c>
       <c r="H634" t="s">
-        <v>2417</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
-        <v>31</v>
+        <v>270</v>
       </c>
       <c r="D635" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E635" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F635" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
       <c r="H635" t="s">
-        <v>2420</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>2421</v>
+        <v>2423</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
-        <v>36</v>
+        <v>274</v>
       </c>
       <c r="D636" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E636" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F636" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
       <c r="H636" t="s">
-        <v>2423</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>2424</v>
+        <v>2426</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
-        <v>40</v>
+        <v>278</v>
       </c>
       <c r="D637" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E637" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F637" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
       <c r="H637" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>2427</v>
+        <v>2429</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
-        <v>45</v>
+        <v>282</v>
       </c>
       <c r="D638" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E638" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F638" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>2428</v>
+        <v>2430</v>
       </c>
       <c r="H638" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
-        <v>50</v>
+        <v>286</v>
       </c>
       <c r="D639" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E639" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F639" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
       <c r="H639" t="s">
-        <v>2432</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2433</v>
+        <v>2435</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
-        <v>55</v>
+        <v>290</v>
       </c>
       <c r="D640" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E640" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F640" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>2434</v>
+        <v>2436</v>
       </c>
       <c r="H640" t="s">
-        <v>2435</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2436</v>
+        <v>2438</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
-        <v>59</v>
+        <v>294</v>
       </c>
       <c r="D641" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E641" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F641" t="s">
-        <v>32</v>
+        <v>307</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>2437</v>
+        <v>2439</v>
       </c>
       <c r="H641" t="s">
-        <v>2438</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
-        <v>63</v>
+        <v>298</v>
       </c>
       <c r="D642" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E642" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F642" t="s">
-        <v>442</v>
+        <v>13</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
       <c r="H642" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>2442</v>
+        <v>2444</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
-        <v>67</v>
+        <v>302</v>
       </c>
       <c r="D643" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E643" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F643" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>2443</v>
+        <v>2445</v>
       </c>
       <c r="H643" t="s">
-        <v>2444</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
-        <v>71</v>
+        <v>306</v>
       </c>
       <c r="D644" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E644" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F644" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
       <c r="H644" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
-        <v>75</v>
+        <v>311</v>
       </c>
       <c r="D645" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E645" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F645" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
       <c r="H645" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
-        <v>79</v>
+        <v>315</v>
       </c>
       <c r="D646" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E646" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F646" t="s">
-        <v>442</v>
+        <v>13</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>2452</v>
+        <v>2454</v>
       </c>
       <c r="H646" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>2454</v>
+        <v>2456</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
-        <v>83</v>
+        <v>319</v>
       </c>
       <c r="D647" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E647" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F647" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>2455</v>
+        <v>2457</v>
       </c>
       <c r="H647" t="s">
-        <v>2456</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>2457</v>
+        <v>2459</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
-        <v>87</v>
+        <v>323</v>
       </c>
       <c r="D648" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E648" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F648" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G648" s="1" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
       <c r="H648" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
-        <v>91</v>
+        <v>327</v>
       </c>
       <c r="D649" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E649" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F649" t="s">
-        <v>2085</v>
+        <v>13</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
       <c r="H649" t="s">
-        <v>2462</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>2463</v>
+        <v>2465</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
-        <v>95</v>
+        <v>331</v>
       </c>
       <c r="D650" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E650" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F650" t="s">
-        <v>2085</v>
+        <v>493</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>2464</v>
+        <v>2466</v>
       </c>
       <c r="H650" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
-        <v>99</v>
+        <v>335</v>
       </c>
       <c r="D651" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E651" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F651" t="s">
-        <v>2085</v>
+        <v>13</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>2467</v>
+        <v>2469</v>
       </c>
       <c r="H651" t="s">
-        <v>2468</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>2469</v>
+        <v>2471</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
-        <v>103</v>
+        <v>339</v>
       </c>
       <c r="D652" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E652" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F652" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>2470</v>
+        <v>2472</v>
       </c>
       <c r="H652" t="s">
-        <v>2471</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>2472</v>
+        <v>2474</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
-        <v>107</v>
+        <v>343</v>
       </c>
       <c r="D653" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E653" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F653" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>2473</v>
+        <v>2475</v>
       </c>
       <c r="H653" t="s">
-        <v>2474</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2475</v>
+        <v>2477</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="D654" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E654" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F654" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>2476</v>
+        <v>2478</v>
       </c>
       <c r="H654" t="s">
-        <v>2477</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>2478</v>
+        <v>2480</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
-        <v>364</v>
+        <v>351</v>
       </c>
       <c r="D655" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E655" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F655" t="s">
-        <v>22</v>
+        <v>493</v>
       </c>
       <c r="G655" s="1" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
       <c r="H655" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
-        <v>111</v>
+        <v>355</v>
       </c>
       <c r="D656" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E656" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F656" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
       <c r="H656" t="s">
-        <v>2483</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>2484</v>
+        <v>2486</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
-        <v>116</v>
+        <v>359</v>
       </c>
       <c r="D657" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E657" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F657" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>2485</v>
+        <v>2487</v>
       </c>
       <c r="H657" t="s">
-        <v>2486</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2487</v>
+        <v>2489</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
-        <v>120</v>
+        <v>363</v>
       </c>
       <c r="D658" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E658" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F658" t="s">
-        <v>442</v>
+        <v>13</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>2488</v>
+        <v>2490</v>
       </c>
       <c r="H658" t="s">
-        <v>2489</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2490</v>
+        <v>2492</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
-        <v>375</v>
+        <v>367</v>
       </c>
       <c r="D659" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E659" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F659" t="s">
-        <v>442</v>
+        <v>13</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>2491</v>
+        <v>2493</v>
       </c>
       <c r="H659" t="s">
-        <v>2492</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>2493</v>
+        <v>2495</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
-        <v>124</v>
+        <v>371</v>
       </c>
       <c r="D660" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E660" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F660" t="s">
-        <v>442</v>
+        <v>223</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>2494</v>
+        <v>2496</v>
       </c>
       <c r="H660" t="s">
-        <v>2495</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>2496</v>
+        <v>2498</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
-        <v>128</v>
+        <v>375</v>
       </c>
       <c r="D661" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E661" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F661" t="s">
-        <v>442</v>
+        <v>223</v>
       </c>
       <c r="G661" s="1" t="s">
-        <v>2497</v>
+        <v>2499</v>
       </c>
       <c r="H661" t="s">
-        <v>2498</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>2499</v>
+        <v>2501</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
-        <v>132</v>
+        <v>379</v>
       </c>
       <c r="D662" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E662" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F662" t="s">
-        <v>442</v>
+        <v>223</v>
       </c>
       <c r="G662" s="1" t="s">
-        <v>2500</v>
+        <v>2502</v>
       </c>
       <c r="H662" t="s">
-        <v>2501</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>2502</v>
+        <v>2504</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
-        <v>137</v>
+        <v>383</v>
       </c>
       <c r="D663" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E663" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F663" t="s">
-        <v>442</v>
+        <v>13</v>
       </c>
       <c r="G663" s="1" t="s">
-        <v>2503</v>
+        <v>2505</v>
       </c>
       <c r="H663" t="s">
-        <v>2504</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>2505</v>
+        <v>2507</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
-        <v>141</v>
+        <v>387</v>
       </c>
       <c r="D664" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E664" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F664" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G664" s="1" t="s">
-        <v>2506</v>
+        <v>2508</v>
       </c>
       <c r="H664" t="s">
-        <v>2507</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>2508</v>
+        <v>2510</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
-        <v>145</v>
+        <v>391</v>
       </c>
       <c r="D665" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E665" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F665" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G665" s="1" t="s">
-        <v>2509</v>
+        <v>2511</v>
       </c>
       <c r="H665" t="s">
-        <v>2510</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>2511</v>
+        <v>2513</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
-        <v>149</v>
+        <v>395</v>
       </c>
       <c r="D666" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E666" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F666" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G666" s="1" t="s">
-        <v>2512</v>
+        <v>2514</v>
       </c>
       <c r="H666" t="s">
-        <v>2513</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>2514</v>
+        <v>2516</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
-        <v>154</v>
+        <v>399</v>
       </c>
       <c r="D667" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E667" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F667" t="s">
-        <v>2085</v>
+        <v>13</v>
       </c>
       <c r="G667" s="1" t="s">
-        <v>2515</v>
+        <v>2517</v>
       </c>
       <c r="H667" t="s">
-        <v>2516</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>2517</v>
+        <v>2519</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="D668" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E668" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F668" t="s">
-        <v>2085</v>
+        <v>13</v>
       </c>
       <c r="G668" s="1" t="s">
-        <v>2518</v>
+        <v>2520</v>
       </c>
       <c r="H668" t="s">
-        <v>2519</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>2520</v>
+        <v>2522</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
-        <v>158</v>
+        <v>407</v>
       </c>
       <c r="D669" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E669" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F669" t="s">
-        <v>2085</v>
+        <v>13</v>
       </c>
       <c r="G669" s="1" t="s">
-        <v>2521</v>
+        <v>2523</v>
       </c>
       <c r="H669" t="s">
-        <v>2522</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>2523</v>
+        <v>2525</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
-        <v>162</v>
+        <v>411</v>
       </c>
       <c r="D670" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E670" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F670" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G670" s="1" t="s">
-        <v>2524</v>
+        <v>2526</v>
       </c>
       <c r="H670" t="s">
-        <v>2525</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>2526</v>
+        <v>2528</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
-        <v>166</v>
+        <v>415</v>
       </c>
       <c r="D671" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E671" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F671" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G671" s="1" t="s">
-        <v>2527</v>
+        <v>2529</v>
       </c>
       <c r="H671" t="s">
-        <v>2528</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>2529</v>
+        <v>2531</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="D672" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E672" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F672" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G672" s="1" t="s">
-        <v>2530</v>
+        <v>2532</v>
       </c>
       <c r="H672" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
-        <v>170</v>
+        <v>423</v>
       </c>
       <c r="D673" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E673" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F673" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G673" s="1" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
       <c r="H673" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
-        <v>418</v>
+        <v>427</v>
       </c>
       <c r="D674" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E674" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F674" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
       <c r="H674" t="s">
-        <v>2537</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>2538</v>
+        <v>2540</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
-        <v>174</v>
+        <v>2541</v>
       </c>
       <c r="D675" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E675" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F675" t="s">
-        <v>22</v>
+        <v>307</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>2539</v>
+        <v>2542</v>
       </c>
       <c r="H675" t="s">
-        <v>2540</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>2541</v>
+        <v>2544</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
-        <v>178</v>
+        <v>2545</v>
       </c>
       <c r="D676" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E676" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F676" t="s">
-        <v>22</v>
+        <v>307</v>
       </c>
       <c r="G676" s="1" t="s">
-        <v>2542</v>
+        <v>2546</v>
       </c>
       <c r="H676" t="s">
-        <v>2543</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>2544</v>
+        <v>2548</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
-        <v>182</v>
+        <v>2549</v>
       </c>
       <c r="D677" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E677" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F677" t="s">
-        <v>27</v>
+        <v>493</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>2545</v>
+        <v>2550</v>
       </c>
       <c r="H677" t="s">
-        <v>2546</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>2547</v>
+        <v>2552</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
-        <v>186</v>
+        <v>2553</v>
       </c>
       <c r="D678" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E678" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F678" t="s">
-        <v>150</v>
+        <v>223</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>2548</v>
+        <v>2554</v>
       </c>
       <c r="H678" t="s">
-        <v>2549</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>2550</v>
+        <v>2556</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
-        <v>190</v>
+        <v>2557</v>
       </c>
       <c r="D679" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E679" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F679" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>2551</v>
+        <v>2558</v>
       </c>
       <c r="H679" t="s">
-        <v>2552</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>2553</v>
+        <v>2560</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
-        <v>194</v>
+        <v>2561</v>
       </c>
       <c r="D680" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E680" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F680" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>2554</v>
+        <v>2562</v>
       </c>
       <c r="H680" t="s">
-        <v>2555</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>2556</v>
+        <v>2564</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
-        <v>198</v>
+        <v>2565</v>
       </c>
       <c r="D681" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E681" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F681" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>2557</v>
+        <v>2566</v>
       </c>
       <c r="H681" t="s">
-        <v>2558</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>2559</v>
+        <v>2568</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
-        <v>202</v>
+        <v>2569</v>
       </c>
       <c r="D682" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E682" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F682" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>2560</v>
+        <v>2570</v>
       </c>
       <c r="H682" t="s">
-        <v>2561</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>2562</v>
+        <v>2572</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
-        <v>206</v>
+        <v>2573</v>
       </c>
       <c r="D683" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E683" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F683" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>2563</v>
+        <v>2574</v>
       </c>
       <c r="H683" t="s">
-        <v>2564</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>2565</v>
+        <v>2576</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
-        <v>210</v>
+        <v>2577</v>
       </c>
       <c r="D684" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E684" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F684" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>2566</v>
+        <v>2578</v>
       </c>
       <c r="H684" t="s">
-        <v>2567</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>2568</v>
+        <v>2580</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
-        <v>214</v>
+        <v>2581</v>
       </c>
       <c r="D685" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E685" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F685" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>2569</v>
+        <v>2582</v>
       </c>
       <c r="H685" t="s">
-        <v>2570</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>2571</v>
+        <v>2584</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
-        <v>218</v>
+        <v>2585</v>
       </c>
       <c r="D686" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E686" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F686" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G686" s="1" t="s">
-        <v>2572</v>
+        <v>2586</v>
       </c>
       <c r="H686" t="s">
-        <v>2573</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>2574</v>
+        <v>2588</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
-        <v>222</v>
+        <v>2589</v>
       </c>
       <c r="D687" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E687" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F687" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>2575</v>
+        <v>2590</v>
       </c>
       <c r="H687" t="s">
-        <v>2576</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>2577</v>
+        <v>2592</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
-        <v>226</v>
+        <v>2593</v>
       </c>
       <c r="D688" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E688" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F688" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>2578</v>
+        <v>2594</v>
       </c>
       <c r="H688" t="s">
-        <v>2579</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>2580</v>
+        <v>2596</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
-        <v>230</v>
+        <v>2597</v>
       </c>
       <c r="D689" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E689" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F689" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G689" s="1" t="s">
-        <v>2581</v>
+        <v>2598</v>
       </c>
       <c r="H689" t="s">
-        <v>2582</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>2583</v>
+        <v>2600</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
-        <v>234</v>
+        <v>2601</v>
       </c>
       <c r="D690" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E690" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F690" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G690" s="1" t="s">
-        <v>2584</v>
+        <v>2602</v>
       </c>
       <c r="H690" t="s">
-        <v>2585</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>2586</v>
+        <v>2604</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
-        <v>237</v>
+        <v>2605</v>
       </c>
       <c r="D691" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E691" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F691" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>2587</v>
+        <v>2606</v>
       </c>
       <c r="H691" t="s">
-        <v>2588</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>2589</v>
+        <v>2608</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
-        <v>241</v>
+        <v>2609</v>
       </c>
       <c r="D692" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E692" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F692" t="s">
-        <v>150</v>
+        <v>223</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>2590</v>
+        <v>2610</v>
       </c>
       <c r="H692" t="s">
-        <v>2591</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2592</v>
+        <v>2612</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
-        <v>245</v>
+        <v>2613</v>
       </c>
       <c r="D693" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E693" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F693" t="s">
-        <v>150</v>
+        <v>223</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>2593</v>
+        <v>2614</v>
       </c>
       <c r="H693" t="s">
-        <v>2594</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2595</v>
+        <v>2616</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>249</v>
+        <v>2617</v>
       </c>
       <c r="D694" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E694" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F694" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>2596</v>
+        <v>2618</v>
       </c>
       <c r="H694" t="s">
-        <v>2597</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2598</v>
+        <v>2620</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>253</v>
+        <v>2621</v>
       </c>
       <c r="D695" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E695" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F695" t="s">
-        <v>150</v>
+        <v>493</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>2599</v>
+        <v>2622</v>
       </c>
       <c r="H695" t="s">
-        <v>2600</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>2601</v>
+        <v>2624</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>2602</v>
+        <v>2625</v>
       </c>
       <c r="D696" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E696" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F696" t="s">
-        <v>150</v>
+        <v>493</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>2603</v>
+        <v>2626</v>
       </c>
       <c r="H696" t="s">
-        <v>2604</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>2605</v>
+        <v>2628</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
-        <v>257</v>
+        <v>2629</v>
       </c>
       <c r="D697" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E697" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F697" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>2606</v>
+        <v>2630</v>
       </c>
       <c r="H697" t="s">
-        <v>2607</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>2608</v>
+        <v>2632</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
-        <v>2609</v>
+        <v>2633</v>
       </c>
       <c r="D698" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E698" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F698" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>2610</v>
+        <v>2634</v>
       </c>
       <c r="H698" t="s">
-        <v>2611</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>2612</v>
+        <v>2636</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
-        <v>261</v>
+        <v>2637</v>
       </c>
       <c r="D699" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E699" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F699" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>2613</v>
+        <v>2638</v>
       </c>
       <c r="H699" t="s">
-        <v>2614</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>2615</v>
+        <v>2640</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
-        <v>264</v>
+        <v>2641</v>
       </c>
       <c r="D700" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E700" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F700" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>2616</v>
+        <v>2642</v>
       </c>
       <c r="H700" t="s">
-        <v>2617</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>2618</v>
+        <v>2644</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
-        <v>268</v>
+        <v>2645</v>
       </c>
       <c r="D701" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E701" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F701" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>2619</v>
+        <v>2646</v>
       </c>
       <c r="H701" t="s">
-        <v>2620</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>2621</v>
+        <v>2648</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
-        <v>272</v>
+        <v>2649</v>
       </c>
       <c r="D702" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E702" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F702" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>2622</v>
+        <v>2650</v>
       </c>
       <c r="H702" t="s">
-        <v>2623</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>2624</v>
+        <v>2652</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
-        <v>276</v>
+        <v>2653</v>
       </c>
       <c r="D703" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E703" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F703" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>2625</v>
+        <v>2654</v>
       </c>
       <c r="H703" t="s">
-        <v>2626</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>2627</v>
+        <v>2656</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
-        <v>490</v>
+        <v>2657</v>
       </c>
       <c r="D704" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E704" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F704" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>2628</v>
+        <v>2658</v>
       </c>
       <c r="H704" t="s">
-        <v>2629</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>2630</v>
+        <v>2660</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
-        <v>494</v>
+        <v>431</v>
       </c>
       <c r="D705" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E705" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F705" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>2631</v>
+        <v>2661</v>
       </c>
       <c r="H705" t="s">
-        <v>2632</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>2633</v>
+        <v>2663</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
-        <v>498</v>
+        <v>435</v>
       </c>
       <c r="D706" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E706" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F706" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>2634</v>
+        <v>2664</v>
       </c>
       <c r="H706" t="s">
-        <v>2635</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>2636</v>
+        <v>2666</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
-        <v>502</v>
+        <v>439</v>
       </c>
       <c r="D707" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E707" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F707" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>2637</v>
+        <v>2667</v>
       </c>
       <c r="H707" t="s">
-        <v>2638</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>2639</v>
+        <v>2669</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
-        <v>506</v>
+        <v>443</v>
       </c>
       <c r="D708" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E708" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F708" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>2640</v>
+        <v>2670</v>
       </c>
       <c r="H708" t="s">
-        <v>2641</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
-        <v>2642</v>
+        <v>2672</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
-        <v>510</v>
+        <v>447</v>
       </c>
       <c r="D709" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E709" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F709" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>2643</v>
+        <v>2673</v>
       </c>
       <c r="H709" t="s">
-        <v>2644</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
-        <v>2645</v>
+        <v>2675</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
-        <v>514</v>
+        <v>451</v>
       </c>
       <c r="D710" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E710" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F710" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>2646</v>
+        <v>2676</v>
       </c>
       <c r="H710" t="s">
-        <v>2647</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>2648</v>
+        <v>2678</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
-        <v>518</v>
+        <v>455</v>
       </c>
       <c r="D711" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E711" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F711" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>2649</v>
+        <v>2679</v>
       </c>
       <c r="H711" t="s">
-        <v>2650</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>2651</v>
+        <v>2681</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
-        <v>522</v>
+        <v>460</v>
       </c>
       <c r="D712" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E712" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F712" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>2652</v>
+        <v>2682</v>
       </c>
       <c r="H712" t="s">
-        <v>2653</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>2654</v>
+        <v>2684</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
-        <v>526</v>
+        <v>464</v>
       </c>
       <c r="D713" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E713" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F713" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G713" s="1" t="s">
-        <v>2655</v>
+        <v>2685</v>
       </c>
       <c r="H713" t="s">
-        <v>2656</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
-        <v>2657</v>
+        <v>2687</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
-        <v>530</v>
+        <v>468</v>
       </c>
       <c r="D714" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E714" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F714" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>2658</v>
+        <v>2688</v>
       </c>
       <c r="H714" t="s">
-        <v>2659</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
-        <v>2660</v>
+        <v>2690</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
-        <v>534</v>
+        <v>472</v>
       </c>
       <c r="D715" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E715" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F715" t="s">
         <v>13</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>2661</v>
+        <v>2691</v>
       </c>
       <c r="H715" t="s">
-        <v>2662</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>2663</v>
+        <v>2693</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
-        <v>538</v>
+        <v>476</v>
       </c>
       <c r="D716" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E716" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F716" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G716" s="1" t="s">
-        <v>2664</v>
+        <v>2694</v>
       </c>
       <c r="H716" t="s">
-        <v>2665</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>2666</v>
+        <v>2696</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
-        <v>542</v>
+        <v>480</v>
       </c>
       <c r="D717" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E717" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F717" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G717" s="1" t="s">
-        <v>2667</v>
+        <v>2697</v>
       </c>
       <c r="H717" t="s">
-        <v>2668</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>2669</v>
+        <v>2699</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
-        <v>546</v>
+        <v>484</v>
       </c>
       <c r="D718" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E718" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F718" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G718" s="1" t="s">
-        <v>2670</v>
+        <v>2700</v>
       </c>
       <c r="H718" t="s">
-        <v>2671</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>2672</v>
+        <v>2702</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
-        <v>550</v>
+        <v>488</v>
       </c>
       <c r="D719" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E719" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F719" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G719" s="1" t="s">
-        <v>2673</v>
+        <v>2703</v>
       </c>
       <c r="H719" t="s">
-        <v>2674</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>2675</v>
+        <v>2705</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
-        <v>554</v>
+        <v>492</v>
       </c>
       <c r="D720" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E720" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F720" t="s">
         <v>13</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>2676</v>
+        <v>2706</v>
       </c>
       <c r="H720" t="s">
-        <v>2677</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>2678</v>
+        <v>2708</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
-        <v>558</v>
+        <v>497</v>
       </c>
       <c r="D721" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E721" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F721" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>2679</v>
+        <v>2709</v>
       </c>
       <c r="H721" t="s">
-        <v>2680</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>2681</v>
+        <v>2711</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
-        <v>562</v>
+        <v>501</v>
       </c>
       <c r="D722" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E722" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F722" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>2682</v>
+        <v>2712</v>
       </c>
       <c r="H722" t="s">
-        <v>2683</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>2684</v>
+        <v>2714</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
-        <v>566</v>
+        <v>505</v>
       </c>
       <c r="D723" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E723" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F723" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>2685</v>
+        <v>2715</v>
       </c>
       <c r="H723" t="s">
-        <v>2686</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>2687</v>
+        <v>2717</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
-        <v>570</v>
+        <v>509</v>
       </c>
       <c r="D724" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E724" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F724" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>2688</v>
+        <v>2718</v>
       </c>
       <c r="H724" t="s">
-        <v>2689</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2690</v>
+        <v>2720</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
-        <v>574</v>
+        <v>513</v>
       </c>
       <c r="D725" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E725" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F725" t="s">
-        <v>442</v>
+        <v>13</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>2691</v>
+        <v>2721</v>
       </c>
       <c r="H725" t="s">
-        <v>2692</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>2693</v>
+        <v>2723</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
-        <v>578</v>
+        <v>517</v>
       </c>
       <c r="D726" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E726" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F726" t="s">
-        <v>442</v>
+        <v>13</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>2694</v>
+        <v>2724</v>
       </c>
       <c r="H726" t="s">
-        <v>2695</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2696</v>
+        <v>2726</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
-        <v>582</v>
+        <v>521</v>
       </c>
       <c r="D727" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E727" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F727" t="s">
-        <v>442</v>
+        <v>13</v>
       </c>
       <c r="G727" s="1" t="s">
-        <v>2697</v>
+        <v>2727</v>
       </c>
       <c r="H727" t="s">
-        <v>2698</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2699</v>
+        <v>2729</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
-        <v>586</v>
+        <v>525</v>
       </c>
       <c r="D728" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E728" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F728" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G728" s="1" t="s">
-        <v>2700</v>
+        <v>2730</v>
       </c>
       <c r="H728" t="s">
-        <v>2701</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2702</v>
+        <v>2732</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
-        <v>590</v>
+        <v>529</v>
       </c>
       <c r="D729" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E729" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F729" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>2703</v>
+        <v>2733</v>
       </c>
       <c r="H729" t="s">
-        <v>2704</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2705</v>
+        <v>2735</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
-        <v>594</v>
+        <v>533</v>
       </c>
       <c r="D730" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E730" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F730" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>2706</v>
+        <v>2736</v>
       </c>
       <c r="H730" t="s">
-        <v>2707</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2708</v>
+        <v>2738</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
-        <v>598</v>
+        <v>537</v>
       </c>
       <c r="D731" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E731" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F731" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>2709</v>
+        <v>2739</v>
       </c>
       <c r="H731" t="s">
-        <v>2710</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>2711</v>
+        <v>2741</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
-        <v>602</v>
+        <v>541</v>
       </c>
       <c r="D732" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E732" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F732" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G732" s="1" t="s">
-        <v>2712</v>
+        <v>2742</v>
       </c>
       <c r="H732" t="s">
-        <v>2713</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>2714</v>
+        <v>2744</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
-        <v>606</v>
+        <v>545</v>
       </c>
       <c r="D733" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E733" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F733" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G733" s="1" t="s">
-        <v>2715</v>
+        <v>2745</v>
       </c>
       <c r="H733" t="s">
-        <v>2716</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>2717</v>
+        <v>2747</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
-        <v>610</v>
+        <v>549</v>
       </c>
       <c r="D734" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E734" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F734" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G734" s="1" t="s">
-        <v>2718</v>
+        <v>2748</v>
       </c>
       <c r="H734" t="s">
-        <v>2719</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>2720</v>
+        <v>2750</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
-        <v>614</v>
+        <v>553</v>
       </c>
       <c r="D735" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E735" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F735" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G735" s="1" t="s">
-        <v>2721</v>
+        <v>2751</v>
       </c>
       <c r="H735" t="s">
-        <v>2722</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>2723</v>
+        <v>2753</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
-        <v>618</v>
+        <v>581</v>
       </c>
       <c r="D736" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E736" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F736" t="s">
-        <v>150</v>
+        <v>493</v>
       </c>
       <c r="G736" s="1" t="s">
-        <v>2724</v>
+        <v>2754</v>
       </c>
       <c r="H736" t="s">
-        <v>2725</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>2726</v>
+        <v>2756</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
-        <v>622</v>
+        <v>585</v>
       </c>
       <c r="D737" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E737" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F737" t="s">
-        <v>150</v>
+        <v>493</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>2727</v>
+        <v>2757</v>
       </c>
       <c r="H737" t="s">
-        <v>2728</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>2729</v>
+        <v>2759</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
-        <v>626</v>
+        <v>589</v>
       </c>
       <c r="D738" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E738" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F738" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G738" s="1" t="s">
-        <v>2730</v>
+        <v>2760</v>
       </c>
       <c r="H738" t="s">
-        <v>2731</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>2732</v>
+        <v>2762</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
-        <v>630</v>
+        <v>593</v>
       </c>
       <c r="D739" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E739" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F739" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G739" s="1" t="s">
-        <v>2733</v>
+        <v>2763</v>
       </c>
       <c r="H739" t="s">
-        <v>2734</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>2735</v>
+        <v>2765</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
-        <v>2736</v>
+        <v>597</v>
       </c>
       <c r="D740" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E740" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F740" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G740" s="1" t="s">
-        <v>2737</v>
+        <v>2766</v>
       </c>
       <c r="H740" t="s">
-        <v>2738</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>2739</v>
+        <v>2768</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
-        <v>2740</v>
+        <v>601</v>
       </c>
       <c r="D741" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E741" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F741" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G741" s="1" t="s">
-        <v>2741</v>
+        <v>2769</v>
       </c>
       <c r="H741" t="s">
-        <v>2742</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>2743</v>
+        <v>2771</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
-        <v>2744</v>
+        <v>605</v>
       </c>
       <c r="D742" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E742" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F742" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G742" s="1" t="s">
-        <v>2745</v>
+        <v>2772</v>
       </c>
       <c r="H742" t="s">
-        <v>2746</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>2747</v>
+        <v>2774</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
-        <v>2748</v>
+        <v>609</v>
       </c>
       <c r="D743" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E743" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F743" t="s">
-        <v>442</v>
+        <v>34</v>
       </c>
       <c r="G743" s="1" t="s">
-        <v>2749</v>
+        <v>2775</v>
       </c>
       <c r="H743" t="s">
-        <v>2750</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>2751</v>
+        <v>2777</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
-        <v>2752</v>
+        <v>613</v>
       </c>
       <c r="D744" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E744" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F744" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>2753</v>
+        <v>2778</v>
       </c>
       <c r="H744" t="s">
-        <v>2754</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2755</v>
+        <v>2780</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
-        <v>2756</v>
+        <v>617</v>
       </c>
       <c r="D745" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E745" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F745" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>2757</v>
+        <v>2781</v>
       </c>
       <c r="H745" t="s">
-        <v>2758</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>2759</v>
+        <v>2783</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
-        <v>2760</v>
+        <v>621</v>
       </c>
       <c r="D746" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E746" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F746" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G746" s="1" t="s">
-        <v>2761</v>
+        <v>2784</v>
       </c>
       <c r="H746" t="s">
-        <v>2762</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>2763</v>
+        <v>2786</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
-        <v>2764</v>
+        <v>625</v>
       </c>
       <c r="D747" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E747" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F747" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G747" s="1" t="s">
-        <v>2765</v>
+        <v>2787</v>
       </c>
       <c r="H747" t="s">
-        <v>2766</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>2767</v>
+        <v>2789</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
-        <v>2768</v>
+        <v>629</v>
       </c>
       <c r="D748" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E748" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F748" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G748" s="1" t="s">
-        <v>2769</v>
+        <v>2790</v>
       </c>
       <c r="H748" t="s">
-        <v>2770</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>2771</v>
+        <v>2792</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
-        <v>2772</v>
+        <v>633</v>
       </c>
       <c r="D749" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E749" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F749" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G749" s="1" t="s">
-        <v>2773</v>
+        <v>2793</v>
       </c>
       <c r="H749" t="s">
-        <v>2774</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>2775</v>
+        <v>2795</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
-        <v>2776</v>
+        <v>637</v>
       </c>
       <c r="D750" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E750" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F750" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G750" s="1" t="s">
-        <v>2777</v>
+        <v>2796</v>
       </c>
       <c r="H750" t="s">
-        <v>2778</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
-        <v>2779</v>
+        <v>2798</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
-        <v>2780</v>
+        <v>641</v>
       </c>
       <c r="D751" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E751" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F751" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G751" s="1" t="s">
-        <v>2781</v>
+        <v>2799</v>
       </c>
       <c r="H751" t="s">
-        <v>2782</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
-        <v>2783</v>
+        <v>2801</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
-        <v>2784</v>
+        <v>645</v>
       </c>
       <c r="D752" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E752" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F752" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G752" s="1" t="s">
-        <v>2785</v>
+        <v>2802</v>
       </c>
       <c r="H752" t="s">
-        <v>2786</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
-        <v>2787</v>
+        <v>2804</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
-        <v>2788</v>
+        <v>649</v>
       </c>
       <c r="D753" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E753" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F753" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G753" s="1" t="s">
-        <v>2789</v>
+        <v>2805</v>
       </c>
       <c r="H753" t="s">
-        <v>2790</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
-        <v>2791</v>
+        <v>2807</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
-        <v>2792</v>
+        <v>653</v>
       </c>
       <c r="D754" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E754" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F754" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G754" s="1" t="s">
-        <v>2793</v>
+        <v>2808</v>
       </c>
       <c r="H754" t="s">
-        <v>2794</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>2795</v>
+        <v>2810</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
-        <v>2796</v>
+        <v>657</v>
       </c>
       <c r="D755" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E755" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F755" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>2797</v>
+        <v>2811</v>
       </c>
       <c r="H755" t="s">
-        <v>2798</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>2799</v>
+        <v>2813</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
-        <v>2800</v>
+        <v>661</v>
       </c>
       <c r="D756" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E756" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F756" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G756" s="1" t="s">
-        <v>2801</v>
+        <v>2814</v>
       </c>
       <c r="H756" t="s">
-        <v>2802</v>
+        <v>2815</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
-        <v>2803</v>
+        <v>2816</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
-        <v>2804</v>
+        <v>665</v>
       </c>
       <c r="D757" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E757" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F757" t="s">
-        <v>442</v>
+        <v>13</v>
       </c>
       <c r="G757" s="1" t="s">
-        <v>2805</v>
+        <v>2817</v>
       </c>
       <c r="H757" t="s">
-        <v>2806</v>
+        <v>2818</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
-        <v>2807</v>
+        <v>2819</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
-        <v>2808</v>
+        <v>669</v>
       </c>
       <c r="D758" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E758" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F758" t="s">
-        <v>442</v>
+        <v>13</v>
       </c>
       <c r="G758" s="1" t="s">
-        <v>2809</v>
+        <v>2820</v>
       </c>
       <c r="H758" t="s">
-        <v>2810</v>
+        <v>2821</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
-        <v>2811</v>
+        <v>2822</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
-        <v>2812</v>
+        <v>673</v>
       </c>
       <c r="D759" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E759" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F759" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G759" s="1" t="s">
-        <v>2813</v>
+        <v>2823</v>
       </c>
       <c r="H759" t="s">
-        <v>2814</v>
+        <v>2824</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
-        <v>2815</v>
+        <v>2825</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
-        <v>2816</v>
+        <v>677</v>
       </c>
       <c r="D760" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E760" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F760" t="s">
         <v>13</v>
       </c>
       <c r="G760" s="1" t="s">
-        <v>2817</v>
+        <v>2826</v>
       </c>
       <c r="H760" t="s">
-        <v>2818</v>
+        <v>2827</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
-        <v>2819</v>
+        <v>2828</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
-        <v>2820</v>
+        <v>681</v>
       </c>
       <c r="D761" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E761" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F761" t="s">
         <v>13</v>
       </c>
       <c r="G761" s="1" t="s">
-        <v>2821</v>
+        <v>2829</v>
       </c>
       <c r="H761" t="s">
-        <v>2822</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
-        <v>2823</v>
+        <v>2831</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
-        <v>2824</v>
+        <v>685</v>
       </c>
       <c r="D762" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E762" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F762" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G762" s="1" t="s">
-        <v>2825</v>
+        <v>2832</v>
       </c>
       <c r="H762" t="s">
-        <v>2826</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
-        <v>2827</v>
+        <v>2834</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
-        <v>2828</v>
+        <v>689</v>
       </c>
       <c r="D763" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E763" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F763" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G763" s="1" t="s">
-        <v>2829</v>
+        <v>2835</v>
       </c>
       <c r="H763" t="s">
-        <v>2830</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
-        <v>2831</v>
+        <v>2837</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
-        <v>2832</v>
+        <v>693</v>
       </c>
       <c r="D764" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E764" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F764" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G764" s="1" t="s">
-        <v>2833</v>
+        <v>2838</v>
       </c>
       <c r="H764" t="s">
-        <v>2834</v>
+        <v>2839</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
-        <v>2835</v>
+        <v>2840</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
-        <v>2836</v>
+        <v>697</v>
       </c>
       <c r="D765" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E765" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F765" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G765" s="1" t="s">
-        <v>2837</v>
+        <v>2841</v>
       </c>
       <c r="H765" t="s">
-        <v>2838</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
-        <v>2839</v>
+        <v>2843</v>
       </c>
       <c r="B766" t="s">
         <v>9</v>
       </c>
       <c r="C766" t="s">
-        <v>2840</v>
+        <v>701</v>
       </c>
       <c r="D766" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E766" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F766" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G766" s="1" t="s">
-        <v>2841</v>
+        <v>2844</v>
       </c>
       <c r="H766" t="s">
-        <v>2842</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
-        <v>2843</v>
+        <v>2846</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
-        <v>2844</v>
+        <v>705</v>
       </c>
       <c r="D767" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E767" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F767" t="s">
-        <v>32</v>
+        <v>1885</v>
       </c>
       <c r="G767" s="1" t="s">
-        <v>2845</v>
+        <v>2847</v>
       </c>
       <c r="H767" t="s">
-        <v>2846</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
-        <v>2847</v>
+        <v>2849</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
-        <v>2848</v>
+        <v>709</v>
       </c>
       <c r="D768" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E768" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F768" t="s">
-        <v>51</v>
+        <v>1885</v>
       </c>
       <c r="G768" s="1" t="s">
-        <v>2849</v>
+        <v>2850</v>
       </c>
       <c r="H768" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
-        <v>2851</v>
+        <v>2852</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
-        <v>2852</v>
+        <v>713</v>
       </c>
       <c r="D769" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E769" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F769" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G769" s="1" t="s">
         <v>2853</v>
       </c>
       <c r="H769" t="s">
         <v>2854</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
         <v>2855</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
-        <v>634</v>
+        <v>717</v>
       </c>
       <c r="D770" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E770" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F770" t="s">
-        <v>150</v>
+        <v>1885</v>
       </c>
       <c r="G770" s="1" t="s">
         <v>2856</v>
       </c>
       <c r="H770" t="s">
         <v>2857</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
         <v>2858</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
-        <v>638</v>
+        <v>721</v>
       </c>
       <c r="D771" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E771" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F771" t="s">
-        <v>150</v>
+        <v>1885</v>
       </c>
       <c r="G771" s="1" t="s">
         <v>2859</v>
       </c>
       <c r="H771" t="s">
         <v>2860</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
         <v>2861</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
-        <v>642</v>
+        <v>725</v>
       </c>
       <c r="D772" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E772" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F772" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G772" s="1" t="s">
         <v>2862</v>
       </c>
       <c r="H772" t="s">
         <v>2863</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
         <v>2864</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
-        <v>646</v>
+        <v>729</v>
       </c>
       <c r="D773" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E773" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F773" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G773" s="1" t="s">
         <v>2865</v>
       </c>
       <c r="H773" t="s">
         <v>2866</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
         <v>2867</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
-        <v>650</v>
+        <v>733</v>
       </c>
       <c r="D774" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E774" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F774" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G774" s="1" t="s">
         <v>2868</v>
       </c>
       <c r="H774" t="s">
         <v>2869</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
         <v>2870</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
-        <v>654</v>
+        <v>737</v>
       </c>
       <c r="D775" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E775" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F775" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G775" s="1" t="s">
         <v>2871</v>
       </c>
       <c r="H775" t="s">
         <v>2872</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
         <v>2873</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
-        <v>658</v>
+        <v>741</v>
       </c>
       <c r="D776" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E776" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F776" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G776" s="1" t="s">
         <v>2874</v>
       </c>
       <c r="H776" t="s">
         <v>2875</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
         <v>2876</v>
       </c>
       <c r="B777" t="s">
         <v>9</v>
       </c>
       <c r="C777" t="s">
-        <v>662</v>
+        <v>745</v>
       </c>
       <c r="D777" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E777" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F777" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G777" s="1" t="s">
         <v>2877</v>
       </c>
       <c r="H777" t="s">
         <v>2878</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
         <v>2879</v>
       </c>
       <c r="B778" t="s">
         <v>9</v>
       </c>
       <c r="C778" t="s">
-        <v>666</v>
+        <v>749</v>
       </c>
       <c r="D778" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E778" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F778" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G778" s="1" t="s">
         <v>2880</v>
       </c>
       <c r="H778" t="s">
         <v>2881</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
         <v>2882</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
-        <v>670</v>
+        <v>753</v>
       </c>
       <c r="D779" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E779" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F779" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G779" s="1" t="s">
         <v>2883</v>
       </c>
       <c r="H779" t="s">
         <v>2884</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
         <v>2885</v>
       </c>
       <c r="B780" t="s">
         <v>9</v>
       </c>
       <c r="C780" t="s">
-        <v>674</v>
+        <v>757</v>
       </c>
       <c r="D780" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E780" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F780" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G780" s="1" t="s">
         <v>2886</v>
       </c>
       <c r="H780" t="s">
         <v>2887</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
         <v>2888</v>
       </c>
       <c r="B781" t="s">
         <v>9</v>
       </c>
       <c r="C781" t="s">
-        <v>678</v>
+        <v>761</v>
       </c>
       <c r="D781" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E781" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F781" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G781" s="1" t="s">
         <v>2889</v>
       </c>
       <c r="H781" t="s">
         <v>2890</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
         <v>2891</v>
       </c>
       <c r="B782" t="s">
         <v>9</v>
       </c>
       <c r="C782" t="s">
-        <v>682</v>
+        <v>765</v>
       </c>
       <c r="D782" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E782" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F782" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G782" s="1" t="s">
         <v>2892</v>
       </c>
       <c r="H782" t="s">
         <v>2893</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
         <v>2894</v>
       </c>
       <c r="B783" t="s">
         <v>9</v>
       </c>
       <c r="C783" t="s">
-        <v>686</v>
+        <v>769</v>
       </c>
       <c r="D783" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E783" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F783" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G783" s="1" t="s">
         <v>2895</v>
       </c>
       <c r="H783" t="s">
         <v>2896</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
         <v>2897</v>
       </c>
       <c r="B784" t="s">
         <v>9</v>
       </c>
       <c r="C784" t="s">
-        <v>690</v>
+        <v>773</v>
       </c>
       <c r="D784" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E784" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F784" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G784" s="1" t="s">
         <v>2898</v>
       </c>
       <c r="H784" t="s">
         <v>2899</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
         <v>2900</v>
       </c>
       <c r="B785" t="s">
         <v>9</v>
       </c>
       <c r="C785" t="s">
-        <v>694</v>
+        <v>777</v>
       </c>
       <c r="D785" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E785" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F785" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G785" s="1" t="s">
         <v>2901</v>
       </c>
       <c r="H785" t="s">
         <v>2902</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
         <v>2903</v>
       </c>
       <c r="B786" t="s">
         <v>9</v>
       </c>
       <c r="C786" t="s">
-        <v>698</v>
+        <v>785</v>
       </c>
       <c r="D786" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E786" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F786" t="s">
-        <v>32</v>
+        <v>493</v>
       </c>
       <c r="G786" s="1" t="s">
         <v>2904</v>
       </c>
       <c r="H786" t="s">
         <v>2905</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
         <v>2906</v>
       </c>
       <c r="B787" t="s">
         <v>9</v>
       </c>
       <c r="C787" t="s">
-        <v>702</v>
+        <v>789</v>
       </c>
       <c r="D787" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E787" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F787" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G787" s="1" t="s">
         <v>2907</v>
       </c>
       <c r="H787" t="s">
         <v>2908</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" t="s">
         <v>2909</v>
       </c>
       <c r="B788" t="s">
         <v>9</v>
       </c>
       <c r="C788" t="s">
-        <v>706</v>
+        <v>793</v>
       </c>
       <c r="D788" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E788" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F788" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G788" s="1" t="s">
         <v>2910</v>
       </c>
       <c r="H788" t="s">
         <v>2911</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" t="s">
         <v>2912</v>
       </c>
       <c r="B789" t="s">
         <v>9</v>
       </c>
       <c r="C789" t="s">
-        <v>710</v>
+        <v>797</v>
       </c>
       <c r="D789" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E789" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F789" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G789" s="1" t="s">
         <v>2913</v>
       </c>
       <c r="H789" t="s">
         <v>2914</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" t="s">
         <v>2915</v>
       </c>
       <c r="B790" t="s">
         <v>9</v>
       </c>
       <c r="C790" t="s">
-        <v>714</v>
+        <v>801</v>
       </c>
       <c r="D790" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E790" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F790" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G790" s="1" t="s">
         <v>2916</v>
       </c>
       <c r="H790" t="s">
         <v>2917</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
         <v>2918</v>
       </c>
       <c r="B791" t="s">
         <v>9</v>
       </c>
       <c r="C791" t="s">
-        <v>718</v>
+        <v>805</v>
       </c>
       <c r="D791" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E791" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F791" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G791" s="1" t="s">
         <v>2919</v>
       </c>
       <c r="H791" t="s">
         <v>2920</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" t="s">
         <v>2921</v>
       </c>
       <c r="B792" t="s">
         <v>9</v>
       </c>
       <c r="C792" t="s">
-        <v>722</v>
+        <v>809</v>
       </c>
       <c r="D792" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E792" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F792" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G792" s="1" t="s">
         <v>2922</v>
       </c>
       <c r="H792" t="s">
         <v>2923</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" t="s">
         <v>2924</v>
       </c>
       <c r="B793" t="s">
         <v>9</v>
       </c>
       <c r="C793" t="s">
-        <v>726</v>
+        <v>813</v>
       </c>
       <c r="D793" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E793" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F793" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G793" s="1" t="s">
         <v>2925</v>
       </c>
       <c r="H793" t="s">
         <v>2926</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" t="s">
         <v>2927</v>
       </c>
       <c r="B794" t="s">
         <v>9</v>
       </c>
       <c r="C794" t="s">
-        <v>730</v>
+        <v>817</v>
       </c>
       <c r="D794" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E794" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F794" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G794" s="1" t="s">
         <v>2928</v>
       </c>
       <c r="H794" t="s">
         <v>2929</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" t="s">
         <v>2930</v>
       </c>
       <c r="B795" t="s">
         <v>9</v>
       </c>
       <c r="C795" t="s">
-        <v>734</v>
+        <v>821</v>
       </c>
       <c r="D795" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E795" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F795" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G795" s="1" t="s">
         <v>2931</v>
       </c>
       <c r="H795" t="s">
         <v>2932</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" t="s">
         <v>2933</v>
       </c>
       <c r="B796" t="s">
         <v>9</v>
       </c>
       <c r="C796" t="s">
-        <v>738</v>
+        <v>825</v>
       </c>
       <c r="D796" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E796" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F796" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G796" s="1" t="s">
         <v>2934</v>
       </c>
       <c r="H796" t="s">
         <v>2935</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" t="s">
         <v>2936</v>
       </c>
       <c r="B797" t="s">
         <v>9</v>
       </c>
       <c r="C797" t="s">
-        <v>742</v>
+        <v>829</v>
       </c>
       <c r="D797" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E797" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F797" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G797" s="1" t="s">
         <v>2937</v>
       </c>
       <c r="H797" t="s">
         <v>2938</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" t="s">
         <v>2939</v>
       </c>
       <c r="B798" t="s">
         <v>9</v>
       </c>
       <c r="C798" t="s">
-        <v>746</v>
+        <v>833</v>
       </c>
       <c r="D798" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E798" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F798" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G798" s="1" t="s">
         <v>2940</v>
       </c>
       <c r="H798" t="s">
         <v>2941</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" t="s">
         <v>2942</v>
       </c>
       <c r="B799" t="s">
         <v>9</v>
       </c>
       <c r="C799" t="s">
-        <v>750</v>
+        <v>837</v>
       </c>
       <c r="D799" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E799" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F799" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G799" s="1" t="s">
         <v>2943</v>
       </c>
       <c r="H799" t="s">
         <v>2944</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" t="s">
         <v>2945</v>
       </c>
       <c r="B800" t="s">
         <v>9</v>
       </c>
       <c r="C800" t="s">
-        <v>754</v>
+        <v>841</v>
       </c>
       <c r="D800" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E800" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F800" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G800" s="1" t="s">
         <v>2946</v>
       </c>
       <c r="H800" t="s">
         <v>2947</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" t="s">
         <v>2948</v>
       </c>
       <c r="B801" t="s">
         <v>9</v>
       </c>
       <c r="C801" t="s">
-        <v>782</v>
+        <v>845</v>
       </c>
       <c r="D801" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E801" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F801" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G801" s="1" t="s">
         <v>2949</v>
       </c>
       <c r="H801" t="s">
         <v>2950</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" t="s">
         <v>2951</v>
       </c>
       <c r="B802" t="s">
         <v>9</v>
       </c>
       <c r="C802" t="s">
-        <v>786</v>
+        <v>849</v>
       </c>
       <c r="D802" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E802" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F802" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G802" s="1" t="s">
         <v>2952</v>
       </c>
       <c r="H802" t="s">
         <v>2953</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" t="s">
         <v>2954</v>
       </c>
       <c r="B803" t="s">
         <v>9</v>
       </c>
       <c r="C803" t="s">
-        <v>790</v>
+        <v>853</v>
       </c>
       <c r="D803" t="s">
-        <v>2393</v>
+        <v>2193</v>
       </c>
       <c r="E803" t="s">
-        <v>2394</v>
+        <v>2194</v>
       </c>
       <c r="F803" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G803" s="1" t="s">
         <v>2955</v>
       </c>
       <c r="H803" t="s">
         <v>2956</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" t="s">
         <v>2957</v>
       </c>
       <c r="B804" t="s">
         <v>9</v>
       </c>
       <c r="C804" t="s">
-        <v>794</v>
+        <v>21</v>
       </c>
       <c r="D804" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E804" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F804" t="s">
-        <v>27</v>
+        <v>493</v>
       </c>
       <c r="G804" s="1" t="s">
-        <v>2958</v>
+        <v>2960</v>
       </c>
       <c r="H804" t="s">
-        <v>2959</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" t="s">
-        <v>2960</v>
+        <v>2962</v>
       </c>
       <c r="B805" t="s">
         <v>9</v>
       </c>
       <c r="C805" t="s">
-        <v>798</v>
+        <v>25</v>
       </c>
       <c r="D805" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E805" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F805" t="s">
-        <v>27</v>
+        <v>493</v>
       </c>
       <c r="G805" s="1" t="s">
-        <v>2961</v>
+        <v>2963</v>
       </c>
       <c r="H805" t="s">
-        <v>2962</v>
+        <v>2964</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" t="s">
-        <v>2963</v>
+        <v>2965</v>
       </c>
       <c r="B806" t="s">
         <v>9</v>
       </c>
       <c r="C806" t="s">
-        <v>802</v>
+        <v>29</v>
       </c>
       <c r="D806" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E806" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F806" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="G806" s="1" t="s">
-        <v>2964</v>
+        <v>2966</v>
       </c>
       <c r="H806" t="s">
-        <v>2965</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" t="s">
-        <v>2966</v>
+        <v>2968</v>
       </c>
       <c r="B807" t="s">
         <v>9</v>
       </c>
       <c r="C807" t="s">
-        <v>806</v>
+        <v>38</v>
       </c>
       <c r="D807" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E807" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F807" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G807" s="1" t="s">
-        <v>2967</v>
+        <v>2969</v>
       </c>
       <c r="H807" t="s">
-        <v>2968</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" t="s">
-        <v>2969</v>
+        <v>2971</v>
       </c>
       <c r="B808" t="s">
         <v>9</v>
       </c>
       <c r="C808" t="s">
-        <v>810</v>
+        <v>42</v>
       </c>
       <c r="D808" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E808" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F808" t="s">
-        <v>27</v>
+        <v>307</v>
       </c>
       <c r="G808" s="1" t="s">
-        <v>2970</v>
+        <v>2972</v>
       </c>
       <c r="H808" t="s">
-        <v>2971</v>
+        <v>2973</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" t="s">
-        <v>2972</v>
+        <v>2974</v>
       </c>
       <c r="B809" t="s">
         <v>9</v>
       </c>
       <c r="C809" t="s">
-        <v>814</v>
+        <v>46</v>
       </c>
       <c r="D809" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E809" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F809" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G809" s="1" t="s">
-        <v>2973</v>
+        <v>2975</v>
       </c>
       <c r="H809" t="s">
-        <v>2974</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" t="s">
-        <v>2975</v>
+        <v>2977</v>
       </c>
       <c r="B810" t="s">
         <v>9</v>
       </c>
       <c r="C810" t="s">
-        <v>818</v>
+        <v>50</v>
       </c>
       <c r="D810" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E810" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F810" t="s">
-        <v>27</v>
+        <v>132</v>
       </c>
       <c r="G810" s="1" t="s">
-        <v>2976</v>
+        <v>2978</v>
       </c>
       <c r="H810" t="s">
-        <v>2977</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" t="s">
-        <v>2978</v>
+        <v>2980</v>
       </c>
       <c r="B811" t="s">
         <v>9</v>
       </c>
       <c r="C811" t="s">
-        <v>822</v>
+        <v>54</v>
       </c>
       <c r="D811" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E811" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F811" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="G811" s="1" t="s">
-        <v>2979</v>
+        <v>2981</v>
       </c>
       <c r="H811" t="s">
-        <v>2980</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" t="s">
-        <v>2981</v>
+        <v>2983</v>
       </c>
       <c r="B812" t="s">
         <v>9</v>
       </c>
       <c r="C812" t="s">
-        <v>826</v>
+        <v>58</v>
       </c>
       <c r="D812" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E812" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F812" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G812" s="1" t="s">
-        <v>2982</v>
+        <v>2984</v>
       </c>
       <c r="H812" t="s">
-        <v>2983</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" t="s">
-        <v>2984</v>
+        <v>2986</v>
       </c>
       <c r="B813" t="s">
         <v>9</v>
       </c>
       <c r="C813" t="s">
-        <v>830</v>
+        <v>62</v>
       </c>
       <c r="D813" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E813" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F813" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G813" s="1" t="s">
-        <v>2985</v>
+        <v>2987</v>
       </c>
       <c r="H813" t="s">
-        <v>2986</v>
+        <v>2988</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" t="s">
-        <v>2987</v>
+        <v>2989</v>
       </c>
       <c r="B814" t="s">
         <v>9</v>
       </c>
       <c r="C814" t="s">
-        <v>834</v>
+        <v>66</v>
       </c>
       <c r="D814" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E814" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F814" t="s">
-        <v>150</v>
+        <v>493</v>
       </c>
       <c r="G814" s="1" t="s">
-        <v>2988</v>
+        <v>2990</v>
       </c>
       <c r="H814" t="s">
-        <v>2989</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
-        <v>2990</v>
+        <v>2992</v>
       </c>
       <c r="B815" t="s">
         <v>9</v>
       </c>
       <c r="C815" t="s">
-        <v>838</v>
+        <v>70</v>
       </c>
       <c r="D815" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E815" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F815" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G815" s="1" t="s">
-        <v>2991</v>
+        <v>2993</v>
       </c>
       <c r="H815" t="s">
-        <v>2992</v>
+        <v>2994</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
-        <v>2993</v>
+        <v>2995</v>
       </c>
       <c r="B816" t="s">
         <v>9</v>
       </c>
       <c r="C816" t="s">
-        <v>842</v>
+        <v>74</v>
       </c>
       <c r="D816" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E816" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F816" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="G816" s="1" t="s">
-        <v>2994</v>
+        <v>2996</v>
       </c>
       <c r="H816" t="s">
-        <v>2995</v>
+        <v>2997</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
-        <v>2996</v>
+        <v>2998</v>
       </c>
       <c r="B817" t="s">
         <v>9</v>
       </c>
       <c r="C817" t="s">
-        <v>846</v>
+        <v>78</v>
       </c>
       <c r="D817" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E817" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F817" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="G817" s="1" t="s">
-        <v>2997</v>
+        <v>2999</v>
       </c>
       <c r="H817" t="s">
-        <v>2998</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" t="s">
-        <v>2999</v>
+        <v>3001</v>
       </c>
       <c r="B818" t="s">
         <v>9</v>
       </c>
       <c r="C818" t="s">
-        <v>850</v>
+        <v>83</v>
       </c>
       <c r="D818" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E818" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F818" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G818" s="1" t="s">
-        <v>3000</v>
+        <v>3002</v>
       </c>
       <c r="H818" t="s">
-        <v>3001</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" t="s">
-        <v>3002</v>
+        <v>3004</v>
       </c>
       <c r="B819" t="s">
         <v>9</v>
       </c>
       <c r="C819" t="s">
-        <v>854</v>
+        <v>87</v>
       </c>
       <c r="D819" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E819" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F819" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="G819" s="1" t="s">
-        <v>3003</v>
+        <v>3005</v>
       </c>
       <c r="H819" t="s">
-        <v>3004</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" t="s">
-        <v>3005</v>
+        <v>3007</v>
       </c>
       <c r="B820" t="s">
         <v>9</v>
       </c>
       <c r="C820" t="s">
-        <v>858</v>
+        <v>91</v>
       </c>
       <c r="D820" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E820" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F820" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G820" s="1" t="s">
-        <v>3006</v>
+        <v>3008</v>
       </c>
       <c r="H820" t="s">
-        <v>3007</v>
+        <v>3009</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" t="s">
-        <v>3008</v>
+        <v>3010</v>
       </c>
       <c r="B821" t="s">
         <v>9</v>
       </c>
       <c r="C821" t="s">
-        <v>862</v>
+        <v>95</v>
       </c>
       <c r="D821" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E821" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F821" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="G821" s="1" t="s">
-        <v>3009</v>
+        <v>3011</v>
       </c>
       <c r="H821" t="s">
-        <v>3010</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
       <c r="B822" t="s">
         <v>9</v>
       </c>
       <c r="C822" t="s">
-        <v>866</v>
+        <v>99</v>
       </c>
       <c r="D822" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E822" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F822" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="G822" s="1" t="s">
-        <v>3012</v>
+        <v>3014</v>
       </c>
       <c r="H822" t="s">
-        <v>3013</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" t="s">
-        <v>3014</v>
+        <v>3016</v>
       </c>
       <c r="B823" t="s">
         <v>9</v>
       </c>
       <c r="C823" t="s">
-        <v>870</v>
+        <v>103</v>
       </c>
       <c r="D823" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E823" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F823" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="G823" s="1" t="s">
-        <v>3015</v>
+        <v>3017</v>
       </c>
       <c r="H823" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" t="s">
-        <v>3017</v>
+        <v>3019</v>
       </c>
       <c r="B824" t="s">
         <v>9</v>
       </c>
       <c r="C824" t="s">
-        <v>874</v>
+        <v>107</v>
       </c>
       <c r="D824" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E824" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F824" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G824" s="1" t="s">
-        <v>3018</v>
+        <v>3020</v>
       </c>
       <c r="H824" t="s">
-        <v>3019</v>
+        <v>3021</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" t="s">
-        <v>3020</v>
+        <v>3022</v>
       </c>
       <c r="B825" t="s">
         <v>9</v>
       </c>
       <c r="C825" t="s">
-        <v>878</v>
+        <v>2270</v>
       </c>
       <c r="D825" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E825" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F825" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G825" s="1" t="s">
-        <v>3021</v>
+        <v>3023</v>
       </c>
       <c r="H825" t="s">
-        <v>3022</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
-        <v>3023</v>
+        <v>3025</v>
       </c>
       <c r="B826" t="s">
         <v>9</v>
       </c>
       <c r="C826" t="s">
-        <v>882</v>
+        <v>111</v>
       </c>
       <c r="D826" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E826" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F826" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G826" s="1" t="s">
-        <v>3024</v>
+        <v>3026</v>
       </c>
       <c r="H826" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" t="s">
-        <v>3026</v>
+        <v>3028</v>
       </c>
       <c r="B827" t="s">
         <v>9</v>
       </c>
       <c r="C827" t="s">
+        <v>123</v>
+      </c>
+      <c r="D827" t="s">
+        <v>2958</v>
+      </c>
+      <c r="E827" t="s">
+        <v>2959</v>
+      </c>
+      <c r="F827" t="s">
         <v>886</v>
       </c>
-      <c r="D827" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G827" s="1" t="s">
-        <v>3027</v>
+        <v>3029</v>
       </c>
       <c r="H827" t="s">
-        <v>3028</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" t="s">
-        <v>3029</v>
+        <v>3031</v>
       </c>
       <c r="B828" t="s">
         <v>9</v>
       </c>
       <c r="C828" t="s">
-        <v>890</v>
+        <v>127</v>
       </c>
       <c r="D828" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E828" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F828" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="G828" s="1" t="s">
-        <v>3030</v>
+        <v>3032</v>
       </c>
       <c r="H828" t="s">
-        <v>3031</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
-        <v>3032</v>
+        <v>3034</v>
       </c>
       <c r="B829" t="s">
         <v>9</v>
       </c>
       <c r="C829" t="s">
-        <v>894</v>
+        <v>131</v>
       </c>
       <c r="D829" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E829" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F829" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G829" s="1" t="s">
-        <v>3033</v>
+        <v>3035</v>
       </c>
       <c r="H829" t="s">
-        <v>3034</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" t="s">
-        <v>3035</v>
+        <v>3037</v>
       </c>
       <c r="B830" t="s">
         <v>9</v>
       </c>
       <c r="C830" t="s">
-        <v>898</v>
+        <v>138</v>
       </c>
       <c r="D830" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E830" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F830" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G830" s="1" t="s">
-        <v>3036</v>
+        <v>3038</v>
       </c>
       <c r="H830" t="s">
-        <v>3037</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" t="s">
-        <v>3038</v>
+        <v>3040</v>
       </c>
       <c r="B831" t="s">
         <v>9</v>
       </c>
       <c r="C831" t="s">
-        <v>902</v>
+        <v>141</v>
       </c>
       <c r="D831" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E831" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F831" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G831" s="1" t="s">
-        <v>3039</v>
+        <v>3041</v>
       </c>
       <c r="H831" t="s">
-        <v>3040</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" t="s">
-        <v>3041</v>
+        <v>3043</v>
       </c>
       <c r="B832" t="s">
         <v>9</v>
       </c>
       <c r="C832" t="s">
-        <v>906</v>
+        <v>145</v>
       </c>
       <c r="D832" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E832" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F832" t="s">
-        <v>2085</v>
+        <v>456</v>
       </c>
       <c r="G832" s="1" t="s">
-        <v>3042</v>
+        <v>3044</v>
       </c>
       <c r="H832" t="s">
-        <v>3043</v>
+        <v>3045</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" t="s">
-        <v>3044</v>
+        <v>3046</v>
       </c>
       <c r="B833" t="s">
         <v>9</v>
       </c>
       <c r="C833" t="s">
-        <v>910</v>
+        <v>148</v>
       </c>
       <c r="D833" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E833" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F833" t="s">
-        <v>2085</v>
+        <v>307</v>
       </c>
       <c r="G833" s="1" t="s">
-        <v>3045</v>
+        <v>3047</v>
       </c>
       <c r="H833" t="s">
-        <v>3046</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" t="s">
-        <v>3047</v>
+        <v>3049</v>
       </c>
       <c r="B834" t="s">
         <v>9</v>
       </c>
       <c r="C834" t="s">
-        <v>914</v>
+        <v>151</v>
       </c>
       <c r="D834" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E834" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F834" t="s">
-        <v>22</v>
+        <v>493</v>
       </c>
       <c r="G834" s="1" t="s">
-        <v>3048</v>
+        <v>3050</v>
       </c>
       <c r="H834" t="s">
-        <v>3049</v>
+        <v>3051</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" t="s">
-        <v>3050</v>
+        <v>3052</v>
       </c>
       <c r="B835" t="s">
         <v>9</v>
       </c>
       <c r="C835" t="s">
-        <v>918</v>
+        <v>155</v>
       </c>
       <c r="D835" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E835" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F835" t="s">
-        <v>2085</v>
+        <v>886</v>
       </c>
       <c r="G835" s="1" t="s">
-        <v>3051</v>
+        <v>3053</v>
       </c>
       <c r="H835" t="s">
-        <v>3052</v>
+        <v>3054</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" t="s">
-        <v>3053</v>
+        <v>3055</v>
       </c>
       <c r="B836" t="s">
         <v>9</v>
       </c>
       <c r="C836" t="s">
-        <v>922</v>
+        <v>159</v>
       </c>
       <c r="D836" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E836" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F836" t="s">
-        <v>2085</v>
+        <v>13</v>
       </c>
       <c r="G836" s="1" t="s">
-        <v>3054</v>
+        <v>3056</v>
       </c>
       <c r="H836" t="s">
-        <v>3055</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" t="s">
-        <v>3056</v>
+        <v>3058</v>
       </c>
       <c r="B837" t="s">
         <v>9</v>
       </c>
       <c r="C837" t="s">
-        <v>926</v>
+        <v>163</v>
       </c>
       <c r="D837" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E837" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F837" t="s">
-        <v>150</v>
+        <v>493</v>
       </c>
       <c r="G837" s="1" t="s">
-        <v>3057</v>
+        <v>3059</v>
       </c>
       <c r="H837" t="s">
-        <v>3058</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" t="s">
-        <v>3059</v>
+        <v>3061</v>
       </c>
       <c r="B838" t="s">
         <v>9</v>
       </c>
       <c r="C838" t="s">
-        <v>930</v>
+        <v>171</v>
       </c>
       <c r="D838" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E838" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F838" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G838" s="1" t="s">
-        <v>3060</v>
+        <v>3062</v>
       </c>
       <c r="H838" t="s">
-        <v>3061</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" t="s">
-        <v>3062</v>
+        <v>3064</v>
       </c>
       <c r="B839" t="s">
         <v>9</v>
       </c>
       <c r="C839" t="s">
-        <v>934</v>
+        <v>175</v>
       </c>
       <c r="D839" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E839" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F839" t="s">
-        <v>150</v>
+        <v>886</v>
       </c>
       <c r="G839" s="1" t="s">
-        <v>3063</v>
+        <v>3065</v>
       </c>
       <c r="H839" t="s">
-        <v>3064</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" t="s">
-        <v>3065</v>
+        <v>3067</v>
       </c>
       <c r="B840" t="s">
         <v>9</v>
       </c>
       <c r="C840" t="s">
-        <v>938</v>
+        <v>179</v>
       </c>
       <c r="D840" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E840" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F840" t="s">
-        <v>150</v>
+        <v>886</v>
       </c>
       <c r="G840" s="1" t="s">
-        <v>3066</v>
+        <v>3068</v>
       </c>
       <c r="H840" t="s">
-        <v>3067</v>
+        <v>3069</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" t="s">
-        <v>3068</v>
+        <v>3070</v>
       </c>
       <c r="B841" t="s">
         <v>9</v>
       </c>
       <c r="C841" t="s">
-        <v>942</v>
+        <v>187</v>
       </c>
       <c r="D841" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E841" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F841" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="G841" s="1" t="s">
-        <v>3069</v>
+        <v>3071</v>
       </c>
       <c r="H841" t="s">
-        <v>3070</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" t="s">
-        <v>3071</v>
+        <v>3073</v>
       </c>
       <c r="B842" t="s">
         <v>9</v>
       </c>
       <c r="C842" t="s">
-        <v>946</v>
+        <v>195</v>
       </c>
       <c r="D842" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E842" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F842" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G842" s="1" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="H842" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" t="s">
-        <v>3074</v>
+        <v>3076</v>
       </c>
       <c r="B843" t="s">
         <v>9</v>
       </c>
       <c r="C843" t="s">
-        <v>950</v>
+        <v>198</v>
       </c>
       <c r="D843" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E843" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F843" t="s">
-        <v>150</v>
+        <v>456</v>
       </c>
       <c r="G843" s="1" t="s">
-        <v>3075</v>
+        <v>3077</v>
       </c>
       <c r="H843" t="s">
-        <v>3076</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" t="s">
-        <v>3077</v>
+        <v>3079</v>
       </c>
       <c r="B844" t="s">
         <v>9</v>
       </c>
       <c r="C844" t="s">
-        <v>954</v>
+        <v>202</v>
       </c>
       <c r="D844" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E844" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F844" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G844" s="1" t="s">
-        <v>3078</v>
+        <v>3080</v>
       </c>
       <c r="H844" t="s">
-        <v>3079</v>
+        <v>3081</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" t="s">
-        <v>3080</v>
+        <v>3082</v>
       </c>
       <c r="B845" t="s">
         <v>9</v>
       </c>
       <c r="C845" t="s">
-        <v>958</v>
+        <v>206</v>
       </c>
       <c r="D845" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E845" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F845" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G845" s="1" t="s">
-        <v>3081</v>
+        <v>3083</v>
       </c>
       <c r="H845" t="s">
-        <v>3082</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" t="s">
-        <v>3083</v>
+        <v>3085</v>
       </c>
       <c r="B846" t="s">
         <v>9</v>
       </c>
       <c r="C846" t="s">
-        <v>962</v>
+        <v>210</v>
       </c>
       <c r="D846" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E846" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F846" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G846" s="1" t="s">
-        <v>3084</v>
+        <v>3086</v>
       </c>
       <c r="H846" t="s">
-        <v>3085</v>
+        <v>3087</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" t="s">
-        <v>3086</v>
+        <v>3088</v>
       </c>
       <c r="B847" t="s">
         <v>9</v>
       </c>
       <c r="C847" t="s">
-        <v>966</v>
+        <v>214</v>
       </c>
       <c r="D847" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E847" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F847" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="G847" s="1" t="s">
-        <v>3087</v>
+        <v>3089</v>
       </c>
       <c r="H847" t="s">
-        <v>3088</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" t="s">
-        <v>3089</v>
+        <v>3091</v>
       </c>
       <c r="B848" t="s">
         <v>9</v>
       </c>
       <c r="C848" t="s">
-        <v>970</v>
+        <v>218</v>
       </c>
       <c r="D848" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E848" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F848" t="s">
-        <v>150</v>
+        <v>456</v>
       </c>
       <c r="G848" s="1" t="s">
-        <v>3090</v>
+        <v>3092</v>
       </c>
       <c r="H848" t="s">
-        <v>3091</v>
+        <v>3093</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" t="s">
-        <v>3092</v>
+        <v>3094</v>
       </c>
       <c r="B849" t="s">
         <v>9</v>
       </c>
       <c r="C849" t="s">
-        <v>974</v>
+        <v>2361</v>
       </c>
       <c r="D849" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E849" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F849" t="s">
-        <v>150</v>
+        <v>886</v>
       </c>
       <c r="G849" s="1" t="s">
-        <v>3093</v>
+        <v>3095</v>
       </c>
       <c r="H849" t="s">
-        <v>3094</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" t="s">
-        <v>3095</v>
+        <v>3097</v>
       </c>
       <c r="B850" t="s">
         <v>9</v>
       </c>
       <c r="C850" t="s">
-        <v>978</v>
+        <v>222</v>
       </c>
       <c r="D850" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E850" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F850" t="s">
-        <v>150</v>
+        <v>886</v>
       </c>
       <c r="G850" s="1" t="s">
-        <v>3096</v>
+        <v>3098</v>
       </c>
       <c r="H850" t="s">
-        <v>3097</v>
+        <v>3099</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" t="s">
-        <v>3098</v>
+        <v>3100</v>
       </c>
       <c r="B851" t="s">
         <v>9</v>
       </c>
       <c r="C851" t="s">
-        <v>986</v>
+        <v>227</v>
       </c>
       <c r="D851" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E851" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F851" t="s">
-        <v>13</v>
+        <v>886</v>
       </c>
       <c r="G851" s="1" t="s">
-        <v>3099</v>
+        <v>3101</v>
       </c>
       <c r="H851" t="s">
-        <v>3100</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" t="s">
-        <v>3101</v>
+        <v>3103</v>
       </c>
       <c r="B852" t="s">
         <v>9</v>
       </c>
       <c r="C852" t="s">
-        <v>990</v>
+        <v>230</v>
       </c>
       <c r="D852" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E852" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F852" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="G852" s="1" t="s">
-        <v>3102</v>
+        <v>3104</v>
       </c>
       <c r="H852" t="s">
-        <v>3103</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" t="s">
-        <v>3104</v>
+        <v>3106</v>
       </c>
       <c r="B853" t="s">
         <v>9</v>
       </c>
       <c r="C853" t="s">
-        <v>994</v>
+        <v>234</v>
       </c>
       <c r="D853" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E853" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F853" t="s">
-        <v>150</v>
+        <v>886</v>
       </c>
       <c r="G853" s="1" t="s">
-        <v>3105</v>
+        <v>3107</v>
       </c>
       <c r="H853" t="s">
-        <v>3106</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
-        <v>3107</v>
+        <v>3109</v>
       </c>
       <c r="B854" t="s">
         <v>9</v>
       </c>
       <c r="C854" t="s">
-        <v>998</v>
+        <v>238</v>
       </c>
       <c r="D854" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E854" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F854" t="s">
-        <v>150</v>
+        <v>886</v>
       </c>
       <c r="G854" s="1" t="s">
-        <v>3108</v>
+        <v>3110</v>
       </c>
       <c r="H854" t="s">
-        <v>3109</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" t="s">
-        <v>3110</v>
+        <v>3112</v>
       </c>
       <c r="B855" t="s">
         <v>9</v>
       </c>
       <c r="C855" t="s">
-        <v>1002</v>
+        <v>242</v>
       </c>
       <c r="D855" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E855" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F855" t="s">
-        <v>150</v>
+        <v>886</v>
       </c>
       <c r="G855" s="1" t="s">
-        <v>3111</v>
+        <v>3113</v>
       </c>
       <c r="H855" t="s">
-        <v>3112</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" t="s">
-        <v>3113</v>
+        <v>3115</v>
       </c>
       <c r="B856" t="s">
         <v>9</v>
       </c>
       <c r="C856" t="s">
-        <v>1006</v>
+        <v>246</v>
       </c>
       <c r="D856" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E856" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F856" t="s">
-        <v>32</v>
+        <v>886</v>
       </c>
       <c r="G856" s="1" t="s">
-        <v>3114</v>
+        <v>3116</v>
       </c>
       <c r="H856" t="s">
-        <v>3115</v>
+        <v>3117</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" t="s">
-        <v>3116</v>
+        <v>3118</v>
       </c>
       <c r="B857" t="s">
         <v>9</v>
       </c>
       <c r="C857" t="s">
-        <v>1010</v>
+        <v>250</v>
       </c>
       <c r="D857" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E857" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F857" t="s">
-        <v>32</v>
+        <v>132</v>
       </c>
       <c r="G857" s="1" t="s">
-        <v>3117</v>
+        <v>3119</v>
       </c>
       <c r="H857" t="s">
-        <v>3118</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" t="s">
-        <v>3119</v>
+        <v>9</v>
       </c>
       <c r="B858" t="s">
         <v>9</v>
       </c>
       <c r="C858" t="s">
-        <v>1014</v>
+        <v>2389</v>
       </c>
       <c r="D858" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E858" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F858" t="s">
-        <v>51</v>
+        <v>307</v>
       </c>
       <c r="G858" s="1" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="H858" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" t="s">
-        <v>3122</v>
+        <v>3123</v>
       </c>
       <c r="B859" t="s">
         <v>9</v>
       </c>
       <c r="C859" t="s">
-        <v>1018</v>
+        <v>254</v>
       </c>
       <c r="D859" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E859" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F859" t="s">
-        <v>32</v>
+        <v>886</v>
       </c>
       <c r="G859" s="1" t="s">
-        <v>3123</v>
+        <v>3124</v>
       </c>
       <c r="H859" t="s">
-        <v>3124</v>
+        <v>3125</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" t="s">
-        <v>3125</v>
+        <v>3126</v>
       </c>
       <c r="B860" t="s">
         <v>9</v>
       </c>
       <c r="C860" t="s">
-        <v>1022</v>
+        <v>258</v>
       </c>
       <c r="D860" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E860" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F860" t="s">
-        <v>150</v>
+        <v>456</v>
       </c>
       <c r="G860" s="1" t="s">
-        <v>3126</v>
+        <v>3127</v>
       </c>
       <c r="H860" t="s">
-        <v>3127</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" t="s">
-        <v>3128</v>
+        <v>3129</v>
       </c>
       <c r="B861" t="s">
         <v>9</v>
       </c>
       <c r="C861" t="s">
-        <v>1026</v>
+        <v>262</v>
       </c>
       <c r="D861" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E861" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F861" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G861" s="1" t="s">
-        <v>3129</v>
+        <v>3130</v>
       </c>
       <c r="H861" t="s">
-        <v>3130</v>
+        <v>3131</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" t="s">
-        <v>3131</v>
+        <v>3132</v>
       </c>
       <c r="B862" t="s">
         <v>9</v>
       </c>
       <c r="C862" t="s">
-        <v>1030</v>
+        <v>266</v>
       </c>
       <c r="D862" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E862" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F862" t="s">
-        <v>150</v>
+        <v>456</v>
       </c>
       <c r="G862" s="1" t="s">
-        <v>3132</v>
+        <v>3133</v>
       </c>
       <c r="H862" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" t="s">
-        <v>3134</v>
+        <v>3135</v>
       </c>
       <c r="B863" t="s">
         <v>9</v>
       </c>
       <c r="C863" t="s">
-        <v>1034</v>
+        <v>2409</v>
       </c>
       <c r="D863" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E863" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F863" t="s">
-        <v>150</v>
+        <v>79</v>
       </c>
       <c r="G863" s="1" t="s">
-        <v>3135</v>
+        <v>3136</v>
       </c>
       <c r="H863" t="s">
-        <v>3136</v>
+        <v>3137</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" t="s">
-        <v>3137</v>
+        <v>3138</v>
       </c>
       <c r="B864" t="s">
         <v>9</v>
       </c>
       <c r="C864" t="s">
-        <v>1038</v>
+        <v>2417</v>
       </c>
       <c r="D864" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E864" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F864" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G864" s="1" t="s">
-        <v>3138</v>
+        <v>3139</v>
       </c>
       <c r="H864" t="s">
-        <v>3139</v>
+        <v>3021</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" t="s">
         <v>3140</v>
       </c>
       <c r="B865" t="s">
         <v>9</v>
       </c>
       <c r="C865" t="s">
-        <v>1042</v>
+        <v>270</v>
       </c>
       <c r="D865" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E865" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F865" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G865" s="1" t="s">
         <v>3141</v>
       </c>
       <c r="H865" t="s">
         <v>3142</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" t="s">
         <v>3143</v>
       </c>
       <c r="B866" t="s">
         <v>9</v>
       </c>
       <c r="C866" t="s">
-        <v>1046</v>
+        <v>274</v>
       </c>
       <c r="D866" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E866" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F866" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G866" s="1" t="s">
         <v>3144</v>
       </c>
       <c r="H866" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" t="s">
         <v>3146</v>
       </c>
       <c r="B867" t="s">
         <v>9</v>
       </c>
       <c r="C867" t="s">
-        <v>1050</v>
+        <v>278</v>
       </c>
       <c r="D867" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E867" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F867" t="s">
-        <v>27</v>
+        <v>307</v>
       </c>
       <c r="G867" s="1" t="s">
         <v>3147</v>
       </c>
       <c r="H867" t="s">
         <v>3148</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" t="s">
         <v>3149</v>
       </c>
       <c r="B868" t="s">
         <v>9</v>
       </c>
       <c r="C868" t="s">
-        <v>1054</v>
+        <v>282</v>
       </c>
       <c r="D868" t="s">
-        <v>2393</v>
+        <v>2958</v>
       </c>
       <c r="E868" t="s">
-        <v>2394</v>
+        <v>2959</v>
       </c>
       <c r="F868" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="G868" s="1" t="s">
         <v>3150</v>
       </c>
       <c r="H868" t="s">
         <v>3151</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>