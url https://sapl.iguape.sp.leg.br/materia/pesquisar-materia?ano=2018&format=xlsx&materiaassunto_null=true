--- v0 (2026-01-14)
+++ v1 (2026-04-21)
@@ -36,7127 +36,7127 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
-    <t>2223</t>
+    <t>1220</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>MOC</t>
-[...134 lines deleted...]
-    <t>12</t>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
   </si>
   <si>
     <t>Alexandre Macau</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2233/mocao_12-18_alexandre.pdf</t>
-[...446 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/</t>
+    <t>http://sapl.iguape.sp.leg.br/media/</t>
   </si>
   <si>
     <t>REQUERIMENTO 01/18_x000D_
 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie  ao  Exmo  Sr.  Wilson  Almeida Lima, Prefeito Municipal,  para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a manutenção e o nivelamento da Estrada Camargo Penteado,na altura do numero 30 no Bairro do Aquarius,neste município._x000D_
 JUSTIFICATIVA : Faz-se necessário tal solicitação, tendo em vista que este vereador foi cobrado por moradores daquela localidade.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1221/req_002.pdf</t>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1221/req_002.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nª 02/18_x000D_
 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie  ao  Exmo  Sr.  Wilson  Almeida Lima, Prefeito Municipal,  para que informe a esta Casa de Leis, se existe a possibilidade de construir novas salas para a Creche "Joana Pedra", localizada no Bairro Canto do Morro, neste município_x000D_
 JUSTIFICATIVA : Faz-se necessário tal solicitação, tendo em vista que este vereador foi cobrado por munícipes.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1222/req_003.pdf</t>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1222/req_003.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nª 02/18_x000D_
 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a manutenção e o nivelamento das ruas 1,2,3 e 4 do Bairro do Pontal em Icapara, neste município._x000D_
 JUSTIFICATIVA : Faz-se necessário tal solicitação, tendo em vista que este vereador foi cobrado por moradores daquela localidade</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1223/req_004.pdf</t>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Maria do Carmo</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1223/req_004.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 04/18 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 _x000D_
 REQUEIRO a mesa nos termos do art. 171, inc. IV do regimento interno ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais oficiar, ao excelentíssimo Sr. Prefeito Wilson Almeida Lima para que informe a esta casa da possibilidade de construir um “Abrigo de ônibus” no bairro pé da Serra._x000D_
 Justificativa: cumpre esclarecer que tal iniciativa deste se faz necessária pois trata apenas em atender a várias reivindicações dos moradores do referido bairro que procuram essa vereadora para intervir junto ao executivo , para que se torne tomem providências tendo em vista que desde que O Abrigo de ônibus foi destruído por conta de um acidente na rodovia não foi construído outro caindo no esquecimento que gera insegurança desconforto ao usuário . Tudo ficou no terreno das especulações e não depende de autorização do D.E.R, e quem sofre é a população que utiliza o transporte em seu dia a dia , se</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1224/req_005.pdf</t>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1224/req_005.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 05/2018_x000D_
 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 _x000D_
 REQUEIRO a mesa nos termos do art. 171, inc. IV do regimento interno ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais oficiar, ao excelentíssimo Sr. Prefeito Wilson Almeida Lima para que informe a esta casa que providências estão sendo tomadas quanto ao banheiro público situado na Avenida Jânio Quadros na Orla Mar Pequeno no Bairro do Canto do Morro</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1342/req._06-18_christian.pdf</t>
+    <t>Christian Forati</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1342/req._06-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de colocar a estrutura de palco  e som para o carnaval nos bairros do Icapara e Barra do Ribeira.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1341/req._08-18_christian.pdf</t>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1341/req._08-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, da previsão de entrega da obra na Praça do Pedágio.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
+    <t>9</t>
+  </si>
+  <si>
     <t>Rogerio</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1225/req_009.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1225/req_009.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nª 09/18 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de formalizar a locação de um espaço particular, onde já existe o atendimento do Departamento de Saúde, no bairro do Baico, neste município</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1226/req_010.pdf</t>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1226/req_010.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nª 10/18 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar o cronograma de prestação de serviços de limpeza da atual empresa, por bairro do município, e o número de funcionários contratados pela empresa.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1445/req_011.pdf</t>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1445/req_011.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de instalar um caçamba de lixo no bairro Jardim Brasil, na rodovia Casemiro Teixeira, na altura do km 53, neste município.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1446/req_012.pdf</t>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Beto Xavier</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1446/req_012.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA C MARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de instalar uma faixa elevada na Avenida Nossa Senhora do Rocio, em frente a Passarela, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1447/req_013.pdf</t>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1447/req_013.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA C MARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de realizar serviço de limpeza e cascalhamento nas ruas: Rua Momuna, Rua Antonio Costa de Oliveira, Avenida Joaquim Ribeiro Neto, Rua Vereador Bene Pereira, Rua Jalde Antonio Fragoso, Rua Itapamirim, Rua João Batista Xavier, Rua Registro e a Alamedas I, II, III, IV, V e VI, Nova Iguape, Bairro do Rocio.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1448/req_014.pdf</t>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1448/req_014.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de realizar serviço de limpeza e manutenção do cascalhamento na rua L (Odenil Gomes Santos), Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1449/req_015.pdf</t>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1449/req_015.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de instalar uma lombada na Avenida Eduardo Ebano Pereira, em frente a Praça, bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1450/req_016.pdf</t>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1450/req_016.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de enviar cópia da Licitação e o nome da empresa vencedora referente a Emenda Parlamentar do Deputado Federal Paulinho da Força, no valor de R$ 150.000,00 (cento e cinquenta mil reais) que corrigido até a data de 04/04 se no valor de R$ 160.377,79 (cento e sessenta mil trezentos e setenta e sete reais e setenta e nove centavos).</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1451/req_017.pdf</t>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1451/req_017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto é soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, quantas ambulâncias estão em serviço no município.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1452/req_031.pdf</t>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1452/req_031.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade através de parceria com o Governo do Estado de São Paulo (DER), afim de tornar a antiga guarita do DER em um posto de informações para prestar serviço de informações, apoio e auxilio para o turismo de forma geral, situado no Bairro do Porto do Ribeira, ao lado do nª 409. neste município.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1453/req_032.pdf</t>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1453/req_032.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de estar determinando a disponibilidade de dois funcionários, sendo um homem e uma mulher, no espaço da Rodoviária, para que seja realizado o serviço de limpeza daquele local, tanto a parte física interna e externa, de forma permanente, respeitando a manutenção de serviço necessária, em respeito às pessoas que ali utilizam e por se tratar de um espaço publico, bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1454/req_033.pdf</t>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1454/req_033.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade do realizar o serviço de roçada, limpeza e poda de algumas arvores, no espaço de visitação do Morro do Cristo, bairro Canto do Morro, neste municipio,</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1455/req_034.pdf</t>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1455/req_034.pdf</t>
   </si>
   <si>
     <t>EXCELENTISSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUERO à Mesa, unido o douto o soberano Plenário, cumpridas as formalidades regimentais nara que se oficie ao Exmo Sr Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de melhorias para a Rua Emiliano Borges de Oliveira,como a pavimentação, no Bairro do Icapara, neste município (segue em anexo o abaixo assinado).</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1456/req_035.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1456/req_035.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de manutenção e nivelamento da Avenida Rui Garcia de Mosqueira no Bairro do Icapara, neste município</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1457/req_036.pdf</t>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1457/req_036.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO À Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade fazer a troca das lâmpadas localizada no Porto da Balsa, na Barra do Ribeira neste município.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1458/req_037.pdf</t>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1458/req_037.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA C MARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo St Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a previsão para a instalação de pisos, Energia Elétrica e Bancos para o Salão comunitário localizado no Bairro Suamirim,na Barra do Ribeira, reiterando o pedido 79/17</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1459/req_038.pdf</t>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Walter Borges</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1459/req_038.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de enviar uma maquina para nivelar o Porto do Pescador, no bairro Aquarius, neste município.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1460/req_039.pdf</t>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1460/req_039.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de fazer a troca das lâmpadas localizada no Porto da Balsa, na Barra do Ribeira neste município.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1461/req_040.pdf</t>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Benilto Curruira</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1461/req_040.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA C MARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficic ao Exmo. SR. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, quais os horários de funcionamento que o barco (Barquinha), faz entre a costeira da Barra e o Bairro da Barra do Ribeira, mas precisamente. Balsa.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1344/req._41-18_christian.pdf</t>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1344/req._41-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis para apreciação, a "Prestação de Contas" detalhada dos gastos com o carnaval 2018, com cópias de todos os contratos que foram firmados com os prestadores de serviços.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1343/req._42-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1343/req._42-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de fazer a readequação da iluminação do "Cristo Redentor" cartão postal e "ponto turístico" da nossa cidade.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1462/req_043.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1462/req_043.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO å Mesa nos termos do art. 171. § IV do Regimento Interno, ouvido e douto e soberano Plenário, cumpridas as formalidades regimentais, oficiar ao Exmo. Sr. Prefeito Wilson Almeida Lima, para informar se existe algum projeto para sinalização ou de advertem cia para impor um limite de velocidade ao longo das Avenidas Nossa Senhora do Rocio, Adhemar de Barros, Princesa Isabel e Jânio Quadros, respeitando a Lei No 9.503/97, de 23 de Setembro de 1997 do Código de Trânsito Brasileiro - CTB.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1463/req_044.pdf</t>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1463/req_044.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa nos termos do art. 171, § I do Regimento Interno, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, oficiar 20 Exmo. Sr. Prefeito Wilson Almeida Lima, para informar da possibilidade de colocar placas de sinais de advertencia para impor um limite de velocidade para sinalizar o defeito da pista na Avenida Jânio Quadros em frente ao sanitário público desativado, respeitando a Lei No 9.503/97, de 23 de Setembro de 1997 do Código de Trânsito Brasileiro - CTB.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1345/req._45-18_christian.pdf</t>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1345/req._45-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, quais escolas e salas que não tiveram aulas no dia de hoje 19/02/2018.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1464/req_046.pdf</t>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1464/req_046.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de realizar serviço de roçada no Campo de futebol do bairro do Rocio (Campo do Esporte), neste município</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1465/req_047.pdf</t>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1465/req_047.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de disponibilizar terrenos na Área Industrial, localizado no bairro do Rocio, para comerciantes que tenham interesse de utilizar tal espaço, neste município.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1466/req_048.pdf</t>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Josemar Correa</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1466/req_048.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Imo. Sr. Silas Fontes de Aguiar, Gerente da Agencia dos Correios Iguape/SP. para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a troca da Caixa Postal Comutativa instalada na Cerâmica Glória, no bairro Itimirim, neste município.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1467/req_049.pdf</t>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1467/req_049.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de realizar a limpeza de rua e recolhimento de entulho na rua Monuma, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1468/req_050.pdf</t>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1468/req_050.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de enviar fiscais do Departamento de Obras para verificar a construção que esta em andamento, em situação irregular, na rua Sebastião E. de Oliveira s/no, no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1669/req._53-18_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1669/req._53-18_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Geraldo Alckimin, Governador do Estado de São Paulo; ao Exmo. Sr. Samuel Moreira da Silva, Deputado Federal e Chefe da Casa Civil do Estado de São Paulo; e ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a pavimentação asfáltica da Estrada Municipal José Maurício Varela, desde a altura da Ponte do Mathias indo até o trevo do bairro Icapara, neste município, reiterando requerimento nº 12/17.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1469/req_054.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1469/req_054.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO å Mesa, ouvido o douto a soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, cedendo cópia do contrato de Urbanização da orla do Rio Suamirim, asfaltamento e/ou calçamento da Av. Dom Pedro II, asfaltamento e/ou calçamento da Rua Nossa Senhora de Guadalupe, e asfaltamento e/ou calçamento da Rua da Escola Prof Abigail Martins, todas obras efetuadas com a empresa Jorcal, neste Município. Cabe ainda neste, solicitar informações se esta Administração tem a pretensão de aplicar os recursos do DADE do ano 2017/2018 nestas obras, reiterando requerimento n° 31/17.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1470/req_055.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1470/req_055.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUALE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie 10 Exmo. Sr Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe possibilidade de efetuar a instalação de placas de velocidade e redutores de velocidade (lombada)na Avenida Arlindo Trudes por toda sua extensão no Bairro do Icapara, neste Município</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO á Mesa, ouvido o douto e soberano Plenário. + cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a previsão para confecção e entrega dos uniformes dos alunos da rede Municipal de Ensino.neste município.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1472/req_057.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1472/req_057.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa ouvido o douto e soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a reforma e a roçada do Estádio Estevam da Silva na Barra do Ribeira,neste município</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1473/req_059.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1473/req_059.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de enviar o numero do Projeto de Lei de formação de coordenação da Casa do Adolescente de Iguape e a formação acadêmica da atual Diretora da referida Instituição de Acolhimento.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto é soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de enviar um Projeto que inclua a disciplina de Educação Ambiental na Rede de Ensino Municipal de Educação, neste município.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1475/req_061.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1475/req_061.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Orlando Arantes. Engenheiro Diretor da 5° Divisão Regional do DER, para que informe esta Casa de Leis, sobre a possibilidade de instalar um redutor de velocidade ou um radar no km 75,5 da Rodovia Ivo Zanela, próximo ao Bairro Subauma, neste município.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1346/req._62-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1346/req._62-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, cópias de todos os documentos dos imóveis doados pela instituição "IRMANDADE" do "HOSPITAL FELIZ LEMBRANÇA", ao Poder Público Municipal.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se estão sendo tomadas as devidas providências no sentido de instalações e/ou construções de novas creches, visto que, as existentes não atendem a demanda, e várias crianças estão sendo privadas do seu direito fundamental, de acordo com os artigos 208, inciso IV, e 211, parágrafo 2o, da Constituição Federal, artigo II, inciso V, Lei Federal no 9.394/96 cujo dispõe sobre diretrizes e bases da educação, e ainda, artigo 51. inciso IV, da Lei Federal no 8.069/90 cujo dispõe sobre Estatuto da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1477/req_065.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1477/req_065.pdf</t>
   </si>
   <si>
     <t>EXCELENTISSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto a soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de realizar a obra de captação de água para os moradores do bairro Retiro, neste município.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1478/req_066.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1478/req_066.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de fazer a sinalização da rotatória da Barragem, no bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1479/req_067.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1479/req_067.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CâMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de informar quem realiza a medição para que a Prefeitura faça o pagamento para a Empresa que realiza a limpeza do município, e também disponibilizar a planilha de medição.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1480/req_068.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1480/req_068.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CâMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalar lombadas ao longo da Avenida Vereador Rene Pereira, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1481/req_069.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1481/req_069.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a instalação de pontos de iluminação pública na Rua São Pedro e Nossa Senhora de Guadalupe, ambas localizadas no Bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1482/req_070.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1482/req_070.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de Abertura de 1 Portão Lateral para a Escola Zely Alves Fortes no Bairro do Rocio,</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1349/req._72-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1349/req._72-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a manutenção dos ventiladores e colocação dos paralelepípedos no bicicletário da Escola E.M.E.F "PROFª ZELY ALVES FORTES", no bairro do Rocio.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1348/req._73-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1348/req._73-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de colocar um (a) "curador orientador ou professor auxiliar", na sala de aula da Escola E.M.E.F "Profª ZELY ALVES FORTES".</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1347/req._74-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1347/req._74-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de fazer a troca de luminárias e a readequação de iluminação da Praça do Largo da Basílica e da Igreja  do Rosário no centro da cidade.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1483/req_075.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1483/req_075.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Ricardo Salles, Secretário de Meio Ambiente do Estado de São Paulo; para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a criação do Posto de Autorização Educacional no Parque Estadual do Prelado, neste Município; solicito ainda neste, para que sejam encaminhadas cópia deste ao Exmo. Sr. Samuel Moreira da Silva, Chefe da Casa Civil do Estado de São Paulo; ao Elmo. Sr. Donizetti Borges Barbosa.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1484/req_076.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1484/req_076.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie aos Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a possibilidade de fornecer os seguintes matérias para a reforma da referida passarela: mil metros de tábua de 30. mile quatrocentos metros de vigas de 15 cm, vinte quilos de prego 22x42. quinze quilos de prego 17x21 e seiscentos metros de sarrafo de 10. reiterando o Requerimento no 505/17 de 22 de setembro de 2017.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1485/req_077.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1485/req_077.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a possibilidade de providenciar a padronização dos valores do adicional de Insalubridade para os motoristas de Ambulância, neste Município.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1486/req_078.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1486/req_078.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a possibilidade de providenciar a implantação de redutores de velocidade (lombada) na Avenida Vereador Manuel Gonçalves Pires (antiga Avenida Aeroporto), neste Município.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1487/req_079.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1487/req_079.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a possibilidade de providenciar a imediata limpeza das caixas d'água de todas as Escolas da Rede de Ensino Municipal, neste Município.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1488/req_080.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1488/req_080.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de enviar cópia do Contrato e do Aditivo e também informar os valores pagos, da contratada empresa "Litoranea Projetos e Edificações LTDA EPP. Contrato no 186/2017.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1489/req_081.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1489/req_081.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de enviar cópia do Contrato e do Aditivo e também informar os valores pagos, da contratada empresa "ENGETEC - ENGENHARIA EIRELI ME", Contrato _x000D_
 no 154/2017.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Rogerio, Tanaka</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1490/req_082.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1490/req_082.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de enviar a previsão em que a Prefeitura Municipal, através de seu Departamento competente (DIVITRAN) estará realizando a instalação de placas indicando "embarque" e "desembarque de alunos nas imediações das Escolas do município.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1491/req_083.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1491/req_083.pdf</t>
   </si>
   <si>
     <t>REQUEIRO · Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de enviar as cópias de valores de todos os prédios alugados e a vigência de contrato de locação cujos os espaços anteriormente pertenciam a Irmandades, neste município.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1492/req_084.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1492/req_084.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de contratar uma pessoa para realizar o serviço de manutenção de Rede de Água que abastece o bairro do Peroupava, neste município.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1493/req_085.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1493/req_085.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr Wilson Almeida Lima. Prefeito Municipal, para que informe a esta Casa de Leis se existe a possibilidade de efetuar a medição e abertura de via pública destinada a passagem de veículos e pedestres .conforme documento em anexo, no Bairro de Icapara neste município.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1352/req._86-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1352/req._86-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a lista de aprovados e de convocados de todos os processos seletivos realizados em 2018, assim como informações de quem fez parte das Comissões organizadoras.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1351/req._87-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1351/req._87-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a a linha de transporte escolar do município, assim como informações de todos os locais e horários de partida e de retorno.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1350/req._88-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1350/req._88-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a lista de materiais escolares/didáticos que foram fornecidos nos anos 2017 e 2018, assim como também informações sobre qual Ensino Educacional foi direcionado e cópia do respectivo contrato.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1494/req_089.pdf</t>
+    <t>Clayton Negri</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1494/req_089.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Sr. Carlos Augusto Corrêa Junior, Gerente da Agência Ambiental - CETESB de Registro/SP, dando ciência desta ao Secretário de Meio Ambiente do Estado de São Paulo, em nome do Dr. Mauricio Brusadine ao Prefeito de Iguape. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, as seguintes indagações referentes ao Processo Cetesb n° 49700195/16, Cadastro Cetesb n° 351-1000646 - Loteamento Canto do Morro, apresentado pela Prefeitura Municipal de Iguape: _x000D_
 _x000D_
 Qual a data do protocolo de entrada nesta instituição do referido processo? O processo está ainda na fase de análise? Caso afirmativo, quais os documentos solicitados à prefeitura para o andamento do processo? Existe alguma pendência documental por parte da municipalidade, que esteja causando o entrave do processo? Caso Afirmativo, quais são esses documentos? Qual o prazo administrativo da Cetesb para conclusão do</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Geraldo Alckim, Governador do Estado de São Paulo, ao Exmo. Sr. Samuel Moreira, Secretario da Casa Civil do Estado de São Paulo, ao Exmo. Sr. Marcio Camargo, Deputado Estadual e ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal de Iguape, para que informe esta Casa de Leis, sobre a possibilidade da realização da construção da Ponte sobre o rio Suamirim, neste município.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1496/req_091.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1496/req_091.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a reforma da Praça Jofre Manoel no Bairro de Icapara neste município.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1356/req._92-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1356/req._92-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, qual o valor arrecadado dos Royalties.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1355/req._93-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1355/req._93-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de desmembrar a sala de aula Jardim I e o Jardim II, que se encontram agregadas na escola E.M.F. "ABIGAIL FORTES MARTINS".</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1354/req._94-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1354/req._94-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, "REITERAR"  os requerimentos de nºs 086 e 282/2017, datados de 14/02 e 02/05/2017 respectivamente, para que informe a esta Casa de Leis, que providências estão sendo tomadas com referência ao prédio do "Toledos".</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1353/req._95-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1353/req._95-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, "REITERAR" minhas "INDICAÇÕES" de nºs. 166 e 167-2017, datada de 10/07/2017, para que informe a esta Casa de Leis, que providências estão sendo tomadas com referências as "Rampas de Acessibilidade" no Cemitério São Miguel e no Velório Municipal, sito à rua Major Rebello no centro da cidade.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1497/req_096.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1497/req_096.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa nos termos do art. 171. inc. TV do Regimento Interno, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa, se existe a possibilidade de trocar as lâmpadas da "Passarela" que liga o centro da cidade ao bairro do Rocio que se encontram queimadas.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1498/req_097.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1498/req_097.pdf</t>
   </si>
   <si>
     <t>REQUEIRO E mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. SR. Wilson Almeida Lima. Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a instalação de estrutura com banheiro químico para atendimento aos usuários das feiras realizada nas quintas feiras e no domingo, respectivamente Bairro da Vila Garcéz e Rocio, neste município:</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1499/req_098.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1499/req_098.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de enviar a cópia do contrato de registro de preços dos insumos, como: bica corrida, seixo rolado, rachão e etc, utilizados nas estradas rurais e algumas urbanas, neste município.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1500/req_099.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1500/req_099.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Orlando Arantes, Engenheiro Diretor da 54 Divisão Regional do DER, para que informe esta Casa de Leis, sobre a possibilidade de enviar o documento concernente a ordem de definição do novo ponto de ônibus, que será instalado no bairro do Pé da Serra, km 10, neste município.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1501/req_100.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1501/req_100.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade realizar o serviço de roçada e limpeza de vala, roçada e limpeza da estrada e reparo de alguns pontos de iluminação em toda extensão da rua Dona Marlene Martins de Matos, bairro Chácara Patricia, neste município.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1502/req_101.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1502/req_101.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o serviço de roçada, limpeza e cascalhamento de todas das ruas do bairro Subauma, neste município.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1503/req_102.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1503/req_102.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de enviar relação de cargos de confiança e os nomes dos funcionários que ocupam esses cargos, da Prefeitura Municipal de Iguape.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1504/req_103.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1504/req_103.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto é soberano Plenário, cumpridas as formalidades regimentais, para que se oficie 3o Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de enviar cópia do Contrato no 078/2017 referente à empresa EPCCO = ENGENHARIA DE PROJETOS CONSULTORIA E CONSTRUÇÕES LTDA., e ainda se existe algum aditivo referente ao contrato citado,</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1505/req_104.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1505/req_104.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto é soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito, para que informe a esta Casa de Leis. se existe a possibilidade de se instalar dois (02) redutores de velocidade, na Estrada do Despraiado, próximo a escola do Pé da Serra. zona rural deste município.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1506/req_105.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1506/req_105.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito, para que informe a esta Casa de Leis, se existe a possibilidade de se efetuar a manutenção corretiva na Rua João Batista Xavier, entre os números 450 e 590, bairro Rocio, nesta cidade.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1507/req_106.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1507/req_106.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal. para que informe a esta Casa de Leis, se existe a possibilidade de enviar a equipe de roçada de rua para realizar o serviço de roçada e limpeza de todas as ruas do bairro Jardim Nova Iguape, neste município. Segue em anexo fotos do local.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1508/req_107.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1508/req_107.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de enviar resposta sobre algum tipo de parceria do Departamento de Agricultura junto à Secretaria de Agricultura do Estado de São Paulo, afim de realizar aquisição de máquinas e equipamentos para atender os pequenos agricultores desse municipio.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1509/req_108.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1509/req_108.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar o reparo na prancha dos pescadores, na altura do antigo Porto da Balsa, na Avenida Princesa Isabel, neste município</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1510/req_109.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1510/req_109.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto c soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de reparo dos dois pontos de boca de lobo, próximo ao Pronto Socorro de Iguape, junto ao Departamento de Engenharia, deste município.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1511/req_110.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1511/req_110.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de realizar reparos e aquisições para a Escola Zeli Alves Fortes, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1512/req_111.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1512/req_111.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais. para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de enviar contrato no 149/2017 da empresa Brasil Cultural LTDA, e ainda que envie os pagamentos referentes á empresa citada.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1513/req_112.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1513/req_112.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de enviar a composição do Conselho Municipal de Educação e também do Conselho do Fundeb.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima. Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de construir uma creche no bairro Barra do Ribeira, neste municipio.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1363/req._115-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1363/req._115-18_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de reforma parcial da escola E.M.F. "VAZ CAMINHA", no que tange reparos do telhado, reforma ou troca de janelas e troca de vidros e assoalhos das salas.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1361/req._116-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1361/req._116-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de informar a cerca do fornecimento de "Alimentação" para os alunos da Zona rural que chegam para estudar no período da tarde na escola E.M.F. "VAZ CAMINHA".</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1362/req._117-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1362/req._117-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de reforma parcial da escola E.M.I.F "AMÂNCIA ALVES MUNIZ",  no bairro do Rocio, no que tange reparos do telhado, reforma ou troca de janelas e troca de vidros.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1360/req._118-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1360/req._118-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, solicitando informações a cerca da possibilidade de reforma parcial do telhado, pintura, dedetização e reparos no fogão da cozinha da Creche "MARIA LOURENÇO DA SILVA".</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1359/req._119-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1359/req._119-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, solicitando informações a cerca da possibilidade de reparos dos ventiladores e pintura na escola E.M.I.F. "AMÂNCIA ALVES MUNIZ", no bairro do Rocio.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1358/req._120-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1358/req._120-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, através do Departamento Competente, se tem algum programa para aquisição de brinquedos pedagógicos, confecção de cobertura de acesso do refeitório para a sala de aula e uniforme para as merendeiras da Creche 'MARIA LOURENÇO DA SILVA", (conhecida como "Mariquinha Ferro"), no bairro do Rocio.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1357/req._121-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1357/req._121-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, solicitando informações e a cerca da possibilidade de trocar os portões de entrada e saída dos alunos e da lateral, bem como colocar aterro na área comum de circulação em vola do pátio da escola E.M.I.F "AMÂNCIA ALVES MUNIZ", no bairro do Rocio.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1515/req_123.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1515/req_123.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de realizar o serviço de nivelamento e cascalhamento da rua Antonio Pinto, bairro Canto do Morro, neste município.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1364/req._124-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1364/req._124-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, quais medidas estão sendo tomadas, para continuidade do serviço feito pelos agentes comunitários de saúde, visto que o contrato vigente dos mesmos está acabando, e ainda quais os requisitos que serão adotados para a contratação/processo  seletivo/concurso.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1366/req._125-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1366/req._125-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar relação de todos os motoristas que foram multados e notificados, e quais os procedimentos foram tomados seguindo os critérios da Lei nº 2.282/2017.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1365/req._126-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1365/req._126-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, quais são as atribuições do cargo de Cuidador Social.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1516/req_127.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1516/req_127.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo Si Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a manutenção e o contrato da empresa que executou a obra da praça Nossa Senhora Imaculada no bairro do Icapara neste município</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1367/req._128-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1367/req._128-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade do PLANO MUNICIPAL DE SANEAMENTO E ESCOAMENTO HIDRICO.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1517/req_129.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1517/req_129.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis sobre a possibilidade de enviar cópia do contrato no 148/2017.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1518/req_130.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1518/req_130.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de enviar cópia do contrato n° 265/17 e ainda informar quais os locais que foram realizados os serviços.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1519/req_131.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1519/req_131.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de enviar cópia do contrato no 260/2017 e quais foram os equipamentos que passaram por manutenção.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1520/req_132.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1520/req_132.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de realizar serviço de drenagem e asfalto na Avenida Julio Franco, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1521/req_133.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1521/req_133.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar o serviço de conclusão em relação a altura do espaço físico da rua I situado no bairro Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1522/req_134.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1522/req_134.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de instalar um sistema de saneamento básico no bairro Nova Iguape, em que possa estar atendendo as necessidades dos moradores do local, sabendo-se que há alguns impasses legais a respeito desse assunto, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1523/req_135.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1523/req_135.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Orlando Arantes, Engenheiro Diretor da S" Divisão Regional do DER, para que informe esta Casa de Leis. sobre a possibilidade de realizar a roçada e limpeza da vala que se inicia na rua Dona Marlene Martins de Matos, Chácara Patricia, finalizando na proximidade da Escola Agricola (km 51 ao km 52). Rodovia Casemiro Teixeira, neste município.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1524/req_136.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1524/req_136.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenario. cumpridas as formalidades regimentais, para que se oficie ao EXIO Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a alguma contratação de funcionários para o Bairro do Icapata e reiterando o pedido 187/17</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1525/req_137.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1525/req_137.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Orlando Arantes, diretor regional do DER - Departamento de Estradas e Rodagens, solicitando a limpeza das tubulações de escoamento de águas pluviais, na Rodovia SP-222, no trecho compreendido entre os km 8,0 ao km 55,0.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1368/req._139-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1368/req._139-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a relação da frota de veículos do Departamento de Saúde.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Tanaka</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1526/req_140.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1526/req_140.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Orlando Arantes. Engenheiro Diretor da 54 Divisão Regional do DER, para que informe esta Casa de Leis, sobre a possibilidade de realizar o reparo na pista da Rodovia Prefeito Casemiro Teixeira no km 68,8, bairro Costão dos Engenhos, neste município.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Rogerio, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1527/req_141.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1527/req_141.pdf</t>
   </si>
   <si>
     <t>REQUEIRO · Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de instalar redutor de velocidade ou outro tipo de sinalização compatível, na Avenida Prof. Eduardo Ebano Pereira, na altura do rio 1756 ao no 2226, bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1528/req_142.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1528/req_142.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Orlando Arantes Engenheiro Diretor da 5o Divisão Regional do DER, para que informe esta Casa de Leis, sobre a possibilidade de instalar um radar, redutor de velocidade ou qualquer tipo de sinalização compatível, na Rodovia Prefeito Casemiro Teixeira, km 53, bairro Jardim Brasil, neste município.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1529/req_143.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1529/req_143.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto é soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de resolver sobre a exposição de água de peixe, próximo á residências, na altura do n°2230, Estrada da Barra, bairro Costão dos Engenhos, neste município.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1530/req_144.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1530/req_144.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa ouvido o douto e soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de manutenção e nivelamento e roçada da Rua Marulas por toda sua extensão no Bairro Ісaрaгa, neste município.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1531/req_145.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1531/req_145.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a Mesa, ouvido o douto e soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a fiscalização da Praia da Jureia na Barra do Ribeira reiterando o pedido 536/17, neste município</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1532/req_146.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1532/req_146.pdf</t>
   </si>
   <si>
     <t>REQUEIRO Á Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade realizar a limpeza da Orla do Rocio, próximo a Passarela, neste município.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1533/req_147.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1533/req_147.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de implantar dias específicos pra a coleta de lixo eletrônico, neste município.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1534/req_148.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1534/req_148.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oticie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de enviar onde estão sendo gastos os valores recebidos dos royalties, que no ano de 2017 o montante repassado ao Município foi de R$ 23.177.250,00 (vinte e três milhões, cento e setenta e sete mil e duzentos e cinquenta reais).</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1535/req_149.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1535/req_149.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de colocar faixas de pedestre em todas as travessas da Avenida Jânio Quadros em toda sua extensão e na ciclovia, iniciando no Porto do Ribeira até o Pedágio que vai pra Ilha Comprida, e repintar as faixas existentes na Avenida Adhemar de Barros, neste municipio.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1536/req_150.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1536/req_150.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima. Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de abertura de rua, visto que, já houve a realização de requerimento sob o no 85, cujo foi indeferido por Vossa Excelência, sob a justificativa do documento inelegível. Cumpre informar, caso não seja tomada as devidas providências, será comunicado o fato para o órgão do Ministério Público,</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1370/req._151-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1370/req._151-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, ordem cronológica atualizada de todos os empenhos assim como os pagamentos efetuados do dia 01 de janeiro de 2018 até a presente data.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1369/req._152-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1369/req._152-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, todas as notas, empenhos e autorização de abastecimento de toda a frota do município no período de 01 de março à 2 de abril.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1537/req_153.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1537/req_153.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, e o Sr. Bolivar, Dono da Empresa Pelicano, para que informe esta Casa de Leis, sobre a possibilidade criar dois horários, sendo um saindo da balsa ás 20:30 horas sentido a Iguape, e outro saindo de Iguape ás 23 horas, sentido Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1538/req_154.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1538/req_154.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Se Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de fazer a limpeza e roçada da rua Amigos(conhecida como mua 2) no bairro do Icapara neste município</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1539/req_155.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1539/req_155.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal para que informe esta Casa de Leis, sobre a possibilidade de notificar a SABESP/IGUAPE afim de concluir o reparo de pavimentação na ruu Carlos Alberto Pereira, na proximidade do n° 85, bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1540/req_156.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1540/req_156.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de autorizar os moradores do bairro Tabaquara a utilizar os espaço físico da Escola acima citada, por um período determinado, mediante contrato, para realizar cultos evangélicos, bairro Tabaquara, neste município</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1541/req_157.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1541/req_157.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de colocar um Vice-Diretor na Escola Zeli Alves Cardoso, bairro do Rocio, baseado na Lei do Plano de Carreira art, no 31 S n°12, e informar quais as Escolas Municipais que não dispõem deste profissional no momento, neste município.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1542/req_158.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1542/req_158.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Marcos Roberto da Silva, gerente da empresa Sabesp para que informe a esta Casa de Leis se existe a possibilidade de efetuar a o prolongamento de água potável na rua: José Justiniano no Bairro da Vila Nova,neste município.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1543/req_159.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1543/req_159.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe possibilidade de efetuar a roçada do Estádio João Trudes Pereira (MACAU) no Bairro de Icapara,neste Município</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1371/req._160-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1371/req._160-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se confere o caso em que foi encontrado aparentemente cabelos na embalagem lacrada da carne na merenda escolar, e se confirmado peço informações sobre qual escola e quais providências foram tomadas, assim também como cópia dos contratos de todos os fornecedores de alimentos, distribuídos para o Departamento de Educação e Saúde.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1372/req._161-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1372/req._161-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a prestação de contas detalhada da Festa em louvor ao Senhor Bom Jesus de Iguape (Festa de Agosto) de 2017, assim como todas as notas e despesas.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1373/req._162-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1373/req._162-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, para disponibilizar a lista de funcionários bem como professores e monitores da creche Maria Lourenço da Silva no bairro do Rocio, e se existe a possibilidade de contratação de monitores para referida creche.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1544/req_163.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1544/req_163.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de informar o motivo pelo qual não houve o serviço de coleta de lixo no dia 07/04/2018, neste município.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1545/req_164.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1545/req_164.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto é soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o serviço de roçada em todas as ruas do bairro do Rocio e também a limpeza de todas as valas do respectivo bairro citado, neste município.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1546/req_165.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1546/req_165.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mésa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de informar a data do termino da Obra que está sendo realizada próximo ao antigo pedágio.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1547/req_166.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1547/req_166.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa nos termos do art. 171. inc. IV do Regimento Interno, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, oficiar ao Exmo. Sr. Prefeito Wilson Almeida Lima, para que informe a esta Casa porque não foi colocada nenhuma placa na fachada do prédio UBS II do bairro do Rocio denominando o referido Logradouro Público de "ESPAÇO PÚBLICO ENFERMEIRA QUITÉRIA MARLA DA SILVA" conforme Lei Municipal no 2.272, de 06 de Junho de 2017, de autoria desta vereadora que subscreve.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1548/req_168.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1548/req_168.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima. Prefeito Municipal, para que informe a esta Casa de Leis, a possibilidade de providenciar o nivelamento de todas as Ruas do Conjunto Habitacional Minha Casa Minha Vida, no bairro Rocio, neste Município.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a possibilidade de providenciar o nivelamento e cascalhamento de todas as Ruas do Jardim Nova Iguape, no bairro Rocio, neste Município.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1553/req_170.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1553/req_170.pdf</t>
   </si>
   <si>
     <t>REQUEIRO 8 Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar serviço de reparo de pavimentação na entrada da rua Tucano, bairro Rocio, neste município.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1374/req._171-18_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1374/req._171-18_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a quantidade de multas de trânsito aplicadas no ano de 2017/2018, assim como o valor arrecadado e onde foram gastos tal recurso, informações também sobre quem são os membros do conselho e os requisitos para tal.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar a reforma do vestiário do Campo de Futebol Estevão da Silva, no bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1555/req_173.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1555/req_173.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de informar sobre a atualização de contrato de serviço realizado pelo órgão da SABESP, neste município.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1556/req_174.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1556/req_174.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto é soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima. Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de informar quando os carnês de IPTU 2018 serão enviados para os munícipes.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1557/req_175.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1557/req_175.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar a construção do novo ponto de ônibus no km 11.4. o qual já foi demarcado pelo DER, no bairro Pé da Serra, neste município.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1375/req._176-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1375/req._176-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre quais são os Termos de Ajuste de Conduta (TAC) que se encontra vigente ou pendente nesta administração, assim como cópias do mesmo.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1558/req_177.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1558/req_177.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o serviço de roçada e limpeza das ruas do bairro Sete Belo, neste município.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1559/req_178.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1559/req_178.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenario, cumpridas as formalidades regimentais, para que se oficie 20 Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a instalação de ventiladores na Creche Municipal " Antonio de Lima Vitório', bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1560/req_179.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1560/req_179.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de informar qual a quantidade de seixo rolado (pedra de rio) comprado pelo Município de Iguape, pelo registro de preço para agregados minerais do dia 09/10/2017 até a data de hoje, e quais estradas e ruas foram usadas esse material, neste município.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1376/req._180-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1376/req._180-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, cópias de todos os empenhos de adiantamento realizados no ano de 2018, assim como para qual departamento e finalidade.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1561/req_181.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1561/req_181.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto, e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a previsão para começar o Campeonato Iguapense de Futebol 2018 neste município.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1562/req_182.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1562/req_182.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a limpeza de galhos e entulhos nas ruas do Bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1563/req_183.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1563/req_183.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade realizar o reparo de pavimentação e drenagem na rua das Acácias, na altura do n° 98 e n°112, Vila Sapo, bairro Canto do Morro, neste município.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1564/req_184.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1564/req_184.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de enviar 20 caminhões de cascalho, para colocar nas ruas do bairro Barra do Ribeira, igual foi colocado na rua Guadalupe, Alameda Suamirim e Dom Pedro Segundo, bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1565/req_185.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1565/req_185.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima. Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar a pintura do meio fio de todas as ruas do bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1566/req_186.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1566/req_186.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, a possibilidade de informar se a Prefeitura Municipal tem realizado alguns projetos relacionados a infraestrutura do município em parceria com as Secretarias do Estado de São Paulo e apoio do Ministério das Cidades (Governo Federal), neste município.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1567/req_187.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1567/req_187.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, a possibilidade de informar qual o no da Lei de difícil acesso (20% sobre o salários dos mesmos) aos professores da rede publica municipal que já foi aprovado e depois foi revogado, segundo informação de alguns profissionais da Educação, neste município e se caso não haja tal Lei, se a possibilidade de enviar um projeto para esta Casa de Leis.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar o reparo na prancha dos pescadores, na altura do antigo Porto da Balsa, na Avenida Princesa Isabel, neste município, reiterando o requerimento no 108/18.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1377/req._189-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1377/req._189-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de desta Administração conceder um cartão alimentação a todos os funcionários públicos municipais.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1378/req._190-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1378/req._190-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de criação de um Plano de Carreira para todos os funcionários públicos municipais.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1379/req._191-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1379/req._191-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar a tabela de todos os vencimentos/cargos/referencia do quadro dos funcionários municipais.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de notificar e ao mesmo tempo orientar, quanto ao despejo de esgoto in-natura, que vem ocorrendo no sistema de drenagem principal do bairro da Chácara Patricia, rua Dona Marlene Martins de Matos, bairro Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1380/req._193-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1380/req._193-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe uma data prevista para o pagamento do retroativo dos salários dos funcionários municipais.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1570/req_194.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1570/req_194.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de realizar limpeza de vala localizada na Popular I. bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Benilto Curruira, Clayton Negri</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1571/req_195.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1571/req_195.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Diretor da Superintendência do IPHAN, na cidade de São Paulo, para que informe a esta Casa de leis, se existe algum impedimento legal para efetuar uma reforma ou Mudança de Finalidade do campo de futebol (Mangueirão), localizado entre as ruas do Mar e Major Rebello, bairro Canto do Morro, neste município.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1381/req._196-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1381/req._196-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de autorizar o deslocamento da Van que faz o transporte de pacientes no município, para buscar os pacientes nos bairros, Barra do Ribeira, Aquarius, Vila Nova, Ponta e Icapara.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Alexandre Macau, Clayton Negri</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1572/req_197.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1572/req_197.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de informar sobre a grade curricular das escolas municipais e se nesta grade esta incluindo sobre a ideologia de gêneros (sexualidade), neste município.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1382/req._198-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1382/req._198-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar cópias de todos os extratos bancários, das contas pertencentes a Administração Pública.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1383/req._199-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1383/req._199-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se houve a interdição desta administração na Quadra de Society de Areia, localizada na Orla do Mar Pequeno e por quais motivos.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1384/req._200-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1384/req._200-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se a folha de pagamentos dos funcionários municipais foi transferida para outra instituição bancária e quais foram as vantagens e benefícios para esta Administração Publica, e se houve consulta aos funcionários/sindicatos que os representam antes de tal decisão.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1573/req_201.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1573/req_201.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de realizar a instalação de banheiros químicos durante o período da feira de rua realizada nas quintas-feiras no bairro Vila Garcês e nos domingos no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1574/req_202.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1574/req_202.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de notificar o proprietário de um terreno em que, na parte do fundo, ocorre acumulo de água permanecendo por vários dias em períodos de chuva, diante do exposto, que o proprietário do terreno mantenha a manutenção de limpeza do local, ao lado do no 130 da rua Peru. bairro Jardim América, neste município. Segue em anexo alguns procedimentos já tomados pelo proprietário do endereço acima citado.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1575/req_203.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1575/req_203.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de notificar o dono do terreno próximo a Escola Dinorá Rocha, bairro Porto do Ribein de que este realize o serviço de limpeza (bosque amento), neste município.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1576/req_204.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1576/req_204.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar roçada e limpeza na Estrada do bairro do Embu, dando continuidade até o ponto da bomba que atravessa para o bairro da Aldeia, neste município.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1577/req_206.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1577/req_206.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de instalar placas de carga e descarga" nos Comércios localizados na Avenida Adhemar de Bartos, neste município.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de realizar roçada e limpeza em toda a extensão da estrada que liga o centro de Iguape ao bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1385/req._208-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1385/req._208-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar cópia de todos os protocolos de projetos/convênios, dessa Administração, do ano de 2017/2018, firmados com o Governo Estadual e Federal.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1386/req._210-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1386/req._210-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar a escala de férias de todos os funcionários comissionados, desta Administração, do ano de 2017/2018.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1579/req_211.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1579/req_211.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de providenciar o nivelamento e cascalhamento da rua Vila dos Parentes, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1580/req_212.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1580/req_212.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficic ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de providenciar a limpeza e regularização das áreas de lazer, destinadas na Popular Nova do bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1581/req_213.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1581/req_213.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de instalar pontos de iluminação nas alamedas 1. 2. 3. 4 e 5. bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1582/req_214.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1582/req_214.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Davyson Franklin, Secretário Nacional da Agricultura e Pesca, juntamente com o setor competente, para que informe a esta Casa de Leis sobre a possibilidade de tornar definitivas as Carteiras Profissionais dos Pescadores Artesanais, visto que hoje é necessária a renovação anual.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1583/req_215.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1583/req_215.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar uma parceria com a DERSA afim de alguns veículos oficiais, não paguem taxa de pedágio, exceto ambulâncias e viaturas da policia militar, que já são isentas dessa taxa. Exemplificando os que pagam: veículos do PSF, veículos do Conselho Tutelar e etc, neste município.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1584/req_216.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1584/req_216.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa nos termos do art. 171, inc. IV do Regimento Interno, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, oficiar ao Exmo. Sr. Prefeito Wilson Almeida Lima, solicitar explicações sobre a ausência da efetivação do repasse da "Verba Federal" pela Prefeitura referente as Parcerias entre a Administração Pública e as Organizações da Sociedade Civil, em conformidade com a Lei no 13.019/2014 e dispositivos alterados pela Lei 13.204/2015, mais conhecido como "Marco Regulatório", o qual se aplica às parcerias no âmbito Federal, Estadual e Municipal.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1585/req_217.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1585/req_217.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa nos termos do art. 171, inc. IV do Regimento Interno, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, oficiar ao Exmo. Sr. Prefeito Wilson Almeida Lima, reiterar Requerimento de N9 546/2017, datado de 16/10/2017, para que o mesmo viabilize através do Departamento de Obras, Engenharia e Serviços Urbanos, realizar poda de árvores e de infraestrutura no que tange no replanejamento de iluminação na praça da Travessa Prudente de Morais 3, no sopé do "Morro do Espia/Mirante do Cristo Redentor" bairro Canto do Morro</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1586/req_218.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1586/req_218.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar o envio de esclarecimento acerca das melhorias feitas na rua Sorocabinha, tais como, serviço de asfalto, saneamento básico e iluminação, neste município.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1587/req_219.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1587/req_219.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de informar como está o processo de licitação de iluminação publica, para os bairros que ainda não possuem tal serviço, neste município.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1387/req._220-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1387/req._220-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que encaminhe para esta Casa cópia da portaria 58.117 de 19 de janeiro de 2017, conforme o comunicado interno em anexo (comunico que o recolhimento do (ITB, ISS, IPTU, Taxas, etc.), deverá ser através de deposito identificado no Banco do Brasil...acrescido de R$ 3,15 tarifa bancária assinada pela Darci Helena V. Teruel, Diretora do Departamento de Economia e Finanças.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1388/req._221-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1388/req._221-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre qual município esta realizando o pagamento da Diretoria Municipal de Saúde, bem como o valor que está recebendo mensalmente.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1588/req_222.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1588/req_222.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de informar onde a verba arrecada, referente a cobrança de ônibus de Turismo, será destinada e onde a divulgação de valores será feita, neste município.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1589/req_223.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1589/req_223.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de informar quando será regularizado a situação das ambulâncias, que encontram-se quebradas, e ainda a possibilidade de firmar convenio com o Governo do Estado e Governo Federal no campo emergencial para atender essa demanda.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1590/req_224.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1590/req_224.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar o reparo da Estrada que inicia-se no bairro Peroupava (Vila dos Parentes) ligando com a Estrada do município de Registro, passando pelo bairro do Guaviruva, neste município.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1591/req_225.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1591/req_225.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de instalar lombadas em todas as esquinas da Avenida Nossa Senhora do Rocio, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1592/req_226.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1592/req_226.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo: Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade realizar recapeamento asfáltico na Avenida João Simões Xavier, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1593/req_227.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1593/req_227.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o cascalhamento e limpeza nas ruas da Nova Iguape, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1594/req_228.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1594/req_228.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa nos termos do art. 171, inc. IV do Regimento Interno, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, oficiar ao Exmo. Sr. Prefeito Wilson Almeida Lima, solicitar informações da possibilidade de instalar 02 (dois) bicicletários na descida da rua Porto Geral (um na descida da rua ao lado do Banco Bradesco e outro na descida do Mercado Nakamura).</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1389/req._229-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1389/req._229-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre os extintores de incêndio de todos os Departamentos Públicos, bem como das escolas municipais, se estão na devida validade e vistoria em dia, se esses Departamentos possuem o equipamento adequado para incêndio, bem como também o fornecimento de cópia do contrato da Empresa prestadora de serviço contratada.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1595/req_230.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1595/req_230.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se noticie ao Ilmo. Sr. João Carlos Rosim Sabino, Diretor do DER- DEPARTAMENTO DE ESTRADAS E RODAGEM, para que informe a esta Casa de Leis, qual a possibilidade de colocar redutores de velocidade ( Lombada) ou (Tartaruga) nome fantasia, na Rodovia Casemiro Teixeira, entre a Escola Agrícola a entra da cidade.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1596/req_243.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1596/req_243.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe previsão para a reunião sobre a Festa da Tainha do bairro do Icapara, e ainda se existe uma data prevista para a realização deste Evento, neste município.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1597/req_244.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1597/req_244.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar manutenção das ruas e limpeza das valas da rua 1,2,3 e 4 no Pontal, bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1598/req_245.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1598/req_245.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, pari que informe a esta Casa de Leis, sobre a possibilidade de realizar roçada, manutenção, nivelamento e limpeza de valas das ruas do bairro Vila Nova, neste município.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Dico, Walter Borges</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1599/req_246.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1599/req_246.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de instalar um banheiro publico no porto da balsa do bairro Barra do Ribeira, com a verba arrecadada pela cobrança dos ônibus de turismo que visitam a Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1600/req_247.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1600/req_247.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de contratar um Engenheiro Agrônomo, conforme a Lei Orgânica do Município, art. 197, a fim de estar atendendo os Agricultores, principalmente no que se refere à Agricultura Familiar, neste município.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1601/req_248.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1601/req_248.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar o reparo das luminárias da rodoviária, em todo o seu entorno, neste município.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1602/req_249.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1602/req_249.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de instalar tubulação de esgoto, no Bairro Tucano, neste município.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1390/req._250-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1390/req._250-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre em qual Lei é embasada o argumento de que devem ser cobradas as taxas de cópias/xerox de documentos solicitados pelos vereadores.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Walter Borges, Dico</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1603/req_251.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1603/req_251.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficiem ao Ilmo. Senhor Gerente da Empresa VIVO/Telefônica Brasil SA/Baixada Santista, para que informe a esta Casa de Leis, se existe a possibilidade de realizar a ampliação de rede de telefonia, do ponto denominado Condomínio do Bigode, 500 metros de distancia, até o bairro Vila Nova, e se possível estender até o Porto da Balsa, bairro Vila Nova, neste município.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1604/req_252.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1604/req_252.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a data do inicio do Campeonato Iguapense de Futebol 2018, neste município.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1605/req_253.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1605/req_253.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há previsão da retomada da Obra da Orla do Suamirim, bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1606/req_254.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1606/req_254.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto é soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de reconstrução do Palco Sezinando Trudes, Centro de Eventos, bairro Icapara, neste município.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1607/req_255.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1607/req_255.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima. Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de retomar o atendimento de serviço de laboratório, período de 24 horas, segundo o art. 175 e 168 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1608/req_256.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1608/req_256.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar a limpeza do canal do rio Ribeira de Iguape, que se inicia no km 55 da Rodovia Casemiro Teixeira e termina nas proximidades da Ponte do Valo Grande, bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1609/req_257.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1609/req_257.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar um novo serviço de manutenção de cascalhamento e nivelamento e possivel roçada e limpeza da rua Dona Marlene Martins de Matos, bairro Chácara Patricia, neste municipio.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1610/req_258.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1610/req_258.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva, Gerente da SABESP/SETORIGUAPE, para que informe a esta Casa de Leis, se existe a possibilidade de realizar manutenção em serviço já prestado na rotatória da barragem . entrada da cidade, bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1611/req_259.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1611/req_259.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva, Gerente da SABESP/SETOR IGUAPE, para que informe a esta Casa de Leis, se existe a possibilidade de realizar serviço de manutenção na rua Sabauna, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1612/req_260.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1612/req_260.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Roberto da Silva, Gerente da SABESP/SETORIGUAPE, para que informe a esta Casa de Leis, se existe a possibilidade de realizar a limpeza da rua Dr. Heitor Cordeiro, bairro do Rocio, neste municipio.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1391/req._261-18_mchristian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1391/req._261-18_mchristian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar o total de gastos referentes à sonorização e montagem de palco dos eventos realizados no ano de 2017.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1725/req._262-18_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1725/req._262-18_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se já houve algum contato com o itesp no sentido de implantar o projeto de titulação no bairro da Barra do Ribeira, neste município, reiterando Requerimento nº 54/17.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1726/req._263-18_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1726/req._263-18_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, com as devidas cópias reprográficas sobre a Portaria ou Decreto de nomeação dos integrantes da Comissão de Julgamento das multas e trânsito - JARI, bem como a saber:_x000D_
 1) Portaria ou Decreto de nomeação para fiscalização, aplicação de notificação e autuação de multas de trânsito, além dos Agentes de Trânsito;_x000D_
 2) Qual o valor arrecadado com as multas de trânsito de 2017 e;_x000D_
 3) Se existe alguma atividade desenvolvida na área de educação do trânsito.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1727/req._264-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1727/req._264-18_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar reparos no telhado da Creche Mariquinha Ferro e ainda providenciar cobertores para as crianças que frequente a Creche, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1728/req._265-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1728/req._265-18_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de reativar o Projeto de musica de rua, através da Instituição que atende as crianças no bairro do Rocio, Projeto Fazendo Acontecer, neste município.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1729/req._266-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1729/req._266-18_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de efetuar a limpeza da vala que se inicia na entrada da Escola Agrícola, Engenheiro Narciso de Medeiros km 52, até a entrada do bairro Chácara Patrícia km 52,5, ambos endereços na Rodovia Casemiro Teixeira, neste município.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1730/req._267-18_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1730/req._267-18_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de incluir (caso ainda não estejam incluídas), as ruas: "Jair Pereira Gonçalves" e "Maria Aniso Duarte", ambas do bairro Rocio, o plano de trabalho para a instalação de luminárias objetivando a iluminação pública das referidas ruas.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1731/req._268-18_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1731/req._268-18_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de se canalizar a vala que percorre a lateral da rua: "Jair Pereira Gonçalves", no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1732/req._269-18_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1732/req._269-18_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe algum impedimento legal que impeça o cadastramento na modalidade possessória na prefeitura, de imóveis localizados na rua: "Jair Pereira Gonçalves", no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1613/req_270.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1613/req_270.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de informar sobre a necessidade do aluguel desses equipamentos, uma vez que por esse valor, tais equipamentos poderiam ser comprados, e sobre a indicação de onde tais equipamentos foram utilizados e por quem, e ainda se há responsável pela fiscalização do uso dos equipamentos indicado pelo executivo, e também da comprovação do Uso dos mesmos, uma vez que alguns munícipes lançaram duvidas sobre a existência destes equipamentos, e por fim saber se Prefeitura Municipal alugará novamente esses parelhos este ano, visto que estamos às vésperas da Festividade da Festa de Agosto.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1614/req_271.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1614/req_271.pdf</t>
   </si>
   <si>
     <t>REQUEIRO &amp; Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar a instalação do sistema de drenagem da Estrada que se inicia no bairro do Rocio até o bairro do Jairê, neste município.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1615/req_272.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1615/req_272.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar o serviço de manutenção de alguns pontos do inicio da Estrada da Barra do Ribeira (Costão dos Engenhos), neste município.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1393/req._273-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1393/req._273-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar a lista de medicamentos adquirida para a área da Saúde no ano de 2018, e o contrato de aquisição dos mesmos.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1392/req._274-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1392/req._274-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar cópia da Ata/Recurso do certame realizado no mês de junho para a contratação de empresa de sonorização/estrutura e eventos.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1616/req_275.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1616/req_275.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Carlos Renato Cardoso Pires de Camargo. Secretário do Departamento de Esporte, Lazer e Juventude do Estado de São Paulo, para que informe a esta Casa de Leis, se existe a possibilidade de enviar recurso 110 valor de R$ 200.000,00 (duzentos mil reais) para a construção de uma quadra coberta e também a construção de uma academia ao ar livre, e 1 kit esportivo para o bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1617/req_276.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1617/req_276.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a pavimentação da Rua Itapema, bairro do Rocio, neste município,</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1618/req_277.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1618/req_277.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade realizar o nivelamento e manutenção da Alameda Santos, Alamedas 2,3,4 e 5 do bairro Nova Iguape, neste município.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1619/req_278.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1619/req_278.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto é soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de realizar o nivelamento e manutenção do asfalto na Avenida Adhemar de Barros, na altura do Posto Ipiranga, neste município.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de realizar poda de arvore na rua 1, no bairro do Pontal, neste município.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1394/req._280-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1394/req._280-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, solicitando com a máxima urgência possível, serviços de reparos/manutenção na estrada vicinal dos bairros acima citados, haja vista o péssimo estado de conservação em que se encontra e a dificuldade que estudantes, moradores e agricultores estão tendo para o escoamento de sua produção agrícola.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1395/req._281-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1395/req._281-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de informar até que data esta Administração disponibilizará transporte escolar para os alunos da ETEC Engenheiro Narciso de Medeiros, e se há possibilidade de manter o itinerário até o começo das férias destes alunos.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1396/req._282-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1396/req._282-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de determinar com urgência a colocação de editais de convocação, em lugares de fácil acesso para que interessados venham participar e escolher seus representantes, na forma mencionada na Portaria FNDE nº 344/08, acima mencionada.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1397/req._283-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1397/req._283-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a previsão para a confecção e entrega dos uniformes dos alunos da rede municipal de ensino, reiterando requerimento nº 56-18.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Rogerio, Alexandre Macau</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1621/req_284.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1621/req_284.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar chamamento do pessoal que prestaram concurso de vigilantes, para atuar nas Escolas deste município.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1622/req_285.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1622/req_285.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de esclarecer se a Administração estará priorizando, no sentido da instalação de luminárias, nas áreas regularizadas, como exemplo, bairro Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1623/req_286.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1623/req_286.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar o cascalhamento e nivelamento da rua Vereador Sidinei Chabaribery em toda sua extensão, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1624/req_287.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1624/req_287.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Marcio França, Governador do Estado de São Paulo, 30 Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, ao Exmo. Sr. Caio França, Deputado Estadual, ao Ilmo Ricardo Daruiz Borsari, Secretário de Recursos Hídricos do Estado de São Paulo, ao fimo. Sr. Ney Yqueda, Diretor do DAEE Vale do Ribeira, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o estudo acima citado.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1625/req_288.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1625/req_288.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Orlando Arantes, Engenheiro Diretor da 5* Divisão Regional do DER, para que informe esta Casa de Leis, sobre a possibilidade de realizar a limpeza da vala, que faz parte da faixa do DER, no km 52 da Rodovia Casemiro Teixeira, na proximidade da Escola Agricola Engenheiro Agrônomo Narciso de Medeiros, neste município.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1626/req_289.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1626/req_289.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de enviar um parecer sobre o posicionamento da Empresa responsável pelo serviço de pavimentação da Rua E; Rua F, Avenida Dona Santa Furtado e Avenida Dom Pedro II, bairro Barra do Ribeira, da administração anterior, neste município.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvida o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar reparos de alguns pontos da Estrada do Peroupava, neste município.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1398/req._291-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1398/req._291-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, quais atividades destalhadas estão sendo elaboradas com os idosos do município e os locais que serão realizadas tais atividades.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1399/req._292-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1399/req._292-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, quando se iniciará o Campeonato Iguapense de Futebol, e qual empresa foi contratada para a prestação de serviço no Campeonato, com cópias do contrato.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1628/req_293.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1628/req_293.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Tinia. Prefeito Municipal, para que informe a esta Casa de Leis sobre a prestação de contas da Festa da Tainha 2018, bairro Icapara, neste município.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1629/req_294.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1629/req_294.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a roçada dos Campos de Futebol do bairro Vila Nova e Aquarius, neste município.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1400/req._295-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1400/req._295-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há previsão do termino da obra da Avenida Jânio Quadros (próximo ao pedágio).</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1401/req._296-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1401/req._296-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a situação das verbas do Governo Federal junto ao Município, que são repassadas para as Entidades do município.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1630/req_297.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1630/req_297.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há previsão do termino da obra na estrada que liga Iguape/Barra do Ribeira, na altura do bairro Vila Nova, neste município.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1631/req_298.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1631/req_298.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a instalação de iluminação pública, manutenção e nivelamento da rua Prof.° Celso Xavier, na altura do no 360, no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1402/req._299-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1402/req._299-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar a prestação de contas da barraca do Fundo Social, da festa da Tainha 2018, no bairro do Icapara.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1632/req_300.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1632/req_300.pdf</t>
   </si>
   <si>
     <t>REQUEIRO Á Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a previsão da criação dos cargos compatíveis ao atendimento no departamento do CAPS I (Centro de Atenção Psicossocial). seguindo a Lei, neste município.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1633/req_301.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1633/req_301.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto é soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, se esta Administração tem informações junto ao Governo do Estado, referente a reforma ou reparo de manutenção da Passarela, que liga o centro da cidade ao bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1634/req_302.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1634/req_302.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobrea a possibilidade de realizar a limpeza da vala, da rua Dona Marlene Martins de Matos, bairro Chácara Patricia, neste municipio.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1403/req._303-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1403/req._303-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a prestação de contas da Festa do Bom Jesus de Iguape de 2018, com todos os custos (pessoal, estrutura e eventuais), e também a arrecadação (cópia dos extratos das contas que arrecadam as taxas, etc. ) dos estacionamentos, entrada de ônibus e locações de espaços, barraca de camping, comerciantes, os alvarás de ambulantes e quaisquer arrecadações.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1404/req._304-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1404/req._304-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, com cópia das planilhas do itinerário de todos os veículos, que estão sob-responsabilidade do departamento de Logística de Iguape.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1405/req._305-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1405/req._305-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há algum processo ou procedimento administrativo para averiguação de quaisquer danos a frota do município, onde os mesmos ficam estacionados, quem é responsável direito da frota, se tem câmeras de vigilância, se existe responsável pela segurança do local e o livro de saída e entrada dos veículos.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1406/req._306-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1406/req._306-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, os contratos do município com o Programa da Agricultura Familiar, inicio e termino e planilha de compra e fornecimento, no ano de 2018.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1409/req._307-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1409/req._307-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Capitão Érick Luiz de Lima, Comandante da 3ª Cia do 14º BPMI de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de intensificar a ronda policial da Paróquia Nossa Senhora do Rocio, na rua Vereador Renê Pereira, nº 81, bairro do Rocio.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1407/req._308-18_maria_e_christina.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1407/req._308-18_maria_e_christina.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Carlos Augusto Cunha Correa Junior, Gerente da Agência Ambiental do Município Responsável pelo Vale do Ribeira, para que informe a esta Casa de Leis, sobre a possibilidade de relatar a atual situação do Processo de regularização do bairro Canto do Morro, loteamento Saponga (guaricana).</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1635/req_309.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1635/req_309.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto é soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Gerente da Empresa Elektro/Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de fazer a ligação na casa da Senhora Amanda Carla de Almeida, no endereço rua do Lagarto s/n, bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1636/req_310.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1636/req_310.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possi realizar uma fiscalização, em relação a algumas carretas estacionadas na beira da rua, na proximidade do n° 44 da rua Andrelina Maria das Dores, no bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1637/req_311.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1637/req_311.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar cascalhamento e nivelamento na rua Maria Alice Duarte, na proximidade do no 120 (lado esquerdo da referida rua, no trajeto de 60 de comprimento x 5 de largura), no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1638/req_312.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1638/req_312.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de esclarecer a data aproximada da entrega do serviço de rede de esgoto. que está sendo realizada no bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1408/req._313-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1408/req._313-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de reabrir o portão lateral da Escola Municipal Zeli Alves, e ainda instalar um bicicletário e ventiladores na mesma, bairro do Rocio.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1639/req_314.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1639/req_314.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a data prevista para a realização do Campeonato Rural Iguapense, neste município.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar roçada em todas as ruas, Campo de Futebol e no Posto de Saúde do bairro Aquarius, neste município.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1641/req_316.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1641/req_316.pdf</t>
   </si>
   <si>
     <t>REQUEIRO å Mesa, ouvido o douto e soberano Plenario, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade instalar 8 luminárias no bairro Bucui, neste município.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1733/req._317-18_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1733/req._317-18_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, qual o motivo pelo qual ainda não foi colocado o nome da Sr.ª Quitéria Maria da Silva, na faixada do Posto de Saúde do bairro Areia Branca, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1734/req._318-18_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1734/req._318-18_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficiem ao Ilmo. Sr. Alcineu Garcia Villela Junior, Diretor de Articulação Institucional - Regional São Paulo (Telefônica) , para que informe a esta Casa de Leis, se existe a possibilidade de realizar a ampliação de rede de telefonia, do ponto denominado Condomínio do Bigode, 500 metros de distancia, até o bairro Vila Nova, e se possível estender até o Porto da Balsa, bairro Vila Nova, neste município. Segue em anexo os croquis solicitados, a solicitação da população e abaixo assinado.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1642/req_320.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1642/req_320.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, baseado no artigo 5o, inciso XT, alínea d da Lei Orgânica do Município, sobre a possibilidade de propor um controle fixo sobre "carga e descarga" de produtos alimentícios e outros, como exemplo na Avenida Adhemar de Barros, em todos os pontos comerciais, neste município.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1643/req_321.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1643/req_321.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar o serviço de cascalhamento e nivelamento, na estrada Natividade, km 23,5, bairro Itimirim, neste município.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1644/req_322.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1644/req_322.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, baseado no artigo 5o, inciso XVI e artigo 85 inciso XXVI da Lei Orgânica do Município, sobre a possibilidade de remanejar o Departamento do DIVITRAN para a Guarda Municipal, mediante um Projeto de Lei encaminhado a esta Casa, neste município.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1645/req_323.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1645/req_323.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de colocar iluminação publica na rua Garcia de Mosqueira, na altura do n° 610, bairro Icapara, neste município.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1646/req_324.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1646/req_324.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se olicie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal. para que informe esta casa de leis, se tem previsão para a construção da pista de Skate.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1647/req_325.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1647/req_325.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar a manutenção na Estrada da Barra do Ribeira que dá acesso ao Bairro Suamirim, por dentro.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1648/req_326.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1648/req_326.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se olicie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que esclareça esta casa de leis, a necessidade da matricula/rematricula através do sistema SED na escola pretendida, sem garantia de escolha, pois dependerá do sistema de acordo com a geolocalização (endereço) do aluno.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1649/req_327.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1649/req_327.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, paru que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar cobertura no espaço onde é realizada as aulas de Educação Física na Escola do Jaire, neste município, de acordo com a Lei Orgânica, artigo 176, inciso IV.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1650/req_328.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1650/req_328.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto o soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta casa de leis, sobre a possibilidade de realizar melhorias em base de uso exclusivo de esportes no determinado espaço público, próximo ao Portal de Entrada da cidade, na Avenida Marechal Deodoro, bairro Porto da Ribeira, neste município.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1735/req._329-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1735/req._329-18_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar remanejamento do espaço da Escola Municipal Professor Haroldo Ribeiro da Silva, de acordo com a Lei Orgânica do Município, artigo 168.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1651/req_330.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1651/req_330.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar a manutenção e cascalhamento na Rua Vila Nova, bairro Vila Nova, neste município.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1652/req_331.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1652/req_331.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal. para que informe esta Casa de Leis, sobre a possibilidade de realizar a manutenção, nivelamento e cascalhamento da lateral do Campo alambrado, ao lado da quadra coberta no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1653/req_332.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1653/req_332.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar a manutenção e cascalhamento da Travessa no 06 da Rua Jalde Antonio Fragoso, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1654/req_333.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1654/req_333.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalar um bicicletário, na Fonte do Senhor Bom Jesus de Iguape, bairro Canto do Morro, neste município.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1655/req_334.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1655/req_334.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a limpeza da vala da rua principal do loteamento Jardim Nova Iguape, neste município.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1656/req_335.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1656/req_335.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade disponibilizar 10 caminhões de cascalho, para atender a Estrada da Costeira da Barra, neste município.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1657/req_336.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1657/req_336.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto c soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a instalação de iluminação publica na rua C, que liga ao Clube Aquarius (próximo à casa do Matias), bairro Aquarius, neste Município.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1658/req_337.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1658/req_337.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a manutenção e nivelamento da Estrada do Quatinga, neste município.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1659/req_338.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1659/req_338.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalar redutores de velocidade na Avenida Arlindo Trudes, em toda sua extensão, bairro Icapara, neste município.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1660/req_339.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1660/req_339.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de contratar um auxiliar para ajudar no Corpo Diretor da Escola Municipal Prof. Zeli Alves Fortes, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1661/req_340.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1661/req_340.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar pintura das faixas de pedestre, próximo a Escola Prof Zeli Alves Fortes, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1662/req_341.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1662/req_341.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar reparos no Alambrado da Escola Prof. Zeli Alves Cardoso, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1410/req._342-18_walter_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1410/req._342-18_walter_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de colocar uma ambulância definitiva no bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1411/req._343-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1411/req._343-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a manutenção da Estrada que liga a Barra do Ribeira ao Suamirim, neste município.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1412/req._344-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1412/req._344-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a limpeza das valas das ruas do bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1413/req._345-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1413/req._345-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a reforma dos banheiros públicos do bairro da Barra do Ribeira.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1414/req._346-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1414/req._346-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a manutenção e nivelamento das ruas do bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1415/req._347-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1415/req._347-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, qual o motivo pelo qual a caminhonete L 200, não esta disponível no Posto de Saúde do bairro Icapara.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1416/req._348-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1416/req._348-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a pavimentação da Avenida Jânio Quadros, próximo a subida do morro do Cristo, bairro Canto do Morro.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1417/req._349-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1417/req._349-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a pavimentação da Estrada próxima ao bairro Vila Nova.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1418/req._350-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1418/req._350-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a reforma do Posto de Saúde do bairro do Icapara.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1419/req._351-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1419/req._351-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de notificar a empresa ELEKTRO, para realizar a manutenção na fiação elétrica de um poste próximo a saída da Balsa, do lado da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1663/req_352.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1663/req_352.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a Mesa, ouvido o Douto e Soberano Plenário, cumprindo as formalidades regimentais, que se oficie o Exmo, Wilson Almeida Lima, DD. Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade e realizar o serviço de hidráulica, na rua Conego Braga, na altura do n° 990, ou em frente ao Templo dos Mornos, bairro Canto do Morro, neste município.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1664/req_353.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1664/req_353.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a Mesa, ouvido o Douto e Soberano Plenário, cumprindo as formalidades regimentais, que se oficie o Exmo. Wilson Almeida Lima, DD. Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de determinar pontos fixos de embarque e desembarque realizados pela empresa Valle Sul, neste município.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1665/req_354.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1665/req_354.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a Mesa, ouvido o Douto e Soberano Plenário, cumprindo as formalidades regimentais, que se oficie o Exmo. Wilson Almeida Lima, DD. Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de concluir o serviço de pavimentação da rua Augusto Rollo, na altura do n° 535 ao no 419, bairro Porto do Ribeira, neste municipio.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1420/req._355-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1420/req._355-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, qual a previsão para a manutenção da Passarela que interliga a Beira do Valo ao Bairro do Rocio.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1666/req_356.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1666/req_356.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a Mesa, ouvido o Douto e Soberano Plenário, cumprindo as formalidades regimentais, que se oficie o Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, no sentido de que informe a esta Casa de Leis, sobre a possibilidade realizar vistoria nos pontos de iluminação e rcaliza troca de luminárias queimadas, em toda a extensão da Avenida Vereador Rene Pereira, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1667/req_357.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1667/req_357.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a Mesa, ouvido o Douto e Soberano Plenário, cumprindo as formalidades regimentais, que se oficie o Exmo. Wilson Almeida Lima, DD, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de se criar uma Administração local no bairro Itimirim, neste municipio.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1421/req._358-18__maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1421/req._358-18__maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Marcos Venício Barbosa da Costa, Diretor Regional da Empresa Brasileira de Correios e Telégrafos de São Paulo, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a entrega e correspondências domiciliar no bairro Chácara Patrícia.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1668/req_359.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1668/req_359.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de fazer uma calçada na lateral do Campo de Futebol "Rubens de Oliveira", conhecido como "Mangueirão", mais especificamente em frente a Praça dos Maçons, bairro Canto do Morro, neste município.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1422/req._360-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1422/req._360-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalar algumas luminárias no bairro Chácara Patrícia.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1671/req_361.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1671/req_361.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade mediante nova licitação de transporte, ampliar a quantidade de vagas para levar pacientes, da área da saúde, para os hospitais fora do nosso município.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Rogerio, Clayton Negri, Walter Borges</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1672/req_362.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1672/req_362.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de disponibilizar uM carro para realizar o transporte dos pacientes da zona rural, para o local de saída do transporte para hospitais fora do nosso município.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1423/req._363-18_rogerio_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1423/req._363-18_rogerio_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o serviço de reparo da rua dona Marlene Martins de Matos, bairro Chácara Patrícia.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1424/req._364-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1424/req._364-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o repasse para a Associação dos Estudantes, para transporte dos alunos de ensino superior e técnico, neste município. Segue me anexo cópia da Lei acima citada.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1425/req._365-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1425/req._365-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, o motivo pelo qual, o Departamento de Saúde de Iguape, não esta encaminhando os pacientes que fazem tratamento no Hospital do Servidor Público Estadual em São Paulo.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1426/req._366-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1426/req._366-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o reparo do alambrado da Escola Municipal Zeli Fortes, bairro do Rocio.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1427/req._367-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1427/req._367-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, como está a questão de alimentação dos funcionários dos Postos do PSF.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1674/req_369.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1674/req_369.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a pintura da Escola Abigail e termino da Quadra de Esportes da referida Escola, bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1675/req_370.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1675/req_370.pdf</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1676/req_371.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1676/req_371.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais. Para que se oficie 20 Ilmo. Sr. Alcineu Garcia Villela Junior, Diretor de Articulação Institucional - Regional São Paulo (Telefonica), para que informe a esta Casa de Leis, sobre a possibilidade de realizar ligação de telefone fixo e de internet na Rua São Benedito. bairro Icapara, neste município.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1677/req_372.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1677/req_372.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie á Ilma. Sr. Leticia Régio Narita Rodrigues, Diretora do Departamento de Saúde de Iguape, para que informe a esta Casa de Leis, o motivo pelo qual não está tendo mais visitas dos Agentes de Saúde, desde o mês de Julho do corrente ano, no Bairro Ilha Grande, neste municipio.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1428/req._373-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1428/req._373-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar cópia de todos os empenhos de pagamento de diária, dos motoristas da rede municipal, do ano de 2018.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1429/req._374-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1429/req._374-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, onde está sendo realizado o atendimento aos pacientes do bairro Itimirim.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1430/req._375-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1430/req._375-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar cópias do contrato do laboratório, que presta serviço para a Prefeitura, do ano de 2018.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1678/req_376.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1678/req_376.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal. para que informe esta Casa de Leis, possibilidade de realizar o cascalhamento, nivelamento e sistema de drenagem, nas ruas Aparecida Coutinho Ribeiro e na rua Capitão Oliveira, bairro Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1679/req_377.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1679/req_377.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, possibilidade de realizar a instalação de um redutor de velocidade, na rua Sorocabinha, na proximidade do no 75. bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1680/req_378.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1680/req_378.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenario, cumpridas as formalidades regimentais, para que se oficie ao Ilmo. Sr. Orlando Arantes. Engenheiro Diretor da 5a Divisão Regional do DER, para que informe a esta Casa de Leis. se existe a possibilidade de providenciar com urgència, uma operação Tapa Buracos" e limpeza de tubulações, na Rodovia Prefeito Casemiro Teixeira, em toda a sua extensão. neste municipio</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1681/req_380.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1681/req_380.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima. Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de ser alterada a Lei no 1.886/06 de 14 de dezembro de 2006, e que seja feita a correção dos valores de hora extra/plantões, do Departamento Municipal de Saúde, neste município.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1682/req_382.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1682/req_382.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto é soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, se existe a possibilidade de realizar o recapeamento asfáltico da Avenida João Simões Xavier, en toda sua extensão, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1683/req_383.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1683/req_383.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida _x000D_
 Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis. se existe algum programa de Coleta seletiva de lixo, e se não houver que seja implantado tal programa no Município.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1684/req_384.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1684/req_384.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida _x000D_
 refeito Municipal, juntamente com o setor competente, para que informe a esta Casa de Leis, sobre a possiblidade de realizar a limpeza do Canal do Valo Grande e Mar Pequeno, neste município.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1685/req_385.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1685/req_385.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, a fim de denominar o logradouro público, conhecido popularmente como "Rua E", localizada no Jardim Primavera, nesta urbe, como rua Benedicto Gomes Collaço.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1686/req_386.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1686/req_386.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, com cópia para o Departamento ITESP, para que informe esta Casa de Leis, sobre a possibilidade de efetuar a Titulação de Terras no bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1687/req_387.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1687/req_387.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, possibilidade de realizar a limpeza de todo os Sistema de Drenagem do bairro Jardim Primavera, iniciado na Rus Benedito Peniche, passando por todos os pontos do referido bairro, terminando na Lagoa do Rio Ribeira de Iguape, neste município.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1688/req_388.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1688/req_388.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefcito Municipal, para que informe esta Casa de Leis, possibilidade de realizar uma parceria junto à Escola Agricola, Engenheiro Narciso de Medeiros, mediante inserção de alunos junto ao Departamento Municipal do Meio Ambiente e Turismo, neste município.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1689/req_389.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1689/req_389.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, possibilidade de sinalizar com placas ou redutores de velocidade, as Ruas Manoel Silva Santos, na proximidade do no 290 em diante, Rua Carlos Alberto Pereira, na proximidade do no 85 e Avenida Eduardo Ebano Pereira, na proximidade do no 1915, bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a manutenção e nivelamento de todas as ruas do bairro Icapara, neste município.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1691/req_391.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1691/req_391.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalar redutor de velocidade na rua Celso Garcia, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1692/req_392.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1692/req_392.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade realizar a inversão do sentido da rua Capitão Floramante, em frente a Escola Municipal de Educação Infantil Prof. Jocy Rita Cardoso Rocha, Vila Garcès, neste municipio.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1693/req_393.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1693/req_393.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficic ao Ilmo. Sr. Gerente da ELEKTRO/IGUAPE, . para que informe esta Casa de Leis, sobre a possibilidade de realizar a troca de 5 (cinco) luminárias, que estão queimadas, na rua Felipe Molinari, bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1694/req_394.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1694/req_394.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto é soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade instalar 3 (três) postes de iluminação publica, medindo 10 metros de altura, chamado Multi Ponto, para a iluminação da praia, bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1695/req_395.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1695/req_395.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a previsão da criação dos cargos compatíveis ao atendimento no departamento do CAPS I (Centro de Atenção Psicossocial), seguindo a Lei, neste município. Reiterando o Requerimento no 300/18 de 20 de agosto de 2018.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1696/req_396.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1696/req_396.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima. Prefeito Municipal, para que informe esta Casa de Leis, qual a participação da Prefeitura, em atendimento de apoio ao Conselho de Pastores, deste município.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1697/req_397.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1697/req_397.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, onde é investido o dinheiro arrecadado pelas multas emitidas neste município.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1698/req_398.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1698/req_398.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficio ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalar luminárias na rua Sebastiana Pereira, bairro Ponte do Matias, neste município.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1699/req_399.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1699/req_399.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o cascalhamento e nivelamento da rua Avenida Brasil, bairro Três Barras, Rodovia Casemiro Teixeira, km 53. neste município.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1700/req_400.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1700/req_400.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o cascalhamento e nivelamento na rua do Peixe, bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1431/req._401-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1431/req._401-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a digitalização do arquivo morto, e que informe qual a condição atual do arquivo, e ainda quais são os locais que estão arquivados tais documentos.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1432/req._402-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1432/req._402-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe alguma prestação de serviço vigente, para a Sinalização e demarcação de transito em nosso município.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1433/req._403-18_maria_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1433/req._403-18_maria_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, em detrimento à minha indicação nº 011/2017, de 06 de fevereiro de 2017, que providencias estão sendo tomadas a respeito da transferência ou desvio do trânsito de veículos pesados na Avenida Adhemar de Barros, reivindicada pelos moradores. Reiterando o requerimento nº 252/17.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1434/req._404-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1434/req._404-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar cópias do Convenio nº 214/2017 e do Procedimento Licitatório com cópias do contrato e informações do andamento da Obra da Orla do Mar Pequeno.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1435/req._405-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1435/req._405-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar cópias do Convenio de Pavimentação , parceria com o Governo do Estado no montante de R$ 1.000.000,00 que está sendo realizado no bairro do Rocio, e do Procedimento Licitatório com cópias do contrato e informações da Obra e dos respasses/pagamentos.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1436/req._406-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1436/req._406-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de enviar cópias da prestação de serviço de vans, que transportam pacientes para tratamento médico, assim como do Procedimento Licitatório, com cópias do Contrato, cópias do pagamento, e o demostrativo dos relatórios de viagem.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1437/req._407-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1437/req._407-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a manutenção e nivelamento da rua Capitão Antonio Fortes, bairro do Icapara.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1438/req._408-18_alexandre_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1438/req._408-18_alexandre_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar roçada do Campo do bairro Aquarius.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1701/req_409.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1701/req_409.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima. Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar a reforma do Posto USF (Unidade de Saúde da Família), e ainda dos móveis utilizados no local, no bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1439/req._410-18_rogerio_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1439/req._410-18_rogerio_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de esclarecer o que esta Administração projeta em realizar, na área institucional (área vazia), de acordo com o mapa cartográfico da área, e mandar o Procedimento de Licitação, mediante Convênio da Prefeitura com o Estado, bairro Porto do Ribeira, segue em anexo o mapa cartográfico da área.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1702/req_411.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1702/req_411.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar fiscalização, no que tange a atuação de taxistas clandestinos, no ponto de taxi da passarela, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1703/req_412.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1703/req_412.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis. sobre a possibilidade de instalar uma faixa de pedestre na rua Padre Matias, na proximidade do n° 95, bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1440/req._413-18_alexandre_e_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1440/req._413-18_alexandre_e_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de informar porque não houve serviço de coleta de lixo no dia 03/11/2018, no bairro do Rocio.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1736/req._414-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1736/req._414-18_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a possibilidade de incluir vale transporte e vale alimentação, como é feito no município de Ilha Comprida, para os Guarda Vidas que irão trabalhar na Temporada de Verão nas praias da Barra do Ribeira.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1740/req._415-18_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1740/req._415-18_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalar mecanismos de acessibilidade em todas as Escolas Municipais.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1741/req._416-18_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1741/req._416-18_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de sinalizar a entrada que dá acesso aos bairros Prelado, Suamirim e Costeira da Barra, Barra do Ribeira.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1704/req_417.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1704/req_417.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, quando será implantado o **Projeto Saúde Verão" (Atendimento com Médicos, Enfermeiros e Ambulância na Alta Temporada) no bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1705/req_418.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1705/req_418.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto é soberano Plenário. Cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar uma Força Tarefa junto com os alunos do Curso de Meio ambiente e Turismo, da Escola Engenheiro Agrónomo Narciso de Medeiros (Escola Agrícola), finalidade esta de realizar a limpeza de alguns pontos da Cidade de Iguape, iniciando pelo Bairro do Rocio. neste município.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1706/req_419.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1706/req_419.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie do Ilmo. Sr. Orlando Arantes. Engenheiro Diretor da 5a Divisão Regional do DER, para que informe esta Casa de Leis, sobre a possibilidade de realizar a limpeza de ambos os lados da Rodovia Prefeito Casemiro Teixeira, do km 52 ao km 55, neste município.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1707/req_420.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1707/req_420.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de realizar o serviço de drenagem na Rua Júlio Franco, anexado a Rua Vitoriano Ribeiro, entre os números 827 e 434, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1708/req_421.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1708/req_421.pdf</t>
   </si>
   <si>
     <t>REQUEIRO á Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a coleta de lixo na Vila Chavante, próximo ao km 12 da Rodovia SP 222. neste município.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1709/req_422.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1709/req_422.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a manutenção nas ruas do Bairro Agrovila, neste município.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1710/req_423.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1710/req_423.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a instalação de iluminação pública no bairro Agrovila, neste município.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1742/req._424-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1742/req._424-18_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há uma data prevista para a construção de banheiro público, na chegada do bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1743/req._425-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1743/req._425-18_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de realizar a pintura da sinalização da faixa e redutores de velocidade, da entrada que liga o Centro da Cidade com o bairro da Barra do Ribeira, via Morro.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1744/req._426-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1744/req._426-18_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se haverá a realização da Festa do Robalo, bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1712/req_427.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1712/req_427.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se noticie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de instalar um ponto de parada de transporte escolar, para as crianças que estudam na Escola Municipal Joci Cardoso, entre os números 254 e 235 na Avenida Adhemar de Barros, neste município.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1714/req_428.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1714/req_428.pdf</t>
   </si>
   <si>
     <t>REQUEIRO Mesa, ouvido o douto e soberano Plenário. cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de autorizar o transporte de munícipes, no ônibus escolar que transporta os alunos da Zona Rural, bairros Peroupava, Itimirim, Jairë e etc, neste município.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1715/req_429.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1715/req_429.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis, sobre a possibilidade de reativar o funcionamento do CEAGESP, em função ao atendimento dos nossos pescadores (venda de gelo e manipulação do pescado), neste município.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1745/req._430-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1745/req._430-18_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de instalar um redutor de velocidade na rua Celso Ramos, próximo ao "Bar do Tonho", bairro do Rocio.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1746/req._431-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1746/req._431-18_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de instalar um redutor de velocidade na Avenida Arlindo Trudes, em toda sua extensão, bairro Icapara.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1441/req._432-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1441/req._432-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, quais os recursos disponibilizados pelo Governo do Estado, para a realização da Festa do Robalo 2018, no bairro da Barra Ribeira.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1716/req_433.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1716/req_433.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o Douto e Soberano Plenário, cumprindo as formalidades regimentais, que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe esta Casa de Leis a possibilidade de construir um novo Campo, no local denominado Veleiros, e no Campo "Estevão da Silva", construir uma praça preparada para Eventos, bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>Maria do Carmo, Alexandre Macau, Christian Forati</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1718/req_434.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1718/req_434.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o nivelamento e manutenção da rua Ana Cândida Sandoval Trigo, do n° 701 (casa de Zeca Oliva) até a beira do valo, neste município.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1720/req_435.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1720/req_435.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a Mesa, ouvido o Douto e Soberano Plenário, cumprindo as formalidades regimentais, que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, que informe a esta Casa de Leis, sobre o material que foi retirado da Avenida Princesa Isabel (lajotas de cimento) concernente a quantidade em m. o local que foi armazenado e qual a finalidade, neste município.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>Rogerio, Christian Forati</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1670/req_436.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1670/req_436.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a Mesa, ouvido o Douto e Soberano Plenário, cumprindo as formalidades regimentais, que se oficie ao Exmo. Sr. Wilson Almeida Lima. Prefeito Municipal, que informe a esta Casa de Leis, sobre a possibilidade de criar o S.I.M Municipal (Serviço de Inspeção Municipal) e realizar ou promover, uma reunião junto a Colônia de Pesca, e alguns departamentos dessa natureza, afim de discutir sobre a questão e divulgação e agregação de valor sobre o produto, sobre o pesca da manjuba, neste município.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1721/req_437.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1721/req_437.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a Mesa, ouvido o Douto e Soberano Plenário, cumprindo as formalidades regimentais, que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, que informe a esta Casa de Leis, sobre a possibilidade da construção do Ponto de Ônibus, na Rodovia Prefeito Casemiro Teixeira km 11,4, bairro Pé da Serra, neste município.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1722/req_438.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1722/req_438.pdf</t>
   </si>
   <si>
     <t>REQUEIRO å Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de realizar o serviço de asfalto, nivelamento e manutenção da rua Rosa Rodrigues Pereira, bairro Guaricana, neste município.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1747/req._439-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1747/req._439-18_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de realizar a manutenção de nivelamento da Estrada do Quatinga.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1748/req._440-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1748/req._440-18_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de realizar a reforma da Praça Jofre Manoel, bairro do Icapara.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1442/req._441-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1442/req._441-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de disponibilizar uma fonoaudiólogo para atendimento na zona rural.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1443/req._442-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1443/req._442-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar contratação de controlador de acesso/segurança, para o Pronto Socorro, escolas e Departamentos que necessitem desse serviço.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1444/req._443-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1444/req._443-18_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, quais os critérios adotados por esta Administração, para transportar pacientes em tratamento de câncer para a cidade de São Paulo.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2028/ind._01-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2028/ind._01-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a roçada e limpeza do Cemitério do bairro do Rocio.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2029/ind._02-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2029/ind._02-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a roçada e limpeza da rua I, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2030/ind._03-18_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2030/ind._03-18_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de proceder uma limpeza geral na "Fonte do Senhor", um dos "pontos turísticos"  mais importante da nossa cidade e que se encontra em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2031/ind._04-18_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2031/ind._04-18_clayton.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar os reparos necessários na rua João Simões Xavier, altura do número 720, no bairro do Rocio.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2032/ind._05-18_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2032/ind._05-18_clayton.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar os reparos necessário na estrada rural conhecida como "Estrada do Pinheirinho", no bairro Cavalcante.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2033/ind._06-18_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2033/ind._06-18_clayton.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar os reparos necessários na estrada rural conhecida como "Estrada da Natividade", no bairro do Itimirim.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2034/ind._07-18_clayton.pdf</t>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2034/ind._07-18_clayton.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar os reparos necessários na estrada rural conhecida como "Estrada do Couveiro", no bairro Itimirim.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2035/ind._13-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2035/ind._13-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar cascalhamento e nivelamento da Estrada do Retiro.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2036/ind._14-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2036/ind._14-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar cascalhamento e nivelamento da Estrada do Bairro Umbu.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2037/ind._15-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2037/ind._15-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de instalar ponto de iluminação na rua K, próximo ao nº 105, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2149/ind._16-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2149/ind._16-18_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de um redutor de velocidade (lombada) na rua 24 de agosto na altura do nº 140 ao 180, no bairro Canto do Morro, tendo em vista o alto fluxo de veículos que trafegam naquela rua em alta velocidade.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2038/ind._17-18_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2038/ind._17-18_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de asfaltar a rua Carlos Massa, bairro do Rocio, localizado nesta cidade, conforme a cópia da rua anexa.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2039/ind._18-18_walter.pdf</t>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2039/ind._18-18_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de instalação de quatro luminárias no bairro Costeira da Barra, em frente a casa de Dona Laurinda.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2040/ind._19-18_walter.pdf</t>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2040/ind._19-18_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de instalação de quatro luminárias na Vila dos Paranaenses, bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2041/ind._20-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2041/ind._20-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e o nivelamento da Estrada Pousada do Pescador no km 75, bairro do Sabauma.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2042/ind._21-18_alexandre.pdf</t>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2042/ind._21-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar o prolongamento de água potável na rua José Justiniano, no bairro da Vila Nova.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2043/ind._22-18_rogerio.pdf</t>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2043/ind._22-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de cascalhamento e nivelamento da rua do Trilho e rua I, no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2044/ind._23-18_rogerio.pdf</t>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2044/ind._23-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de cascalhamento e nivelamento da Estrada do bairro do Retiro.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2045/ind._24-18_rogerio.pdf</t>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2045/ind._24-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de cascalhamento e nivelamento da Estrada do Tabaquara.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2046/ind._25-18_rogerio.pdf</t>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2046/ind._25-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de repintura de faixa de pedestres, na Avenida Adhemar de Barros, em toda sua extensão de pontos existentes.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2047/ind._26-18_rogerio.pdf</t>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2047/ind._26-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de repintura de faixa de pedestre, na Avenida Nossa Senhora do Rocio, próximo a passarela.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2048/ind._27-18_rogerio.pdf</t>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2048/ind._27-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar roçada e limpeza no espaço público da rua Maestro Aquilino Jarbas de Carvalho, na proximidade do nº 330, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2049/ind._28-18_rogerio.pdf</t>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2049/ind._28-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar serviço de limpeza de pavimentação (entulho) da rua Benedito Alves (antiga rua Guarujá), bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2050/ind._29-18_rogerio.pdf</t>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2050/ind._29-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar serviço de poda na rua Graciana, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2051/ind._30-18_rogerio.pdf</t>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2051/ind._30-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar serviço de nivelamento, cascalhamento, roçada e limpeza da Estrada do Umbu.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2052/ind._31-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2052/ind._31-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar serviço de roçada, limpeza e nivelamento da rua Capitão Oliveira, em toda sua extensão.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2053/ind._32-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2053/ind._32-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção dos ventiladores da Escola Municipal Amância, bairro do Rocio.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2054/ind._33-18_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2054/ind._33-18_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de enviar uma máquina  para nivelamento e cascalhamento da rua Vitor Pereira, bairro Canto do Morro.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2055/ind._34-18_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2055/ind._34-18_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar cascalhamento e nivelamento da rua Tucum, bairro do Rocio.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2056/ind._35-18_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2056/ind._35-18_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de asfaltar a rua Vereador Benedito Massa, bairro do Rocio.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2057/ind._36-18_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2057/ind._36-18_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de fazer a limpeza, manutenção dos bueiros e as trocas de algumas galerias da rua Major Ricardo Kronner, "altura do número 300a 700, do bairro Vila Garcês, conforme a cópia dos bueiros anexa.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2058/ind._37-18_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2058/ind._37-18_tanaka.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar os reparos necessários (patrolamento e cascalhamento) na estrada do Capinzal - km 26,5 bairro Itatins da Rodovia Casemiro Teixeira.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2059/ind._38-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2059/ind._38-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada e a limpeza das valas do bairro da Vila Nova e Aquarius.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2060/ind._39-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2060/ind._39-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada da rua Capitão Oliveira (próximo a porcina).</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2065/ind._40-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2065/ind._40-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção do Portão Automático, da entrada da Escola Zeli Fortes, no bairro do Rocio.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2066/ind._41-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2066/ind._41-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção da Avenida Brasil e rua Peru ambas localizadas no bairro Jardim América.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2067/ind._42-18_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2067/ind._42-18_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de fazer a limpeza, colocar tela de proteção, manutenção dos bueiros e as trocas de algumas galerias da rua João Bonifácio da Silva, altura entre os números 400 à 800, do bairro Vila Garcês, conforme a cópia dos bueiros.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2068/ind._43-18_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2068/ind._43-18_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de iluminação pública nas ruas do Jardim Nova Iguape.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2069/ind._44-18_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2069/ind._44-18_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de iluminação pública nas ruas do Jardim Primavera.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2070/ind._45-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2070/ind._45-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de comunicar o Departamento de Educação, para que este realize visita à Escola do bairro Peroupava, que segundo informações de moradores, o local tem sido depredado por algumas pessoas.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2071/ind._46-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2071/ind._46-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o reparo de calçamento na rua Padre Matias, em toda sua extensão, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2072/ind._47-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2072/ind._47-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o reparo de pavimentação na rua São João em cruzamento com a rua Manoel Deodoro da Fonseca, próximo do bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2073/ind._48-18_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2073/ind._48-18_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de instalar 2 (dois) redutores de velocidade (lombadas) na rua Tenente Ascelino Cunha, Vila Garcês, um redutor em frente ao nº 474 e a outra em frente ao nº 598.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2074/ind._49-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2074/ind._49-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a roçada do campo e a limpeza das valas da rua Maestro Aquilino Jarbas de Carvalho.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2075/ind._50-18_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2075/ind._50-18_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de fazer a reforma do buraco deixado na rua Guiana, no bairro Jardim América, conforme a cópia em anexo.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2076/ind._51-18_alexandre.pdf</t>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2076/ind._51-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e o nivelamento das ruas Sorocabinha e Vila dos Parentes.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2077/ind._52-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2077/ind._52-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e o nivelamento e roçada das ruas do bairro de Sabauma.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2078/ind._53-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2078/ind._53-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e o nivelamento das ruas do bairro do Icapara.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2079/ind._54-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2079/ind._54-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza do campo da Vila Nova e Aquarius.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2080/ind._55-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2080/ind._55-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de placas contendo nomes de rua no bairro do Icapara.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2081/ind._56-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2081/ind._56-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de placas de regulamentação e de velocidade na Avenida Arlindo Trudes, bairro do Icapara.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2082/ind._57-18_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2082/ind._57-18_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de viabilizar através do Setor competente, a colocar uma placa de sinalização indicando "PARE ou PREFERENCIAL", no cruzamento da rua Ana Cândida Sandoval Trigo com a rua Edson Arantes do Nascimento, no bairro Canto do Morro.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2083/ind._58-18_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2083/ind._58-18_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar  a inscrição do município de Iguape-SP, junto ao Ministério das Cidades do Governo Federal para aderir o programa Cartão Reforma para as famílias de baixa renda, no importe máximo de R$ 9.646,00.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2084/ind._59-18_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2084/ind._59-18_tanaka.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar o cascalhamento e nivelamento da estrada do Coveiro/Capinzal, Rodovia Casimiro Teixeira, km 23,5 - bairro Itimirim.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2085/ind._60-18_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2085/ind._60-18_tanaka.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar o cascalhamento e nivelamento da Estrada Natividade-Iguape-SP, Rodovia Prefeito Casimiro Teixeira, km 24,5.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2086/ind._31-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2086/ind._31-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o nivelamento em toda a extensão da rua H e reparo de iluminação nas proximidades do nº 85, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2087/ind._62-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2087/ind._62-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a instalação de faixa de pedestres em frente ao nº 208 da rua Prof.º Ébano Pereira da Rocha, bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2088/ind._63-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2088/ind._63-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de cascalhamento e nivelamento das ruas, rua do Peixe e rua Cesar Peniche, bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2089/ind._64-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2089/ind._64-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar serviço de reparo de calçamento e sistema de drenagem da rua Júlio Franco, em toda sua extensão, bairro do Rocio.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2090/ind._65-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2090/ind._65-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza do Centro de Eventos Sezinando Trudes, no bairro do Icapara.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2091/ind._66-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2091/ind._66-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza da Praia da Barra do Ribeira/Juréia.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2092/ind._67-18_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2092/ind._67-18_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de instalar 3 pontos de luz para atender os pescadores na sua lida a noite. Sendo que um ponto fica em frente a rua Paulo Borges, outra em frente a rua Dalvinho Mamedio e outra ao lado do Quiosque do Duda, bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2093/ind._68-18_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2093/ind._68-18_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de instalar duas luminárias na rua M, loteamento Veleiros I, bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2094/ind._69-18_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2094/ind._69-18_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de viabilizar através do setor competente, sugestão para regulamentação do serviço de táxi no município de Iguape.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2095/ind._70-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2095/ind._70-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e roçada e limpeza das valas do bairro Aquarius.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2096/ind._71-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2096/ind._71-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e roçada do bairro Vila Nova, no Icapara.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2097/ind._72-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2097/ind._72-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar  a manutenção e roçada da rua João Ribeiro de Mendonça no bairro do Icapara.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2098/ind._73-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2098/ind._73-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a coleta de lixo nas terças, quintas e sábado no bairro do Icapara.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2099/ind._74-18_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2099/ind._74-18_beto_xavier.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar instalação de um ponto de iluminação na rua Dacio Gonçalves de Souza, ao lado do nº 320, bairro do Rocio.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2100/ind._75-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2100/ind._75-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar limpeza e a conservação do porto de pesca conhecido como (Porto do Bira) da rua Bahia, no bairro do Aquarius.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2101/ind._76-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2101/ind._76-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de retirar o lixo acumulado na caçamba do bairro Vila Tucano.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2102/ind._77-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2102/ind._77-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o nivelamento da rua Capitão Oliveira, em toda sua extensão.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2103/ind._78-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2103/ind._78-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar cascalhamento e nivelamento da rua Cesar Peniche, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2104/ind._79-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2104/ind._79-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar roçada, limpeza e alargamento da estrada do Embu.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2105/ind._80-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2105/ind._80-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar roçada, limpeza da estrada do Peroupava.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2106/ind._81-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2106/ind._81-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar serviço de roçada e limpeza da vala que se inicia na rua Benedito Peniche, passando pelo bairro do Jardim Primavera até o Rio Ribeira de Iguape, km 54,5.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2107/ind._83-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2107/ind._83-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar limpeza e serviço de poda, na rua Benedito Alves, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2108/ind._84-18_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2108/ind._84-18_beto_xavier.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar serviço para escoamento de água na rua Panamá., bairro Jardim América.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2109/ind._85-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2109/ind._85-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e o nivelamento e roçada do bairro Batidão, bairro do Icapara.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2110/ind._86-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2110/ind._86-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de pontos de iluminação pública na Estrada que liga Iguape a Barra do Ribeira na altura do nº 4025 (próximo RM OSTRAS), no bairro do Icapara.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2111/ind._87-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2111/ind._87-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de tubos fechados para substituição dos tubos abertos de rede de esgoto na Avenida Arlindo Trudes na altura do 648, bairro do Icapara.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2112/ind._88-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2112/ind._88-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar o desmembramento do Jardim I e Jardim II que se encontram agregada na escola E.M.F "ABIGAIL FORTES MARTINS", na barra do Ribeira.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2113/ind._89-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2113/ind._89-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar reparo de calçamento na rua Prof.º Bento Pereira da Rocha, na proximidade do nº 991.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2114/ind._90-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2114/ind._90-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar roçada, limpeza e reparo de cascalhamento e nivelamento da Estrada do Umbu, bairro do Umbu.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2115/ind._91-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2115/ind._91-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar serviço de roçada e limpeza da valeta da rua Dona Marlene Martins de Matos, bairro Chácara Patrícia.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2116/ind._92-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2116/ind._92-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar serviço de roçada e limpeza da vala da rua do Trilho, onde passa por todo o Jardim Primavera, desaguando no rio Ribeira de Iguape, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2150/ind._93-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2150/ind._93-18_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de averiguar a manutenção da iluminação pública na rua Manoel Xavier, localizada no bairro do Rocio.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2151/ind._94-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2151/ind._94-18_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de averiguar a manutenção da iluminação pública na rua Antônio de Moraes, (atrás da quadra coberta) e na rua São Miguel, ambas localizadas no bairro do Centro de Iguape.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2152/ind._95-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2152/ind._95-18_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de averiguar a manutenção da iluminação pública na rua Tenente Coronel Zacarias na altura do nº 121, localizado no bairro Vila Garcês.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2117/ind._96-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2117/ind._96-18_alexandre.pdf</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2118/ind._97-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2118/ind._97-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar limpeza e a roçada da Avenida Laércio Ribeira no bairro do Icapara.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2119/ind._98-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2119/ind._98-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar limpeza e a roçada da rua Erik, no bairro do Icapara.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2120/ind._99-18_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2120/ind._99-18_zezinho.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a retirada de acúmulo de lixo orgânico, na Avenida Carvalho Pinto, ao lado da DERSA, bairro do Rocio.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2121/ind._100-18_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2121/ind._100-18_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de providenciar o cascalhamento e nivelamento no final da rua Alameda Santos, bairro do Rocio.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2122/ind._101-18_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2122/ind._101-18_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de providenciar o cascalhamento e nivelamento na rua Eugênio de Lara, bairro do Rocio.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2123/ind._102-18_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2123/ind._102-18_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de providenciar a recuperação asfáltica da Avenida João Simões Xavier, na altura do nº 730, bairro do Rocio.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2124/ind._103-18_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2124/ind._103-18_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de providenciar a reforma e manutenção da Escola no bairro do Momuna, para que possa ser transformado em um posto de atendimento de saúde para o referido bairro.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2125/ind._104-18_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2125/ind._104-18_zezinho.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de instalar um ponto de iluminação na rua Alameda 5, próximo ao nº 70, bairro do Rocio.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2126/ind._105-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2126/ind._105-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de localizar o proprietário de uma residência localizada na Estrada do Morro do Cristo nº 350, onde o local tem uma lâmpada que atrapalha a visão dos motoristas que vem sentido o centro da cidade, no período noturno, bairro Itaguá.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2127/ind._106-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2127/ind._106-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de roçada e limpeza, na margem da estrada do Morro do Cristo.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2128/ind._107-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2128/ind._107-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de roçada e limpeza no Campo Mangueirão, próximo a Delegacia, bairro Canto do Morro.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2153/ind._108-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2153/ind._108-18_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, se existe a possibilidade de fazer o recapeamento do asfalto na rua Peru, localizada no bairro Jardim Primavera, devido a grande quantidade de crateras no local.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2129/ind._109-18_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2129/ind._109-18_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de providenciar cascalhamento e nivelamento da travessa 11, Jardim Nova Iguape, bairro do Rocio.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2130/ind._110-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2130/ind._110-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e roçada e limpeza das valas no bairro do Rocio.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2131/ind._111-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2131/ind._111-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e roçada do Campo do Aquarius.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2132/ind._112-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2132/ind._112-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a aquisição de tubos fechados para substituição dos tubos abertos da rede de esgoto da Av. Arlindo Trudes, na altura do nº 684, no bairro do Icapara.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2133/ind._113-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2133/ind._113-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a manutenção e roçada do Campo da Vila Nova.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2134/ind._114-18_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2134/ind._114-18_zezinho.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de disponibilizar a Escola do bairro do Engenho, que está fechada, para atendimento do PSF, no bairro do Engenho.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2135/ind._115-18_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2135/ind._115-18_zezinho.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de reabrir a farmácia do Posto de Saúde da Areia Branca, bairro do Rocio.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2136/ind._116-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2136/ind._116-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o reparo de calçamento na rua Maestro Aquilino de Carvalho, na proximidade do nº 166, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2137/ind._117-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2137/ind._117-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o reparo de cascalhamento e nivelamento na estrada do Retiro, em toda sua extensão.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2138/ind._118-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2138/ind._118-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de reparo de pavimentação na Avenida Governador Carvalho Pinto, em frente ao bairro Vila Tucano.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2139/ind._119-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2139/ind._119-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de usar a Escola fechada do bairro do Peroupava para atendimento a Saúde.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2140/ind._120-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2140/ind._120-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de colocar pontos de ônibus nos bairros onde transita a linha Iguape via Barra do Ribeira.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2141/ind._121-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2141/ind._121-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza e roçada da bica do Itaguá.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2142/ind._122-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2142/ind._122-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza da rua Capitão Oliveira.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2143/ind._123-18_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2143/ind._123-18_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de instalar 2 redutores de velocidade (lombadas) na Avenida Júlio Franco, bairro do Rocio, um redutor em frente ao nº 1113 e a outra em frente ao nº 1007.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2144/ind._124-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2144/ind._124-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a poda das árvores e serviço de reparo de iluminação na Praça São João Batista, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2145/ind._125-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2145/ind._125-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar roçada e limpeza na rua do Trilho, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2146/ind._123-18_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2146/ind._123-18_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o cascalhamento e nivelamento da estrada do bairro do Retiro.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2147/ind._127-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2147/ind._127-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a roçada e limpeza da valeta da rua Dona Marlene Martins de Matos, bairro Chácara Patrícia.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2148/ind._128-18_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2148/ind._128-18_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a limpeza e roçagem na rua do Peixe, localizada no Porto do Ribeira.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2154/ind._129-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2154/ind._129-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar reparo de pavimentação na rua João Simões Xavier, em toda sua extensão, bairro do Rocio.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2155/ind._130-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2155/ind._130-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de roçada, limpeza e cascalhamento da rua do Peixe, em toda sua extensão, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2156/ind._131-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2156/ind._131-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de poda e limpeza da Praça São João Batista, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2157/ind._132-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2157/ind._132-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar serviço de limpeza, cascalhamento e nivelamento da rua Carlos Peniche, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2158/ind._133-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2158/ind._133-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de pavimentação na Avenida Governador Carvalho Pinto, próximo ao bairro Tucano.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2159/ind._134-18_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2159/ind._134-18_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de trocar ou reformar a luminária localizada na "Rampa" de pescadores localizada na Avenida Princesa Isabel, em frente ao nº 301.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2160/ind._135-18_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2160/ind._135-18_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de de reformar a esquina da rua Maestro Aquilino Com o cruzamento da rua Capitão Oliveira, bairro Jardim Primavera, em frente ao número 166 da rua Maestro Oliveira, segue foto anexa.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2161/ind._141-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2161/ind._141-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a poda das árvores e o reparo das luminárias da Praça São João Batista, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2162/ind._142-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2162/ind._142-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de notificar o Departamento de Assistência Social, afim de realizar visita na Rodoviária para averiguar supostas ameaças de um mendigo aos usuários da mesma, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2163/ind._143-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2163/ind._143-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar roçada e limpeza na Escola Estadual Prof.º Veiga Junior, bairro Centro.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2164/ind._144-18_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2164/ind._144-18_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de uma luminária na rua Tetequera, no loteamento Veleiro I, bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2165/ind._145-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2165/ind._145-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar reparos em alguns pontos da Estrada que se inicia no bairro do Rocio ao bairro do Bucuí, mais conhecido como estrada do Jairê.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2166/ind._146-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2166/ind._146-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de roçada e limpeza da valeta da rua dona Marlene Martins de Matos, bairro Chácara Patrícia.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2167/ind._147-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2167/ind._147-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de roçada e limpeza da valeta que se inicia na entrada do bairro da Chácara Patrícia até a Escola Agrícola, Engenheiro Narciso de Medeiros.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2169/ind._148-18_wlater.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2169/ind._148-18_wlater.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de instalar uma lombada na estrada Vereador Manoel Alves da Silva, em frente a lanchonete do Policial Josino, bairro Vila Nova.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2170/ind._149-18_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2170/ind._149-18_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de instalar 5 pontos de luminárias no bairro Vila Nova, por referencia dos moradores locais.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2171/ind._150-18_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2171/ind._150-18_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de informar se há possibilidade de colocar um "Toldo" na entrada da Escola Infantil "JOCY CARDOSO". Ocorre que durante dias chuvosos, os funcionários não conseguem ficar na porta de entrada da escola esperando os alunos.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2168/ind._151-18_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2168/ind._151-18_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de viabilizar a restauração dos bancos da Praça da Liberdade (Largo da Basílica) e Praça da Basílica no centro da cidade.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2172/ind._152-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2172/ind._152-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a manutenção de limpeza da vala, que é responsável por todo o escoamento do bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2173/ind._153-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2173/ind._153-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar roçada e limpeza no espaço público da rua Maestro Jarbas de Carvalho, próximo ao nº 330, afim de ser utilizado pelos moradores locais e outros, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2174/ind._154-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2174/ind._154-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o reparo de cascalhamento e nivelamento da rua Maestro Aquilino Jarbas de Carvalho, iniciando-se do nº 180, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2175/ind._155-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2175/ind._155-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de pavimentação na rua Padre Matias, me toda a sua extensão, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2176/ind._156-18_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2176/ind._156-18_clayton.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar os reparos necessários na estrada rural conhecida como "Estrada do Pinheirinho", no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2177/ind._157-18_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2177/ind._157-18_clayton.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar os reparos necessários na estrada rural conhecida como "Estrada Paraíso Mirim", no bairro Itimirim.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2178/ind._158-18_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2178/ind._158-18_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de colocar "Broquetes" na rua Capitão Augusto Rollo, por volta do nº 520, bairro Jardim Sinhô Rollo, conforme a cópia anexa.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2179/ind._159-18_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2179/ind._159-18_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de colocar "Broquetes" na rua Capitão Augusto Rollo, por volta do nº 520, no bairro Jardim Sinhô Rollo, conforme a cópia anexa.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2180/ind._160-18_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2180/ind._160-18_beto_xavier.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de criar uma Lei, baseada na Lei Complementar nº 73/13, para os profissionais técnicos de laboratório, neste município. Cópia da Lei Complementar segue em anexo.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2181/ind._161-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2181/ind._161-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o cascalhamento e nivelamento da estrada Natividade, Km 23,5, bairro Itimirim.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2182/ind._162-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2182/ind._162-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a instalação de redutores de velocidade na rua Bento Neto, entre o nº 65 e nº 310, bairro Jardim América.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2183/ind._163-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2183/ind._163-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a fiscalização de recolhimento de lixo realizado em toda rodovia Casemiro Teixeira, em especial do km 52 ao km 11.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2184/ind._164-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2184/ind._164-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de instalação de tubos de recolhimento de esgoto, no bairro Vila Tucano (na proximidade da Avenida Governador Carvalho Pinto).</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2185/ind._165-18_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2185/ind._165-18_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de instalar 4 pontos de luminária na rua Manjuba, bairro Prainha.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2186/ind._166-17_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2186/ind._166-17_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de colocar "dois braços de luminárias" na rua Vereador Renê Pereira, de frente ao nº 325, do bairro do Rocio.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2187/ind._167-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2187/ind._167-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o reparo de pavimentação da rua Prof.º Bento Pereira da Rocha, entre os nº 991 e nº 989, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2188/ind._168-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2188/ind._168-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o reparo da Praça João Batista, rua Marechal Theodoro, Porto do Ribeira.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2189/ind._169-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2189/ind._169-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o nivelamento das ruas: Carlos Cesar Peniche e da rua do Peixe, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2190/ind._170-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2190/ind._170-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar serviço de hidráulica na rua Cônego Braga, com referencia o nº 990, bairro Canto do Morro.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2191/ind._171-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2191/ind._171-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a roçada e limpeza da rua Dona Marlene Martins de Matos, bairro Chácara Patrícia.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2192/ind._172-18_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2192/ind._172-18_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de alterar o itinerário da linha Barra do Ribeira/Iguape, para que o ônibus vá até a Passarela, para que assim possa melhor atender aos usuários.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2193/ind._173-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2193/ind._173-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar reparo na rodovia Prefeito Casemiro Teixeira, km 55, na altura do nº 399, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2194/ind._174-18_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2194/ind._174-18_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de iluminação pública na rua de acesso a Igreja Congregação Cristã do bairro Ilha Grande.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2195/ind._175-18_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2195/ind._175-18_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de aproximadamente 25 pontos de iluminação pública do bairro Natividade.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2196/ind._176-18_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2196/ind._176-18_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a pavimentação asfáltica na rua Joaquim Ribeiro Neto, no bairro do Rocio.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2197/ind._177-18_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2197/ind._177-18_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de efetuar a instalação de aproximadamente 22 pontos de iluminação pública em torno do bairro Agrovila.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2198/ind._178-18_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2198/ind._178-18_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a manutenção, em alguns pontos da Estrada do Peroupava.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2199/ind._180-18_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2199/ind._180-18_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a manutenção de todas as ruas e travessas, do bairro Jardim Nova Iguape.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2200/ind._181-18_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2200/ind._181-18_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a manutenção e nivelamento da rua Lauro José Ferreira, bairro do Rocio.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2207/ind._182-18_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2207/ind._182-18_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a manutenção na Avenida Governador Carvalho Pinto, na proximidade da Vila Tucano.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2208/ind._183-18_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2208/ind._183-18_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de instalar uma luminária na rua Maciço da Juréia, bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2209/ind._184-18_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2209/ind._184-18_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de instalar 5 luminárias na Avenida Anhanguera, bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2210/ind._185-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2210/ind._185-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o cascalhamento e nivelamento da rua Carlos Cesar Peniche, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2211/ind._186-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2211/ind._186-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a repintura dos letreiros de indicação do nome Iguape, da entrada Cidade, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2212/ind._187-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2212/ind._187-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de manutenção de drenagem, na rua Padre Matias, na proximidade do nº 20, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2213/ind._188-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2213/ind._188-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar de matéria de cascalho em algumas ruas do bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2214/ind._189-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2214/ind._189-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o reparo de todos os pontos da rua Dona Marlene Martins de Matos, bairro Chácara Patrícia.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2215/ind._190-18_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2215/ind._190-18_walter.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de enviar 2 caminhões de cascalho e uma máquina Patrol, para realizar a manutenção na rua do bairro Chácara Patrícia.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2216/ind._191-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2216/ind._191-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de inibir a atuação de mendigos, pelos logradouros públicos, colocando em risco a vida das pessoas, sabendo-se que neste final de semana, um mendigo maltratou fisicamente uma criança na Praça da Basílica, e se não for tomada nenhuma providencia a este respeito, de acordo com o parecer de alguns populares, essa situação tende a aumentar. Sendo que esta conversa com o parecer de alguns populares, essa situação tende a aumentar. Sendo que esta conversa sobre moradores de rua, tem sido tema de grande discussão nas reuniões do CONSEG, para que tais fatos sejam resolvidos  o mais rápido possível.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2217/ind._192-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2217/ind._192-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de limpeza em todo o bairro do Porto do Ribeira.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2218/ind._193-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2218/ind._193-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de  realizar o serviço de limpeza geral e pintura das guias da Rodoviária.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2219/ind._194-18_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2219/ind._194-18_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar ordenamento de trânsito e repintura de todas as faixas de pedestres na Avenida Adhemar de Barros, em toda sua extensão.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2220/ind._195-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2220/ind._195-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de  realizar o serviço de asfalto na rua Ana Cândida Sandoval Trigo.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2221/ind._196-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2221/ind._196-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de roçada d Campo de Futebol dos bairros Vila Nova e Aquarius.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2222/ind._197-18_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2222/ind._197-18_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a manutenção de todas as ruas do bairro Icapara, as ruas 1, 2, 3 e 4 do bairro Vila Nova e todas as ruas do bairro Aquarius.</t>
+  </si>
+  <si>
+    <t>2223</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2223/mocao_01-18_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar ao Sr. José Anibal de Souza.</t>
+  </si>
+  <si>
+    <t>2224</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2224/mocao_02-18_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Sr. Marcio Luiz França Gomes (Marcio França).</t>
+  </si>
+  <si>
+    <t>2225</t>
+  </si>
+  <si>
+    <t>João Carlos Spinula</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2225/mocao_03-18_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar à família do saudoso Sr. Dr. Nelson Ribeiro.</t>
+  </si>
+  <si>
+    <t>2226</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2226/mocao_04-18_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar à família da saudosa Sr.ª Abigail Fortes Martins.</t>
+  </si>
+  <si>
+    <t>2227</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2227/mocao_05-18_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização à A.R.L.S. "Fraterno Renascer de Iguape".</t>
+  </si>
+  <si>
+    <t>2228</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2228/mocao_07-18_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização à Prof.ª Maria Lopes Collaço.</t>
+  </si>
+  <si>
+    <t>2229</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2229/mocao_08-18_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização a auxiliar de enfermagem Sr.ª Ana Lúcia Pereira da Silva.</t>
+  </si>
+  <si>
+    <t>2230</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2230/mocao_09-18_josemar.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização à Prefeitura de Iguape, através da divisão de Esporte do Departamento Municipal de Cultura e da divisão de Serviços do Departamento Municipal de Obras.</t>
+  </si>
+  <si>
+    <t>2231</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2231/mocao_10-18_walter.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização e jovem Rafaela Santana.</t>
+  </si>
+  <si>
+    <t>2232</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2232/mocao_11-18_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Exmo. Sr. Marcio Luiz França Gomes (Marcio França).</t>
+  </si>
+  <si>
+    <t>2233</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2233/mocao_12-18_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Sr. Cassiano da Silva Fortes.</t>
+  </si>
+  <si>
+    <t>2234</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2234/mocao_13-18_maria_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização à Pastoral da Criança de Iguape.</t>
+  </si>
+  <si>
+    <t>2235</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2235/mocao_14-18_beto_xavier.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Ilmo. Sr. Leonardo Gonçalves.</t>
+  </si>
+  <si>
+    <t>2236</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2236/mocao_15-18_beto_xavier.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização a Pastoral da Criança da Vila Garcês.</t>
+  </si>
+  <si>
+    <t>2237</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2237/mocao_16-18_josemar.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao atleta Bryan Ramos Braz Ribeiro e sua Técnica Sensei Leila Leandro Silva.</t>
+  </si>
+  <si>
+    <t>2238</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2238/mocao_17-18_benilto.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Exmo. Sr. Luiz Fernando Dias Pereira (Tilinta).</t>
+  </si>
+  <si>
+    <t>2239</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2239/mocao_18-18_beto_xavier.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Agradecimento ao Exmo. Sr. Marcelo Souassoni.</t>
+  </si>
+  <si>
+    <t>2240</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2240/mocao_19-18_clayton.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização e Congratulação ao Ilmo. Dr. Carlos Eduardo Vieira Ceroni.</t>
+  </si>
+  <si>
+    <t>2241</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2241/mocao_21-18_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar à família do saudoso Sr. Gilmar de Matos Barbosa.</t>
+  </si>
+  <si>
+    <t>2242</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2242/mocao_22-18_maria_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar à família da saudosa Srta. Anita Rocha Martins.</t>
+  </si>
+  <si>
+    <t>2243</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2243/mocao_23-18_benilto.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao 3º Pelotão de Policiamento Ambiental da Cidade de Iguape.</t>
+  </si>
+  <si>
+    <t>2244</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2244/mocao_24-18_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização aos atletas, a Comissão Técnica e toda Diretoria da Equipe do "Nacional F. C".</t>
+  </si>
+  <si>
+    <t>2245</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2245/mocao_25-18_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização à Prof.ª Nilcea de Araújo Rollo.</t>
+  </si>
+  <si>
+    <t>2246</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2246/mocao_26-18_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Exmo. Sr. Deputado Estadual Caio França.</t>
+  </si>
+  <si>
+    <t>2247</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2247/mocao_27-18_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Sr. José Higino da Rocha Neto.</t>
+  </si>
+  <si>
+    <t>2248</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2248/mocao_28-18_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Exmo. Sr. Wilson Almeida Lima, ao Pároco Ilmo. Sr. Padre Fridianus Ati, ao Reitor Ilmo. Sr. Padre Omir Cícero Antonio de Oliveira e ao Bispo Dom José Luiz Bertanha.</t>
+  </si>
+  <si>
+    <t>2249</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2249/mocao_29-18_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Ilmo. Sr. Jorge Araki.</t>
+  </si>
+  <si>
+    <t>2250</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2250/mocao_30-18_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar à família do saudoso Sr. Hemerson Mariani Passos.</t>
+  </si>
+  <si>
+    <t>2251</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2251/mocao_31-18_maria_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização à Banda Municipal Aquilino Jarbas de Carvalho.</t>
+  </si>
+  <si>
+    <t>2252</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2252/mocao_32-18_beto_xavier.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização a Ilma. Sr.ª Maria Helena Silva Rocha.</t>
+  </si>
+  <si>
+    <t>2253</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2253/mocao_33-18_benilto.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização a Ilma. Sr.ª Valéria Gazafi.</t>
+  </si>
+  <si>
+    <t>2254</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2254/mocao_34-18_josemar.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Ilmo. Sr. Jandir Rodrigues de Carvalho.</t>
+  </si>
+  <si>
+    <t>2255</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2255/mocao_36-18_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção  de Parabenização à 1ª Dama Sr.ª Mirtes Bueno Martins.</t>
+  </si>
+  <si>
+    <t>2256</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2256/mocao_37-18_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Agradecimento à 1ª Dama do Estado de São Paulo Sr.ª Lúcia França.</t>
+  </si>
+  <si>
+    <t>2257</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2257/mocao_38-18_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização aos integrantes do Grupo Nut´ela.</t>
+  </si>
+  <si>
+    <t>2258</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2258/mocao_39-18_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar ao saudoso Sr. Gentil Areal.</t>
+  </si>
+  <si>
+    <t>2259</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2259/mocao_40-18_christian.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Prof. Paulo Sérgio da Silva.</t>
+  </si>
+  <si>
+    <t>2260</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2260/mocao_41-18_josemar.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização aos atletas Maria Luiza Narciso Nunes e João Victor Rangel Silva, e sua Técnica Sensei Leila Leandro Silva.</t>
+  </si>
+  <si>
+    <t>2261</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2261/mocao_44-18_maria_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização à Colonização Japonesa ACNBI (Associação Nipo Brasileira de Iguape).</t>
+  </si>
+  <si>
+    <t>2262</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2262/mocao_45-18_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Exmo. Prefeito Sr. Wilson Almeida Lima, ao Ilmo. Sr. Oda Gomes e ao COFFEM (Comunidade Familiar Feminina da Barra do Ribeira e Jureia).</t>
+  </si>
+  <si>
+    <t>2263</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2263/mocao_46-18_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização à Associação Atlética Folha Larga.</t>
+  </si>
+  <si>
+    <t>2264</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2264/mocao_47-18_benilto.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio para à empresa ELEKTRO/IGUAPE.</t>
+  </si>
+  <si>
+    <t>2265</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2265/mocao_48-18_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Atlético Rociense.</t>
+  </si>
+  <si>
+    <t>2266</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2266/mocao_49-18_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Time Masculino de Volei da E. E. CEL. Jeremias Junior.</t>
+  </si>
+  <si>
+    <t>2267</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2267/mocao_50-18_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização ao Time Feminino de Volei da E. E. CEL. Jeremias Junior.</t>
+  </si>
+  <si>
+    <t>2268</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2268/mocao_51-18_joao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Agradecimento  ao Senhor Marcos Roberto da Silva.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -7460,67 +7460,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2223/mocao_01-18_christian.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2224/mocao_02-18_christian.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2225/mocao_03-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2226/mocao_04-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2227/mocao_05-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2228/mocao_07-18_christian.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2229/mocao_08-18_christian.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2230/mocao_09-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2231/mocao_10-18_walter.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2232/mocao_11-18_christian.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2233/mocao_12-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2234/mocao_13-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2235/mocao_14-18_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2236/mocao_15-18_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2237/mocao_16-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2238/mocao_17-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2239/mocao_18-18_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2240/mocao_19-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2241/mocao_21-18_christian.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2242/mocao_22-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2243/mocao_23-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2244/mocao_24-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2245/mocao_25-18_christian.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2246/mocao_26-18_christian.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2247/mocao_27-18_christian.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2248/mocao_28-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2249/mocao_29-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2250/mocao_30-18_christian.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2251/mocao_31-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2252/mocao_32-18_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2253/mocao_33-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2254/mocao_34-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2255/mocao_36-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2256/mocao_37-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2257/mocao_38-18_christian.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2258/mocao_39-18_christian.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2259/mocao_40-18_christian.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2260/mocao_41-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2261/mocao_44-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2262/mocao_45-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2263/mocao_46-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2264/mocao_47-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2265/mocao_48-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2266/mocao_49-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2267/mocao_50-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2268/mocao_51-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1221/req_002.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1222/req_003.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1223/req_004.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1224/req_005.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1342/req._06-18_christian.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1341/req._08-18_christian.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1225/req_009.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1226/req_010.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1445/req_011.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1446/req_012.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1447/req_013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1448/req_014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1449/req_015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1450/req_016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1451/req_017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1452/req_031.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1453/req_032.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1454/req_033.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1455/req_034.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1456/req_035.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1457/req_036.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1458/req_037.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1459/req_038.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1460/req_039.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1461/req_040.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1344/req._41-18_christian.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1343/req._42-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1462/req_043.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1463/req_044.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1345/req._45-18_christian.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1464/req_046.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1465/req_047.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1466/req_048.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1467/req_049.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1468/req_050.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1669/req._53-18_walter.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1469/req_054.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1470/req_055.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1472/req_057.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1473/req_059.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1475/req_061.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1346/req._62-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1477/req_065.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1478/req_066.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1479/req_067.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1480/req_068.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1481/req_069.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1482/req_070.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1349/req._72-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1348/req._73-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1347/req._74-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1483/req_075.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1484/req_076.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1485/req_077.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1486/req_078.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1487/req_079.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1488/req_080.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1489/req_081.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1490/req_082.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1491/req_083.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1492/req_084.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1493/req_085.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1352/req._86-18_christian.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1351/req._87-18_christian.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1350/req._88-18_christian.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1494/req_089.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1496/req_091.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1356/req._92-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1355/req._93-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1354/req._94-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1353/req._95-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1497/req_096.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1498/req_097.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1499/req_098.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1500/req_099.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1501/req_100.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1502/req_101.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1503/req_102.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1504/req_103.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1505/req_104.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1506/req_105.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1507/req_106.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1508/req_107.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1509/req_108.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1510/req_109.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1511/req_110.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1512/req_111.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1513/req_112.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1363/req._115-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1361/req._116-18_christian.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1362/req._117-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1360/req._118-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1359/req._119-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1358/req._120-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1357/req._121-18_christian.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1515/req_123.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1364/req._124-18_christian.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1366/req._125-18_christian.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1365/req._126-18_christian.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1516/req_127.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1367/req._128-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1517/req_129.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1518/req_130.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1519/req_131.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1520/req_132.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1521/req_133.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1522/req_134.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1523/req_135.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1524/req_136.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1525/req_137.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1368/req._139-18_christian.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1526/req_140.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1527/req_141.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1528/req_142.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1529/req_143.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1530/req_144.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1531/req_145.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1532/req_146.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1533/req_147.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1534/req_148.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1535/req_149.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1536/req_150.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1370/req._151-18_christian.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1369/req._152-18_christian.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1537/req_153.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1538/req_154.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1539/req_155.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1540/req_156.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1541/req_157.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1542/req_158.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1543/req_159.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1371/req._160-18_christian.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1372/req._161-18_christian.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1373/req._162-18_christian.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1544/req_163.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1545/req_164.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1546/req_165.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1547/req_166.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1548/req_168.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1553/req_170.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1374/req._171-18_zezinho.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1555/req_173.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1556/req_174.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1557/req_175.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1375/req._176-18_christian.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1558/req_177.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1559/req_178.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1560/req_179.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1376/req._180-18_christian.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1561/req_181.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1562/req_182.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1563/req_183.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1564/req_184.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1565/req_185.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1566/req_186.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1567/req_187.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1377/req._189-18_christian.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1378/req._190-18_christian.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1379/req._191-18_christian.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1380/req._193-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1570/req_194.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1571/req_195.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1381/req._196-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1572/req_197.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1382/req._198-18_christian.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1383/req._199-18_christian.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1384/req._200-18_christian.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1573/req_201.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1574/req_202.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1575/req_203.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1576/req_204.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1577/req_206.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1385/req._208-18_christian.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1386/req._210-18_christian.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1579/req_211.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1580/req_212.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1581/req_213.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1582/req_214.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1583/req_215.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1584/req_216.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1585/req_217.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1586/req_218.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1587/req_219.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1387/req._220-18_christian.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1388/req._221-18_christian.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1588/req_222.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1589/req_223.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1590/req_224.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1591/req_225.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1592/req_226.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1593/req_227.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1594/req_228.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1389/req._229-18_christian.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1595/req_230.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1596/req_243.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1597/req_244.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1598/req_245.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1599/req_246.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1600/req_247.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1601/req_248.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1602/req_249.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1390/req._250-18_christian.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1603/req_251.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1604/req_252.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1605/req_253.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1606/req_254.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1607/req_255.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1608/req_256.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1609/req_257.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1610/req_258.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1611/req_259.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1612/req_260.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1391/req._261-18_mchristian.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1725/req._262-18_walter.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1726/req._263-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1727/req._264-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1728/req._265-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1729/req._266-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1730/req._267-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1731/req._268-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1732/req._269-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1613/req_270.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1614/req_271.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1615/req_272.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1393/req._273-18_christian.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1392/req._274-18_christian.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1616/req_275.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1617/req_276.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1618/req_277.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1619/req_278.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1394/req._280-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1395/req._281-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1396/req._282-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1397/req._283-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1621/req_284.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1622/req_285.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1623/req_286.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1624/req_287.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1625/req_288.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1626/req_289.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1398/req._291-18_christian.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1399/req._292-18_christian.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1628/req_293.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1629/req_294.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1400/req._295-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1401/req._296-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1630/req_297.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1631/req_298.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1402/req._299-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1632/req_300.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1633/req_301.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1634/req_302.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1403/req._303-18_christian.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1404/req._304-18_christian.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1405/req._305-18_christian.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1406/req._306-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1409/req._307-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1407/req._308-18_maria_e_christina.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1635/req_309.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1636/req_310.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1637/req_311.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1638/req_312.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1408/req._313-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1639/req_314.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1641/req_316.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1733/req._317-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1734/req._318-18_walter.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1642/req_320.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1643/req_321.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1644/req_322.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1645/req_323.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1646/req_324.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1647/req_325.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1648/req_326.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1649/req_327.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1650/req_328.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1735/req._329-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1651/req_330.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1652/req_331.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1653/req_332.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1654/req_333.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1655/req_334.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1656/req_335.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1657/req_336.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1658/req_337.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1659/req_338.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1660/req_339.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1661/req_340.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1662/req_341.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1410/req._342-18_walter_christian.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1411/req._343-18_christian.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1412/req._344-18_christian.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1413/req._345-18_christian.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1414/req._346-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1415/req._347-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1416/req._348-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1417/req._349-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1418/req._350-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1419/req._351-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1663/req_352.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1664/req_353.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1665/req_354.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1420/req._355-18_christian.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1666/req_356.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1667/req_357.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1421/req._358-18__maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1668/req_359.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1422/req._360-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1671/req_361.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1672/req_362.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1423/req._363-18_rogerio_e_christian.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1424/req._364-18_christian.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1425/req._365-18_christian.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1426/req._366-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1427/req._367-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1674/req_369.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1675/req_370.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1676/req_371.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1677/req_372.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1428/req._373-18_christian.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1429/req._374-18_christian.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1430/req._375-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1678/req_376.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1679/req_377.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1680/req_378.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1681/req_380.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1682/req_382.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1683/req_383.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1684/req_384.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1685/req_385.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1686/req_386.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1687/req_387.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1688/req_388.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1689/req_389.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1691/req_391.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1692/req_392.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1693/req_393.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1694/req_394.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1695/req_395.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1696/req_396.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1697/req_397.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1698/req_398.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1699/req_399.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1700/req_400.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1431/req._401-18_christian.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1432/req._402-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1433/req._403-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1434/req._404-18_christian.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1435/req._405-18_christian.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1436/req._406-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1437/req._407-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1438/req._408-18_alexandre_christian.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1701/req_409.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1439/req._410-18_rogerio_e_christian.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1702/req_411.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1703/req_412.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1440/req._413-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1736/req._414-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1740/req._415-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1741/req._416-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1704/req_417.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1705/req_418.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1706/req_419.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1707/req_420.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1708/req_421.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1709/req_422.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1710/req_423.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1742/req._424-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1743/req._425-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1744/req._426-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1712/req_427.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1714/req_428.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1715/req_429.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1745/req._430-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1746/req._431-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1441/req._432-18_christian.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1716/req_433.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1718/req_434.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1720/req_435.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1670/req_436.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1721/req_437.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1722/req_438.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1747/req._439-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1748/req._440-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1442/req._441-18_christian.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1443/req._442-18_christian.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1444/req._443-18_christian.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2028/ind._01-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2029/ind._02-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2030/ind._03-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2031/ind._04-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2032/ind._05-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2033/ind._06-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2034/ind._07-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2035/ind._13-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2036/ind._14-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2037/ind._15-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2149/ind._16-18_christian.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2038/ind._17-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2039/ind._18-18_walter.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2040/ind._19-18_walter.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2041/ind._20-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2042/ind._21-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2043/ind._22-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2044/ind._23-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2045/ind._24-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2046/ind._25-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2047/ind._26-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2048/ind._27-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2049/ind._28-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2050/ind._29-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2051/ind._30-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2052/ind._31-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2053/ind._32-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2054/ind._33-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2055/ind._34-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2056/ind._35-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2057/ind._36-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2058/ind._37-18_tanaka.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2059/ind._38-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2060/ind._39-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2065/ind._40-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2066/ind._41-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2067/ind._42-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2068/ind._43-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2069/ind._44-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2070/ind._45-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2071/ind._46-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2072/ind._47-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2073/ind._48-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2074/ind._49-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2075/ind._50-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2076/ind._51-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2077/ind._52-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2078/ind._53-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2079/ind._54-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2080/ind._55-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2081/ind._56-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2082/ind._57-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2083/ind._58-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2084/ind._59-18_tanaka.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2085/ind._60-18_tanaka.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2086/ind._31-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2087/ind._62-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2088/ind._63-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2089/ind._64-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2090/ind._65-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2091/ind._66-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2092/ind._67-18_walter.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2093/ind._68-18_walter.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2094/ind._69-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2095/ind._70-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2096/ind._71-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2097/ind._72-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2098/ind._73-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2099/ind._74-18_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2100/ind._75-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2101/ind._76-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2102/ind._77-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2103/ind._78-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2104/ind._79-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2105/ind._80-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2106/ind._81-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2107/ind._83-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2108/ind._84-18_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2109/ind._85-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2110/ind._86-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2111/ind._87-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2112/ind._88-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2113/ind._89-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2114/ind._90-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2115/ind._91-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2116/ind._92-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2150/ind._93-18_christian.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2151/ind._94-18_christian.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2152/ind._95-18_christian.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2117/ind._96-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2118/ind._97-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2119/ind._98-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2120/ind._99-18_zezinho.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2121/ind._100-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2122/ind._101-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2123/ind._102-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2124/ind._103-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2125/ind._104-18_zezinho.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2126/ind._105-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2127/ind._106-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2128/ind._107-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2153/ind._108-18_christian.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2129/ind._109-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2130/ind._110-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2131/ind._111-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2132/ind._112-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2133/ind._113-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2134/ind._114-18_zezinho.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2135/ind._115-18_zezinho.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2136/ind._116-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2137/ind._117-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2138/ind._118-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2139/ind._119-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2140/ind._120-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2141/ind._121-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2142/ind._122-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2143/ind._123-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2144/ind._124-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2145/ind._125-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2146/ind._123-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2147/ind._127-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2148/ind._128-18_christian.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2154/ind._129-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2155/ind._130-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2156/ind._131-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2157/ind._132-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2158/ind._133-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2159/ind._134-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2160/ind._135-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2161/ind._141-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2162/ind._142-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2163/ind._143-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2164/ind._144-18_walter.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2165/ind._145-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2166/ind._146-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2167/ind._147-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2169/ind._148-18_wlater.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2170/ind._149-18_walter.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2171/ind._150-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2168/ind._151-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2172/ind._152-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2173/ind._153-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2174/ind._154-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2175/ind._155-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2176/ind._156-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2177/ind._157-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2178/ind._158-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2179/ind._159-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2180/ind._160-18_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2181/ind._161-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2182/ind._162-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2183/ind._163-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2184/ind._164-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2185/ind._165-18_walter.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2186/ind._166-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2187/ind._167-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2188/ind._168-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2189/ind._169-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2190/ind._170-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2191/ind._171-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2192/ind._172-18_walter.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2193/ind._173-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2194/ind._174-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2195/ind._175-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2196/ind._176-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2197/ind._177-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2198/ind._178-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2199/ind._180-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2200/ind._181-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2207/ind._182-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2208/ind._183-18_walter.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2209/ind._184-18_walter.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2210/ind._185-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2211/ind._186-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2212/ind._187-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2213/ind._188-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2214/ind._189-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2215/ind._190-18_walter.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2216/ind._191-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2217/ind._192-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2218/ind._193-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2219/ind._194-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2220/ind._195-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2221/ind._196-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2222/ind._197-18_alexandre.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1221/req_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1222/req_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1223/req_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1224/req_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1342/req._06-18_christian.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1341/req._08-18_christian.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1225/req_009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1226/req_010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1445/req_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1446/req_012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1447/req_013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1448/req_014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1449/req_015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1450/req_016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1451/req_017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1452/req_031.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1453/req_032.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1454/req_033.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1455/req_034.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1456/req_035.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1457/req_036.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1458/req_037.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1459/req_038.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1460/req_039.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1461/req_040.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1344/req._41-18_christian.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1343/req._42-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1462/req_043.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1463/req_044.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1345/req._45-18_christian.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1464/req_046.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1465/req_047.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1466/req_048.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1467/req_049.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1468/req_050.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1669/req._53-18_walter.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1469/req_054.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1470/req_055.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1472/req_057.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1473/req_059.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1475/req_061.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1346/req._62-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1477/req_065.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1478/req_066.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1479/req_067.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1480/req_068.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1481/req_069.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1482/req_070.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1349/req._72-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1348/req._73-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1347/req._74-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1483/req_075.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1484/req_076.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1485/req_077.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1486/req_078.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1487/req_079.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1488/req_080.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1489/req_081.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1490/req_082.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1491/req_083.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1492/req_084.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1493/req_085.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1352/req._86-18_christian.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1351/req._87-18_christian.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1350/req._88-18_christian.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1494/req_089.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1496/req_091.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1356/req._92-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1355/req._93-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1354/req._94-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1353/req._95-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1497/req_096.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1498/req_097.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1499/req_098.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1500/req_099.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1501/req_100.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1502/req_101.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1503/req_102.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1504/req_103.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1505/req_104.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1506/req_105.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1507/req_106.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1508/req_107.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1509/req_108.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1510/req_109.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1511/req_110.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1512/req_111.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1513/req_112.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1363/req._115-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1361/req._116-18_christian.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1362/req._117-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1360/req._118-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1359/req._119-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1358/req._120-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1357/req._121-18_christian.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1515/req_123.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1364/req._124-18_christian.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1366/req._125-18_christian.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1365/req._126-18_christian.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1516/req_127.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1367/req._128-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1517/req_129.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1518/req_130.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1519/req_131.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1520/req_132.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1521/req_133.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1522/req_134.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1523/req_135.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1524/req_136.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1525/req_137.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1368/req._139-18_christian.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1526/req_140.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1527/req_141.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1528/req_142.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1529/req_143.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1530/req_144.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1531/req_145.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1532/req_146.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1533/req_147.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1534/req_148.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1535/req_149.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1536/req_150.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1370/req._151-18_christian.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1369/req._152-18_christian.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1537/req_153.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1538/req_154.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1539/req_155.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1540/req_156.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1541/req_157.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1542/req_158.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1543/req_159.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1371/req._160-18_christian.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1372/req._161-18_christian.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1373/req._162-18_christian.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1544/req_163.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1545/req_164.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1546/req_165.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1547/req_166.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1548/req_168.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1553/req_170.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1374/req._171-18_zezinho.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1555/req_173.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1556/req_174.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1557/req_175.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1375/req._176-18_christian.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1558/req_177.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1559/req_178.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1560/req_179.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1376/req._180-18_christian.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1561/req_181.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1562/req_182.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1563/req_183.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1564/req_184.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1565/req_185.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1566/req_186.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1567/req_187.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1377/req._189-18_christian.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1378/req._190-18_christian.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1379/req._191-18_christian.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1380/req._193-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1570/req_194.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1571/req_195.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1381/req._196-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1572/req_197.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1382/req._198-18_christian.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1383/req._199-18_christian.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1384/req._200-18_christian.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1573/req_201.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1574/req_202.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1575/req_203.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1576/req_204.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1577/req_206.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1385/req._208-18_christian.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1386/req._210-18_christian.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1579/req_211.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1580/req_212.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1581/req_213.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1582/req_214.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1583/req_215.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1584/req_216.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1585/req_217.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1586/req_218.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1587/req_219.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1387/req._220-18_christian.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1388/req._221-18_christian.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1588/req_222.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1589/req_223.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1590/req_224.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1591/req_225.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1592/req_226.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1593/req_227.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1594/req_228.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1389/req._229-18_christian.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1595/req_230.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1596/req_243.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1597/req_244.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1598/req_245.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1599/req_246.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1600/req_247.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1601/req_248.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1602/req_249.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1390/req._250-18_christian.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1603/req_251.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1604/req_252.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1605/req_253.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1606/req_254.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1607/req_255.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1608/req_256.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1609/req_257.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1610/req_258.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1611/req_259.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1612/req_260.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1391/req._261-18_mchristian.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1725/req._262-18_walter.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1726/req._263-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1727/req._264-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1728/req._265-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1729/req._266-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1730/req._267-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1731/req._268-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1732/req._269-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1613/req_270.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1614/req_271.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1615/req_272.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1393/req._273-18_christian.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1392/req._274-18_christian.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1616/req_275.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1617/req_276.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1618/req_277.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1619/req_278.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1394/req._280-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1395/req._281-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1396/req._282-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1397/req._283-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1621/req_284.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1622/req_285.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1623/req_286.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1624/req_287.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1625/req_288.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1626/req_289.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1398/req._291-18_christian.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1399/req._292-18_christian.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1628/req_293.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1629/req_294.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1400/req._295-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1401/req._296-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1630/req_297.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1631/req_298.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1402/req._299-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1632/req_300.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1633/req_301.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1634/req_302.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1403/req._303-18_christian.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1404/req._304-18_christian.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1405/req._305-18_christian.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1406/req._306-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1409/req._307-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1407/req._308-18_maria_e_christina.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1635/req_309.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1636/req_310.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1637/req_311.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1638/req_312.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1408/req._313-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1639/req_314.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1641/req_316.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1733/req._317-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1734/req._318-18_walter.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1642/req_320.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1643/req_321.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1644/req_322.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1645/req_323.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1646/req_324.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1647/req_325.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1648/req_326.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1649/req_327.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1650/req_328.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1735/req._329-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1651/req_330.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1652/req_331.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1653/req_332.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1654/req_333.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1655/req_334.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1656/req_335.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1657/req_336.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1658/req_337.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1659/req_338.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1660/req_339.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1661/req_340.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1662/req_341.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1410/req._342-18_walter_christian.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1411/req._343-18_christian.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1412/req._344-18_christian.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1413/req._345-18_christian.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1414/req._346-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1415/req._347-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1416/req._348-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1417/req._349-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1418/req._350-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1419/req._351-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1663/req_352.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1664/req_353.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1665/req_354.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1420/req._355-18_christian.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1666/req_356.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1667/req_357.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1421/req._358-18__maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1668/req_359.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1422/req._360-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1671/req_361.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1672/req_362.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1423/req._363-18_rogerio_e_christian.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1424/req._364-18_christian.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1425/req._365-18_christian.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1426/req._366-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1427/req._367-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1674/req_369.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1675/req_370.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1676/req_371.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1677/req_372.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1428/req._373-18_christian.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1429/req._374-18_christian.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1430/req._375-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1678/req_376.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1679/req_377.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1680/req_378.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1681/req_380.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1682/req_382.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1683/req_383.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1684/req_384.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1685/req_385.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1686/req_386.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1687/req_387.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1688/req_388.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1689/req_389.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1691/req_391.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1692/req_392.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1693/req_393.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1694/req_394.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1695/req_395.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1696/req_396.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1697/req_397.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1698/req_398.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1699/req_399.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1700/req_400.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1431/req._401-18_christian.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1432/req._402-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1433/req._403-18_maria_e_christian.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1434/req._404-18_christian.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1435/req._405-18_christian.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1436/req._406-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1437/req._407-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1438/req._408-18_alexandre_christian.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1701/req_409.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1439/req._410-18_rogerio_e_christian.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1702/req_411.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1703/req_412.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1440/req._413-18_alexandre_e_christian.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1736/req._414-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1740/req._415-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1741/req._416-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1704/req_417.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1705/req_418.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1706/req_419.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1707/req_420.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1708/req_421.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1709/req_422.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1710/req_423.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1742/req._424-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1743/req._425-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1744/req._426-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1712/req_427.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1714/req_428.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1715/req_429.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1745/req._430-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1746/req._431-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1441/req._432-18_christian.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1716/req_433.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1718/req_434.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1720/req_435.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1670/req_436.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1721/req_437.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1722/req_438.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1747/req._439-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1748/req._440-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1442/req._441-18_christian.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1443/req._442-18_christian.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/1444/req._443-18_christian.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2028/ind._01-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2029/ind._02-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2030/ind._03-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2031/ind._04-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2032/ind._05-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2033/ind._06-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2034/ind._07-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2035/ind._13-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2036/ind._14-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2037/ind._15-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2149/ind._16-18_christian.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2038/ind._17-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2039/ind._18-18_walter.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2040/ind._19-18_walter.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2041/ind._20-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2042/ind._21-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2043/ind._22-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2044/ind._23-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2045/ind._24-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2046/ind._25-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2047/ind._26-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2048/ind._27-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2049/ind._28-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2050/ind._29-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2051/ind._30-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2052/ind._31-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2053/ind._32-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2054/ind._33-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2055/ind._34-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2056/ind._35-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2057/ind._36-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2058/ind._37-18_tanaka.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2059/ind._38-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2060/ind._39-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2065/ind._40-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2066/ind._41-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2067/ind._42-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2068/ind._43-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2069/ind._44-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2070/ind._45-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2071/ind._46-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2072/ind._47-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2073/ind._48-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2074/ind._49-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2075/ind._50-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2076/ind._51-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2077/ind._52-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2078/ind._53-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2079/ind._54-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2080/ind._55-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2081/ind._56-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2082/ind._57-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2083/ind._58-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2084/ind._59-18_tanaka.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2085/ind._60-18_tanaka.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2086/ind._31-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2087/ind._62-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2088/ind._63-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2089/ind._64-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2090/ind._65-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2091/ind._66-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2092/ind._67-18_walter.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2093/ind._68-18_walter.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2094/ind._69-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2095/ind._70-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2096/ind._71-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2097/ind._72-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2098/ind._73-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2099/ind._74-18_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2100/ind._75-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2101/ind._76-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2102/ind._77-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2103/ind._78-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2104/ind._79-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2105/ind._80-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2106/ind._81-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2107/ind._83-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2108/ind._84-18_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2109/ind._85-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2110/ind._86-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2111/ind._87-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2112/ind._88-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2113/ind._89-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2114/ind._90-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2115/ind._91-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2116/ind._92-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2150/ind._93-18_christian.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2151/ind._94-18_christian.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2152/ind._95-18_christian.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2117/ind._96-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2118/ind._97-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2119/ind._98-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2120/ind._99-18_zezinho.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2121/ind._100-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2122/ind._101-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2123/ind._102-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2124/ind._103-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2125/ind._104-18_zezinho.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2126/ind._105-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2127/ind._106-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2128/ind._107-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2153/ind._108-18_christian.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2129/ind._109-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2130/ind._110-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2131/ind._111-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2132/ind._112-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2133/ind._113-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2134/ind._114-18_zezinho.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2135/ind._115-18_zezinho.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2136/ind._116-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2137/ind._117-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2138/ind._118-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2139/ind._119-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2140/ind._120-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2141/ind._121-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2142/ind._122-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2143/ind._123-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2144/ind._124-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2145/ind._125-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2146/ind._123-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2147/ind._127-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2148/ind._128-18_christian.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2154/ind._129-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2155/ind._130-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2156/ind._131-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2157/ind._132-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2158/ind._133-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2159/ind._134-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2160/ind._135-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2161/ind._141-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2162/ind._142-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2163/ind._143-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2164/ind._144-18_walter.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2165/ind._145-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2166/ind._146-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2167/ind._147-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2169/ind._148-18_wlater.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2170/ind._149-18_walter.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2171/ind._150-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2168/ind._151-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2172/ind._152-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2173/ind._153-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2174/ind._154-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2175/ind._155-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2176/ind._156-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2177/ind._157-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2178/ind._158-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2179/ind._159-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2180/ind._160-18_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2181/ind._161-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2182/ind._162-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2183/ind._163-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2184/ind._164-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2185/ind._165-18_walter.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2186/ind._166-17_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2187/ind._167-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2188/ind._168-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2189/ind._169-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2190/ind._170-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2191/ind._171-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2192/ind._172-18_walter.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2193/ind._173-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2194/ind._174-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2195/ind._175-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2196/ind._176-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2197/ind._177-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2198/ind._178-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2199/ind._180-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2200/ind._181-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2207/ind._182-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2208/ind._183-18_walter.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2209/ind._184-18_walter.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2210/ind._185-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2211/ind._186-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2212/ind._187-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2213/ind._188-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2214/ind._189-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2215/ind._190-18_walter.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2216/ind._191-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2217/ind._192-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2218/ind._193-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2219/ind._194-18_rogerio.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2220/ind._195-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2221/ind._196-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2222/ind._197-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2223/mocao_01-18_christian.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2224/mocao_02-18_christian.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2225/mocao_03-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2226/mocao_04-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2227/mocao_05-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2228/mocao_07-18_christian.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2229/mocao_08-18_christian.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2230/mocao_09-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2231/mocao_10-18_walter.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2232/mocao_11-18_christian.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2233/mocao_12-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2234/mocao_13-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2235/mocao_14-18_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2236/mocao_15-18_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2237/mocao_16-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2238/mocao_17-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2239/mocao_18-18_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2240/mocao_19-18_clayton.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2241/mocao_21-18_christian.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2242/mocao_22-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2243/mocao_23-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2244/mocao_24-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2245/mocao_25-18_christian.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2246/mocao_26-18_christian.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2247/mocao_27-18_christian.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2248/mocao_28-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2249/mocao_29-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2250/mocao_30-18_christian.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2251/mocao_31-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2252/mocao_32-18_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2253/mocao_33-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2254/mocao_34-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2255/mocao_36-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2256/mocao_37-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2257/mocao_38-18_christian.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2258/mocao_39-18_christian.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2259/mocao_40-18_christian.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2260/mocao_41-18_josemar.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2261/mocao_44-18_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2262/mocao_45-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2263/mocao_46-18_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2264/mocao_47-18_benilto.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2265/mocao_48-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2266/mocao_49-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2267/mocao_50-18_alexandre.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2018/2268/mocao_51-18_joao_carlos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H634"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7575,233 +7575,233 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>25</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>56</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
@@ -7809,16191 +7809,16191 @@
       </c>
       <c r="G12" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>61</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
+        <v>57</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>57</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D14" t="s">
-[...5 lines deleted...]
-      <c r="F14" t="s">
+      <c r="H14" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>57</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>75</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>57</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="H17" t="s">
         <v>79</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>81</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>44</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H18" t="s">
         <v>83</v>
-      </c>
-[...19 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>85</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>44</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H19" t="s">
         <v>87</v>
-      </c>
-[...19 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="H20" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="H21" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="H22" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="H23" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="H24" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>110</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H25" t="s">
         <v>112</v>
-      </c>
-[...19 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="H26" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>118</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>119</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="H27" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>123</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="H28" t="s">
         <v>125</v>
-      </c>
-[...13 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>127</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>26</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="H29" t="s">
         <v>129</v>
-      </c>
-[...13 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>131</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>26</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="H30" t="s">
         <v>133</v>
-      </c>
-[...13 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>26</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="H31" t="s">
         <v>137</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>138</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>139</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>35</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="H32" t="s">
         <v>141</v>
-      </c>
-[...13 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>142</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>143</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>57</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="H33" t="s">
         <v>145</v>
-      </c>
-[...13 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>146</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>147</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>57</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="H34" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>150</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>151</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
         <v>152</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="G35" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="D35" t="s">
-[...8 lines deleted...]
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>156</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>152</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D36" t="s">
-[...8 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
         <v>160</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="D37" t="s">
-[...8 lines deleted...]
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>164</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>110</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="D38" t="s">
-[...8 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>167</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>168</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>110</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="D39" t="s">
-[...8 lines deleted...]
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>172</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="D40" t="s">
-[...8 lines deleted...]
-      <c r="G40" s="1" t="s">
+      <c r="H40" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>175</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>176</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
         <v>177</v>
-      </c>
-[...13 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>178</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>179</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="H42" t="s">
         <v>181</v>
-      </c>
-[...13 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>182</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>183</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>44</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="H43" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>186</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>187</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>44</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
         <v>188</v>
-      </c>
-[...19 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>189</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>190</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H45" t="s">
         <v>192</v>
-      </c>
-[...19 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>193</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>194</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>26</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H46" t="s">
         <v>196</v>
-      </c>
-[...19 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>202</v>
+        <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="D48" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>57</v>
+        <v>152</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="H48" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>17</v>
+        <v>205</v>
       </c>
       <c r="D49" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>152</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="F49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H49" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>208</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>209</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>210</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H50" t="s">
         <v>212</v>
-      </c>
-[...19 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>213</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>214</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>210</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="B51" t="s">
-[...14 lines deleted...]
-      <c r="G51" s="1" t="s">
+      <c r="H51" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>217</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>218</v>
       </c>
-      <c r="B52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D52" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H52" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>221</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>222</v>
       </c>
       <c r="D53" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>223</v>
       </c>
       <c r="H53" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>225</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>226</v>
       </c>
       <c r="D54" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H54" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>42</v>
+        <v>230</v>
       </c>
       <c r="D55" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>229</v>
+        <v>26</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H55" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>47</v>
+        <v>234</v>
       </c>
       <c r="D56" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>229</v>
+        <v>26</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="H56" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>52</v>
+        <v>238</v>
       </c>
       <c r="D57" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>12</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="H57" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>56</v>
+        <v>242</v>
       </c>
       <c r="D58" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>67</v>
+        <v>110</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="H58" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>61</v>
+        <v>246</v>
       </c>
       <c r="D59" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>67</v>
+        <v>152</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="H59" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>66</v>
+        <v>250</v>
       </c>
       <c r="D60" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>67</v>
+        <v>152</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="H60" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>71</v>
+        <v>254</v>
       </c>
       <c r="D61" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>67</v>
+        <v>152</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="H61" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>75</v>
+        <v>258</v>
       </c>
       <c r="D62" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="H62" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>79</v>
+        <v>262</v>
       </c>
       <c r="D63" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="H63" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>133</v>
+        <v>266</v>
       </c>
       <c r="D64" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>229</v>
+        <v>267</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="H64" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>137</v>
+        <v>271</v>
       </c>
       <c r="D65" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="H65" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>141</v>
+        <v>275</v>
       </c>
       <c r="D66" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="H66" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>145</v>
+        <v>279</v>
       </c>
       <c r="D67" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="H67" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="D68" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E68" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="H68" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>149</v>
+        <v>287</v>
       </c>
       <c r="D69" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="H69" t="s">
-        <v>274</v>
+        <v>289</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>275</v>
+        <v>290</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>153</v>
+        <v>291</v>
       </c>
       <c r="D70" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="H70" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>157</v>
+        <v>295</v>
       </c>
       <c r="D71" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>48</v>
+        <v>296</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="H71" t="s">
-        <v>280</v>
+        <v>298</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>281</v>
+        <v>299</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>161</v>
+        <v>300</v>
       </c>
       <c r="D72" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>282</v>
+        <v>14</v>
       </c>
       <c r="H72" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>165</v>
+        <v>303</v>
       </c>
       <c r="D73" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>285</v>
+        <v>304</v>
       </c>
       <c r="H73" t="s">
-        <v>286</v>
+        <v>305</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>287</v>
+        <v>306</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>169</v>
+        <v>307</v>
       </c>
       <c r="D74" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>288</v>
+        <v>308</v>
       </c>
       <c r="H74" t="s">
-        <v>289</v>
+        <v>309</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>290</v>
+        <v>310</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>291</v>
+        <v>311</v>
       </c>
       <c r="D75" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E75" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="H75" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>294</v>
+        <v>314</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>295</v>
+        <v>315</v>
       </c>
       <c r="D76" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E76" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
       <c r="H76" t="s">
-        <v>297</v>
+        <v>317</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>298</v>
+        <v>318</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>173</v>
+        <v>319</v>
       </c>
       <c r="D77" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>299</v>
+        <v>320</v>
       </c>
       <c r="H77" t="s">
-        <v>300</v>
+        <v>321</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>301</v>
+        <v>322</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>177</v>
+        <v>323</v>
       </c>
       <c r="D78" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E78" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>302</v>
+        <v>324</v>
       </c>
       <c r="H78" t="s">
-        <v>303</v>
+        <v>325</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>304</v>
+        <v>326</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>181</v>
+        <v>327</v>
       </c>
       <c r="D79" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E79" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>305</v>
+        <v>328</v>
       </c>
       <c r="H79" t="s">
-        <v>306</v>
+        <v>329</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>307</v>
+        <v>330</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>185</v>
+        <v>331</v>
       </c>
       <c r="D80" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E80" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>308</v>
+        <v>332</v>
       </c>
       <c r="H80" t="s">
-        <v>309</v>
+        <v>333</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>310</v>
+        <v>334</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>189</v>
+        <v>335</v>
       </c>
       <c r="D81" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E81" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>43</v>
+        <v>267</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>311</v>
+        <v>336</v>
       </c>
       <c r="H81" t="s">
-        <v>312</v>
+        <v>337</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>313</v>
+        <v>338</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>193</v>
+        <v>339</v>
       </c>
       <c r="D82" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>314</v>
+        <v>340</v>
       </c>
       <c r="H82" t="s">
-        <v>315</v>
+        <v>341</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>316</v>
+        <v>342</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>197</v>
+        <v>343</v>
       </c>
       <c r="D83" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>317</v>
+        <v>344</v>
       </c>
       <c r="H83" t="s">
-        <v>318</v>
+        <v>345</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>319</v>
+        <v>346</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>320</v>
+        <v>347</v>
       </c>
       <c r="D84" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>321</v>
+        <v>348</v>
       </c>
       <c r="H84" t="s">
-        <v>322</v>
+        <v>349</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>323</v>
+        <v>350</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>324</v>
+        <v>351</v>
       </c>
       <c r="D85" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>325</v>
+        <v>352</v>
       </c>
       <c r="H85" t="s">
-        <v>326</v>
+        <v>353</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>327</v>
+        <v>354</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>328</v>
+        <v>355</v>
       </c>
       <c r="D86" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>57</v>
+        <v>296</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>329</v>
+        <v>356</v>
       </c>
       <c r="H86" t="s">
-        <v>330</v>
+        <v>357</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>331</v>
+        <v>358</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>332</v>
+        <v>359</v>
       </c>
       <c r="D87" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>57</v>
+        <v>296</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>207</v>
+        <v>360</v>
       </c>
       <c r="H87" t="s">
-        <v>333</v>
+        <v>361</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>334</v>
+        <v>362</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>335</v>
+        <v>363</v>
       </c>
       <c r="D88" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>57</v>
+        <v>152</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>336</v>
+        <v>364</v>
       </c>
       <c r="H88" t="s">
-        <v>337</v>
+        <v>365</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>338</v>
+        <v>366</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>339</v>
+        <v>367</v>
       </c>
       <c r="D89" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>229</v>
+        <v>267</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>340</v>
+        <v>368</v>
       </c>
       <c r="H89" t="s">
-        <v>341</v>
+        <v>369</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>342</v>
+        <v>370</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>343</v>
+        <v>371</v>
       </c>
       <c r="D90" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>207</v>
+        <v>372</v>
       </c>
       <c r="H90" t="s">
-        <v>344</v>
+        <v>373</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>345</v>
+        <v>374</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>346</v>
+        <v>375</v>
       </c>
       <c r="D91" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E91" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>347</v>
+        <v>376</v>
       </c>
       <c r="H91" t="s">
-        <v>348</v>
+        <v>377</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>349</v>
+        <v>378</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>350</v>
+        <v>379</v>
       </c>
       <c r="D92" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>351</v>
+        <v>380</v>
       </c>
       <c r="H92" t="s">
-        <v>352</v>
+        <v>381</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>353</v>
+        <v>382</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>354</v>
+        <v>383</v>
       </c>
       <c r="D93" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>57</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>207</v>
+        <v>384</v>
       </c>
       <c r="H93" t="s">
-        <v>355</v>
+        <v>385</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>356</v>
+        <v>386</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>357</v>
+        <v>387</v>
       </c>
       <c r="D94" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E94" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>358</v>
+        <v>388</v>
       </c>
       <c r="H94" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>360</v>
+        <v>390</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>361</v>
+        <v>391</v>
       </c>
       <c r="D95" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>43</v>
+        <v>110</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>362</v>
+        <v>14</v>
       </c>
       <c r="H95" t="s">
-        <v>363</v>
+        <v>392</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>364</v>
+        <v>393</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>365</v>
+        <v>394</v>
       </c>
       <c r="D96" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E96" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>366</v>
+        <v>13</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>367</v>
+        <v>395</v>
       </c>
       <c r="H96" t="s">
-        <v>368</v>
+        <v>396</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>369</v>
+        <v>397</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>370</v>
+        <v>398</v>
       </c>
       <c r="D97" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E97" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>366</v>
+        <v>35</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>371</v>
+        <v>399</v>
       </c>
       <c r="H97" t="s">
-        <v>372</v>
+        <v>400</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>373</v>
+        <v>401</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>374</v>
+        <v>402</v>
       </c>
       <c r="D98" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E98" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>375</v>
+        <v>403</v>
       </c>
       <c r="H98" t="s">
-        <v>376</v>
+        <v>404</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>377</v>
+        <v>405</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>378</v>
+        <v>406</v>
       </c>
       <c r="D99" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E99" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>379</v>
+        <v>407</v>
       </c>
       <c r="H99" t="s">
-        <v>380</v>
+        <v>408</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>381</v>
+        <v>409</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>382</v>
+        <v>410</v>
       </c>
       <c r="D100" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E100" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>383</v>
+        <v>411</v>
       </c>
       <c r="H100" t="s">
-        <v>384</v>
+        <v>412</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>385</v>
+        <v>413</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>386</v>
+        <v>414</v>
       </c>
       <c r="D101" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E101" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>387</v>
+        <v>415</v>
       </c>
       <c r="H101" t="s">
-        <v>388</v>
+        <v>416</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>389</v>
+        <v>417</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>390</v>
+        <v>418</v>
       </c>
       <c r="D102" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E102" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>391</v>
+        <v>419</v>
       </c>
       <c r="H102" t="s">
-        <v>392</v>
+        <v>420</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>393</v>
+        <v>421</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="D103" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E103" t="s">
-        <v>206</v>
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>152</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="H103" t="s">
-        <v>396</v>
+        <v>424</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>397</v>
+        <v>425</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="D104" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E104" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
       <c r="H104" t="s">
-        <v>400</v>
+        <v>428</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>401</v>
+        <v>429</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>402</v>
+        <v>430</v>
       </c>
       <c r="D105" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>403</v>
+        <v>431</v>
       </c>
       <c r="H105" t="s">
-        <v>404</v>
+        <v>432</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>405</v>
+        <v>433</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>406</v>
+        <v>434</v>
       </c>
       <c r="D106" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E106" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>407</v>
+        <v>435</v>
       </c>
       <c r="H106" t="s">
-        <v>408</v>
+        <v>436</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>409</v>
+        <v>437</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>410</v>
+        <v>438</v>
       </c>
       <c r="D107" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E107" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="H107" t="s">
-        <v>412</v>
+        <v>440</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>413</v>
+        <v>441</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>414</v>
+        <v>442</v>
       </c>
       <c r="D108" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>415</v>
+        <v>443</v>
       </c>
       <c r="H108" t="s">
-        <v>416</v>
+        <v>444</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>417</v>
+        <v>445</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>418</v>
+        <v>446</v>
       </c>
       <c r="D109" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>419</v>
+        <v>447</v>
       </c>
       <c r="H109" t="s">
-        <v>420</v>
+        <v>448</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>421</v>
+        <v>449</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>422</v>
+        <v>450</v>
       </c>
       <c r="D110" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>423</v>
+        <v>57</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>424</v>
+        <v>451</v>
       </c>
       <c r="H110" t="s">
-        <v>425</v>
+        <v>452</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>426</v>
+        <v>453</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>427</v>
+        <v>454</v>
       </c>
       <c r="D111" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E111" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>229</v>
+        <v>57</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>428</v>
+        <v>455</v>
       </c>
       <c r="H111" t="s">
-        <v>429</v>
+        <v>456</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>430</v>
+        <v>457</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>431</v>
+        <v>458</v>
       </c>
       <c r="D112" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E112" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>229</v>
+        <v>57</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>432</v>
+        <v>459</v>
       </c>
       <c r="H112" t="s">
-        <v>433</v>
+        <v>460</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>434</v>
+        <v>461</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>435</v>
+        <v>462</v>
       </c>
       <c r="D113" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E113" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>436</v>
+        <v>463</v>
       </c>
       <c r="H113" t="s">
-        <v>437</v>
+        <v>464</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>439</v>
+        <v>466</v>
       </c>
       <c r="D114" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E114" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>440</v>
+        <v>467</v>
       </c>
       <c r="H114" t="s">
-        <v>441</v>
+        <v>468</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>442</v>
+        <v>469</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>443</v>
+        <v>470</v>
       </c>
       <c r="D115" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E115" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>444</v>
+        <v>471</v>
       </c>
       <c r="H115" t="s">
-        <v>445</v>
+        <v>472</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>446</v>
+        <v>473</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>447</v>
+        <v>474</v>
       </c>
       <c r="D116" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E116" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F116" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>448</v>
+        <v>475</v>
       </c>
       <c r="H116" t="s">
-        <v>449</v>
+        <v>476</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>450</v>
+        <v>477</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>451</v>
+        <v>478</v>
       </c>
       <c r="D117" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E117" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>89</v>
+        <v>296</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>452</v>
+        <v>479</v>
       </c>
       <c r="H117" t="s">
-        <v>453</v>
+        <v>480</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>454</v>
+        <v>481</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>455</v>
+        <v>482</v>
       </c>
       <c r="D118" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E118" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>207</v>
+        <v>483</v>
       </c>
       <c r="H118" t="s">
-        <v>456</v>
+        <v>484</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>457</v>
+        <v>485</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>458</v>
+        <v>486</v>
       </c>
       <c r="D119" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E119" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>57</v>
+        <v>487</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>459</v>
+        <v>488</v>
       </c>
       <c r="H119" t="s">
-        <v>460</v>
+        <v>489</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>461</v>
+        <v>490</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>462</v>
+        <v>491</v>
       </c>
       <c r="D120" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E120" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>57</v>
+        <v>492</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>463</v>
+        <v>493</v>
       </c>
       <c r="H120" t="s">
-        <v>464</v>
+        <v>494</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>465</v>
+        <v>495</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>466</v>
+        <v>496</v>
       </c>
       <c r="D121" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E121" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>467</v>
+        <v>497</v>
       </c>
       <c r="H121" t="s">
-        <v>468</v>
+        <v>498</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>469</v>
+        <v>499</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>470</v>
+        <v>500</v>
       </c>
       <c r="D122" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E122" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>62</v>
+        <v>267</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>471</v>
+        <v>501</v>
       </c>
       <c r="H122" t="s">
-        <v>472</v>
+        <v>502</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>473</v>
+        <v>503</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>474</v>
+        <v>504</v>
       </c>
       <c r="D123" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E123" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>475</v>
+        <v>505</v>
       </c>
       <c r="H123" t="s">
-        <v>476</v>
+        <v>506</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>477</v>
+        <v>507</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>478</v>
+        <v>508</v>
       </c>
       <c r="D124" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E124" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>479</v>
+        <v>509</v>
       </c>
       <c r="H124" t="s">
-        <v>480</v>
+        <v>510</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>481</v>
+        <v>511</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>482</v>
+        <v>512</v>
       </c>
       <c r="D125" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E125" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>483</v>
+        <v>513</v>
       </c>
       <c r="H125" t="s">
-        <v>484</v>
+        <v>514</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>485</v>
+        <v>515</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>486</v>
+        <v>516</v>
       </c>
       <c r="D126" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E126" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>229</v>
+        <v>57</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>487</v>
+        <v>517</v>
       </c>
       <c r="H126" t="s">
-        <v>488</v>
+        <v>518</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>489</v>
+        <v>519</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>490</v>
+        <v>520</v>
       </c>
       <c r="D127" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E127" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>423</v>
+        <v>57</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>491</v>
+        <v>521</v>
       </c>
       <c r="H127" t="s">
-        <v>492</v>
+        <v>522</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>493</v>
+        <v>523</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>494</v>
+        <v>524</v>
       </c>
       <c r="D128" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E128" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>229</v>
+        <v>57</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>495</v>
+        <v>525</v>
       </c>
       <c r="H128" t="s">
-        <v>496</v>
+        <v>526</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>497</v>
+        <v>527</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>498</v>
+        <v>528</v>
       </c>
       <c r="D129" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E129" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>499</v>
+        <v>529</v>
       </c>
       <c r="H129" t="s">
-        <v>500</v>
+        <v>530</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>501</v>
+        <v>531</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>502</v>
+        <v>532</v>
       </c>
       <c r="D130" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E130" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>503</v>
+        <v>533</v>
       </c>
       <c r="H130" t="s">
-        <v>504</v>
+        <v>534</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>505</v>
+        <v>535</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>506</v>
+        <v>536</v>
       </c>
       <c r="D131" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E131" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>507</v>
+        <v>537</v>
       </c>
       <c r="H131" t="s">
-        <v>508</v>
+        <v>538</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>509</v>
+        <v>539</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>510</v>
+        <v>540</v>
       </c>
       <c r="D132" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E132" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>511</v>
+        <v>541</v>
       </c>
       <c r="H132" t="s">
-        <v>512</v>
+        <v>542</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>513</v>
+        <v>543</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>514</v>
+        <v>544</v>
       </c>
       <c r="D133" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E133" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>515</v>
+        <v>545</v>
       </c>
       <c r="H133" t="s">
-        <v>516</v>
+        <v>546</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>517</v>
+        <v>547</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>518</v>
+        <v>548</v>
       </c>
       <c r="D134" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E134" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>519</v>
+        <v>549</v>
       </c>
       <c r="H134" t="s">
-        <v>520</v>
+        <v>550</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>521</v>
+        <v>551</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>522</v>
+        <v>552</v>
       </c>
       <c r="D135" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E135" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>423</v>
+        <v>44</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>523</v>
+        <v>553</v>
       </c>
       <c r="H135" t="s">
-        <v>524</v>
+        <v>554</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>526</v>
+        <v>556</v>
       </c>
       <c r="D136" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E136" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>229</v>
+        <v>267</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="H136" t="s">
-        <v>528</v>
+        <v>558</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>529</v>
+        <v>559</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>530</v>
+        <v>560</v>
       </c>
       <c r="D137" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E137" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>531</v>
+        <v>561</v>
       </c>
       <c r="H137" t="s">
-        <v>532</v>
+        <v>562</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>533</v>
+        <v>563</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>534</v>
+        <v>564</v>
       </c>
       <c r="D138" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E138" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>535</v>
+        <v>565</v>
       </c>
       <c r="H138" t="s">
-        <v>536</v>
+        <v>566</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="D139" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E139" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F139" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>539</v>
+        <v>569</v>
       </c>
       <c r="H139" t="s">
-        <v>540</v>
+        <v>570</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>541</v>
+        <v>571</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>542</v>
+        <v>572</v>
       </c>
       <c r="D140" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E140" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F140" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>543</v>
+        <v>573</v>
       </c>
       <c r="H140" t="s">
-        <v>544</v>
+        <v>574</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>545</v>
+        <v>575</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>546</v>
+        <v>576</v>
       </c>
       <c r="D141" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E141" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F141" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>207</v>
+        <v>577</v>
       </c>
       <c r="H141" t="s">
-        <v>547</v>
+        <v>578</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>548</v>
+        <v>579</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>549</v>
+        <v>580</v>
       </c>
       <c r="D142" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E142" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F142" t="s">
         <v>57</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>550</v>
+        <v>581</v>
       </c>
       <c r="H142" t="s">
-        <v>551</v>
+        <v>582</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>552</v>
+        <v>583</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>553</v>
+        <v>584</v>
       </c>
       <c r="D143" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E143" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>554</v>
+        <v>585</v>
       </c>
       <c r="H143" t="s">
-        <v>555</v>
+        <v>586</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>556</v>
+        <v>587</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>557</v>
+        <v>588</v>
       </c>
       <c r="D144" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E144" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F144" t="s">
         <v>57</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>558</v>
+        <v>589</v>
       </c>
       <c r="H144" t="s">
-        <v>559</v>
+        <v>590</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>560</v>
+        <v>591</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>561</v>
+        <v>592</v>
       </c>
       <c r="D145" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E145" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>562</v>
+        <v>593</v>
       </c>
       <c r="H145" t="s">
-        <v>563</v>
+        <v>594</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>564</v>
+        <v>595</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>565</v>
+        <v>596</v>
       </c>
       <c r="D146" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E146" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>62</v>
+        <v>152</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>566</v>
+        <v>597</v>
       </c>
       <c r="H146" t="s">
-        <v>567</v>
+        <v>598</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>568</v>
+        <v>599</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>569</v>
+        <v>600</v>
       </c>
       <c r="D147" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E147" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>62</v>
+        <v>152</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>570</v>
+        <v>14</v>
       </c>
       <c r="H147" t="s">
-        <v>571</v>
+        <v>601</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>572</v>
+        <v>602</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>573</v>
+        <v>603</v>
       </c>
       <c r="D148" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E148" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>13</v>
+        <v>210</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>574</v>
+        <v>604</v>
       </c>
       <c r="H148" t="s">
-        <v>575</v>
+        <v>605</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>576</v>
+        <v>606</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>577</v>
+        <v>607</v>
       </c>
       <c r="D149" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E149" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>43</v>
+        <v>210</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>578</v>
+        <v>608</v>
       </c>
       <c r="H149" t="s">
-        <v>579</v>
+        <v>609</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>580</v>
+        <v>610</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>581</v>
+        <v>611</v>
       </c>
       <c r="D150" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E150" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>582</v>
+        <v>14</v>
       </c>
       <c r="H150" t="s">
-        <v>583</v>
+        <v>612</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>584</v>
+        <v>613</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>585</v>
+        <v>614</v>
       </c>
       <c r="D151" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E151" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>586</v>
+        <v>615</v>
       </c>
       <c r="H151" t="s">
-        <v>587</v>
+        <v>616</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>588</v>
+        <v>617</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>589</v>
+        <v>618</v>
       </c>
       <c r="D152" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E152" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>590</v>
+        <v>619</v>
       </c>
       <c r="H152" t="s">
-        <v>591</v>
+        <v>620</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>592</v>
+        <v>621</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>593</v>
+        <v>622</v>
       </c>
       <c r="D153" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E153" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>57</v>
+        <v>267</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>594</v>
+        <v>623</v>
       </c>
       <c r="H153" t="s">
-        <v>595</v>
+        <v>624</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>596</v>
+        <v>625</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>597</v>
+        <v>626</v>
       </c>
       <c r="D154" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E154" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>598</v>
+        <v>627</v>
       </c>
       <c r="H154" t="s">
-        <v>599</v>
+        <v>628</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>600</v>
+        <v>629</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>601</v>
+        <v>630</v>
       </c>
       <c r="D155" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E155" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>602</v>
+        <v>631</v>
       </c>
       <c r="H155" t="s">
-        <v>603</v>
+        <v>632</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>604</v>
+        <v>633</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>605</v>
+        <v>634</v>
       </c>
       <c r="D156" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E156" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>606</v>
+        <v>635</v>
       </c>
       <c r="H156" t="s">
-        <v>607</v>
+        <v>636</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>608</v>
+        <v>637</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>609</v>
+        <v>638</v>
       </c>
       <c r="D157" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E157" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>610</v>
+        <v>639</v>
       </c>
       <c r="H157" t="s">
-        <v>611</v>
+        <v>640</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>612</v>
+        <v>641</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>613</v>
+        <v>642</v>
       </c>
       <c r="D158" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E158" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>614</v>
+        <v>643</v>
       </c>
       <c r="H158" t="s">
-        <v>615</v>
+        <v>644</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>616</v>
+        <v>645</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>617</v>
+        <v>646</v>
       </c>
       <c r="D159" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E159" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>618</v>
+        <v>647</v>
       </c>
       <c r="H159" t="s">
-        <v>619</v>
+        <v>648</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>620</v>
+        <v>649</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>621</v>
+        <v>650</v>
       </c>
       <c r="D160" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E160" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>622</v>
+        <v>651</v>
       </c>
       <c r="H160" t="s">
-        <v>623</v>
+        <v>652</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>624</v>
+        <v>653</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>625</v>
+        <v>654</v>
       </c>
       <c r="D161" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E161" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>626</v>
+        <v>655</v>
       </c>
       <c r="H161" t="s">
-        <v>627</v>
+        <v>656</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>628</v>
+        <v>657</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>629</v>
+        <v>658</v>
       </c>
       <c r="D162" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E162" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F162" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>630</v>
+        <v>659</v>
       </c>
       <c r="H162" t="s">
-        <v>631</v>
+        <v>660</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>632</v>
+        <v>661</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>633</v>
+        <v>662</v>
       </c>
       <c r="D163" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E163" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F163" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>634</v>
+        <v>663</v>
       </c>
       <c r="H163" t="s">
-        <v>635</v>
+        <v>664</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>636</v>
+        <v>665</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>637</v>
+        <v>666</v>
       </c>
       <c r="D164" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E164" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>13</v>
+        <v>492</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>638</v>
+        <v>667</v>
       </c>
       <c r="H164" t="s">
-        <v>639</v>
+        <v>668</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>640</v>
+        <v>669</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>641</v>
+        <v>670</v>
       </c>
       <c r="D165" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E165" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>642</v>
+        <v>44</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>643</v>
+        <v>671</v>
       </c>
       <c r="H165" t="s">
-        <v>644</v>
+        <v>672</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>645</v>
+        <v>673</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>646</v>
+        <v>674</v>
       </c>
       <c r="D166" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E166" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>647</v>
+        <v>44</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>648</v>
+        <v>14</v>
       </c>
       <c r="H166" t="s">
-        <v>649</v>
+        <v>675</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>650</v>
+        <v>676</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>651</v>
+        <v>677</v>
       </c>
       <c r="D167" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E167" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>652</v>
+        <v>678</v>
       </c>
       <c r="H167" t="s">
-        <v>653</v>
+        <v>679</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>654</v>
+        <v>680</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>655</v>
+        <v>681</v>
       </c>
       <c r="D168" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E168" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F168" t="s">
-        <v>423</v>
+        <v>35</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>656</v>
+        <v>682</v>
       </c>
       <c r="H168" t="s">
-        <v>657</v>
+        <v>683</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>658</v>
+        <v>684</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>659</v>
+        <v>685</v>
       </c>
       <c r="D169" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E169" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F169" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>660</v>
+        <v>686</v>
       </c>
       <c r="H169" t="s">
-        <v>661</v>
+        <v>687</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>662</v>
+        <v>688</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>663</v>
+        <v>689</v>
       </c>
       <c r="D170" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E170" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F170" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>664</v>
+        <v>14</v>
       </c>
       <c r="H170" t="s">
-        <v>665</v>
+        <v>690</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>666</v>
+        <v>691</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>667</v>
+        <v>692</v>
       </c>
       <c r="D171" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E171" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>668</v>
+        <v>693</v>
       </c>
       <c r="H171" t="s">
-        <v>669</v>
+        <v>694</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>670</v>
+        <v>695</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>671</v>
+        <v>696</v>
       </c>
       <c r="D172" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E172" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>672</v>
+        <v>697</v>
       </c>
       <c r="H172" t="s">
-        <v>673</v>
+        <v>698</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>674</v>
+        <v>699</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>675</v>
+        <v>700</v>
       </c>
       <c r="D173" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E173" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F173" t="s">
-        <v>67</v>
+        <v>701</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>676</v>
+        <v>702</v>
       </c>
       <c r="H173" t="s">
-        <v>677</v>
+        <v>703</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>678</v>
+        <v>704</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>679</v>
+        <v>705</v>
       </c>
       <c r="D174" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E174" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>680</v>
+        <v>706</v>
       </c>
       <c r="H174" t="s">
-        <v>681</v>
+        <v>707</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>682</v>
+        <v>708</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>683</v>
+        <v>709</v>
       </c>
       <c r="D175" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E175" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>57</v>
+        <v>710</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>684</v>
+        <v>711</v>
       </c>
       <c r="H175" t="s">
-        <v>685</v>
+        <v>712</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>686</v>
+        <v>713</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>687</v>
+        <v>714</v>
       </c>
       <c r="D176" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E176" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>688</v>
+        <v>715</v>
       </c>
       <c r="H176" t="s">
-        <v>689</v>
+        <v>716</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>690</v>
+        <v>717</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>691</v>
+        <v>718</v>
       </c>
       <c r="D177" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E177" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>692</v>
+        <v>719</v>
       </c>
       <c r="H177" t="s">
-        <v>693</v>
+        <v>720</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>694</v>
+        <v>721</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>695</v>
+        <v>722</v>
       </c>
       <c r="D178" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E178" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>696</v>
+        <v>723</v>
       </c>
       <c r="H178" t="s">
-        <v>697</v>
+        <v>724</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>698</v>
+        <v>725</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>699</v>
+        <v>726</v>
       </c>
       <c r="D179" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E179" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>57</v>
+        <v>152</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>700</v>
+        <v>727</v>
       </c>
       <c r="H179" t="s">
-        <v>701</v>
+        <v>728</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>702</v>
+        <v>729</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>703</v>
+        <v>730</v>
       </c>
       <c r="D180" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E180" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>704</v>
+        <v>731</v>
       </c>
       <c r="H180" t="s">
-        <v>705</v>
+        <v>732</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>706</v>
+        <v>733</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>707</v>
+        <v>734</v>
       </c>
       <c r="D181" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E181" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>708</v>
+        <v>735</v>
       </c>
       <c r="H181" t="s">
-        <v>709</v>
+        <v>736</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>710</v>
+        <v>737</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>711</v>
+        <v>738</v>
       </c>
       <c r="D182" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E182" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>423</v>
+        <v>44</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>712</v>
+        <v>739</v>
       </c>
       <c r="H182" t="s">
-        <v>713</v>
+        <v>740</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>714</v>
+        <v>741</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>715</v>
+        <v>742</v>
       </c>
       <c r="D183" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E183" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>716</v>
+        <v>743</v>
       </c>
       <c r="H183" t="s">
-        <v>717</v>
+        <v>744</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>718</v>
+        <v>745</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>719</v>
+        <v>746</v>
       </c>
       <c r="D184" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E184" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>720</v>
+        <v>14</v>
       </c>
       <c r="H184" t="s">
-        <v>721</v>
+        <v>747</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>722</v>
+        <v>748</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>723</v>
+        <v>749</v>
       </c>
       <c r="D185" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E185" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>724</v>
+        <v>750</v>
       </c>
       <c r="H185" t="s">
-        <v>725</v>
+        <v>751</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>726</v>
+        <v>752</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>727</v>
+        <v>753</v>
       </c>
       <c r="D186" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E186" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>728</v>
+        <v>754</v>
       </c>
       <c r="H186" t="s">
-        <v>729</v>
+        <v>755</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>730</v>
+        <v>756</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>731</v>
+        <v>757</v>
       </c>
       <c r="D187" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E187" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>732</v>
+        <v>758</v>
       </c>
       <c r="H187" t="s">
-        <v>733</v>
+        <v>759</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>734</v>
+        <v>760</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>735</v>
+        <v>761</v>
       </c>
       <c r="D188" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E188" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>67</v>
+        <v>152</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>736</v>
+        <v>762</v>
       </c>
       <c r="H188" t="s">
-        <v>737</v>
+        <v>763</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>738</v>
+        <v>764</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>739</v>
+        <v>765</v>
       </c>
       <c r="D189" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E189" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>740</v>
+        <v>766</v>
       </c>
       <c r="H189" t="s">
-        <v>741</v>
+        <v>767</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>742</v>
+        <v>768</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>743</v>
+        <v>769</v>
       </c>
       <c r="D190" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E190" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>744</v>
+        <v>770</v>
       </c>
       <c r="H190" t="s">
-        <v>745</v>
+        <v>771</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>746</v>
+        <v>772</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>747</v>
+        <v>773</v>
       </c>
       <c r="D191" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E191" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>748</v>
+        <v>774</v>
       </c>
       <c r="H191" t="s">
-        <v>749</v>
+        <v>775</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>750</v>
+        <v>776</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>751</v>
+        <v>777</v>
       </c>
       <c r="D192" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E192" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>752</v>
+        <v>778</v>
       </c>
       <c r="H192" t="s">
-        <v>753</v>
+        <v>779</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>754</v>
+        <v>780</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>755</v>
+        <v>781</v>
       </c>
       <c r="D193" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E193" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>207</v>
+        <v>782</v>
       </c>
       <c r="H193" t="s">
-        <v>756</v>
+        <v>783</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>757</v>
+        <v>784</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>758</v>
+        <v>785</v>
       </c>
       <c r="D194" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E194" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>366</v>
+        <v>44</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>759</v>
+        <v>786</v>
       </c>
       <c r="H194" t="s">
-        <v>760</v>
+        <v>787</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>761</v>
+        <v>788</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>762</v>
+        <v>789</v>
       </c>
       <c r="D195" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E195" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>366</v>
+        <v>44</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>763</v>
+        <v>790</v>
       </c>
       <c r="H195" t="s">
-        <v>764</v>
+        <v>791</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>765</v>
+        <v>792</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>766</v>
+        <v>793</v>
       </c>
       <c r="D196" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E196" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>207</v>
+        <v>794</v>
       </c>
       <c r="H196" t="s">
-        <v>767</v>
+        <v>795</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>768</v>
+        <v>796</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>769</v>
+        <v>797</v>
       </c>
       <c r="D197" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E197" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>770</v>
+        <v>798</v>
       </c>
       <c r="H197" t="s">
-        <v>771</v>
+        <v>799</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>772</v>
+        <v>800</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>773</v>
+        <v>801</v>
       </c>
       <c r="D198" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E198" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F198" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>774</v>
+        <v>802</v>
       </c>
       <c r="H198" t="s">
-        <v>775</v>
+        <v>803</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>776</v>
+        <v>804</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>777</v>
+        <v>805</v>
       </c>
       <c r="D199" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E199" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>423</v>
+        <v>44</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>778</v>
+        <v>806</v>
       </c>
       <c r="H199" t="s">
-        <v>779</v>
+        <v>807</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>780</v>
+        <v>808</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D200" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E200" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F200" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>782</v>
+        <v>810</v>
       </c>
       <c r="H200" t="s">
-        <v>783</v>
+        <v>811</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>784</v>
+        <v>812</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>785</v>
+        <v>813</v>
       </c>
       <c r="D201" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E201" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F201" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>786</v>
+        <v>814</v>
       </c>
       <c r="H201" t="s">
-        <v>787</v>
+        <v>815</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>788</v>
+        <v>816</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>789</v>
+        <v>817</v>
       </c>
       <c r="D202" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E202" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F202" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>790</v>
+        <v>818</v>
       </c>
       <c r="H202" t="s">
-        <v>791</v>
+        <v>819</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>792</v>
+        <v>820</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>793</v>
+        <v>821</v>
       </c>
       <c r="D203" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E203" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F203" t="s">
-        <v>229</v>
+        <v>57</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>794</v>
+        <v>822</v>
       </c>
       <c r="H203" t="s">
-        <v>795</v>
+        <v>823</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>796</v>
+        <v>824</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>797</v>
+        <v>825</v>
       </c>
       <c r="D204" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E204" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F204" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>798</v>
+        <v>826</v>
       </c>
       <c r="H204" t="s">
-        <v>799</v>
+        <v>827</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>800</v>
+        <v>828</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>801</v>
+        <v>829</v>
       </c>
       <c r="D205" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E205" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F205" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>802</v>
+        <v>830</v>
       </c>
       <c r="H205" t="s">
-        <v>803</v>
+        <v>831</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>804</v>
+        <v>832</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>805</v>
+        <v>833</v>
       </c>
       <c r="D206" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E206" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F206" t="s">
-        <v>57</v>
+        <v>119</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>806</v>
+        <v>834</v>
       </c>
       <c r="H206" t="s">
-        <v>807</v>
+        <v>835</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>808</v>
+        <v>836</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>809</v>
+        <v>837</v>
       </c>
       <c r="D207" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E207" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F207" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>810</v>
+        <v>838</v>
       </c>
       <c r="H207" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>812</v>
+        <v>840</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>813</v>
+        <v>841</v>
       </c>
       <c r="D208" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E208" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F208" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>814</v>
+        <v>842</v>
       </c>
       <c r="H208" t="s">
-        <v>815</v>
+        <v>843</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>816</v>
+        <v>844</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>817</v>
+        <v>845</v>
       </c>
       <c r="D209" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E209" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F209" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>818</v>
+        <v>846</v>
       </c>
       <c r="H209" t="s">
-        <v>819</v>
+        <v>847</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>820</v>
+        <v>848</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>821</v>
+        <v>849</v>
       </c>
       <c r="D210" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E210" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>647</v>
+        <v>850</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>822</v>
+        <v>851</v>
       </c>
       <c r="H210" t="s">
-        <v>823</v>
+        <v>852</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>824</v>
+        <v>853</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>825</v>
+        <v>854</v>
       </c>
       <c r="D211" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E211" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>229</v>
+        <v>267</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>826</v>
+        <v>855</v>
       </c>
       <c r="H211" t="s">
-        <v>827</v>
+        <v>856</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>828</v>
+        <v>857</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>829</v>
+        <v>858</v>
       </c>
       <c r="D212" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E212" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>207</v>
+        <v>859</v>
       </c>
       <c r="H212" t="s">
-        <v>830</v>
+        <v>860</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>831</v>
+        <v>861</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>832</v>
+        <v>862</v>
       </c>
       <c r="D213" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E213" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F213" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>833</v>
+        <v>863</v>
       </c>
       <c r="H213" t="s">
-        <v>834</v>
+        <v>864</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>835</v>
+        <v>865</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>836</v>
+        <v>866</v>
       </c>
       <c r="D214" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E214" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F214" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>837</v>
+        <v>867</v>
       </c>
       <c r="H214" t="s">
-        <v>838</v>
+        <v>868</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>839</v>
+        <v>869</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>840</v>
+        <v>870</v>
       </c>
       <c r="D215" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E215" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F215" t="s">
-        <v>13</v>
+        <v>871</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>841</v>
+        <v>872</v>
       </c>
       <c r="H215" t="s">
-        <v>842</v>
+        <v>873</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>843</v>
+        <v>874</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>844</v>
+        <v>875</v>
       </c>
       <c r="D216" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E216" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F216" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>207</v>
+        <v>876</v>
       </c>
       <c r="H216" t="s">
-        <v>845</v>
+        <v>877</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>846</v>
+        <v>878</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>847</v>
+        <v>879</v>
       </c>
       <c r="D217" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E217" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F217" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>848</v>
+        <v>880</v>
       </c>
       <c r="H217" t="s">
-        <v>849</v>
+        <v>881</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>850</v>
+        <v>882</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>851</v>
+        <v>883</v>
       </c>
       <c r="D218" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E218" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F218" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>852</v>
+        <v>884</v>
       </c>
       <c r="H218" t="s">
-        <v>853</v>
+        <v>885</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>854</v>
+        <v>886</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>855</v>
+        <v>887</v>
       </c>
       <c r="D219" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E219" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F219" t="s">
-        <v>856</v>
+        <v>44</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>857</v>
+        <v>888</v>
       </c>
       <c r="H219" t="s">
-        <v>858</v>
+        <v>889</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>859</v>
+        <v>890</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>860</v>
+        <v>891</v>
       </c>
       <c r="D220" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E220" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F220" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>861</v>
+        <v>892</v>
       </c>
       <c r="H220" t="s">
-        <v>862</v>
+        <v>893</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>863</v>
+        <v>894</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>864</v>
+        <v>895</v>
       </c>
       <c r="D221" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E221" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F221" t="s">
-        <v>865</v>
+        <v>44</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>866</v>
+        <v>896</v>
       </c>
       <c r="H221" t="s">
-        <v>867</v>
+        <v>897</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>868</v>
+        <v>898</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>869</v>
+        <v>899</v>
       </c>
       <c r="D222" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E222" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F222" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>870</v>
+        <v>900</v>
       </c>
       <c r="H222" t="s">
-        <v>871</v>
+        <v>901</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>872</v>
+        <v>902</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>873</v>
+        <v>903</v>
       </c>
       <c r="D223" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E223" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F223" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>874</v>
+        <v>904</v>
       </c>
       <c r="H223" t="s">
-        <v>875</v>
+        <v>905</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>876</v>
+        <v>906</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>877</v>
+        <v>907</v>
       </c>
       <c r="D224" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E224" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F224" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>878</v>
+        <v>908</v>
       </c>
       <c r="H224" t="s">
-        <v>879</v>
+        <v>909</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>880</v>
+        <v>910</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>881</v>
+        <v>911</v>
       </c>
       <c r="D225" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E225" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F225" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>882</v>
+        <v>912</v>
       </c>
       <c r="H225" t="s">
-        <v>883</v>
+        <v>913</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>884</v>
+        <v>914</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>885</v>
+        <v>915</v>
       </c>
       <c r="D226" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E226" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F226" t="s">
-        <v>229</v>
+        <v>110</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>886</v>
+        <v>916</v>
       </c>
       <c r="H226" t="s">
-        <v>887</v>
+        <v>917</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>888</v>
+        <v>918</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>889</v>
+        <v>919</v>
       </c>
       <c r="D227" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E227" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F227" t="s">
-        <v>229</v>
+        <v>26</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>890</v>
+        <v>920</v>
       </c>
       <c r="H227" t="s">
-        <v>891</v>
+        <v>921</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>892</v>
+        <v>922</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>893</v>
+        <v>923</v>
       </c>
       <c r="D228" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E228" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F228" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>894</v>
+        <v>924</v>
       </c>
       <c r="H228" t="s">
-        <v>895</v>
+        <v>925</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>896</v>
+        <v>926</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>897</v>
+        <v>927</v>
       </c>
       <c r="D229" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E229" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F229" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>898</v>
+        <v>928</v>
       </c>
       <c r="H229" t="s">
-        <v>899</v>
+        <v>929</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>900</v>
+        <v>930</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>901</v>
+        <v>931</v>
       </c>
       <c r="D230" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E230" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F230" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>207</v>
+        <v>932</v>
       </c>
       <c r="H230" t="s">
-        <v>902</v>
+        <v>933</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>903</v>
+        <v>934</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>904</v>
+        <v>935</v>
       </c>
       <c r="D231" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E231" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F231" t="s">
-        <v>13</v>
+        <v>296</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>905</v>
+        <v>936</v>
       </c>
       <c r="H231" t="s">
-        <v>906</v>
+        <v>937</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>907</v>
+        <v>938</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>908</v>
+        <v>939</v>
       </c>
       <c r="D232" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E232" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F232" t="s">
-        <v>13</v>
+        <v>296</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>909</v>
+        <v>940</v>
       </c>
       <c r="H232" t="s">
-        <v>910</v>
+        <v>941</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>911</v>
+        <v>942</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>912</v>
+        <v>943</v>
       </c>
       <c r="D233" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E233" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F233" t="s">
-        <v>43</v>
+        <v>296</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>913</v>
+        <v>944</v>
       </c>
       <c r="H233" t="s">
-        <v>914</v>
+        <v>945</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>915</v>
+        <v>946</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>916</v>
+        <v>947</v>
       </c>
       <c r="D234" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E234" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F234" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>917</v>
+        <v>948</v>
       </c>
       <c r="H234" t="s">
-        <v>918</v>
+        <v>949</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>919</v>
+        <v>950</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>920</v>
+        <v>951</v>
       </c>
       <c r="D235" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E235" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F235" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>921</v>
+        <v>952</v>
       </c>
       <c r="H235" t="s">
-        <v>922</v>
+        <v>953</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>923</v>
+        <v>954</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>924</v>
+        <v>955</v>
       </c>
       <c r="D236" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E236" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F236" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>925</v>
+        <v>956</v>
       </c>
       <c r="H236" t="s">
-        <v>926</v>
+        <v>957</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>927</v>
+        <v>958</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>928</v>
+        <v>959</v>
       </c>
       <c r="D237" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E237" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F237" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>929</v>
+        <v>960</v>
       </c>
       <c r="H237" t="s">
-        <v>930</v>
+        <v>961</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>931</v>
+        <v>962</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>932</v>
+        <v>963</v>
       </c>
       <c r="D238" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E238" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F238" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>933</v>
+        <v>964</v>
       </c>
       <c r="H238" t="s">
-        <v>934</v>
+        <v>965</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>935</v>
+        <v>966</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>936</v>
+        <v>967</v>
       </c>
       <c r="D239" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E239" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F239" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>937</v>
+        <v>968</v>
       </c>
       <c r="H239" t="s">
-        <v>938</v>
+        <v>969</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>939</v>
+        <v>970</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>940</v>
+        <v>971</v>
       </c>
       <c r="D240" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E240" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F240" t="s">
-        <v>229</v>
+        <v>210</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>941</v>
+        <v>972</v>
       </c>
       <c r="H240" t="s">
-        <v>942</v>
+        <v>973</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>943</v>
+        <v>974</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>944</v>
+        <v>975</v>
       </c>
       <c r="D241" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E241" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F241" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>945</v>
+        <v>976</v>
       </c>
       <c r="H241" t="s">
-        <v>946</v>
+        <v>977</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>947</v>
+        <v>978</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>948</v>
+        <v>979</v>
       </c>
       <c r="D242" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E242" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F242" t="s">
         <v>13</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>949</v>
+        <v>980</v>
       </c>
       <c r="H242" t="s">
-        <v>950</v>
+        <v>981</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>951</v>
+        <v>982</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>952</v>
+        <v>983</v>
       </c>
       <c r="D243" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E243" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F243" t="s">
         <v>13</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>953</v>
+        <v>14</v>
       </c>
       <c r="H243" t="s">
-        <v>954</v>
+        <v>984</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>955</v>
+        <v>985</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>956</v>
+        <v>986</v>
       </c>
       <c r="D244" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E244" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F244" t="s">
-        <v>229</v>
+        <v>26</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>957</v>
+        <v>987</v>
       </c>
       <c r="H244" t="s">
-        <v>958</v>
+        <v>988</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>959</v>
+        <v>989</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>960</v>
+        <v>990</v>
       </c>
       <c r="D245" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E245" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F245" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>961</v>
+        <v>991</v>
       </c>
       <c r="H245" t="s">
-        <v>962</v>
+        <v>992</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>963</v>
+        <v>993</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>964</v>
+        <v>994</v>
       </c>
       <c r="D246" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E246" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F246" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>965</v>
+        <v>995</v>
       </c>
       <c r="H246" t="s">
-        <v>966</v>
+        <v>996</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>967</v>
+        <v>997</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>968</v>
+        <v>998</v>
       </c>
       <c r="D247" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E247" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F247" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>969</v>
+        <v>999</v>
       </c>
       <c r="H247" t="s">
-        <v>970</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>971</v>
+        <v>1001</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>972</v>
+        <v>1002</v>
       </c>
       <c r="D248" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E248" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F248" t="s">
-        <v>67</v>
+        <v>1003</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>973</v>
+        <v>1004</v>
       </c>
       <c r="H248" t="s">
-        <v>974</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>975</v>
+        <v>1006</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>976</v>
+        <v>1007</v>
       </c>
       <c r="D249" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E249" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F249" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>977</v>
+        <v>1008</v>
       </c>
       <c r="H249" t="s">
-        <v>978</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>979</v>
+        <v>1010</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>980</v>
+        <v>1011</v>
       </c>
       <c r="D250" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E250" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F250" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>981</v>
+        <v>1012</v>
       </c>
       <c r="H250" t="s">
-        <v>982</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>983</v>
+        <v>1014</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>984</v>
+        <v>1015</v>
       </c>
       <c r="D251" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E251" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F251" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>985</v>
+        <v>1016</v>
       </c>
       <c r="H251" t="s">
-        <v>986</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>987</v>
+        <v>1018</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>988</v>
+        <v>1019</v>
       </c>
       <c r="D252" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E252" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F252" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>989</v>
+        <v>1020</v>
       </c>
       <c r="H252" t="s">
-        <v>990</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>991</v>
+        <v>1022</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>992</v>
+        <v>1023</v>
       </c>
       <c r="D253" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E253" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F253" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>993</v>
+        <v>1024</v>
       </c>
       <c r="H253" t="s">
-        <v>994</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>995</v>
+        <v>1026</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>996</v>
+        <v>1027</v>
       </c>
       <c r="D254" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E254" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F254" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>997</v>
+        <v>14</v>
       </c>
       <c r="H254" t="s">
-        <v>998</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>999</v>
+        <v>1029</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>1000</v>
+        <v>1030</v>
       </c>
       <c r="D255" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E255" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F255" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>1001</v>
+        <v>1031</v>
       </c>
       <c r="H255" t="s">
-        <v>1002</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>1003</v>
+        <v>1033</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>1004</v>
+        <v>1034</v>
       </c>
       <c r="D256" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E256" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F256" t="s">
-        <v>1005</v>
+        <v>35</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>1006</v>
+        <v>1035</v>
       </c>
       <c r="H256" t="s">
-        <v>1007</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>1008</v>
+        <v>1037</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>1009</v>
+        <v>1038</v>
       </c>
       <c r="D257" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E257" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F257" t="s">
-        <v>423</v>
+        <v>13</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>1010</v>
+        <v>1039</v>
       </c>
       <c r="H257" t="s">
-        <v>1011</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>1012</v>
+        <v>1041</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>1013</v>
+        <v>1042</v>
       </c>
       <c r="D258" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E258" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F258" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>1014</v>
+        <v>1043</v>
       </c>
       <c r="H258" t="s">
-        <v>1015</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>1016</v>
+        <v>1045</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>1017</v>
+        <v>1046</v>
       </c>
       <c r="D259" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E259" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F259" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>1018</v>
+        <v>1047</v>
       </c>
       <c r="H259" t="s">
-        <v>1019</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1020</v>
+        <v>1049</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>1021</v>
+        <v>1050</v>
       </c>
       <c r="D260" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E260" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F260" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>1022</v>
+        <v>1051</v>
       </c>
       <c r="H260" t="s">
-        <v>1023</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1024</v>
+        <v>1053</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>1025</v>
+        <v>1054</v>
       </c>
       <c r="D261" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E261" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F261" t="s">
-        <v>1026</v>
+        <v>13</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1027</v>
+        <v>1055</v>
       </c>
       <c r="H261" t="s">
-        <v>1028</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1029</v>
+        <v>1057</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>1030</v>
+        <v>1058</v>
       </c>
       <c r="D262" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E262" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F262" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1031</v>
+        <v>1059</v>
       </c>
       <c r="H262" t="s">
-        <v>1032</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1033</v>
+        <v>1061</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>1034</v>
+        <v>1062</v>
       </c>
       <c r="D263" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E263" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F263" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1035</v>
+        <v>1063</v>
       </c>
       <c r="H263" t="s">
-        <v>1036</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1037</v>
+        <v>1065</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>1038</v>
+        <v>1066</v>
       </c>
       <c r="D264" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E264" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F264" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1039</v>
+        <v>1067</v>
       </c>
       <c r="H264" t="s">
-        <v>1040</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1041</v>
+        <v>1069</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>1042</v>
+        <v>1070</v>
       </c>
       <c r="D265" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E265" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F265" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1043</v>
+        <v>1071</v>
       </c>
       <c r="H265" t="s">
-        <v>1044</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1045</v>
+        <v>1073</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>1046</v>
+        <v>1074</v>
       </c>
       <c r="D266" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E266" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F266" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1047</v>
+        <v>1075</v>
       </c>
       <c r="H266" t="s">
-        <v>1048</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1049</v>
+        <v>1077</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>1050</v>
+        <v>1078</v>
       </c>
       <c r="D267" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E267" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F267" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1051</v>
+        <v>1079</v>
       </c>
       <c r="H267" t="s">
-        <v>1052</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1053</v>
+        <v>1081</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>1054</v>
+        <v>1082</v>
       </c>
       <c r="D268" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E268" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F268" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1055</v>
+        <v>1083</v>
       </c>
       <c r="H268" t="s">
-        <v>1056</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1057</v>
+        <v>1085</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1058</v>
+        <v>1086</v>
       </c>
       <c r="D269" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E269" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F269" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1059</v>
+        <v>1087</v>
       </c>
       <c r="H269" t="s">
-        <v>1060</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1061</v>
+        <v>1089</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1062</v>
+        <v>1090</v>
       </c>
       <c r="D270" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E270" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F270" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1063</v>
+        <v>1091</v>
       </c>
       <c r="H270" t="s">
-        <v>1064</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1065</v>
+        <v>1093</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1066</v>
+        <v>1094</v>
       </c>
       <c r="D271" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E271" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F271" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1067</v>
+        <v>1095</v>
       </c>
       <c r="H271" t="s">
-        <v>1068</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1069</v>
+        <v>1097</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1070</v>
+        <v>1098</v>
       </c>
       <c r="D272" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E272" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F272" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1071</v>
+        <v>1099</v>
       </c>
       <c r="H272" t="s">
-        <v>1072</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1073</v>
+        <v>1101</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1074</v>
+        <v>1102</v>
       </c>
       <c r="D273" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E273" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F273" t="s">
-        <v>62</v>
+        <v>110</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1075</v>
+        <v>1103</v>
       </c>
       <c r="H273" t="s">
-        <v>1076</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1077</v>
+        <v>1105</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1078</v>
+        <v>1106</v>
       </c>
       <c r="D274" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E274" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F274" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1079</v>
+        <v>1107</v>
       </c>
       <c r="H274" t="s">
-        <v>1080</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1081</v>
+        <v>1109</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1082</v>
+        <v>1110</v>
       </c>
       <c r="D275" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E275" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F275" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1083</v>
+        <v>1111</v>
       </c>
       <c r="H275" t="s">
-        <v>1084</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1085</v>
+        <v>1113</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1086</v>
+        <v>1114</v>
       </c>
       <c r="D276" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E276" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F276" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1087</v>
+        <v>1115</v>
       </c>
       <c r="H276" t="s">
-        <v>1088</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1089</v>
+        <v>1117</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1090</v>
+        <v>1118</v>
       </c>
       <c r="D277" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E277" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F277" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1091</v>
+        <v>1119</v>
       </c>
       <c r="H277" t="s">
-        <v>1092</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1093</v>
+        <v>1121</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1094</v>
+        <v>1122</v>
       </c>
       <c r="D278" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E278" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F278" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1095</v>
+        <v>1123</v>
       </c>
       <c r="H278" t="s">
-        <v>1096</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1097</v>
+        <v>1125</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1098</v>
+        <v>1126</v>
       </c>
       <c r="D279" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E279" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F279" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1099</v>
+        <v>14</v>
       </c>
       <c r="H279" t="s">
-        <v>1100</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1101</v>
+        <v>1128</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1102</v>
+        <v>1129</v>
       </c>
       <c r="D280" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E280" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F280" t="s">
-        <v>229</v>
+        <v>210</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1103</v>
+        <v>1130</v>
       </c>
       <c r="H280" t="s">
-        <v>1104</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1105</v>
+        <v>1132</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1106</v>
+        <v>1133</v>
       </c>
       <c r="D281" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E281" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F281" t="s">
-        <v>229</v>
+        <v>26</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1107</v>
+        <v>1134</v>
       </c>
       <c r="H281" t="s">
-        <v>1108</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1109</v>
+        <v>1136</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1110</v>
+        <v>1137</v>
       </c>
       <c r="D282" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E282" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F282" t="s">
-        <v>229</v>
+        <v>110</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1111</v>
+        <v>1138</v>
       </c>
       <c r="H282" t="s">
-        <v>1112</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1113</v>
+        <v>1140</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1114</v>
+        <v>1141</v>
       </c>
       <c r="D283" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E283" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F283" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1115</v>
+        <v>1142</v>
       </c>
       <c r="H283" t="s">
-        <v>1116</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1117</v>
+        <v>1144</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1118</v>
+        <v>1145</v>
       </c>
       <c r="D284" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E284" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F284" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1119</v>
+        <v>1146</v>
       </c>
       <c r="H284" t="s">
-        <v>1120</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1121</v>
+        <v>1148</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1122</v>
+        <v>1149</v>
       </c>
       <c r="D285" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E285" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F285" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1123</v>
+        <v>1150</v>
       </c>
       <c r="H285" t="s">
-        <v>1124</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1125</v>
+        <v>1152</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1126</v>
+        <v>1153</v>
       </c>
       <c r="D286" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E286" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F286" t="s">
-        <v>366</v>
+        <v>13</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1127</v>
+        <v>1154</v>
       </c>
       <c r="H286" t="s">
-        <v>1128</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1129</v>
+        <v>1156</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1130</v>
+        <v>1157</v>
       </c>
       <c r="D287" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E287" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F287" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1131</v>
+        <v>1158</v>
       </c>
       <c r="H287" t="s">
-        <v>1132</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1133</v>
+        <v>1160</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1134</v>
+        <v>1161</v>
       </c>
       <c r="D288" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E288" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F288" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1135</v>
+        <v>1162</v>
       </c>
       <c r="H288" t="s">
-        <v>1136</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1137</v>
+        <v>1164</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1138</v>
+        <v>1165</v>
       </c>
       <c r="D289" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E289" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F289" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>207</v>
+        <v>1166</v>
       </c>
       <c r="H289" t="s">
-        <v>1139</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1140</v>
+        <v>1168</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1141</v>
+        <v>1169</v>
       </c>
       <c r="D290" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E290" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F290" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1142</v>
+        <v>1170</v>
       </c>
       <c r="H290" t="s">
-        <v>1143</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1144</v>
+        <v>1172</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1145</v>
+        <v>1173</v>
       </c>
       <c r="D291" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E291" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F291" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1146</v>
+        <v>1174</v>
       </c>
       <c r="H291" t="s">
-        <v>1147</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1148</v>
+        <v>1176</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1149</v>
+        <v>1177</v>
       </c>
       <c r="D292" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E292" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F292" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1150</v>
+        <v>1178</v>
       </c>
       <c r="H292" t="s">
-        <v>1151</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1152</v>
+        <v>1180</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1153</v>
+        <v>1181</v>
       </c>
       <c r="D293" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E293" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F293" t="s">
-        <v>57</v>
+        <v>210</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1154</v>
+        <v>1182</v>
       </c>
       <c r="H293" t="s">
-        <v>1155</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1156</v>
+        <v>1184</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1157</v>
+        <v>1185</v>
       </c>
       <c r="D294" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E294" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F294" t="s">
-        <v>1158</v>
+        <v>210</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1159</v>
+        <v>1186</v>
       </c>
       <c r="H294" t="s">
-        <v>1160</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1161</v>
+        <v>1188</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1162</v>
+        <v>1189</v>
       </c>
       <c r="D295" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E295" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F295" t="s">
-        <v>229</v>
+        <v>57</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1163</v>
+        <v>1190</v>
       </c>
       <c r="H295" t="s">
-        <v>1164</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1165</v>
+        <v>1192</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1166</v>
+        <v>1193</v>
       </c>
       <c r="D296" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E296" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F296" t="s">
-        <v>229</v>
+        <v>26</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1167</v>
+        <v>1194</v>
       </c>
       <c r="H296" t="s">
-        <v>1168</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1169</v>
+        <v>1196</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1170</v>
+        <v>1197</v>
       </c>
       <c r="D297" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E297" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F297" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1171</v>
+        <v>1198</v>
       </c>
       <c r="H297" t="s">
-        <v>1172</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1173</v>
+        <v>1200</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1174</v>
+        <v>1201</v>
       </c>
       <c r="D298" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E298" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F298" t="s">
-        <v>229</v>
+        <v>110</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1175</v>
+        <v>1202</v>
       </c>
       <c r="H298" t="s">
-        <v>1176</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1177</v>
+        <v>1204</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1178</v>
+        <v>1205</v>
       </c>
       <c r="D299" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E299" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F299" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1179</v>
+        <v>1206</v>
       </c>
       <c r="H299" t="s">
-        <v>1180</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1181</v>
+        <v>1208</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1182</v>
+        <v>1209</v>
       </c>
       <c r="D300" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E300" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F300" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>207</v>
+        <v>1210</v>
       </c>
       <c r="H300" t="s">
-        <v>1183</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1184</v>
+        <v>1212</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1185</v>
+        <v>1213</v>
       </c>
       <c r="D301" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E301" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F301" t="s">
         <v>13</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1186</v>
+        <v>1214</v>
       </c>
       <c r="H301" t="s">
-        <v>1187</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1188</v>
+        <v>1216</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1189</v>
+        <v>1217</v>
       </c>
       <c r="D302" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E302" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F302" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1190</v>
+        <v>1218</v>
       </c>
       <c r="H302" t="s">
-        <v>1191</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1192</v>
+        <v>1220</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1193</v>
+        <v>1221</v>
       </c>
       <c r="D303" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E303" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F303" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1194</v>
+        <v>1222</v>
       </c>
       <c r="H303" t="s">
-        <v>1195</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1196</v>
+        <v>1224</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1197</v>
+        <v>1225</v>
       </c>
       <c r="D304" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E304" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F304" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1198</v>
+        <v>1226</v>
       </c>
       <c r="H304" t="s">
-        <v>1199</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1200</v>
+        <v>1228</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1201</v>
+        <v>1229</v>
       </c>
       <c r="D305" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E305" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F305" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1202</v>
+        <v>1230</v>
       </c>
       <c r="H305" t="s">
-        <v>1203</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1204</v>
+        <v>1232</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1205</v>
+        <v>1233</v>
       </c>
       <c r="D306" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E306" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F306" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1206</v>
+        <v>1234</v>
       </c>
       <c r="H306" t="s">
-        <v>1207</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1208</v>
+        <v>1236</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1209</v>
+        <v>1237</v>
       </c>
       <c r="D307" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E307" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F307" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1210</v>
+        <v>1238</v>
       </c>
       <c r="H307" t="s">
-        <v>1211</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1212</v>
+        <v>1240</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1213</v>
+        <v>1241</v>
       </c>
       <c r="D308" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E308" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F308" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1214</v>
+        <v>1242</v>
       </c>
       <c r="H308" t="s">
-        <v>1215</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1216</v>
+        <v>1244</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1217</v>
+        <v>1245</v>
       </c>
       <c r="D309" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E309" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F309" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1218</v>
+        <v>1246</v>
       </c>
       <c r="H309" t="s">
-        <v>1219</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1220</v>
+        <v>1248</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1221</v>
+        <v>1249</v>
       </c>
       <c r="D310" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E310" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F310" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1222</v>
+        <v>1250</v>
       </c>
       <c r="H310" t="s">
-        <v>1223</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1224</v>
+        <v>1252</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1225</v>
+        <v>1253</v>
       </c>
       <c r="D311" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E311" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F311" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1226</v>
+        <v>1254</v>
       </c>
       <c r="H311" t="s">
-        <v>1227</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1228</v>
+        <v>1256</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1229</v>
+        <v>1257</v>
       </c>
       <c r="D312" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E312" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F312" t="s">
-        <v>229</v>
+        <v>26</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1230</v>
+        <v>1258</v>
       </c>
       <c r="H312" t="s">
-        <v>1231</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1232</v>
+        <v>1260</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1233</v>
+        <v>1261</v>
       </c>
       <c r="D313" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E313" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F313" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1234</v>
+        <v>1262</v>
       </c>
       <c r="H313" t="s">
-        <v>1235</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1236</v>
+        <v>1264</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1237</v>
+        <v>1265</v>
       </c>
       <c r="D314" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E314" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F314" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1238</v>
+        <v>1266</v>
       </c>
       <c r="H314" t="s">
-        <v>1239</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1240</v>
+        <v>1268</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1241</v>
+        <v>1269</v>
       </c>
       <c r="D315" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E315" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F315" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1242</v>
+        <v>1270</v>
       </c>
       <c r="H315" t="s">
-        <v>1243</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1244</v>
+        <v>1272</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1245</v>
+        <v>1273</v>
       </c>
       <c r="D316" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E316" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F316" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1246</v>
+        <v>1274</v>
       </c>
       <c r="H316" t="s">
-        <v>1247</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1248</v>
+        <v>1276</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1249</v>
+        <v>1277</v>
       </c>
       <c r="D317" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E317" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F317" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1250</v>
+        <v>1278</v>
       </c>
       <c r="H317" t="s">
-        <v>1251</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1252</v>
+        <v>1280</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1253</v>
+        <v>1281</v>
       </c>
       <c r="D318" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E318" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F318" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1254</v>
+        <v>1282</v>
       </c>
       <c r="H318" t="s">
-        <v>1255</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1256</v>
+        <v>1284</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1257</v>
+        <v>1285</v>
       </c>
       <c r="D319" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E319" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F319" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1258</v>
+        <v>1286</v>
       </c>
       <c r="H319" t="s">
-        <v>1259</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1260</v>
+        <v>1288</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1261</v>
+        <v>1289</v>
       </c>
       <c r="D320" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E320" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F320" t="s">
-        <v>229</v>
+        <v>487</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1262</v>
+        <v>1290</v>
       </c>
       <c r="H320" t="s">
-        <v>1263</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1264</v>
+        <v>1292</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1265</v>
+        <v>1293</v>
       </c>
       <c r="D321" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E321" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F321" t="s">
-        <v>229</v>
+        <v>26</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1266</v>
+        <v>1294</v>
       </c>
       <c r="H321" t="s">
-        <v>1267</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1268</v>
+        <v>1296</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1269</v>
+        <v>1297</v>
       </c>
       <c r="D322" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E322" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F322" t="s">
-        <v>229</v>
+        <v>26</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1270</v>
+        <v>1298</v>
       </c>
       <c r="H322" t="s">
-        <v>1271</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1272</v>
+        <v>1300</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1273</v>
+        <v>1301</v>
       </c>
       <c r="D323" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E323" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F323" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1274</v>
+        <v>1302</v>
       </c>
       <c r="H323" t="s">
-        <v>1275</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1276</v>
+        <v>1304</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1277</v>
+        <v>1305</v>
       </c>
       <c r="D324" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E324" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F324" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1278</v>
+        <v>1306</v>
       </c>
       <c r="H324" t="s">
-        <v>1279</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1280</v>
+        <v>1308</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1281</v>
+        <v>1309</v>
       </c>
       <c r="D325" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E325" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F325" t="s">
-        <v>57</v>
+        <v>1310</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>207</v>
+        <v>1311</v>
       </c>
       <c r="H325" t="s">
-        <v>1282</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1283</v>
+        <v>1313</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1284</v>
+        <v>1314</v>
       </c>
       <c r="D326" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E326" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F326" t="s">
-        <v>366</v>
+        <v>44</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1285</v>
+        <v>1315</v>
       </c>
       <c r="H326" t="s">
-        <v>1286</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1287</v>
+        <v>1317</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1288</v>
+        <v>1318</v>
       </c>
       <c r="D327" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E327" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F327" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1289</v>
+        <v>1319</v>
       </c>
       <c r="H327" t="s">
-        <v>1290</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1291</v>
+        <v>1321</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1292</v>
+        <v>1322</v>
       </c>
       <c r="D328" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E328" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F328" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1293</v>
+        <v>1323</v>
       </c>
       <c r="H328" t="s">
-        <v>1294</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1295</v>
+        <v>1325</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1296</v>
+        <v>1326</v>
       </c>
       <c r="D329" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E329" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F329" t="s">
-        <v>229</v>
+        <v>26</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1297</v>
+        <v>1327</v>
       </c>
       <c r="H329" t="s">
-        <v>1298</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1299</v>
+        <v>1329</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1300</v>
+        <v>1330</v>
       </c>
       <c r="D330" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E330" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F330" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1301</v>
+        <v>1331</v>
       </c>
       <c r="H330" t="s">
-        <v>1302</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1303</v>
+        <v>1333</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1304</v>
+        <v>1334</v>
       </c>
       <c r="D331" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E331" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F331" t="s">
-        <v>229</v>
+        <v>110</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1305</v>
+        <v>1335</v>
       </c>
       <c r="H331" t="s">
-        <v>1306</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1307</v>
+        <v>1337</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1308</v>
+        <v>1338</v>
       </c>
       <c r="D332" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E332" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F332" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1309</v>
+        <v>1339</v>
       </c>
       <c r="H332" t="s">
-        <v>1310</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1311</v>
+        <v>1340</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1312</v>
+        <v>1341</v>
       </c>
       <c r="D333" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E333" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F333" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1313</v>
+        <v>1342</v>
       </c>
       <c r="H333" t="s">
-        <v>1314</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1315</v>
+        <v>1344</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1316</v>
+        <v>1345</v>
       </c>
       <c r="D334" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E334" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F334" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1317</v>
+        <v>1346</v>
       </c>
       <c r="H334" t="s">
-        <v>1318</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1319</v>
+        <v>1348</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1320</v>
+        <v>1349</v>
       </c>
       <c r="D335" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E335" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F335" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1321</v>
+        <v>1350</v>
       </c>
       <c r="H335" t="s">
-        <v>1322</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1323</v>
+        <v>1352</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1324</v>
+        <v>1353</v>
       </c>
       <c r="D336" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E336" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F336" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1325</v>
+        <v>1354</v>
       </c>
       <c r="H336" t="s">
-        <v>1326</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1327</v>
+        <v>1356</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1328</v>
+        <v>1357</v>
       </c>
       <c r="D337" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E337" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F337" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1329</v>
+        <v>1358</v>
       </c>
       <c r="H337" t="s">
-        <v>1330</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1331</v>
+        <v>1360</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1332</v>
+        <v>1361</v>
       </c>
       <c r="D338" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E338" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F338" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1333</v>
+        <v>1362</v>
       </c>
       <c r="H338" t="s">
-        <v>1334</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1335</v>
+        <v>1364</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1336</v>
+        <v>1365</v>
       </c>
       <c r="D339" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E339" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F339" t="s">
-        <v>366</v>
+        <v>44</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1337</v>
+        <v>1366</v>
       </c>
       <c r="H339" t="s">
-        <v>1338</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1339</v>
+        <v>1368</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1340</v>
+        <v>1369</v>
       </c>
       <c r="D340" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E340" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F340" t="s">
-        <v>366</v>
+        <v>152</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1341</v>
+        <v>1370</v>
       </c>
       <c r="H340" t="s">
-        <v>1342</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1343</v>
+        <v>1372</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1344</v>
+        <v>1373</v>
       </c>
       <c r="D341" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E341" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F341" t="s">
-        <v>67</v>
+        <v>152</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1345</v>
+        <v>1374</v>
       </c>
       <c r="H341" t="s">
-        <v>1346</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1347</v>
+        <v>1376</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1348</v>
+        <v>1377</v>
       </c>
       <c r="D342" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E342" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F342" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1349</v>
+        <v>1378</v>
       </c>
       <c r="H342" t="s">
-        <v>1350</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1351</v>
+        <v>1380</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1352</v>
+        <v>1381</v>
       </c>
       <c r="D343" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E343" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F343" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1353</v>
+        <v>1382</v>
       </c>
       <c r="H343" t="s">
-        <v>1354</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1355</v>
+        <v>1384</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1356</v>
+        <v>1385</v>
       </c>
       <c r="D344" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E344" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F344" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1357</v>
+        <v>1386</v>
       </c>
       <c r="H344" t="s">
-        <v>1358</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1359</v>
+        <v>1388</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1360</v>
+        <v>1389</v>
       </c>
       <c r="D345" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E345" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F345" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1361</v>
+        <v>1390</v>
       </c>
       <c r="H345" t="s">
-        <v>1362</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1363</v>
+        <v>1392</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1364</v>
+        <v>1393</v>
       </c>
       <c r="D346" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E346" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F346" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1365</v>
+        <v>1394</v>
       </c>
       <c r="H346" t="s">
-        <v>1366</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1367</v>
+        <v>1396</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1368</v>
+        <v>1397</v>
       </c>
       <c r="D347" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E347" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F347" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1369</v>
+        <v>1398</v>
       </c>
       <c r="H347" t="s">
-        <v>1370</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1371</v>
+        <v>1400</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1372</v>
+        <v>1401</v>
       </c>
       <c r="D348" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E348" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F348" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1373</v>
+        <v>1402</v>
       </c>
       <c r="H348" t="s">
-        <v>1374</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1375</v>
+        <v>1404</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1376</v>
+        <v>1405</v>
       </c>
       <c r="D349" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E349" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F349" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1377</v>
+        <v>1406</v>
       </c>
       <c r="H349" t="s">
-        <v>1378</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1379</v>
+        <v>1408</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1380</v>
+        <v>1409</v>
       </c>
       <c r="D350" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E350" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F350" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1381</v>
+        <v>14</v>
       </c>
       <c r="H350" t="s">
-        <v>1382</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1383</v>
+        <v>1411</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1384</v>
+        <v>1412</v>
       </c>
       <c r="D351" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E351" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F351" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1385</v>
+        <v>1413</v>
       </c>
       <c r="H351" t="s">
-        <v>1386</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1387</v>
+        <v>1415</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1388</v>
+        <v>1416</v>
       </c>
       <c r="D352" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E352" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F352" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1389</v>
+        <v>1417</v>
       </c>
       <c r="H352" t="s">
-        <v>1390</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1391</v>
+        <v>1419</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1392</v>
+        <v>1420</v>
       </c>
       <c r="D353" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E353" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F353" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1393</v>
+        <v>1421</v>
       </c>
       <c r="H353" t="s">
-        <v>1394</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1395</v>
+        <v>1423</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1396</v>
+        <v>1424</v>
       </c>
       <c r="D354" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E354" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F354" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1397</v>
+        <v>1425</v>
       </c>
       <c r="H354" t="s">
-        <v>1398</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1399</v>
+        <v>1427</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1400</v>
+        <v>1428</v>
       </c>
       <c r="D355" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E355" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F355" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1401</v>
+        <v>1429</v>
       </c>
       <c r="H355" t="s">
-        <v>1402</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1403</v>
+        <v>1431</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1404</v>
+        <v>1432</v>
       </c>
       <c r="D356" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E356" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F356" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1405</v>
+        <v>1433</v>
       </c>
       <c r="H356" t="s">
-        <v>1406</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1407</v>
+        <v>1435</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1408</v>
+        <v>1436</v>
       </c>
       <c r="D357" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E357" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F357" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1409</v>
+        <v>1437</v>
       </c>
       <c r="H357" t="s">
-        <v>1410</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1411</v>
+        <v>1439</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1412</v>
+        <v>1440</v>
       </c>
       <c r="D358" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E358" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F358" t="s">
-        <v>62</v>
+        <v>210</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1413</v>
+        <v>1441</v>
       </c>
       <c r="H358" t="s">
-        <v>1414</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1415</v>
+        <v>1443</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1416</v>
+        <v>1444</v>
       </c>
       <c r="D359" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E359" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F359" t="s">
-        <v>62</v>
+        <v>210</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1417</v>
+        <v>1445</v>
       </c>
       <c r="H359" t="s">
-        <v>1418</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1419</v>
+        <v>1447</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1420</v>
+        <v>1448</v>
       </c>
       <c r="D360" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E360" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F360" t="s">
-        <v>62</v>
+        <v>210</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1421</v>
+        <v>1449</v>
       </c>
       <c r="H360" t="s">
-        <v>1422</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1423</v>
+        <v>1451</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1424</v>
+        <v>1452</v>
       </c>
       <c r="D361" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E361" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F361" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1425</v>
+        <v>1453</v>
       </c>
       <c r="H361" t="s">
-        <v>1426</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1427</v>
+        <v>1455</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1428</v>
+        <v>1456</v>
       </c>
       <c r="D362" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E362" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F362" t="s">
-        <v>229</v>
+        <v>26</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1429</v>
+        <v>1457</v>
       </c>
       <c r="H362" t="s">
-        <v>1430</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1431</v>
+        <v>1459</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1432</v>
+        <v>1460</v>
       </c>
       <c r="D363" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E363" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F363" t="s">
-        <v>229</v>
+        <v>26</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1433</v>
+        <v>1461</v>
       </c>
       <c r="H363" t="s">
-        <v>1434</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1435</v>
+        <v>1463</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1436</v>
+        <v>1464</v>
       </c>
       <c r="D364" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E364" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F364" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1437</v>
+        <v>1465</v>
       </c>
       <c r="H364" t="s">
-        <v>1438</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1439</v>
+        <v>1467</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1440</v>
+        <v>1468</v>
       </c>
       <c r="D365" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E365" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F365" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1441</v>
+        <v>1469</v>
       </c>
       <c r="H365" t="s">
-        <v>1442</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1443</v>
+        <v>1471</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1444</v>
+        <v>1472</v>
       </c>
       <c r="D366" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E366" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F366" t="s">
-        <v>642</v>
+        <v>13</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1445</v>
+        <v>1473</v>
       </c>
       <c r="H366" t="s">
-        <v>1446</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1447</v>
+        <v>1475</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>1448</v>
+        <v>1476</v>
       </c>
       <c r="D367" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E367" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F367" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1449</v>
+        <v>1477</v>
       </c>
       <c r="H367" t="s">
-        <v>1450</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1451</v>
+        <v>1479</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1452</v>
+        <v>1480</v>
       </c>
       <c r="D368" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E368" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F368" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1453</v>
+        <v>1481</v>
       </c>
       <c r="H368" t="s">
-        <v>1454</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1455</v>
+        <v>1483</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1456</v>
+        <v>1484</v>
       </c>
       <c r="D369" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E369" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F369" t="s">
-        <v>62</v>
+        <v>110</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1457</v>
+        <v>1485</v>
       </c>
       <c r="H369" t="s">
-        <v>1458</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1459</v>
+        <v>1487</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>1460</v>
+        <v>1488</v>
       </c>
       <c r="D370" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E370" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F370" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1461</v>
+        <v>1489</v>
       </c>
       <c r="H370" t="s">
-        <v>1462</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1464</v>
+        <v>1492</v>
       </c>
       <c r="D371" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E371" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F371" t="s">
-        <v>1465</v>
+        <v>44</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1466</v>
+        <v>1493</v>
       </c>
       <c r="H371" t="s">
-        <v>1467</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1468</v>
+        <v>1495</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>1469</v>
+        <v>1496</v>
       </c>
       <c r="D372" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E372" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F372" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1470</v>
+        <v>1497</v>
       </c>
       <c r="H372" t="s">
-        <v>1471</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1472</v>
+        <v>1499</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>1473</v>
+        <v>1500</v>
       </c>
       <c r="D373" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E373" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F373" t="s">
         <v>13</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1474</v>
+        <v>1501</v>
       </c>
       <c r="H373" t="s">
-        <v>1475</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1476</v>
+        <v>1503</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>1477</v>
+        <v>1504</v>
       </c>
       <c r="D374" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E374" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F374" t="s">
         <v>13</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1478</v>
+        <v>1505</v>
       </c>
       <c r="H374" t="s">
-        <v>1479</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1480</v>
+        <v>1507</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>1481</v>
+        <v>1508</v>
       </c>
       <c r="D375" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E375" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F375" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1482</v>
+        <v>1509</v>
       </c>
       <c r="H375" t="s">
-        <v>1483</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1484</v>
+        <v>1511</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>1485</v>
+        <v>1512</v>
       </c>
       <c r="D376" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E376" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F376" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1486</v>
+        <v>1513</v>
       </c>
       <c r="H376" t="s">
-        <v>1487</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1488</v>
+        <v>1515</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>1489</v>
+        <v>1516</v>
       </c>
       <c r="D377" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E377" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F377" t="s">
-        <v>48</v>
+        <v>110</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1490</v>
+        <v>1517</v>
       </c>
       <c r="H377" t="s">
-        <v>1491</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1492</v>
+        <v>1519</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>1493</v>
+        <v>1520</v>
       </c>
       <c r="D378" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E378" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F378" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1494</v>
+        <v>1521</v>
       </c>
       <c r="H378" t="s">
-        <v>1491</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1495</v>
+        <v>1523</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>1496</v>
+        <v>1524</v>
       </c>
       <c r="D379" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E379" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F379" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1497</v>
+        <v>1525</v>
       </c>
       <c r="H379" t="s">
-        <v>1498</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1499</v>
+        <v>1527</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>1500</v>
+        <v>1528</v>
       </c>
       <c r="D380" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E380" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F380" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1501</v>
+        <v>1529</v>
       </c>
       <c r="H380" t="s">
-        <v>1502</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1503</v>
+        <v>1531</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>1504</v>
+        <v>1532</v>
       </c>
       <c r="D381" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E381" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F381" t="s">
-        <v>13</v>
+        <v>296</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1505</v>
+        <v>1533</v>
       </c>
       <c r="H381" t="s">
-        <v>1506</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1507</v>
+        <v>1535</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>1508</v>
+        <v>1536</v>
       </c>
       <c r="D382" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E382" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F382" t="s">
-        <v>13</v>
+        <v>296</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1509</v>
+        <v>1537</v>
       </c>
       <c r="H382" t="s">
-        <v>1510</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1511</v>
+        <v>1539</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>1512</v>
+        <v>1540</v>
       </c>
       <c r="D383" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E383" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F383" t="s">
-        <v>57</v>
+        <v>296</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1513</v>
+        <v>1541</v>
       </c>
       <c r="H383" t="s">
-        <v>1514</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1515</v>
+        <v>1543</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>1516</v>
+        <v>1544</v>
       </c>
       <c r="D384" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E384" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F384" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1517</v>
+        <v>1545</v>
       </c>
       <c r="H384" t="s">
-        <v>1518</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1519</v>
+        <v>1547</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>1520</v>
+        <v>1548</v>
       </c>
       <c r="D385" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E385" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F385" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1521</v>
+        <v>1549</v>
       </c>
       <c r="H385" t="s">
-        <v>1522</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1523</v>
+        <v>1551</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>1524</v>
+        <v>1552</v>
       </c>
       <c r="D386" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E386" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F386" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1525</v>
+        <v>1553</v>
       </c>
       <c r="H386" t="s">
-        <v>1526</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1527</v>
+        <v>1555</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>1528</v>
+        <v>1556</v>
       </c>
       <c r="D387" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E387" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F387" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1529</v>
+        <v>1557</v>
       </c>
       <c r="H387" t="s">
-        <v>1530</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1531</v>
+        <v>1559</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>1532</v>
+        <v>1560</v>
       </c>
       <c r="D388" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E388" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F388" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1533</v>
+        <v>1561</v>
       </c>
       <c r="H388" t="s">
-        <v>1534</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1535</v>
+        <v>1563</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1536</v>
+        <v>1564</v>
       </c>
       <c r="D389" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E389" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F389" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1537</v>
+        <v>1565</v>
       </c>
       <c r="H389" t="s">
-        <v>1538</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1539</v>
+        <v>1567</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1540</v>
+        <v>1568</v>
       </c>
       <c r="D390" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E390" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F390" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1541</v>
+        <v>1569</v>
       </c>
       <c r="H390" t="s">
-        <v>1542</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1543</v>
+        <v>1571</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>1544</v>
+        <v>1572</v>
       </c>
       <c r="D391" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E391" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F391" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1545</v>
+        <v>1573</v>
       </c>
       <c r="H391" t="s">
-        <v>1546</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1547</v>
+        <v>1575</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>1548</v>
+        <v>1576</v>
       </c>
       <c r="D392" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E392" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F392" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1549</v>
+        <v>1577</v>
       </c>
       <c r="H392" t="s">
-        <v>1550</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1551</v>
+        <v>1579</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>1552</v>
+        <v>1580</v>
       </c>
       <c r="D393" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E393" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F393" t="s">
-        <v>229</v>
+        <v>110</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1553</v>
+        <v>1581</v>
       </c>
       <c r="H393" t="s">
-        <v>1554</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1555</v>
+        <v>1583</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>1556</v>
+        <v>1584</v>
       </c>
       <c r="D394" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E394" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F394" t="s">
-        <v>229</v>
+        <v>1585</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1557</v>
+        <v>1586</v>
       </c>
       <c r="H394" t="s">
-        <v>1558</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1559</v>
+        <v>1588</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>1560</v>
+        <v>1589</v>
       </c>
       <c r="D395" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E395" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F395" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1561</v>
+        <v>1590</v>
       </c>
       <c r="H395" t="s">
-        <v>1562</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1563</v>
+        <v>1592</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>1564</v>
+        <v>1593</v>
       </c>
       <c r="D396" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E396" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F396" t="s">
-        <v>57</v>
+        <v>1594</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>207</v>
+        <v>1595</v>
       </c>
       <c r="H396" t="s">
-        <v>1565</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1566</v>
+        <v>1597</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>1567</v>
+        <v>1598</v>
       </c>
       <c r="D397" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E397" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F397" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1568</v>
+        <v>1599</v>
       </c>
       <c r="H397" t="s">
-        <v>1569</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1570</v>
+        <v>1601</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1571</v>
+        <v>1602</v>
       </c>
       <c r="D398" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E398" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F398" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1572</v>
+        <v>1603</v>
       </c>
       <c r="H398" t="s">
-        <v>1573</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1574</v>
+        <v>1605</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1575</v>
+        <v>1606</v>
       </c>
       <c r="D399" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E399" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F399" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1576</v>
+        <v>1607</v>
       </c>
       <c r="H399" t="s">
-        <v>1577</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1578</v>
+        <v>1609</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1579</v>
+        <v>1610</v>
       </c>
       <c r="D400" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E400" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F400" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1580</v>
+        <v>1611</v>
       </c>
       <c r="H400" t="s">
-        <v>1581</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1582</v>
+        <v>1613</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>1583</v>
+        <v>1614</v>
       </c>
       <c r="D401" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E401" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F401" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1584</v>
+        <v>1615</v>
       </c>
       <c r="H401" t="s">
-        <v>1585</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1586</v>
+        <v>1617</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1587</v>
+        <v>1618</v>
       </c>
       <c r="D402" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E402" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F402" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1588</v>
+        <v>1619</v>
       </c>
       <c r="H402" t="s">
-        <v>1589</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1590</v>
+        <v>1621</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1591</v>
+        <v>1622</v>
       </c>
       <c r="D403" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E403" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="F403" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1592</v>
+        <v>1623</v>
       </c>
       <c r="H403" t="s">
-        <v>1593</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1594</v>
+        <v>1625</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>1595</v>
+        <v>10</v>
       </c>
       <c r="D404" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E404" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F404" t="s">
-        <v>366</v>
+        <v>44</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1596</v>
+        <v>1628</v>
       </c>
       <c r="H404" t="s">
-        <v>1597</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1598</v>
+        <v>1630</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1599</v>
+        <v>17</v>
       </c>
       <c r="D405" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E405" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F405" t="s">
-        <v>366</v>
+        <v>44</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1600</v>
+        <v>1631</v>
       </c>
       <c r="H405" t="s">
-        <v>1601</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1602</v>
+        <v>1633</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>1603</v>
+        <v>21</v>
       </c>
       <c r="D406" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E406" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F406" t="s">
-        <v>366</v>
+        <v>26</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1604</v>
+        <v>1634</v>
       </c>
       <c r="H406" t="s">
-        <v>1605</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1606</v>
+        <v>1636</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>1607</v>
+        <v>25</v>
       </c>
       <c r="D407" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E407" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F407" t="s">
-        <v>13</v>
+        <v>296</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1608</v>
+        <v>1637</v>
       </c>
       <c r="H407" t="s">
-        <v>1609</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1610</v>
+        <v>1639</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>1611</v>
+        <v>30</v>
       </c>
       <c r="D408" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E408" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F408" t="s">
-        <v>62</v>
+        <v>296</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1612</v>
+        <v>1640</v>
       </c>
       <c r="H408" t="s">
-        <v>1613</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1614</v>
+        <v>1642</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>1615</v>
+        <v>34</v>
       </c>
       <c r="D409" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E409" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F409" t="s">
-        <v>62</v>
+        <v>296</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1616</v>
+        <v>1643</v>
       </c>
       <c r="H409" t="s">
-        <v>1617</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1618</v>
+        <v>1645</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>1619</v>
+        <v>1646</v>
       </c>
       <c r="D410" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E410" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F410" t="s">
-        <v>13</v>
+        <v>296</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1620</v>
+        <v>1647</v>
       </c>
       <c r="H410" t="s">
-        <v>1621</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1622</v>
+        <v>1649</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>1623</v>
+        <v>61</v>
       </c>
       <c r="D411" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E411" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F411" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1624</v>
+        <v>1650</v>
       </c>
       <c r="H411" t="s">
-        <v>1625</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>65</v>
+      </c>
+      <c r="D412" t="s">
         <v>1626</v>
       </c>
-      <c r="B412" t="s">
-[...2 lines deleted...]
-      <c r="C412" t="s">
+      <c r="E412" t="s">
         <v>1627</v>
       </c>
-      <c r="D412" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F412" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1628</v>
+        <v>1653</v>
       </c>
       <c r="H412" t="s">
-        <v>1629</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>1631</v>
+        <v>69</v>
       </c>
       <c r="D413" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E413" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F413" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1632</v>
+        <v>1656</v>
       </c>
       <c r="H413" t="s">
-        <v>1633</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1634</v>
+        <v>1658</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>1635</v>
+        <v>73</v>
       </c>
       <c r="D414" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E414" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F414" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1636</v>
+        <v>1659</v>
       </c>
       <c r="H414" t="s">
-        <v>1637</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1638</v>
+        <v>1661</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>1639</v>
+        <v>77</v>
       </c>
       <c r="D415" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E415" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F415" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1640</v>
+        <v>1662</v>
       </c>
       <c r="H415" t="s">
-        <v>1641</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1642</v>
+        <v>1664</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>1643</v>
+        <v>1665</v>
       </c>
       <c r="D416" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E416" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F416" t="s">
-        <v>229</v>
+        <v>110</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1644</v>
+        <v>1666</v>
       </c>
       <c r="H416" t="s">
-        <v>1645</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1646</v>
+        <v>1668</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>1647</v>
+        <v>1669</v>
       </c>
       <c r="D417" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E417" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F417" t="s">
-        <v>229</v>
+        <v>110</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1648</v>
+        <v>1670</v>
       </c>
       <c r="H417" t="s">
-        <v>1649</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1650</v>
+        <v>1672</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>1651</v>
+        <v>1673</v>
       </c>
       <c r="D418" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E418" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F418" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1652</v>
+        <v>1674</v>
       </c>
       <c r="H418" t="s">
-        <v>1653</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1654</v>
+        <v>1676</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>1655</v>
+        <v>1677</v>
       </c>
       <c r="D419" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E419" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F419" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1656</v>
+        <v>1678</v>
       </c>
       <c r="H419" t="s">
-        <v>1657</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1658</v>
+        <v>1680</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>1659</v>
+        <v>1681</v>
       </c>
       <c r="D420" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E420" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F420" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1660</v>
+        <v>1682</v>
       </c>
       <c r="H420" t="s">
-        <v>1661</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1662</v>
+        <v>1684</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>1663</v>
+        <v>1685</v>
       </c>
       <c r="D421" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E421" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F421" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1664</v>
+        <v>1686</v>
       </c>
       <c r="H421" t="s">
-        <v>1665</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1666</v>
+        <v>1688</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>1667</v>
+        <v>1689</v>
       </c>
       <c r="D422" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E422" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F422" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1668</v>
+        <v>1690</v>
       </c>
       <c r="H422" t="s">
-        <v>1669</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1670</v>
+        <v>1692</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>1671</v>
+        <v>1693</v>
       </c>
       <c r="D423" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E423" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F423" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1672</v>
+        <v>1694</v>
       </c>
       <c r="H423" t="s">
-        <v>1673</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1674</v>
+        <v>1696</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>1675</v>
+        <v>1697</v>
       </c>
       <c r="D424" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E424" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F424" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1676</v>
+        <v>1698</v>
       </c>
       <c r="H424" t="s">
-        <v>1677</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1678</v>
+        <v>1700</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>1679</v>
+        <v>1701</v>
       </c>
       <c r="D425" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E425" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F425" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1680</v>
+        <v>1702</v>
       </c>
       <c r="H425" t="s">
-        <v>1681</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1682</v>
+        <v>1704</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>1683</v>
+        <v>1705</v>
       </c>
       <c r="D426" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E426" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F426" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1684</v>
+        <v>1706</v>
       </c>
       <c r="H426" t="s">
-        <v>1685</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1686</v>
+        <v>1708</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>1687</v>
+        <v>1709</v>
       </c>
       <c r="D427" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E427" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F427" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1688</v>
+        <v>1710</v>
       </c>
       <c r="H427" t="s">
-        <v>1689</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1690</v>
+        <v>1712</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>1691</v>
+        <v>1713</v>
       </c>
       <c r="D428" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E428" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F428" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1692</v>
+        <v>1714</v>
       </c>
       <c r="H428" t="s">
-        <v>1693</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1694</v>
+        <v>1716</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>1695</v>
+        <v>81</v>
       </c>
       <c r="D429" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E429" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F429" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1696</v>
+        <v>1717</v>
       </c>
       <c r="H429" t="s">
-        <v>1697</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1698</v>
+        <v>1719</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>1699</v>
+        <v>85</v>
       </c>
       <c r="D430" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E430" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F430" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1700</v>
+        <v>1720</v>
       </c>
       <c r="H430" t="s">
-        <v>1701</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1702</v>
+        <v>1722</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>1703</v>
+        <v>89</v>
       </c>
       <c r="D431" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E431" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F431" t="s">
-        <v>57</v>
+        <v>152</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1704</v>
+        <v>1723</v>
       </c>
       <c r="H431" t="s">
-        <v>1705</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1706</v>
+        <v>1725</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>1707</v>
+        <v>93</v>
       </c>
       <c r="D432" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E432" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F432" t="s">
-        <v>57</v>
+        <v>152</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1708</v>
+        <v>1726</v>
       </c>
       <c r="H432" t="s">
-        <v>1709</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1710</v>
+        <v>1728</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>1711</v>
+        <v>97</v>
       </c>
       <c r="D433" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E433" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F433" t="s">
-        <v>229</v>
+        <v>119</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1712</v>
+        <v>1729</v>
       </c>
       <c r="H433" t="s">
-        <v>1713</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1714</v>
+        <v>1731</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>1715</v>
+        <v>101</v>
       </c>
       <c r="D434" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E434" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F434" t="s">
-        <v>229</v>
+        <v>119</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1716</v>
+        <v>1732</v>
       </c>
       <c r="H434" t="s">
-        <v>1717</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1718</v>
+        <v>1734</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>1719</v>
+        <v>105</v>
       </c>
       <c r="D435" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E435" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F435" t="s">
-        <v>229</v>
+        <v>487</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1720</v>
+        <v>1735</v>
       </c>
       <c r="H435" t="s">
-        <v>1721</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1722</v>
+        <v>1737</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>1723</v>
+        <v>109</v>
       </c>
       <c r="D436" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E436" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F436" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1724</v>
+        <v>1738</v>
       </c>
       <c r="H436" t="s">
-        <v>1725</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1726</v>
+        <v>1740</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>1727</v>
+        <v>114</v>
       </c>
       <c r="D437" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E437" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F437" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1728</v>
+        <v>1741</v>
       </c>
       <c r="H437" t="s">
-        <v>1729</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1730</v>
+        <v>1743</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>1731</v>
+        <v>118</v>
       </c>
       <c r="D438" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E438" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F438" t="s">
         <v>13</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1732</v>
+        <v>1744</v>
       </c>
       <c r="H438" t="s">
-        <v>1733</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1734</v>
+        <v>1746</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>1735</v>
+        <v>123</v>
       </c>
       <c r="D439" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E439" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F439" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1736</v>
+        <v>1747</v>
       </c>
       <c r="H439" t="s">
-        <v>1737</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1738</v>
+        <v>1749</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>1739</v>
+        <v>127</v>
       </c>
       <c r="D440" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E440" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F440" t="s">
-        <v>1740</v>
+        <v>119</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1741</v>
+        <v>1750</v>
       </c>
       <c r="H440" t="s">
-        <v>1742</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1743</v>
+        <v>1752</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>1744</v>
+        <v>131</v>
       </c>
       <c r="D441" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E441" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F441" t="s">
-        <v>229</v>
+        <v>152</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1745</v>
+        <v>1753</v>
       </c>
       <c r="H441" t="s">
-        <v>1746</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>1748</v>
+        <v>135</v>
       </c>
       <c r="D442" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E442" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F442" t="s">
-        <v>1749</v>
+        <v>152</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1750</v>
+        <v>1756</v>
       </c>
       <c r="H442" t="s">
-        <v>1751</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1752</v>
+        <v>1758</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>1753</v>
+        <v>139</v>
       </c>
       <c r="D443" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E443" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F443" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1754</v>
+        <v>1759</v>
       </c>
       <c r="H443" t="s">
-        <v>1755</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1756</v>
+        <v>1761</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>1757</v>
+        <v>143</v>
       </c>
       <c r="D444" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E444" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F444" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="H444" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1760</v>
+        <v>1764</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>1761</v>
+        <v>147</v>
       </c>
       <c r="D445" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E445" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F445" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="H445" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>1765</v>
+        <v>151</v>
       </c>
       <c r="D446" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E446" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F446" t="s">
-        <v>57</v>
+        <v>119</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="H446" t="s">
-        <v>1767</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>1769</v>
+        <v>156</v>
       </c>
       <c r="D447" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E447" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F447" t="s">
         <v>13</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="H447" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>1773</v>
+        <v>160</v>
       </c>
       <c r="D448" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E448" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F448" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G448" s="1" t="s">
         <v>1774</v>
       </c>
       <c r="H448" t="s">
         <v>1775</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
         <v>1776</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
         <v>1777</v>
       </c>
       <c r="D449" t="s">
-        <v>205</v>
+        <v>1626</v>
       </c>
       <c r="E449" t="s">
-        <v>206</v>
+        <v>1627</v>
       </c>
       <c r="F449" t="s">
         <v>13</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>1778</v>
       </c>
       <c r="H449" t="s">
         <v>1779</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
         <v>1780</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>10</v>
+        <v>1781</v>
       </c>
       <c r="D450" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E450" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F450" t="s">
+        <v>13</v>
+      </c>
+      <c r="G450" s="1" t="s">
         <v>1782</v>
       </c>
-      <c r="F450" t="s">
-[...2 lines deleted...]
-      <c r="G450" s="1" t="s">
+      <c r="H450" t="s">
         <v>1783</v>
-      </c>
-[...1 lines deleted...]
-        <v>1784</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>164</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F451" t="s">
+        <v>13</v>
+      </c>
+      <c r="G451" s="1" t="s">
         <v>1785</v>
       </c>
-      <c r="B451" t="s">
-[...14 lines deleted...]
-      <c r="G451" s="1" t="s">
+      <c r="H451" t="s">
         <v>1786</v>
-      </c>
-[...1 lines deleted...]
-        <v>1787</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>168</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F452" t="s">
+        <v>13</v>
+      </c>
+      <c r="G452" s="1" t="s">
         <v>1788</v>
       </c>
-      <c r="B452" t="s">
-[...14 lines deleted...]
-      <c r="G452" s="1" t="s">
+      <c r="H452" t="s">
         <v>1789</v>
-      </c>
-[...1 lines deleted...]
-        <v>1790</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>172</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F453" t="s">
+        <v>13</v>
+      </c>
+      <c r="G453" s="1" t="s">
         <v>1791</v>
       </c>
-      <c r="B453" t="s">
-[...14 lines deleted...]
-      <c r="G453" s="1" t="s">
+      <c r="H453" t="s">
         <v>1792</v>
-      </c>
-[...1 lines deleted...]
-        <v>1793</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>176</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F454" t="s">
+        <v>13</v>
+      </c>
+      <c r="G454" s="1" t="s">
         <v>1794</v>
       </c>
-      <c r="B454" t="s">
-[...14 lines deleted...]
-      <c r="G454" s="1" t="s">
+      <c r="H454" t="s">
         <v>1795</v>
-      </c>
-[...1 lines deleted...]
-        <v>1796</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>179</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F455" t="s">
+        <v>26</v>
+      </c>
+      <c r="G455" s="1" t="s">
         <v>1797</v>
       </c>
-      <c r="B455" t="s">
-[...14 lines deleted...]
-      <c r="G455" s="1" t="s">
+      <c r="H455" t="s">
         <v>1798</v>
-      </c>
-[...1 lines deleted...]
-        <v>1799</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
         <v>1800</v>
       </c>
-      <c r="B456" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D456" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E456" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F456" t="s">
-        <v>89</v>
+        <v>119</v>
       </c>
       <c r="G456" s="1" t="s">
         <v>1801</v>
       </c>
       <c r="H456" t="s">
         <v>1802</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
         <v>1803</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>61</v>
+        <v>183</v>
       </c>
       <c r="D457" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E457" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F457" t="s">
-        <v>229</v>
+        <v>487</v>
       </c>
       <c r="G457" s="1" t="s">
         <v>1804</v>
       </c>
       <c r="H457" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
         <v>1806</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>66</v>
+        <v>187</v>
       </c>
       <c r="D458" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E458" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F458" t="s">
-        <v>229</v>
+        <v>487</v>
       </c>
       <c r="G458" s="1" t="s">
         <v>1807</v>
       </c>
       <c r="H458" t="s">
         <v>1808</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
         <v>1809</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>71</v>
+        <v>190</v>
       </c>
       <c r="D459" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E459" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F459" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G459" s="1" t="s">
         <v>1810</v>
       </c>
       <c r="H459" t="s">
         <v>1811</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
         <v>1812</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>75</v>
+        <v>194</v>
       </c>
       <c r="D460" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E460" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F460" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G460" s="1" t="s">
         <v>1813</v>
       </c>
       <c r="H460" t="s">
         <v>1814</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
         <v>1815</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>79</v>
+        <v>198</v>
       </c>
       <c r="D461" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E461" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F461" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="G461" s="1" t="s">
         <v>1816</v>
       </c>
       <c r="H461" t="s">
         <v>1817</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
         <v>1818</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>84</v>
+        <v>1819</v>
       </c>
       <c r="D462" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E462" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F462" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="H462" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>88</v>
+        <v>201</v>
       </c>
       <c r="D463" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E463" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F463" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="H463" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>1825</v>
+        <v>205</v>
       </c>
       <c r="D464" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E464" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F464" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G464" s="1" t="s">
         <v>1826</v>
       </c>
       <c r="H464" t="s">
         <v>1827</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
         <v>1828</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>93</v>
+        <v>209</v>
       </c>
       <c r="D465" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E465" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F465" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="G465" s="1" t="s">
         <v>1829</v>
       </c>
       <c r="H465" t="s">
         <v>1830</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
         <v>1831</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>97</v>
+        <v>214</v>
       </c>
       <c r="D466" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E466" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F466" t="s">
-        <v>229</v>
+        <v>110</v>
       </c>
       <c r="G466" s="1" t="s">
         <v>1832</v>
       </c>
       <c r="H466" t="s">
         <v>1833</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
         <v>1834</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>101</v>
+        <v>218</v>
       </c>
       <c r="D467" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E467" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F467" t="s">
-        <v>229</v>
+        <v>26</v>
       </c>
       <c r="G467" s="1" t="s">
         <v>1835</v>
       </c>
       <c r="H467" t="s">
         <v>1836</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
         <v>1837</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>105</v>
+        <v>222</v>
       </c>
       <c r="D468" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E468" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F468" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G468" s="1" t="s">
         <v>1838</v>
       </c>
       <c r="H468" t="s">
         <v>1839</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
         <v>1840</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>109</v>
+        <v>1841</v>
       </c>
       <c r="D469" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E469" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F469" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="H469" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>113</v>
+        <v>226</v>
       </c>
       <c r="D470" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E470" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F470" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="H470" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>117</v>
+        <v>230</v>
       </c>
       <c r="D471" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E471" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F471" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="H471" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="D472" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E472" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F472" t="s">
-        <v>229</v>
+        <v>57</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="H472" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>125</v>
+        <v>238</v>
       </c>
       <c r="D473" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E473" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F473" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="H473" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>129</v>
+        <v>242</v>
       </c>
       <c r="D474" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E474" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F474" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="H474" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>133</v>
+        <v>246</v>
       </c>
       <c r="D475" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E475" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F475" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="H475" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>137</v>
+        <v>250</v>
       </c>
       <c r="D476" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E476" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F476" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="H476" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>141</v>
+        <v>254</v>
       </c>
       <c r="D477" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E477" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F477" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="H477" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>145</v>
+        <v>258</v>
       </c>
       <c r="D478" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E478" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F478" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="H478" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="D479" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E479" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F479" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="H479" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>149</v>
+        <v>266</v>
       </c>
       <c r="D480" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E480" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F480" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="H480" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>153</v>
+        <v>275</v>
       </c>
       <c r="D481" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E481" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F481" t="s">
-        <v>642</v>
+        <v>57</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="H481" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>157</v>
+        <v>279</v>
       </c>
       <c r="D482" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E482" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F482" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="H482" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>161</v>
+        <v>283</v>
       </c>
       <c r="D483" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E483" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F483" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="H483" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>165</v>
+        <v>287</v>
       </c>
       <c r="D484" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E484" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F484" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="H484" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>169</v>
+        <v>291</v>
       </c>
       <c r="D485" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E485" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F485" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="H485" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="D486" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E486" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F486" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="H486" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="D487" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E487" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F487" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="H487" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>173</v>
+        <v>303</v>
       </c>
       <c r="D488" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E488" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F488" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="H488" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>177</v>
+        <v>307</v>
       </c>
       <c r="D489" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E489" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F489" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="H489" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>181</v>
+        <v>311</v>
       </c>
       <c r="D490" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E490" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F490" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="H490" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>185</v>
+        <v>315</v>
       </c>
       <c r="D491" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E491" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F491" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="H491" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>189</v>
+        <v>319</v>
       </c>
       <c r="D492" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E492" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F492" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="H492" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>193</v>
+        <v>323</v>
       </c>
       <c r="D493" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E493" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F493" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="H493" t="s">
-        <v>1914</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
         <v>1915</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>197</v>
+        <v>327</v>
       </c>
       <c r="D494" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E494" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F494" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="G494" s="1" t="s">
         <v>1916</v>
       </c>
       <c r="H494" t="s">
         <v>1917</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
         <v>1918</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>201</v>
+        <v>331</v>
       </c>
       <c r="D495" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E495" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F495" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G495" s="1" t="s">
         <v>1919</v>
       </c>
       <c r="H495" t="s">
         <v>1920</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
         <v>1921</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
+        <v>335</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F496" t="s">
+        <v>210</v>
+      </c>
+      <c r="G496" s="1" t="s">
         <v>1922</v>
       </c>
-      <c r="D496" t="s">
-[...8 lines deleted...]
-      <c r="G496" s="1" t="s">
+      <c r="H496" t="s">
         <v>1923</v>
-      </c>
-[...1 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>339</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F497" t="s">
+        <v>152</v>
+      </c>
+      <c r="G497" s="1" t="s">
         <v>1925</v>
       </c>
-      <c r="B497" t="s">
-[...14 lines deleted...]
-      <c r="G497" s="1" t="s">
+      <c r="H497" t="s">
         <v>1926</v>
-      </c>
-[...1 lines deleted...]
-        <v>1927</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>343</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F498" t="s">
+        <v>152</v>
+      </c>
+      <c r="G498" s="1" t="s">
         <v>1928</v>
       </c>
-      <c r="B498" t="s">
-[...14 lines deleted...]
-      <c r="G498" s="1" t="s">
+      <c r="H498" t="s">
         <v>1929</v>
-      </c>
-[...1 lines deleted...]
-        <v>1930</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>347</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F499" t="s">
+        <v>152</v>
+      </c>
+      <c r="G499" s="1" t="s">
         <v>1931</v>
       </c>
-      <c r="B499" t="s">
-[...14 lines deleted...]
-      <c r="G499" s="1" t="s">
+      <c r="H499" t="s">
         <v>1932</v>
-      </c>
-[...1 lines deleted...]
-        <v>1933</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>351</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F500" t="s">
+        <v>152</v>
+      </c>
+      <c r="G500" s="1" t="s">
         <v>1934</v>
       </c>
-      <c r="B500" t="s">
-[...14 lines deleted...]
-      <c r="G500" s="1" t="s">
+      <c r="H500" t="s">
         <v>1935</v>
-      </c>
-[...1 lines deleted...]
-        <v>1936</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>355</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F501" t="s">
+        <v>210</v>
+      </c>
+      <c r="G501" s="1" t="s">
         <v>1937</v>
       </c>
-      <c r="B501" t="s">
-[...14 lines deleted...]
-      <c r="G501" s="1" t="s">
+      <c r="H501" t="s">
         <v>1938</v>
-      </c>
-[...1 lines deleted...]
-        <v>1939</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>359</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F502" t="s">
+        <v>44</v>
+      </c>
+      <c r="G502" s="1" t="s">
         <v>1940</v>
       </c>
-      <c r="B502" t="s">
-[...2 lines deleted...]
-      <c r="C502" t="s">
+      <c r="H502" t="s">
         <v>1941</v>
-      </c>
-[...13 lines deleted...]
-        <v>1943</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>363</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F503" t="s">
+        <v>44</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="H503" t="s">
         <v>1944</v>
-      </c>
-[...19 lines deleted...]
-        <v>1946</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>367</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F504" t="s">
+        <v>44</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="H504" t="s">
         <v>1947</v>
-      </c>
-[...19 lines deleted...]
-        <v>1949</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>371</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F505" t="s">
+        <v>35</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="H505" t="s">
         <v>1950</v>
-      </c>
-[...19 lines deleted...]
-        <v>1952</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>375</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F506" t="s">
+        <v>152</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="H506" t="s">
         <v>1953</v>
-      </c>
-[...19 lines deleted...]
-        <v>1955</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>379</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F507" t="s">
+        <v>13</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="H507" t="s">
         <v>1956</v>
-      </c>
-[...19 lines deleted...]
-        <v>1958</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>383</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F508" t="s">
+        <v>13</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="H508" t="s">
         <v>1959</v>
-      </c>
-[...19 lines deleted...]
-        <v>1962</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>357</v>
+        <v>387</v>
       </c>
       <c r="D509" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E509" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F509" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1964</v>
+        <v>1961</v>
       </c>
       <c r="H509" t="s">
-        <v>1965</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>361</v>
+        <v>391</v>
       </c>
       <c r="D510" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E510" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F510" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="H510" t="s">
-        <v>1968</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F511" t="s">
+        <v>210</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="H511" t="s">
         <v>1969</v>
-      </c>
-[...19 lines deleted...]
-        <v>1971</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>394</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F512" t="s">
+        <v>210</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="H512" t="s">
         <v>1972</v>
-      </c>
-[...19 lines deleted...]
-        <v>1974</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>398</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F513" t="s">
+        <v>44</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="H513" t="s">
         <v>1975</v>
-      </c>
-[...19 lines deleted...]
-        <v>1977</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>402</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F514" t="s">
+        <v>44</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="H514" t="s">
         <v>1978</v>
-      </c>
-[...19 lines deleted...]
-        <v>1980</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>406</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F515" t="s">
+        <v>44</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H515" t="s">
         <v>1981</v>
-      </c>
-[...19 lines deleted...]
-        <v>1984</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>382</v>
+        <v>410</v>
       </c>
       <c r="D516" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E516" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F516" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="H516" t="s">
-        <v>1987</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>386</v>
+        <v>414</v>
       </c>
       <c r="D517" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E517" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F517" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="H517" t="s">
-        <v>1990</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>390</v>
+        <v>418</v>
       </c>
       <c r="D518" t="s">
-        <v>1781</v>
+        <v>1626</v>
       </c>
       <c r="E518" t="s">
-        <v>1782</v>
+        <v>1627</v>
       </c>
       <c r="F518" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="H518" t="s">
-        <v>1993</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F519" t="s">
+        <v>13</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="H519" t="s">
         <v>1994</v>
-      </c>
-[...19 lines deleted...]
-        <v>1996</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>422</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F520" t="s">
+        <v>119</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="H520" t="s">
         <v>1997</v>
-      </c>
-[...19 lines deleted...]
-        <v>1999</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>426</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F521" t="s">
+        <v>44</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="H521" t="s">
         <v>2000</v>
-      </c>
-[...19 lines deleted...]
-        <v>2002</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>430</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F522" t="s">
+        <v>44</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="H522" t="s">
         <v>2003</v>
-      </c>
-[...19 lines deleted...]
-        <v>2005</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>434</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F523" t="s">
+        <v>44</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="H523" t="s">
         <v>2006</v>
-      </c>
-[...19 lines deleted...]
-        <v>2008</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>438</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F524" t="s">
+        <v>44</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H524" t="s">
         <v>2009</v>
-      </c>
-[...19 lines deleted...]
-        <v>2011</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>442</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F525" t="s">
+        <v>35</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H525" t="s">
         <v>2012</v>
-      </c>
-[...19 lines deleted...]
-        <v>2014</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>446</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F526" t="s">
+        <v>44</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="H526" t="s">
         <v>2015</v>
-      </c>
-[...19 lines deleted...]
-        <v>2017</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>450</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F527" t="s">
+        <v>44</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="H527" t="s">
         <v>2018</v>
-      </c>
-[...19 lines deleted...]
-        <v>2020</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>454</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F528" t="s">
+        <v>44</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="H528" t="s">
         <v>2021</v>
-      </c>
-[...19 lines deleted...]
-        <v>2023</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>458</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F529" t="s">
+        <v>44</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H529" t="s">
         <v>2024</v>
-      </c>
-[...19 lines deleted...]
-        <v>2026</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>462</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F530" t="s">
+        <v>44</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="H530" t="s">
         <v>2027</v>
-      </c>
-[...19 lines deleted...]
-        <v>2029</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>466</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F531" t="s">
+        <v>119</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H531" t="s">
         <v>2030</v>
-      </c>
-[...19 lines deleted...]
-        <v>2032</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>470</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F532" t="s">
+        <v>119</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="H532" t="s">
         <v>2033</v>
-      </c>
-[...19 lines deleted...]
-        <v>2035</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>491</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F533" t="s">
+        <v>44</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="H533" t="s">
         <v>2036</v>
-      </c>
-[...19 lines deleted...]
-        <v>2038</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>496</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F534" t="s">
+        <v>44</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="H534" t="s">
         <v>2039</v>
-      </c>
-[...19 lines deleted...]
-        <v>2041</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>500</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F535" t="s">
+        <v>44</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="H535" t="s">
         <v>2042</v>
-      </c>
-[...19 lines deleted...]
-        <v>2044</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>504</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F536" t="s">
+        <v>110</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="H536" t="s">
         <v>2045</v>
-      </c>
-[...19 lines deleted...]
-        <v>2047</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>508</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F537" t="s">
+        <v>44</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="H537" t="s">
         <v>2048</v>
-      </c>
-[...19 lines deleted...]
-        <v>2050</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>512</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F538" t="s">
+        <v>44</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="H538" t="s">
         <v>2051</v>
-      </c>
-[...19 lines deleted...]
-        <v>2053</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>516</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F539" t="s">
+        <v>44</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="H539" t="s">
         <v>2054</v>
-      </c>
-[...19 lines deleted...]
-        <v>1927</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>520</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F540" t="s">
+        <v>110</v>
+      </c>
+      <c r="G540" s="1" t="s">
         <v>2056</v>
       </c>
-      <c r="B540" t="s">
-[...14 lines deleted...]
-      <c r="G540" s="1" t="s">
+      <c r="H540" t="s">
         <v>2057</v>
-      </c>
-[...1 lines deleted...]
-        <v>2058</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>524</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F541" t="s">
+        <v>110</v>
+      </c>
+      <c r="G541" s="1" t="s">
         <v>2059</v>
       </c>
-      <c r="B541" t="s">
-[...14 lines deleted...]
-      <c r="G541" s="1" t="s">
+      <c r="H541" t="s">
         <v>2060</v>
-      </c>
-[...1 lines deleted...]
-        <v>2061</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>528</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F542" t="s">
+        <v>119</v>
+      </c>
+      <c r="G542" s="1" t="s">
         <v>2062</v>
       </c>
-      <c r="B542" t="s">
-[...14 lines deleted...]
-      <c r="G542" s="1" t="s">
+      <c r="H542" t="s">
         <v>2063</v>
-      </c>
-[...1 lines deleted...]
-        <v>2064</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>532</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F543" t="s">
+        <v>26</v>
+      </c>
+      <c r="G543" s="1" t="s">
         <v>2065</v>
       </c>
-      <c r="B543" t="s">
-[...14 lines deleted...]
-      <c r="G543" s="1" t="s">
+      <c r="H543" t="s">
         <v>2066</v>
-      </c>
-[...1 lines deleted...]
-        <v>2067</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>536</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F544" t="s">
+        <v>44</v>
+      </c>
+      <c r="G544" s="1" t="s">
         <v>2068</v>
       </c>
-      <c r="B544" t="s">
-[...14 lines deleted...]
-      <c r="G544" s="1" t="s">
+      <c r="H544" t="s">
         <v>2069</v>
-      </c>
-[...1 lines deleted...]
-        <v>2070</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>540</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F545" t="s">
+        <v>44</v>
+      </c>
+      <c r="G545" s="1" t="s">
         <v>2071</v>
       </c>
-      <c r="B545" t="s">
-[...14 lines deleted...]
-      <c r="G545" s="1" t="s">
+      <c r="H545" t="s">
         <v>2072</v>
-      </c>
-[...1 lines deleted...]
-        <v>2073</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>544</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F546" t="s">
+        <v>44</v>
+      </c>
+      <c r="G546" s="1" t="s">
         <v>2074</v>
       </c>
-      <c r="B546" t="s">
-[...14 lines deleted...]
-      <c r="G546" s="1" t="s">
+      <c r="H546" t="s">
         <v>2075</v>
-      </c>
-[...1 lines deleted...]
-        <v>2076</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>548</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F547" t="s">
+        <v>44</v>
+      </c>
+      <c r="G547" s="1" t="s">
         <v>2077</v>
       </c>
-      <c r="B547" t="s">
-[...14 lines deleted...]
-      <c r="G547" s="1" t="s">
+      <c r="H547" t="s">
         <v>2078</v>
-      </c>
-[...1 lines deleted...]
-        <v>2079</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>552</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F548" t="s">
+        <v>296</v>
+      </c>
+      <c r="G548" s="1" t="s">
         <v>2080</v>
       </c>
-      <c r="B548" t="s">
-[...14 lines deleted...]
-      <c r="G548" s="1" t="s">
+      <c r="H548" t="s">
         <v>2081</v>
-      </c>
-[...1 lines deleted...]
-        <v>2082</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>556</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F549" t="s">
+        <v>296</v>
+      </c>
+      <c r="G549" s="1" t="s">
         <v>2083</v>
       </c>
-      <c r="B549" t="s">
-[...14 lines deleted...]
-      <c r="G549" s="1" t="s">
+      <c r="H549" t="s">
         <v>2084</v>
-      </c>
-[...1 lines deleted...]
-        <v>2085</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>560</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F550" t="s">
+        <v>119</v>
+      </c>
+      <c r="G550" s="1" t="s">
         <v>2086</v>
       </c>
-      <c r="B550" t="s">
-[...14 lines deleted...]
-      <c r="G550" s="1" t="s">
+      <c r="H550" t="s">
         <v>2087</v>
-      </c>
-[...1 lines deleted...]
-        <v>2088</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>564</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F551" t="s">
+        <v>119</v>
+      </c>
+      <c r="G551" s="1" t="s">
         <v>2089</v>
       </c>
-      <c r="B551" t="s">
-[...14 lines deleted...]
-      <c r="G551" s="1" t="s">
+      <c r="H551" t="s">
         <v>2090</v>
-      </c>
-[...1 lines deleted...]
-        <v>2091</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>568</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F552" t="s">
+        <v>57</v>
+      </c>
+      <c r="G552" s="1" t="s">
         <v>2092</v>
       </c>
-      <c r="B552" t="s">
-[...14 lines deleted...]
-      <c r="G552" s="1" t="s">
+      <c r="H552" t="s">
         <v>2093</v>
-      </c>
-[...1 lines deleted...]
-        <v>2094</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>572</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F553" t="s">
+        <v>44</v>
+      </c>
+      <c r="G553" s="1" t="s">
         <v>2095</v>
       </c>
-      <c r="B553" t="s">
-[...14 lines deleted...]
-      <c r="G553" s="1" t="s">
+      <c r="H553" t="s">
         <v>2096</v>
-      </c>
-[...1 lines deleted...]
-        <v>2097</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>576</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F554" t="s">
+        <v>44</v>
+      </c>
+      <c r="G554" s="1" t="s">
         <v>2098</v>
       </c>
-      <c r="B554" t="s">
-[...14 lines deleted...]
-      <c r="G554" s="1" t="s">
+      <c r="H554" t="s">
         <v>2099</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>580</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F555" t="s">
+        <v>44</v>
+      </c>
+      <c r="G555" s="1" t="s">
         <v>2101</v>
       </c>
-      <c r="B555" t="s">
-[...14 lines deleted...]
-      <c r="G555" s="1" t="s">
+      <c r="H555" t="s">
         <v>2102</v>
-      </c>
-[...1 lines deleted...]
-        <v>2103</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>584</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F556" t="s">
+        <v>44</v>
+      </c>
+      <c r="G556" s="1" t="s">
         <v>2104</v>
       </c>
-      <c r="B556" t="s">
-[...14 lines deleted...]
-      <c r="G556" s="1" t="s">
+      <c r="H556" t="s">
         <v>2105</v>
-      </c>
-[...1 lines deleted...]
-        <v>2106</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>588</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F557" t="s">
+        <v>110</v>
+      </c>
+      <c r="G557" s="1" t="s">
         <v>2107</v>
       </c>
-      <c r="B557" t="s">
-[...2 lines deleted...]
-      <c r="C557" t="s">
+      <c r="H557" t="s">
         <v>2108</v>
-      </c>
-[...13 lines deleted...]
-        <v>2110</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>592</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F558" t="s">
+        <v>119</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="H558" t="s">
         <v>2111</v>
-      </c>
-[...19 lines deleted...]
-        <v>2113</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F559" t="s">
+        <v>44</v>
+      </c>
+      <c r="G559" s="1" t="s">
         <v>2114</v>
       </c>
-      <c r="B559" t="s">
-[...14 lines deleted...]
-      <c r="G559" s="1" t="s">
+      <c r="H559" t="s">
         <v>2115</v>
-      </c>
-[...1 lines deleted...]
-        <v>2116</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>596</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E560" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F560" t="s">
+        <v>44</v>
+      </c>
+      <c r="G560" s="1" t="s">
         <v>2117</v>
       </c>
-      <c r="B560" t="s">
-[...14 lines deleted...]
-      <c r="G560" s="1" t="s">
+      <c r="H560" t="s">
         <v>2118</v>
-      </c>
-[...1 lines deleted...]
-        <v>2119</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>600</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E561" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F561" t="s">
+        <v>44</v>
+      </c>
+      <c r="G561" s="1" t="s">
         <v>2120</v>
       </c>
-      <c r="B561" t="s">
-[...14 lines deleted...]
-      <c r="G561" s="1" t="s">
+      <c r="H561" t="s">
         <v>2121</v>
-      </c>
-[...1 lines deleted...]
-        <v>2122</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>603</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E562" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F562" t="s">
+        <v>44</v>
+      </c>
+      <c r="G562" s="1" t="s">
         <v>2123</v>
       </c>
-      <c r="B562" t="s">
-[...14 lines deleted...]
-      <c r="G562" s="1" t="s">
+      <c r="H562" t="s">
         <v>2124</v>
-      </c>
-[...1 lines deleted...]
-        <v>2125</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>607</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E563" t="s">
+        <v>1627</v>
+      </c>
+      <c r="G563" s="1" t="s">
         <v>2126</v>
       </c>
-      <c r="B563" t="s">
-[...14 lines deleted...]
-      <c r="G563" s="1" t="s">
+      <c r="H563" t="s">
         <v>2127</v>
-      </c>
-[...1 lines deleted...]
-        <v>2128</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>611</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E564" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F564" t="s">
+        <v>110</v>
+      </c>
+      <c r="G564" s="1" t="s">
         <v>2129</v>
       </c>
-      <c r="B564" t="s">
-[...14 lines deleted...]
-      <c r="G564" s="1" t="s">
+      <c r="H564" t="s">
         <v>2130</v>
-      </c>
-[...1 lines deleted...]
-        <v>2131</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>614</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E565" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F565" t="s">
+        <v>44</v>
+      </c>
+      <c r="G565" s="1" t="s">
         <v>2132</v>
       </c>
-      <c r="B565" t="s">
-[...2 lines deleted...]
-      <c r="C565" t="s">
+      <c r="H565" t="s">
         <v>2133</v>
-      </c>
-[...13 lines deleted...]
-        <v>2135</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>618</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F566" t="s">
+        <v>152</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="H566" t="s">
         <v>2136</v>
-      </c>
-[...19 lines deleted...]
-        <v>2138</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>622</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E567" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F567" t="s">
+        <v>152</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="H567" t="s">
         <v>2139</v>
-      </c>
-[...19 lines deleted...]
-        <v>2141</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>626</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E568" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F568" t="s">
+        <v>152</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="H568" t="s">
         <v>2142</v>
-      </c>
-[...19 lines deleted...]
-        <v>2144</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>630</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E569" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F569" t="s">
+        <v>152</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H569" t="s">
         <v>2145</v>
-      </c>
-[...19 lines deleted...]
-        <v>2147</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>634</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E570" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F570" t="s">
+        <v>152</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="H570" t="s">
         <v>2148</v>
-      </c>
-[...19 lines deleted...]
-        <v>2150</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>642</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E571" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F571" t="s">
+        <v>152</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="H571" t="s">
         <v>2151</v>
-      </c>
-[...19 lines deleted...]
-        <v>2153</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>646</v>
+      </c>
+      <c r="D572" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E572" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F572" t="s">
+        <v>152</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="H572" t="s">
         <v>2154</v>
-      </c>
-[...19 lines deleted...]
-        <v>2156</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>650</v>
+      </c>
+      <c r="D573" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E573" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F573" t="s">
+        <v>152</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="H573" t="s">
         <v>2157</v>
-      </c>
-[...19 lines deleted...]
-        <v>2159</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>654</v>
+      </c>
+      <c r="D574" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E574" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F574" t="s">
+        <v>110</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="H574" t="s">
         <v>2160</v>
-      </c>
-[...19 lines deleted...]
-        <v>2162</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>658</v>
+      </c>
+      <c r="D575" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E575" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F575" t="s">
+        <v>110</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="H575" t="s">
         <v>2163</v>
-      </c>
-[...19 lines deleted...]
-        <v>2165</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>662</v>
+      </c>
+      <c r="D576" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E576" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F576" t="s">
+        <v>44</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="H576" t="s">
         <v>2166</v>
-      </c>
-[...19 lines deleted...]
-        <v>2168</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>666</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E577" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F577" t="s">
+        <v>44</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="H577" t="s">
         <v>2169</v>
-      </c>
-[...19 lines deleted...]
-        <v>2171</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>670</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E578" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F578" t="s">
+        <v>44</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="H578" t="s">
         <v>2172</v>
-      </c>
-[...19 lines deleted...]
-        <v>2174</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>674</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E579" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F579" t="s">
+        <v>44</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="H579" t="s">
         <v>2175</v>
-      </c>
-[...19 lines deleted...]
-        <v>2177</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>677</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E580" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F580" t="s">
+        <v>44</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="H580" t="s">
         <v>2178</v>
-      </c>
-[...19 lines deleted...]
-        <v>2180</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>681</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E581" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F581" t="s">
+        <v>110</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H581" t="s">
         <v>2181</v>
-      </c>
-[...19 lines deleted...]
-        <v>2183</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>685</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E582" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F582" t="s">
+        <v>44</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="H582" t="s">
         <v>2184</v>
-      </c>
-[...19 lines deleted...]
-        <v>2186</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>689</v>
+      </c>
+      <c r="D583" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E583" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F583" t="s">
+        <v>44</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="H583" t="s">
         <v>2187</v>
-      </c>
-[...19 lines deleted...]
-        <v>2189</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>692</v>
+      </c>
+      <c r="D584" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E584" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F584" t="s">
+        <v>44</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="H584" t="s">
         <v>2190</v>
-      </c>
-[...19 lines deleted...]
-        <v>2192</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>696</v>
+      </c>
+      <c r="D585" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E585" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F585" t="s">
+        <v>44</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="H585" t="s">
         <v>2193</v>
-      </c>
-[...19 lines deleted...]
-        <v>2195</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>700</v>
+      </c>
+      <c r="D586" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E586" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F586" t="s">
+        <v>13</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="H586" t="s">
         <v>2196</v>
-      </c>
-[...19 lines deleted...]
-        <v>2198</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>705</v>
+      </c>
+      <c r="D587" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E587" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F587" t="s">
+        <v>13</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="H587" t="s">
         <v>2199</v>
-      </c>
-[...19 lines deleted...]
-        <v>2201</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>709</v>
+      </c>
+      <c r="D588" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E588" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F588" t="s">
+        <v>13</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="H588" t="s">
         <v>2202</v>
-      </c>
-[...19 lines deleted...]
-        <v>2204</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>10</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E589" t="s">
         <v>2205</v>
       </c>
-      <c r="B589" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F589" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="G589" s="1" t="s">
         <v>2206</v>
       </c>
       <c r="H589" t="s">
         <v>2207</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
         <v>2208</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
-        <v>691</v>
+        <v>17</v>
       </c>
       <c r="D590" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E590" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F590" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G590" s="1" t="s">
         <v>2209</v>
       </c>
       <c r="H590" t="s">
         <v>2210</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
         <v>2211</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
-        <v>695</v>
+        <v>21</v>
       </c>
       <c r="D591" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E591" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F591" t="s">
-        <v>229</v>
+        <v>2212</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="H591" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
-        <v>699</v>
+        <v>25</v>
       </c>
       <c r="D592" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E592" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F592" t="s">
-        <v>229</v>
+        <v>2212</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="H592" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
-        <v>703</v>
+        <v>30</v>
       </c>
       <c r="D593" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E593" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F593" t="s">
-        <v>229</v>
+        <v>2212</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="H593" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>707</v>
+        <v>1646</v>
       </c>
       <c r="D594" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E594" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F594" t="s">
-        <v>89</v>
+        <v>35</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="H594" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>711</v>
+        <v>39</v>
       </c>
       <c r="D595" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E595" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F595" t="s">
-        <v>89</v>
+        <v>35</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="H595" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
-        <v>715</v>
+        <v>43</v>
       </c>
       <c r="D596" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E596" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F596" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="H596" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
-        <v>719</v>
+        <v>48</v>
       </c>
       <c r="D597" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E597" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F597" t="s">
-        <v>80</v>
+        <v>110</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="H597" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
-        <v>723</v>
+        <v>52</v>
       </c>
       <c r="D598" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E598" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F598" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="H598" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>727</v>
+        <v>56</v>
       </c>
       <c r="D599" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E599" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F599" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="H599" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>731</v>
+        <v>61</v>
       </c>
       <c r="D600" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E600" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F600" t="s">
-        <v>229</v>
+        <v>26</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="H600" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>735</v>
+        <v>65</v>
       </c>
       <c r="D601" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E601" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F601" t="s">
-        <v>229</v>
+        <v>57</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="H601" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
-        <v>739</v>
+        <v>69</v>
       </c>
       <c r="D602" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E602" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F602" t="s">
-        <v>229</v>
+        <v>57</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="H602" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
-        <v>743</v>
+        <v>73</v>
       </c>
       <c r="D603" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E603" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F603" t="s">
-        <v>48</v>
+        <v>152</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="H603" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
-        <v>747</v>
+        <v>77</v>
       </c>
       <c r="D604" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E604" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F604" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="H604" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>2254</v>
+        <v>1665</v>
       </c>
       <c r="D605" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E605" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F605" t="s">
-        <v>229</v>
+        <v>57</v>
       </c>
       <c r="G605" s="1" t="s">
         <v>2255</v>
       </c>
       <c r="H605" t="s">
         <v>2256</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
         <v>2257</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
-        <v>751</v>
+        <v>1669</v>
       </c>
       <c r="D606" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E606" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F606" t="s">
-        <v>229</v>
+        <v>296</v>
       </c>
       <c r="G606" s="1" t="s">
         <v>2258</v>
       </c>
       <c r="H606" t="s">
         <v>2259</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
         <v>2260</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
-        <v>755</v>
+        <v>1677</v>
       </c>
       <c r="D607" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E607" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F607" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G607" s="1" t="s">
         <v>2261</v>
       </c>
       <c r="H607" t="s">
         <v>2262</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
         <v>2263</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
-        <v>758</v>
+        <v>1681</v>
       </c>
       <c r="D608" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E608" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F608" t="s">
-        <v>229</v>
+        <v>26</v>
       </c>
       <c r="G608" s="1" t="s">
         <v>2264</v>
       </c>
       <c r="H608" t="s">
         <v>2265</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
         <v>2266</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
-        <v>762</v>
+        <v>1685</v>
       </c>
       <c r="D609" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E609" t="s">
-        <v>1782</v>
+        <v>2205</v>
+      </c>
+      <c r="F609" t="s">
+        <v>119</v>
       </c>
       <c r="G609" s="1" t="s">
         <v>2267</v>
       </c>
       <c r="H609" t="s">
         <v>2268</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
         <v>2269</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
-        <v>766</v>
+        <v>1689</v>
       </c>
       <c r="D610" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E610" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F610" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G610" s="1" t="s">
         <v>2270</v>
       </c>
       <c r="H610" t="s">
         <v>2271</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
         <v>2272</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
-        <v>769</v>
+        <v>1693</v>
       </c>
       <c r="D611" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E611" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F611" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G611" s="1" t="s">
         <v>2273</v>
       </c>
       <c r="H611" t="s">
         <v>2274</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
         <v>2275</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
-        <v>773</v>
+        <v>1697</v>
       </c>
       <c r="D612" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E612" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F612" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G612" s="1" t="s">
         <v>2276</v>
       </c>
       <c r="H612" t="s">
         <v>2277</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
         <v>2278</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
-        <v>777</v>
+        <v>1701</v>
       </c>
       <c r="D613" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E613" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F613" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G613" s="1" t="s">
         <v>2279</v>
       </c>
       <c r="H613" t="s">
         <v>2280</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
         <v>2281</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
-        <v>781</v>
+        <v>1705</v>
       </c>
       <c r="D614" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E614" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F614" t="s">
-        <v>43</v>
+        <v>2212</v>
       </c>
       <c r="G614" s="1" t="s">
         <v>2282</v>
       </c>
       <c r="H614" t="s">
         <v>2283</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
         <v>2284</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
-        <v>785</v>
+        <v>1709</v>
       </c>
       <c r="D615" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E615" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F615" t="s">
-        <v>43</v>
+        <v>2212</v>
       </c>
       <c r="G615" s="1" t="s">
         <v>2285</v>
       </c>
       <c r="H615" t="s">
         <v>2286</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
         <v>2287</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
-        <v>789</v>
+        <v>1713</v>
       </c>
       <c r="D616" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E616" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F616" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G616" s="1" t="s">
         <v>2288</v>
       </c>
       <c r="H616" t="s">
         <v>2289</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
         <v>2290</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
-        <v>797</v>
+        <v>81</v>
       </c>
       <c r="D617" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E617" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F617" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="G617" s="1" t="s">
         <v>2291</v>
       </c>
       <c r="H617" t="s">
         <v>2292</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
         <v>2293</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
-        <v>801</v>
+        <v>85</v>
       </c>
       <c r="D618" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E618" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F618" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="G618" s="1" t="s">
         <v>2294</v>
       </c>
       <c r="H618" t="s">
         <v>2295</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
         <v>2296</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
-        <v>805</v>
+        <v>89</v>
       </c>
       <c r="D619" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E619" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F619" t="s">
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="G619" s="1" t="s">
         <v>2297</v>
       </c>
       <c r="H619" t="s">
         <v>2298</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
         <v>2299</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
-        <v>809</v>
+        <v>93</v>
       </c>
       <c r="D620" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E620" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F620" t="s">
-        <v>48</v>
+        <v>152</v>
       </c>
       <c r="G620" s="1" t="s">
         <v>2300</v>
       </c>
       <c r="H620" t="s">
         <v>2301</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
         <v>2302</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
-        <v>813</v>
+        <v>101</v>
       </c>
       <c r="D621" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E621" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F621" t="s">
-        <v>48</v>
+        <v>2212</v>
       </c>
       <c r="G621" s="1" t="s">
         <v>2303</v>
       </c>
       <c r="H621" t="s">
         <v>2304</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
         <v>2305</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
-        <v>817</v>
+        <v>105</v>
       </c>
       <c r="D622" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E622" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F622" t="s">
-        <v>229</v>
+        <v>2212</v>
       </c>
       <c r="G622" s="1" t="s">
         <v>2306</v>
       </c>
       <c r="H622" t="s">
         <v>2307</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
         <v>2308</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
-        <v>821</v>
+        <v>109</v>
       </c>
       <c r="D623" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E623" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F623" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G623" s="1" t="s">
         <v>2309</v>
       </c>
       <c r="H623" t="s">
         <v>2310</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
         <v>2311</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
-        <v>825</v>
+        <v>114</v>
       </c>
       <c r="D624" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E624" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F624" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G624" s="1" t="s">
         <v>2312</v>
       </c>
       <c r="H624" t="s">
         <v>2313</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
         <v>2314</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
-        <v>829</v>
+        <v>118</v>
       </c>
       <c r="D625" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E625" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F625" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="G625" s="1" t="s">
         <v>2315</v>
       </c>
       <c r="H625" t="s">
         <v>2316</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
         <v>2317</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
-        <v>832</v>
+        <v>123</v>
       </c>
       <c r="D626" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E626" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F626" t="s">
-        <v>229</v>
+        <v>152</v>
       </c>
       <c r="G626" s="1" t="s">
         <v>2318</v>
       </c>
       <c r="H626" t="s">
         <v>2319</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
         <v>2320</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
-        <v>836</v>
+        <v>135</v>
       </c>
       <c r="D627" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E627" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F627" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="G627" s="1" t="s">
         <v>2321</v>
       </c>
       <c r="H627" t="s">
         <v>2322</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
         <v>2323</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
-        <v>840</v>
+        <v>139</v>
       </c>
       <c r="D628" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E628" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F628" t="s">
-        <v>229</v>
+        <v>2212</v>
       </c>
       <c r="G628" s="1" t="s">
         <v>2324</v>
       </c>
       <c r="H628" t="s">
         <v>2325</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
         <v>2326</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
-        <v>844</v>
+        <v>143</v>
       </c>
       <c r="D629" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E629" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F629" t="s">
-        <v>229</v>
+        <v>2212</v>
       </c>
       <c r="G629" s="1" t="s">
         <v>2327</v>
       </c>
       <c r="H629" t="s">
         <v>2328</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
         <v>2329</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
-        <v>847</v>
+        <v>147</v>
       </c>
       <c r="D630" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E630" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F630" t="s">
-        <v>229</v>
+        <v>119</v>
       </c>
       <c r="G630" s="1" t="s">
         <v>2330</v>
       </c>
       <c r="H630" t="s">
         <v>2331</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
         <v>2332</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
-        <v>851</v>
+        <v>151</v>
       </c>
       <c r="D631" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E631" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F631" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G631" s="1" t="s">
         <v>2333</v>
       </c>
       <c r="H631" t="s">
         <v>2334</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
         <v>2335</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
-        <v>855</v>
+        <v>156</v>
       </c>
       <c r="D632" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E632" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F632" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G632" s="1" t="s">
         <v>2336</v>
       </c>
       <c r="H632" t="s">
         <v>2337</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
         <v>2338</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
-        <v>860</v>
+        <v>160</v>
       </c>
       <c r="D633" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E633" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F633" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G633" s="1" t="s">
         <v>2339</v>
       </c>
       <c r="H633" t="s">
         <v>2340</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
         <v>2341</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
-        <v>864</v>
+        <v>1777</v>
       </c>
       <c r="D634" t="s">
-        <v>1781</v>
+        <v>2204</v>
       </c>
       <c r="E634" t="s">
-        <v>1782</v>
+        <v>2205</v>
       </c>
       <c r="F634" t="s">
-        <v>57</v>
+        <v>2212</v>
       </c>
       <c r="G634" s="1" t="s">
         <v>2342</v>
       </c>
       <c r="H634" t="s">
         <v>2343</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>