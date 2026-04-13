--- v0 (2026-01-07)
+++ v1 (2026-04-13)
@@ -54,2053 +54,1925 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Wilson Almeida Lima</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/610/proj._de_lei_no_01-2020_executivo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/610/proj._de_lei_no_01-2020_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO POR EXERCÍCIO DE ATIVIDADE EXCEPCIONAL - GEAE PARA OS EMPREGADOS PÚBLICOS DO MUNICÍPIO DE IGUAPE, EM DECORRÊNCIA DE ATIVIDADES EXCEPCIONAIS DURANTE OS FESTEJOS CARNAVALESCOS DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/609/proj._de_lei_no_02-2020_executivo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/609/proj._de_lei_no_02-2020_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A  ABERTURA DE CRÉDITO SUPLEMENTAR E ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/725/proj._de_lei_no_03_17-02-2020_executivo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/725/proj._de_lei_no_03_17-02-2020_executivo.pdf</t>
   </si>
   <si>
     <t>DENOMINA O CAMPO DE FUTEBOL DO BAIRRO DO ROCIO, NO MUNICÍPIO DE IGUAPE, "ANTÔNIO CARLOS SOARES DE LIMA SILVEIRA (PIDICO)", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/</t>
+    <t>http://sapl.iguape.sp.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 04_x000D_
 DE 30 DE MARÇO DE 2020_x000D_
 _x000D_
 Autoria: Executivo_x000D_
 _x000D_
 CONCEDE AUMENTO AO VALOR DO AUXÍLIO- ALIMENTAÇÃO, INSTITUÍDO PELA LEI MUNICIPAL 2.354, DE 08 DE MAIO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/871/pl_05.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/871/pl_05.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05,_x000D_
 DE 30 DE MARÇO DE 2020_x000D_
 _x000D_
 Autoria:  Executivo_x000D_
 _x000D_
 INSTITUI DIÁRIA EXCEPCIONAL AOS SERVIDORES DA SAÚDE E AQUELES DESTACADOS PARA O COMBATE DA CRISE GERADA PELO CORONAVÍRUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>INSTITUI, EM CARÁTER EMERGENCIAL , DURANTE O  PERÍODO DE PANDEMIA CAUSADA PELO CORONAVÍRUS, BOLSA ALIMENTAÇÃO  ÀS FAMÍLIAS CARENTES  DOS ESTUDANTES MATRICULADOS  NA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/892/proj._07.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/892/proj._07.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 07_x000D_
 DE 18 DE MAIO DE 2020_x000D_
 _x000D_
 Autoria: Executivo_x000D_
 _x000D_
 DENOMINA A PRAÇA LOCALIZADA ENTRE AS RUAS JALDE ANTONIO FRAGOSO E REGISTRO, NO BAIRRO DO ROCIO, NO MUNICÍPIO DE IGUAPE, "EDITE DUARTE COSTA DE ALENCAR",E  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/893/scn_0023.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/893/scn_0023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 08,_x000D_
 DE 19 DE MAIO DE 2020._x000D_
 _x000D_
 Autoria: Executivo_x000D_
 _x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/901/scn_0038.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/901/scn_0038.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09, _x000D_
 DE 25 DE MAIO DE 2020._x000D_
 _x000D_
 Autoria: Executivo_x000D_
 _x000D_
 DENOMINA A EMBARCAÇÃO, INSCRITA NO PATRIMÔNIO DO MUNICÍPIO DE IGUAPE SOB Nº 10894, DESTINADA AO TRANSPORTE DE PASSAGEIRO À COSTEIRA DA BARRA DO RIBEIRA, NESTE MUNICÍPIO, "DOMINGOS CARNEIRO - DOMINGUINHO", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/902/scn_0039.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/902/scn_0039.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 10,_x000D_
 DE 26 DE MAIO DE 2020._x000D_
 _x000D_
 Autoria: Executivo_x000D_
 _x000D_
 ALTERA A LEI MUNICIPAL 2.378, DE 29 DE ABRIL DE 2020. QUE INSTITUIU, EM CARÁTER EMERGENCIAL, DURANTE O PERÍODO DE PANDEMIA CAUSADA PELO CORONAVÍRUS, BOLSA ALIMENTAÇÃO ÀS FAMÍLIAS CARENTES DOS ESTUDANTES MATRICULADOS NA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/903/scn_0041.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/903/scn_0041.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 11,_x000D_
 DE 26 DE MAIO DE 2020._x000D_
 _x000D_
 Autoria: Executivo_x000D_
 _x000D_
 INSTITUI O SERVIÇO AUXILIAR VOLUNTÁRIO NO ÂMBITO DA PREFEITURA MUNICIPAL DE IGUAPE, EM CARÁTER EMERGENCIAL, DURANTE O PERÍODO DE PANDEMIA CAUSADA PELO CORONAVÍRUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/904/proj_12.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/904/proj_12.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 12,_x000D_
 DE 26 DE MAIO DE 2020_x000D_
 _x000D_
 Autoria:  Executivo_x000D_
 _x000D_
 DISPÕE SOBRE O ESTATUTO DOS AGENTES PÚBLICOS DO MUNICÍPIO DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/907/scn_0003.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/907/scn_0003.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 13, _x000D_
 DE 29 DE MAIO DE 2020 _x000D_
 Autoria: Executivo DISPÕE SOBRE O ESTATUTO DOS AGENTES PÚBLICOS DO MUNICÍPIO DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/930/pl_14.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/930/pl_14.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 14,_x000D_
 DE 15 JUNHO DE 2020._x000D_
 _x000D_
 Autoria: Executiva_x000D_
 _x000D_
 DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1138/scn_0008.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1138/scn_0008.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 15,_x000D_
 DE 18 DE AGOSTO DE 2020._x000D_
 _x000D_
 Autoria: Executivo_x000D_
 _x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1219/scn_0013.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1219/scn_0013.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 16,_x000D_
 DE 25 DE AGOSTO DE 2020_x000D_
 _x000D_
 Autoria: Executivo_x000D_
 _x000D_
 PRORROGA, EM CARÁTER EMERGENCIAL , DURANTE O PERÍODO DE PANDEMIA CAUSADA PELO CORONAVÍRUS, A CONCESSÃO DA BOLSA ALIMENTAÇÃO ÀS FAMÍLIAS CARENTES DOS ESTUDANTES MATRICULADOS NA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1895/scn_0006.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1895/scn_0006.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 17._x000D_
 DE 29 DE SETEMBRO DE 2020._x000D_
 _x000D_
 Autoria: Executivo_x000D_
 _x000D_
 DISPÕE SOBRE A RATIFICAÇÃO DA RESOLUÇÃO Nº 004/2020 DA ASSEMBLÉIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL - SUL - CONSAÚDE.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2331/projeto_de_lei_no_18_de_26-10-20.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2331/projeto_de_lei_no_18_de_26-10-20.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2332/projeto_de_lei_no_19_de_26-10-20.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2332/projeto_de_lei_no_19_de_26-10-20.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, E DÁ OUTRAS PORVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2333/projeto_de_lei_no_20_de_29-10-20_loa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2333/projeto_de_lei_no_20_de_29-10-20_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº20_x000D_
 DE 29 DE OUTUBRO DE 2020_x000D_
 _x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IGUAPE, PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2368/scn_0028.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2368/scn_0028.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 21 _x000D_
 DE 30 DE NOVEMBRO DE 2020_x000D_
 _x000D_
 Autoria: Executivo_x000D_
 _x000D_
 AUTORIZA A ABETURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2370/scn_00201.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2370/scn_00201.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 22._x000D_
 DE  02 DE DEZEMBRO DE 2020._x000D_
 _x000D_
 Autoria: EXECUTIVO_x000D_
 _x000D_
 CRIA O ARQUIVO HISTÓRICO MUNICIPAL "MAJOR ERNESTO GUILHERME YOUNG", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>Christian Forati</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/690/proj._de_lei_01_de_17-02-2020_christian_certo.pdf</t>
+  </si>
+  <si>
+    <t>TORNA OBRIGATÓRIA A DISTRIBUIÇÃO DE KIT LANCHE A PACIENTES TRANSPORTADOS PARA TRATAMENTO DE SAÚDE EM OUTROS MUNICÍPIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>869</t>
+  </si>
+  <si>
+    <t>Alexandre Macau</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/869/projeto_de_lei_no_02_de_16-03-2020_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO LOCALIZADO NO BAIRRO DO ICAPARA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>877</t>
+  </si>
+  <si>
+    <t>Benilto Curruira</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/877/projeto_de_lei_-_valvula_de_ar_-_beto_xavier_-_psdb.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 03, DE 11 DE MAIO DE 2020._x000D_
+_x000D_
+AUTORIA: VEREADOR BENILTO JOSÉ DE BRITO - PSB_x000D_
+_x000D_
+INSTITUI O DIA MUNICIPAL DA CONSCIENTIZAÇÃO DO AUTISMO NO CALENDÁRIO OFICIAL DE DATAS  E EVENTOS DO MUNICÍPIO DE IGUAPE – ESTÂNCIA BALNEÁRIA – ESTADO DE SÃO PAULO.</t>
+  </si>
+  <si>
+    <t>878</t>
+  </si>
+  <si>
+    <t>Beto Xavier</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/878/projeto_de_lei_-_autismo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 04, DE 11 DE MAIO DE 2020. _x000D_
+_x000D_
+AUTORIA: VEREADOR BETO XAVIER – PSDB_x000D_
+_x000D_
+_x000D_
+TORNA OBRIGATÓRIO O FORNECIMENTO E INSTALAÇÃO GRATUITA, PELA CONCESSIONARIA DE SERVIÇO DE ÁGUA, DE VÁLVULAS DE RETENÇÃO DE AR (ELIMINADORES DE AR), PARA HIDRÔMETROS A TODOS OS IMÓVEIS COMERCIAIS E RESIDENCIAIS DO MUNICÍPIO DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>906</t>
+  </si>
+  <si>
+    <t>João Carlos Spinula</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/906/scn_0001.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 05,  _x000D_
+DE 29 DE MAIO DE 2020._x000D_
+	_x000D_
+Autoria: Ver. João Carlos Spínula - PSDB_x000D_
+_x000D_
+DENONIMA A CRECHE DO BAIRRO DO ROCIO, LOCALIZADA NA AVENIDA VEREADOR GONÇALVES PIRES, “VEREADORA PROFESSORA TEREZINHA DE JESUS TEIXEIRA RIBEIRO – PROFª. ZOCA”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>773</t>
   </si>
   <si>
-    <t>PLC</t>
-[...5 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/773/projeto_de_lei_complementar_no_02_de_09-03-2020__6zemZlt.pdf</t>
+    <t>PLCL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/773/projeto_de_lei_complementar_no_02_de_09-03-2020__6zemZlt.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI MUNICIPAL Nº 1.733, DE 29 DE OUTUBRO DE 2003, PARA MAJORAR OS VENCIMENTOS DOS EMPREGOS PÚBLICOS DE MONITORES DE BANDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/872/plc_03.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/872/plc_03.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 03,_x000D_
 DE 30 DE MARÇO DE 2020_x000D_
 _x000D_
 Autoria: Executivo_x000D_
 _x000D_
 CONCEDE REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS E SUBSÍDIOS DOS AGENTES POLÍTICOS, DO PODER EXECUTIVO, NOS TERMOS DO INCISO X DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL E DAS LEIS COMPLEMENTARES MUNICIPAIS 48 E 49, RESPECTIVAMENTE, DE 24 DE NOVEMBRO DE 2011 E DE 06 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Clayton Negri, Mesa Diretora</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE IGUAPE E ALTERA O ANEXO I DA RESOLUÇÃO Nº 05 DE 22 DE MAIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/696/proj._de_resolulcao_no_02-2020_mesa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/696/proj._de_resolulcao_no_02-2020_mesa.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DA CÂMARA MUNICIPAL DE IGUAPE, A TRIBUNA POPULAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/934/resolucao_no_0302072020_0001.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/934/resolucao_no_0302072020_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 03, DE 01 DE JULHO DE 2020._x000D_
 AUTORIA: A MESA_x000D_
 _x000D_
 INSTITUI, NO ÂMBITO DA CÂMARA DOS VEREADORES DO MUNICÍPIO DE IGUAPE- ESTÂNCIA BALNEÁRIA, O SISTEMA DE DELIBERAÇÃO REMOTA, MEDIDA EXCEPCIONAL DESTINADA A VIABILIZAR O FUNCIONAMENTO DO PLENÁRIO DURANTE A EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL RELACIONADA AO CORONAVÍRUS (COVID-19), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1724/projeto_de_resolucao_-_adiantamento.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1724/projeto_de_resolucao_-_adiantamento.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 004 / 2020_x000D_
 _x000D_
 AUTORIA: A MESA_x000D_
 _x000D_
 _x000D_
 REGULAMENTA O REGIME DE ADIANTAMENTO PARA VIAGENS E DESPESAS DE PRONTO PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>Clayton Negri</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2375/scn_0023.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2375/scn_0023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 05, DE 07 DE DEZEMBRO DE 2020._x000D_
 _x000D_
 AUTORIA: A MESA_x000D_
 _x000D_
 ALTERA O § 1º DO ARTIGO 2º DA RESOLUÇÃO Nº 06, DE 16 DE DEZEMBRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>458</t>
-[...23 lines deleted...]
-    <t>842</t>
+    <t>2366</t>
+  </si>
+  <si>
+    <t>RJF</t>
+  </si>
+  <si>
+    <t>Requerimento para Justificativa de Falta</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2366/rjf_7.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 007 / 2020 _x000D_
+EXCELENTÍSSIMO SENHOR PRESIDENTE MUNICIPAL DE IGUAPE - EST NCIA BALNEÁRIA _x000D_
+APRESENTO à Mesa Diretora, ouvido o Douto e Soberano Plenário, cumpridas as formalidades regimentais, com fundamento no parágrafo 1° do artigo 257 do Regimento Interno, JUSTIFICATIVA para minha falta na Sessão ordinária realizada em 18 de novembro de 2020, conforme atestado em anexo. _x000D_
+PLENÁRIO VEREADOR MUNITOR CARDOSO, 23 DE NOVEMBRO DE 2020.</t>
+  </si>
+  <si>
+    <t>2367</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2367/rfj_8.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 08/20_x000D_
+_x000D_
+_x000D_
+EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
+_x000D_
+_x000D_
+				REQUEIRO à Mesa, cumpridas as formalidades regimentais, com base no parágrafo 1º do Artigo 257 da Resolução nº 002/15 do Regimento Interno desta Casa de Leis, JUSTIFICATIVA para minha falta na Sessão Ordinária realizada em 23/11/20 conforme Atestado Médico em anexo._x000D_
+_x000D_
+PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
+_x000D_
+30/11/20_x000D_
+_x000D_
+_x000D_
+CHRISTIAN FORATI_x000D_
+Vereador – PSB</t>
+  </si>
+  <si>
+    <t>2376</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2376/req_falta_09-2020.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 09/20_x000D_
+_x000D_
+EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
+_x000D_
+REQUEIRO à Mesa, cumpridas as formalidades regimentais, com base no parágrafo 1º do Artigo 257 da Resolução nº 002/15 do Regimento Interno dessa Casa de Leis, JUSTIFICATIVA para minha falta na Sessão Ordinária realizada em 07/12/20 conforme Atestado Médico em anexo._x000D_
+_x000D_
+PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
+_x000D_
+14/12/20_x000D_
+_x000D_
+JOÃO CARLOS SPÍNULA_x000D_
+Vereador - PSDB</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Rogerio</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de acionar a Empresa de Ônibus Intermunicipal que realiza o trajeto, para que passe a utilizar o ponto de ônibus localizado no bairro do Porto do Ribeira, neste município.</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/460/req._02-20_rogerio.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de instalar um redutor de velocidade (lombada) na rua Capitão Oliveira, entre os números 85 e 60, bairro Jardim Sinho Rollo, neste município.</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/461/req._03-20_rogerio.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de trazer cursos técnicos para Cuidador de Idoso entre outros para atender as necessidades do povo Iguapense.</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/462/req._04-20_christian.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de fornecer uniforme escolar (agasalho, shorts-saia, camisetas e tênis) à Rede Escolar Municipal.</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/463/req._05-20_christian.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de aumento real. significativo para todos os funcionários públicos e a estimativa de estruturação do Plano de Carreira do funcionários efetivos do município.</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/464/req._06-20_christian.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Rodrigo Henrique - Coordenador Institucional da Empresa Elektro Serviços Elétricos, para que informe a esta Casa de Leis, a possibilidade de fornecer energia elétrica aos moradores do bairro Despraiado, neste município.</t>
+  </si>
+  <si>
+    <t>465</t>
   </si>
   <si>
     <t>Maria do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/842/mocao_03-20_maria_do_carmo.pdf</t>
-[...310 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/465/req._07-20_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/465/req._07-20_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de informar qual a razão da paralisação do calçamento na avenida Princesa Isabel (orla marítima), neste município.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/466/req._08-20_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/466/req._08-20_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de instalar placas de sinalização (PARE) nos cruzamentos das ruas Ana Candida Sandoval Trigo com a rua Edson Arantes do Nascimento, nesta mesma rua com a rua Major Rebello, neste município.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de informar o andamento do processo de DOAÇÃO do terreno e prédio onde esta instalado a APAE, neste município.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/468/req._10-20_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/468/req._10-20_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de realizar a limpeza das valas da rua do Trilho, Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de realizar a limpeza das valas da Estrada do Quatinga, bairro Engenho, neste município.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/588/req._12-20_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/588/req._12-20_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar limpeza e providenciar a retirada dos pombos na Escola Zeli Alves Fortes, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/589/req._13-20_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/589/req._13-20_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de providenciar segurança na Escola Zeli Alves Fortes, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/590/req._14-20_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/590/req._14-20_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de providenciar a limpeza e sistema de drenagem nas canaletas expostas na entrada da Escola Zeli Fortes Alves, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/591/req._15-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/591/req._15-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de providenciar o reparo das fechaduras das portas das salas de aula na Escola Zeli Alves Fortes, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>Tanaka</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/592/req._16-20_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/592/req._16-20_tanaka.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de providenciar armários para as salas de aula na Escola Zeli Alves Fortes, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/593/req._17-20_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/593/req._17-20_tanaka.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de fazer a reposição dos ventiladores das salas da Escola Zeli Alves Fortes, no bairro do rocio, neste município.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/594/req._18-20_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/594/req._18-20_tanaka.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de providenciar cortinas para as salas de aula na Escola Zeli Alves Fortes, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/595/req._19-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/595/req._19-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de providenciar material pedagógico para todas as Escolas da Rede Municipal de Ensino, neste município.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/596/req._20-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/596/req._20-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar um estudo técnico para auxiliar os moradores para ligação e instalação de caixa - sépticas, levando em consideração que inúmeras famílias residem no local, pagam IPTU e não tem o fornecimento de água potável, no bairro da Prainha e entorno (Aquarius), neste município.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/597/req._21-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/597/req._21-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de instalar coletores seletores de lixo no bairro da Prainha, Vila Nova e Aquarius, neste município.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/598/req._22-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/598/req._22-20_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de nivelamento/cascalhamento, limpeza de valas e roçadas nas ruas do bairro Prainha, Vila Nova e Aquarius, neste município.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/599/req._23-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/599/req._23-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de providenciar reforma na Escola Prof.ª Abigail Fortes Martins, que atende em torno de 115 crianças de 04 a 10 anos, no bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/600/req._24-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/600/req._24-20_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de providenciar funcionários para a Escola Municipal Prof.ª Abigail Fortes Martins, no bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/601/req._25-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/601/req._25-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se recebeu  REQUERIMENTO do Diretor de Educação Municipal para pagamento do reajuste do piso salarial dos Professores da Rede Municipal, nos termos da 11.738/2008 e Lei Complementar Municipal nº 31 de 02 de fevereiro de 2010, bem como se já dotação orçamentária prevista para pagamento.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/602/req._26-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/602/req._26-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de utilizar o remanejamento de recursos, para realizar o reparo geral da galeria/pavimentação existente na Padre Mathias, no bairro Porto do Ribeira, próx. a Rodoviária neste município.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/681/req._27-2020_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/681/req._27-2020_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de informar se já foi solicitado pela municipalidade a Empresa SABESP a respeito de refazer alguns serviços de conclusão de pavimento onde esta realizou seus serviços entre os números 417 e 10 da rua Vereador Rene Pereira, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/682/req._28-2020_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/682/req._28-2020_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de informar qual será o procedimento de manutenção do sistema de atendimento digital de saúde e se há possibilidade da contratação de uma empresa prestadora de serviços específica para esta finalidade, neste município.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/683/req._29-2020_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/683/req._29-2020_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de se realizar o serviço do sistema de drenagem do bairro Jardim Primavera e em todo o seu entorno, neste município.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>Beto Xavier</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/684/req._30-2020_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/684/req._30-2020_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o serviço de manutenção das ruas da Popular Velha, bairro do Rocio, neste município</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/685/req._31-2020_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/685/req._31-2020_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o serviço de cascalhamento da rua Joaquim Ribeiro Neto, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/686/req._32-2020_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/686/req._32-2020_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o serviço de roçada e cascalhamento nas ruas do bairro Sabauna, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/687/req._33-2020_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/687/req._33-2020_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de refazer a rampa dos pescadores, com acesso nas laterais para descarga de pescados - em frente a antiga Fábrica de Pescados Massacato, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/688/req._34-2020_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/688/req._34-2020_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o serviço de cascalhamento e nivelamento da rua Tucano, bem como das travessas "E" - "A" bairro Tucano, neste município.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/689/req._35-2020_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/689/req._35-2020_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, para que informe a esta Casa de Leis, sobre a possibilidade de elaborar um Plano Diretor de desenvolvimento integrado, nos termos do art. 5º, VII, VIII da Lei Orgânica de Iguape, neste município.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/692/req._36-2020_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/692/req._36-2020_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de disponibilizar atendimento 24 horas no Posto de Saúde da Barra do Ribeira, bem como deixar ambulância a disposição do bairro, no período Festivo de Carnaval, neste município.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/693/req._37-2020_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/693/req._37-2020_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de construir uma boca de lobo, no cruzamento  das ruas Major Ricardo Kronner com a rua Cônego Braga, Canto do Morro, neste município.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/694/req._38-2020_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/694/req._38-2020_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de informar qual é a previsão para contratação de empresa de médico, neste município.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/718/req._39-20_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/718/req._39-20_tanaka.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se há  possibilidade de realizar a manutenção da Praça localizada no Morro do Espia, bem como o reparo no asfalto da subida do Morro da Estrada Manoel Alves da Silva, neste município.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/719/req._40-20_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/719/req._40-20_tanaka.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de instalação de placas de sinalização na Praça dos Pescadores (saída para São Paulo), Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/720/req._41-20_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/720/req._41-20_tanaka.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o serviço de nivelamento e cascalhamento na rua do Bairro Agrovila - localizado na Rodovia Pref. Casemiro Teixeira, km 16,8, neste município.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/721/req._42-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/721/req._42-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de informar por que não foi instalado o mesmo número de barracas destinadas aos ambulantes no ponto da subida do antigo Mercado Municipal, neste município.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/722/req._43-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/722/req._43-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a limpeza e manutenção constante no Cemitério São Paulo - bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/723/req._44-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/723/req._44-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de informar qual o valor cobrado pela Prefeitura e qual o destino da verba recebida pela locação do espaço público em frente a antiga Pirá, bem como, informe qual a fundamentação jurídica para a contratação da Administração Pública com o particular, sem autorização dessa Casa, neste município.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/724/req._45-20_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/724/req._45-20_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de enviar Projeto de autoria do Poder Executivo, que obrigue a SABESP instalar eliminador de ar nos hidrômetros nas residências dos munícipes da cidade e Iguape.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/726/req._46-2020_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/726/req._46-2020_benilto.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de realizar a limpeza dos bueiros e desentupir um bueiro que fica de fronte ao número 505/508 da rua João Bonifácio da Silva - Vila Garcez, neste município.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/727/req._47-2020_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/727/req._47-2020_benilto.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de instalar refletores fixos ou móveis para os ambulantes que ficam na baixada do Mercado, antigo Mercado Municipal.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/728/req._48-2020_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/728/req._48-2020_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, que informe quantos alvarás temporários foram fornecidos aos ambulantes para trabalhar no carnaval nos anos de 2017, 2018, 2019 e 2020, bem como, o valor unitário cobrado em cada ano e valor total arrecadado em cada ano, neste município.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Walter Borges</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/731/req._49-20_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/731/req._49-20_walter.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO, que a extensão de Rede Telefônica está até o ponto nº 1 denominado Condomínio do Bigode;_x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie o Sr. Alcineu Garcia Villela Junior - Diretor de Articulação Institucional Regional São Paulo - Telefônica, para que informe esta Casa de Leis, se há possibilidade de implantar o plano de Expansão Telefônica até o bairro Vila Nova, neste município, reiterando os Requerimentos nº 034-19 e 254-19.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/732/req._50-20_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/732/req._50-20_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. João Dória, Governador do Estado de São Paulo; ao Exmo. Sr. Samuel Moreira da Silva Junior, Deputado Federal; ao Chefe do Departamento de Estrada e Rodagem - DER (Avenida do Estado, 777 - Ponte Pequena - CEP: 01107-901 - São Paulo - SP) e ao  Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a pavimentação asfáltica da Estrada Municipal Osmar de Freitas Santos, desde a altura da Ponte do Mathias indo até o trevo do bairro do Icapara, neste município, reiterando requerimento nº 53/18 e 238/18.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/733/req._51-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/733/req._51-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade acionar a Secretaria de Infra-estrutura ligado ao departamento de Estradas e Rodagens - DER, para que este realize a limpeza do sistema de drenagem que passa pelo bairro Chácara Patrícia desaguando no Rio Ribeira de Iguape, nas proximidades da ETEC na Rodovia Pref. Casemiro Teixeira, neste município.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/734/req._52-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/734/req._52-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de realizar o remanejamento do atual espaço do arquivo localizado na rua Capitão Dias (rua da feira), em função de se tonar um banheiro público, para utilização dos feirantes e munícipes que ali frequentam, neste município.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/735/req._53-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/735/req._53-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de realizar o reparo de conclusão na estrada do Umbu em toda sua extensão - bairro Umbu, neste município.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/737/req._54-20_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/737/req._54-20_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Rodrigo Henrique - coordenador Institucional da Empresa Elektro Serviços Elétricos, para que informe a esta Casa de Leis, se há possibilidade de informar quantas lâmpadas se encontram queimadas em nosso Município e, se tem previsão para troca das lâmpadas.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/738/req._55-20_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/738/req._55-20_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de realizar a limpeza da área de lazer no Conjunto Habitacional 1 - Popular Velha - bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/736/req._56-20_beto_xavier.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/736/req._56-20_beto_xavier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de realizar a limpeza das Valas do bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/739/req._57-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/739/req._57-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de informar qual era o valor das taxas anuais cobrado dos taxistas dos anos  de 2017 até a presente data, bem como informe se há algum projeto para regularização dessa categoria, neste município.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/740/req._58-20alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/740/req._58-20alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de realizar a limpeza das Valas no bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/741/req._59-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/741/req._59-20_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de realizar a limpeza e manutenção das ruas do bairro Icapara, neste município.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/742/req._60-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/742/req._60-20_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de realizar a manutenção do Posto de Saúde do bairro do Icapara, bem como convocar a empresa para refazer o serviço, neste município.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/765/req._61-20_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/765/req._61-20_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de informar onde se encontram as Placas de sinalização com identificação de nome de ruas da cidade de Iguape, que foram confeccionadas na Gestão anterior.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/774/req._62-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/774/req._62-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de informar se a Administração, através de seu departamento de engenharia, já dispõe de um projeto de reforma da Fonte do Senhor, Canto do Morro, neste município.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/775/req._63-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/775/req._63-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de informar sobre a atual situação no que diz respeito a liberação das cascalheiras (materiais utilizados nas Estradas Vicinais), neste município.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/776/req._64-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/776/req._64-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a reforma do parquinho localizado na Avenida Princesa Isabel, em frente ai antigo Mercado Municipal, neste município.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/771/req._65-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/771/req._65-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, que informe qual o motivo que até a presente data não houve repasse do município para manter as atividades (alimentação - combustível e folha de pagamento de funcionários) da APAE.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/777/req._66-20_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/777/req._66-20_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Marcos Penido - Secretário de Meio Ambiente do Estado de São Paulo; para que informe a esta Casa de Leis, se existe a possibilidade de efetuar a criação do Posto de Autorização Educacional no Parque Estadual do Prelado, neste município; solicito ainda neste, para que sejam encaminhadas cópia deste ao Exmo. Sr.  Samuel Moreira da Silva, Deputado Federal, ao ilmo. Sr. Leandro Caetano, Gerente Regional da Fundação Florestal; e ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, reiterando o requerimento nº 190/17 de 23 de março de 2017 e requerimento nº 75/18.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/778/req._67-20_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/778/req._67-20_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de colocação de 02 (duas) luminárias na rua "I" Loteamento Veleiro da Juréia, bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/780/req._68-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/780/req._68-20_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de limpeza das valas da rua são Benedito - bairro Icapara, neste município.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/779/req._69-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/779/req._69-20_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de informar quem será o responsável pelo termino dos serviços e quem pagara por esses serviços que serão realizados no banheiro público do bairro do Rocio, próx. a Passarela, neste município.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/841/req._70-20_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/841/req._70-20_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de colocar 05 luminárias na rua Castelo Branco, bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/847/req._71-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/847/req._71-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a possibilidade de realizar Projeto para fornecimento de água aos moradores da Zona Rural, em consonância com a Lei das águas nº 9.433 criada em 08 de janeiro de 1987, junto a Lei do Estado de São Paulo nº 733 de 30/12/1991, atualizada a Lei nº 16.337 de 14/12/2016, tendo em vista, ser garantida o direito universal de acesso a água potável, neste município.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/848/req._72-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/848/req._72-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a possibilidade de colocar em pauta de discussão (através de programa Vale do futuro) sobre a questão do Rio Ribeira de Iguape, no que tange, a profundidade de uma parte do leito do rio em função do escoamento de águas das chuvas, pesca artesanal - pesca amadora, com a finalidade de fomentar o desenvolvimento local Regional, neste município.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/849/req._73-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/849/req._73-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, a possibilidade de se há projeto/valores ou mesmo previsão para o serviço de asfalto para a rua Bento Pereira da Rocha em toda sua extensão, abrangendo diretamente os bairros Guaricana, Porto do Ribeira e Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/864/req._74-20_christiana.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/864/req._74-20_christiana.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, bem como questionei o Diretor de Educação JOSE DA CONCEIÇÃO CARVALHO JUNIOR,  para que informe se na reunião realizada em conjunto com os Vices Diretores, Diretores e professores, foi informado que não era para permitir a entrada dos Vereadores na Escola Municipal, se houve, qual o fundamento legal da proibição.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/865/req._75-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/865/req._75-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de realizar a limpeza dos tubos e valas da rua Antonio Pinto, esquina da rua Capitão Jose Izidro de Oliveira - Canto do Morro (Vila Sapo), neste município.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/866/req._76-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/866/req._76-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, por que que a empresa terceirizada de limpeza e roçada urbana, não estão utilizando os equipamentos de proteção obrigatória e a tela que protege contra terceiros.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/867/req._77-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/867/req._77-20_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, por que não está fornecendo álcool em gel e mascaras para os Departamentos Municipais, principalmente aos funcionários do Departamento de Saúde.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/868/req._78-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/868/req._78-20_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, sobre a possibilidade de fornecer máscaras e álcool em gel para os pacientes utilizam a Van em consultas e tratamentos médicos em outros municípios, levando em consideração que muitos deles possuem baixa imunidade e ficam confinados dentro da Van, por longo período.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/874/scn_0002.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/874/scn_0002.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 79/2020_x000D_
 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 _x000D_
 REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de realizar o serviço de Poda, roçada e alargamento da Estrada do Bairro Aldeia, neste município._x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foi questionado sobre esse assunto._x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 08/05/2020_x000D_
 _x000D_
 _x000D_
 ROGERIO RIBEIRO ANDRADE_x000D_
 Vereador - DEM</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/875/scn_0003.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/875/scn_0003.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 80/2020_x000D_
 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 _x000D_
 REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de realizar o serviço de manutenção e ampliação do sistema de fornecimento de água que abrange todos os moradores do Bairro do Umbu e Ponte do Matias, neste município._x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foi questionado sobre esse assunto._x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 08/05/2020_x000D_
 _x000D_
 _x000D_
 ROGERIO RIBEIRO ANDRADE_x000D_
 Vereador - DEM</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/876/scn_0004.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/876/scn_0004.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 81/2020_x000D_
 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 _x000D_
 REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de realizar o serviço de nivelamento da Estrada do Bairro Pinheirinho em toda sua extensão, neste município._x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foi questionado sobre esse assunto._x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 08/05/2020_x000D_
 _x000D_
 _x000D_
 ROGERIO RIBEIRO ANDRADE_x000D_
 Vereador - DEM</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/879/req_82.pdf</t>
+    <t>Christian Forati, Alexandre Macau, Maria do Carmo</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/879/req_82.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 82/2020 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de informar qual o programa do Governo concedeu as Cestas Básicas? Quantidade de Cestas Recebidas? Quem vai receber? Qual é o critério adotado? Período de entrega e quem fará a distribuição (Departamento responsável). Qual os itens da Cesta e, se a Municipalidade comprovou a qualidade dos produtos._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foi questionado sobre esse assunto. _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM _x000D_
 11/05/2020 _x000D_
 CHRISTIAN FORATI SILVA_x000D_
 Vereador - PSB_x000D_
 ALEXANDRE MACAU_x000D_
 Vereador - PSB_x000D_
 MARIA DO CARMO NEGRÃO TEIXEIRA_x000D_
 Vereadora - PSB</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Alexandre Macau, Christian Forati, Maria do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/880/req_83.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/880/req_83.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 83/2020 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de informar quais os Comércios foram cadastrados (Programa Bolsa Alimentação) e, se abrange a Zona Rural, bem como se tende os Bairros de Icapara e Barra do Ribeira. _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, esses Vereadores foram procurados por moradores necessitados. _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM _x000D_
 11/05/2020 _x000D_
 ALEXANDRE MACAU _x000D_
 Vereador - PSB_x000D_
 CHRISTIAN FORATI SILVA_x000D_
 Vereador - PSB_x000D_
 MARIA DO CARMO NEGRÃO TEIXEIRA_x000D_
 Vereadora - PSB</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/881/req_84.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/881/req_84.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 84/2020_x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de informar diante da Pandemia, quais as medidas o Poder Público tomou e quais foram os gastos de cada Ação, por exemplo, Insumos, hospital de Campanha, reformas, Barreiras Sanitárias, Tendas de Triagem e exames, bem com as modalidades de contratação._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, esses Vereadores foram procurados por moradores que questionaram os gastos nesse período de Pandemia_x000D_
 11/05/2020_x000D_
 CHRISTIAN FORATI SILVA_x000D_
 Vereador - PSB_x000D_
 ALEXANDRE MACAU_x000D_
 Vereador - PSB_x000D_
 MARIA DO CARMO NEGRÃO TEIXEIRA_x000D_
 Vereadora - PSB</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/882/rreq_85.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/882/rreq_85.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 85/2020_x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade Flexibilização para reabertura e retorno das atividades de Academias e Estudios ou mesmo, alternativas propostas pelo poder Executivo de acordo com o Departamento de Saúde Municipal, Estadual e Federal, seguindo as normas propostas pela Organização Mundial da Saúde e outros Órgãos especialistas no assunto de Saúde Pública.  _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, esses Vereadores foram procurados proprietários de Academias e Estúdios, que estão com seus comércios fechados há mais de 07 (sete) semanas, bem como diversos comércios considerados não essenciais estão abertos e funcionando mesmo que de forma limitada, considerando ainda que não existem aumentos de...</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 85/2020 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade Flexibilização para reabertura e retorno das atividades de Igrejas ou mesmo, alternativas propostas pelo poder Executivo de acordo com o Departamento de Saúde Municipal, Estadual e Federal, seguindo as normas propostas pela Organização Mundial da Saúde e outros Órgãos especialistas no assunto de Saúde Pública e, se o Município adotou medidas para tanto.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/884/req_87.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/884/req_87.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 87/2020 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se há possibilidade de realizar a reforma da Avenida Capitão Julio Franco em toda sua extensão no Bairro do Rocio, neste Município.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Rogerio, Alexandre Macau, Christian Forati, Tanaka</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/887/req_88.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/887/req_88.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 88/2020_x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de realizar o serviço de cascalhamento e nivelamento da Estrada do Bairro Despraiado em toda sua extensão, neste Município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, esses Vereadores foram procurados por moradores que foi questionado sobre esse assunto._x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM _x000D_
 _x000D_
 18/05/2020_x000D_
 _x000D_
 ROGERIO RIBEIRO ANDRADE_x000D_
 Vereador - DEM_x000D_
 YOSHITSUGU TANAKA_x000D_
 Vereador - DEM_x000D_
 CHRISTIAN FORATI SILVA_x000D_
 Vereador - PSB_x000D_
 Alexandre Macau_x000D_
 Vereador - PSB</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/888/req_89.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/888/req_89.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 89/2020_x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. JÃO AGRIPINO DA COSTA DÓRIA JUNIOR - Governador do Estado de São Paulo, para que informe a esta Casa de Leis, a possibilidade de esclarecimentos técnicos a respeito da existência de Programa Ação ou Projeto do Governo que teria concedido ao Município de Iguape a Doação de CESTAS BÁSICAS  de alimentos, bem como, em caso positivo, qual teria sido a quantidade de Cesta, data de entrega, descrição da listagem de itens que a compõe e qual Departamento Municipal as teria recebido._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, estes Vereadores foram questionados a respeito dos fatos narrados, buscando dessa forma informações fidedignas e de fontes Oficiais do Estado_x000D_
 Aproveitamos, que no caso a resposta for negativa quanto ao envio da ajuda referida, solicitamos que nos info</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/889/req_90.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/889/req_90.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 90/2020_x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de informar como ficará a questão dos Pontos de Ônibus, principalmente em relação ao Ponto da Chácara Patrícia que ainda não foi reerguido, neste município. _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foi questionado sobre esse assunto_x000D_
 18/05/2020</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/890/req_91.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/890/req_91.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 91/2020_x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de informar quais são os Programas sociais que estão em vigência nessa Gestão, quais os critérios que uilizam, bem como a quantidade de pessoas e a finalidade de cada programa._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, esses Vereadores foram procurados por moradores necessitados._x000D_
 18/05/2020</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/891/req_92.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/891/req_92.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 92/2020_x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, quem elaborou a lista e os critérios adotados para distribuição dos produtos Nestle, quantos itens ou quantidade a Municipalidade recebeu._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, esses Vereadores foram procurados por moradores necessitados_x000D_
 18/05/2020</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Rogerio, Dico, Tanaka</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/894/req_93.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/894/req_93.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 93/2020 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE REQUEIRO à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. JOÃO AGRIPINO DA COSTA DÓRIA JUNIOR - Governador do Estado de São Paulo, para que informe a esta Casa de Leis, para que verifique a possibilidade de se prorrogar o programa "Alimento Solidário", para a população de baixa renda que se incluam mencionado programa, por um período indeterminado até que seja restabelecida a normalidade._x000D_
 Justificativa: Justifica-se o presente requerimento, tendo em vista que a população do Vale do Ribeira tem um contingente significativo de baixa renda e a prorrogação do programa será de grande importância para esta população que também estão enfrentando a atual crise da pandemia do coronavirus.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/895/req_94.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/895/req_94.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 94 / 2020_x000D_
 _x000D_
 _x000D_
 Excelentíssimo Senhor Presidente da Câmara Municipal de Iguape – Estância Balneária_x000D_
 _x000D_
 _x000D_
 REQUEIRO à Mesa Diretora, ouvido o Douto e Soberano Plenário, cumpridas as formalidades regimentais, que se oficie ao Exmo. Sr. Prefeito Wilson Almeida Lima, para que informe a esta Casa de Leis, a possibilidade de informar sobre o termino do Postinho de Saúde do Bairro do Baico e qual a previsão de reinicio dessa obra, neste Municipio. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessária tal solicitação, tendo em vista que este Vereador foi questionado sobre esse assunto._x000D_
 _x000D_
 _x000D_
 Plenário Vereador Munitor Cardoso, 26 de maio de 2020. _x000D_
 _x000D_
 _x000D_
 Rogerio Ribeiro de Andrade_x000D_
 Vereador – DEM</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Rogerio, Tanaka</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/896/req_95.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/896/req_95.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 095 / 2020_x000D_
 _x000D_
 _x000D_
 Excelentíssimo Senhor Presidente da Câmara Municipal de Iguape – Estância Balneária_x000D_
 _x000D_
 REQUEIRO à Mesa Diretora, ouvido o Douto e Soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Excelentíssimo Governador do Estado de São Paulo, Senhor João Dória e à Secretaria de Estrada de Rodagem do Estado de São Paulo - DER, para que verifique a possibilidade de realizar o reparo da Ciclofaixa e a situação de iluminação pública do trecho da Rodovia Prefeito Casemiro Teixeira, do Km 51 ao Km 54,8 – entre os Bairros Porto do Ribeira “entrada da cidade” e Escola Técnica Eng. Narciso de Medeiros – Escola Agrícola (Centro Paula Souza) ._x000D_
 _x000D_
 JUSTIFICATIVA: Justifica-se o presente requerimento, tendo em vista que estes Vereadores foram cobrados sobre esse assunto. _x000D_
 _x000D_
 Plenário Vereador Munitor Cardoso, 26 de maio de 2020. _x000D_
 _x000D_
 Rogerio Ribeiro de Andrade_x000D_
 Vereador – DEM_x000D_
 _x000D_
 Yoshitsugu Tanaka_x000D_
 Vereador – DEM</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
+    <t>Christian Forati, Alexandre Macau</t>
+  </si>
+  <si>
     <t>Requerimento nº 96 / 2020_x000D_
 _x000D_
 _x000D_
 Excelentíssimo Senhor Presidente da Câmara Municipal de Iguape – Estância Balneária_x000D_
 _x000D_
 _x000D_
 REQUEIRO à Mesa Diretora, ouvido o Douto e Soberano Plenário, cumpridas as formalidades regimentais, que se oficie ao Exmo. Sr. Prefeito Wilson Almeida Lima, para que informe a esta Casa de Leis, a possibilidade de informar todas os recursos provenientes das Emendas Parlamentares, bem como todos os programas, Estadual e Federal que a atual Administração recebeu ao longo dessa Gestão e, a utilização especificada de cada valor da emenda com a sua destinação. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessária tal solicitação, tendo em vista que estes Vereadores foram questionados sobre esse assunto._x000D_
 _x000D_
 _x000D_
 Plenário Vereador Munitor Cardoso, 26 de maio de 2020. _x000D_
 _x000D_
 _x000D_
 CHRISTIAN FORATI SILVA_x000D_
 Vereador – PSB_x000D_
 _x000D_
 ALEXANDRE MACAU_x000D_
 Vereador – PSB</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Christian Forati, Alexandre Macau, Rogerio, Tanaka</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/898/req_97.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/898/req_97.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 97 / 2020_x000D_
 _x000D_
 _x000D_
 Excelentíssimo Senhor Presidente da Câmara Municipal de Iguape – Estância Balneária_x000D_
 _x000D_
 _x000D_
 REQUEIRO à Mesa Diretora, ouvido o Douto e Soberano Plenário, cumpridas as formalidades regimentais, que se oficie ao Exmo. Sr. Prefeito Wilson Almeida Lima, para que informe a esta Casa de Leis, a possibilidade de informar quais foram as medidas de prevenção ao enfrentamento do COVID-19, na extensão da Zona Rural desse Municipio. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessária tal solicitação, tendo em vista que estes Vereadores foram questionados sobre esse assunto, principalmente em relação as barreiras sanitárias que deixaram a Zona Rural desguarnecidas, levando em consisderação que cabe a Administração zelar e cuidar dos munícipes de forma igualitária._x000D_
 _x000D_
 Plenário Vereador Munitor Cardoso, 26 de maio de 2020.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/899/req_98.pdf</t>
+    <t>Alexandre Macau, Christian Forati</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/899/req_98.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 98 / 2020_x000D_
 _x000D_
 _x000D_
 Excelentíssimo Senhor Presidente da Câmara Municipal de Iguape – Estância Balneária_x000D_
 _x000D_
 _x000D_
 REQUEIRO à Mesa Diretora, ouvido o Douto e Soberano Plenário, cumpridas as formalidades regimentais, que se oficie ao Exmo. Sr. Prefeito Wilson Almeida Lima, para que informe a esta Casa de Leis, a possibilidade de instalar pontos de iluminação na Rua do Capoava do Prelado, nas proximidades da Unidade de Consumo nºs  35694769 – 41040589 - 40520412, Barra do Ribeira Municipio. _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessária tal solicitação, tendo em vista que estes Vereadores foram questionados sobre esse assunto._x000D_
 _x000D_
 Plenário Vereador Munitor Cardoso, 26 de maio de 2020. _x000D_
 _x000D_
 _x000D_
 ALEXANDRE MACAU_x000D_
 Vereador – PSB       _x000D_
                             _x000D_
 _x000D_
 CHRISTIAN FORATI SILVA                    _x000D_
 Vereador – PSB</t>
   </si>
   <si>
     <t>900</t>
   </si>
@@ -2112,691 +1984,691 @@
 _x000D_
 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE – ESTÂNCIA BALNEÁRIA_x000D_
 _x000D_
 _x000D_
 REQUEIRO à Mesa Diretora, ouvido o Douto e Soberano Plenário, cumpridas as formalidades regimentais, que se oficie ao Exmo. Sr. Prefeito Wilson Almeida Lima, para que informe a esta Casa de Leis, a possibilidade de realizar um levantamento de todos os pontos das estradas vicinais (rurais), que necessitam do serviço de manutenção preventiva e corretiva, mediante a realização de cascalhamento e nivelamento das estradas deste Município. _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessária tal solicitação, tendo em vista que este Vereador foi questionados sobre esse assunto, sabendo-se que estes acessos é de grande importância, tanto para o escoamento agrícola quanto ao escoamento pesqueiro e de uso geral da comunidade._x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO, 26 DE MAIO DE 2020. _x000D_
 _x000D_
 _x000D_
 YOSHITSUGU TANAKA_x000D_
 VEREADOR - DEM</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Rogerio, Alexandre Macau, Christian Forati, Maria do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/908/req_100.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/908/req_100.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 100/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de realizar a manutenção do sistema de drenagem que se incia na entrada do Bairro da Chácara Patrícia ate a entrada da Escola Agrícola Eng. Narciso de Medeiros, as margens da Rodovia Pref. Casemiro Teixeira._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto, pois fora realizada a limpeza, porém necessita de manutenção preventiva._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                01/06/2020_x000D_
 _x000D_
 ROGERIO RIBEIRO DE ANDRADE_x000D_
 Vereador – DEM_x000D_
 _x000D_
 _x000D_
 CHRISTIAN FORATI                                    ALEXANDRE MACAU_x000D_
 Vereador – PSB</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Christian Forati, Alexandre Macau, Maria do Carmo, Rogerio</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/909/req_101.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/909/req_101.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 101/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se possui plano de retomada para retornas das atividades Comerciais no Municipio de Iguape e, informa quais serão as medidas a serem tomadas._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, estes Vereadores foram questionados sobre esse assunto, bem como procurado pelos comerciantes locais, visto que com a Pandemia causou transtornos financeiros ao Municipio, principalmente porque sabemos que são os comerciantes os principais geradores de empregos e circulação de renda do Municipio._x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
                                                                01/06/2020_x000D_
 _x000D_
 _x000D_
 CHRISTIAN FORATI</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/910/requerimento_102-20_-_ver._christian.docx</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/910/requerimento_102-20_-_ver._christian.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 102/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de realizar a abertura do sistema de drenagem entre o espaço entre o Bairro da Chácara Patrícia e a  Escola Agrícola Eng. Narciso de Medeiros (fundos), prox. Ao pé do Morro, neste Municipio _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto._x000D_
 _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                01/06/2020_x000D_
 _x000D_
 ROGERIO RIBEIRO DE ANDRADE_x000D_
 Vereador – DEM_x000D_
 _x000D_
 _x000D_
 CHRISTIAN FORATI                                    ALEXANDRE MACAU_x000D_
 Vereador – PSB                                              Vereador – PSB_x000D_
 _x000D_
 MARIA DO CARMO NEGRÃO TEIXEIRA_x000D_
 Verea</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/911/req_103.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/911/req_103.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 103/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, todos os estagiários contratados pela atual gestão com os respectivos cursos, local de prestação de atividade, carga, bem como admissão/desligamento e quais ainda estão em atividades. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, estes Vereadores foram questionados sobre esse assunto._x000D_
 _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
                                                                01/06/2020_x000D_
 _x000D_
 _x000D_
 CHRISTIAN FORATI                                   _x000D_
 Vereador – PSB                          _x000D_
 _x000D_
                     _x000D_
 MARIA DO CARMO NEGRÃO TEIXEIRA_x000D_
 Vereador – PSB_x000D_
 _x000D_
  ROGERIO RIBEIRO DE ANDRADE                          ALEXANDRE MACA</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Maria do Carmo, Alexandre Macau, Christian Forati, Rogerio</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/912/req_104.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/912/req_104.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 104/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, quais ações e medidas destinadas aos moradores de Rua para acolhimento, reinserção, internação para tratamentos de Alcool/drogas e principalmente o acolhimento diante da Pandemia._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, estes Vereadores foram questionados sobre esse assunto, principalmente porque vivem todos juntos na baixada do Mercado, muitas vezes amontoados e, caminham livremente pela cidade podendo propagar a COVID-19_x000D_
 _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
                                                                01/06/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
                     _x000D_
 MARIA DO CARMO NEGRÃO TEIXEIRA                   CHRISTIAN FO</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/913/req_105.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/913/req_105.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 105/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, quantas pessoas foram testadas no Municipio, dentre elas funcionários, bem como os casos suspeitos e, o quais as preparações para monitorar os munícipes, informando ainda à estes Vereadores, a quantidade de testes rápidos e laboratoriais adquiridos pelo Municipio._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto e, em relação a pessoas que apresentaram todos os sintomas e não testadas para o COVID-19._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                01/06/2020_x000D_
 _x000D_
 _x000D_
 CHRISTIAN FORATI                                    ALEXANDRE MACAU_x000D_
 Veread</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/915/req106.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/915/req106.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 106/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, quais empresas foram notificadas na atual Gestão por irregularidade na prestação de serviços e, se houve algum procedimento para apuração, bem como forneça os números dos Ofícios e números dos procedimentos._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                08/06/2020_x000D_
 _x000D_
 _x000D_
 CHRISTIAN FORATI                                    ALEXANDRE MACAU_x000D_
 Vereador – PSB                                              Vereador – PSB_x000D_
 _x000D_
 MARIA DO CARMO NEGRÃO TEIXEIRA _x000D_
 Vereadora – PSB</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/916/req_107.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/916/req_107.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 107/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, de realizar o nivelamento e manutenção das Ruas do Bairro do Icapara, Pontalzinho, Batidão e Aquarius._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                08/06/2020_x000D_
 _x000D_
 _x000D_
 ALEXANDRE MACAU                                   CHRISTIAN FORATI                                    _x000D_
 Vereador – PSB                                              Vereador – PSB_x000D_
 _x000D_
 _x000D_
 MARIA DO CARMO NEGRÃO TEIXEIRA _x000D_
 Vereadora – PSB</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/917/req_108.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/917/req_108.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 108/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, todos os Decretos, Atos, Portarias e Publicações do Executivo ou disponibilize no site da Prefeitura._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                08/06/2020_x000D_
 _x000D_
 _x000D_
 CHRISTIAN FORATI                                    ALEXANDRE MACAU_x000D_
 Vereador – PSB                                              Vereador – PSB_x000D_
 _x000D_
 MARIA DO CARMO NEGRÃO TEIXEIRA _x000D_
 Vereadora – PSB</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/918/req_109.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/918/req_109.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 109/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, instalar pontos de iluminação na Alameda 17 – Nova Iguape – Bairro Rocio, neste Município._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                08/06/2020_x000D_
 _x000D_
 _x000D_
 ALEXANDRE MACAU                                   CHRISTIAN FORATI                                    _x000D_
 Vereador – PSB                                              Vereador – PSB_x000D_
 _x000D_
 _x000D_
 MARIA DO CARMO NEGRÃO TEIXEIRA _x000D_
 Vereadora – PSB</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/919/req_110.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/919/req_110.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 110/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, se o Municipio possui Ouvidoria, qual data foi implantada e quem são seus membros._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                08/06/2020_x000D_
 _x000D_
 _x000D_
 CHRISTIAN FORATI                              ALEXANDRE MACAU                                                                                                                                         _x000D_
 Vereador – PSB                                              Vereador – PSB_x000D_
 _x000D_
 _x000D_
 MARIA DO CARMO NEGRÃO TEIXEIRA _x000D_
 Vereadora – PSB</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/920/req_111.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/920/req_111.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 111/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, se esta programada a reforma do vestiário da Barra do Ribeira e a Orla do Suamirim._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                08/06/2020_x000D_
 _x000D_
 _x000D_
 ALEXANDRE MACAU                                 CHRISTIAN FORATI                                                                                                                                                                       _x000D_
 Vereador – PSB                                              Vereador – PSB_x000D_
 _x000D_
 _x000D_
 MARIA DO CARMO NEGRÃO TEIXEIRA _x000D_
 Verea</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/921/req_112.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/921/req_112.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 112/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, a possibilidade de realizar a manutenção da Rua Lauro Jose Ferreira, ao lado da fábrica de violão e, na Rua Manoel Felix da Rocha, ambas na Popular Nova, Rocio, neste município._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                08/06/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 ZEZINHO_x000D_
 Vereador PSDB</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/922/req_113.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/922/req_113.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 113/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, a possibilidade de realizar a canalização da Vala existente na Rua Antonio Filadelfo Colaço cruzamento com a Rua Rio Verde (antiga Rua Pinduva), neste município._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                08/06/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 ZEZINHO_x000D_
 Vereador PSDB</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/923/req_114.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/923/req_114.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 114/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, a possibilidade de realizar o calçadão para os pescadores próximo a passarela para limpeza das redes (bater Currico), no Bairro do Rocio, neste município._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                08/06/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 ZEZINHO_x000D_
 Vereador PSDB</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/924/req_115.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/924/req_115.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 115/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, a possibilidade de realizar o nivelamento e patrolamento na Estrada do Airton, Bairro Retiro, Km 38,5 da Rodovia Casemiro Teixeira, neste município._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                08/06/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 YOSHITSUGO TANAKA_x000D_
 Vereador PSDB</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/925/req_116.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/925/req_116.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 116/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de realizar a manutenção e ligação das instalações elétricas da Praça São Benedito, neste município._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                15/06/2020_x000D_
 _x000D_
 _x000D_
 ALEXANDRE MACAU _x000D_
 Vereador - PSB</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/926/req_117.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/926/req_117.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 117/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de informar quais são os procedimentos adotados pelo Município para determinar a entrada ou não de pessoas que residem na cidade de Iguape, mas não se enquadram nas exigências contidas no Decreto do Prefeito. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto._x000D_
 _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                15/06/2020_x000D_
 _x000D_
 _x000D_
 ROGERIO RIBEIRO DE ANDRADE_x000D_
 Vereador – DEM</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/927/req_118.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/927/req_118.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 118/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie o Diretor da Elektro de Iguape e ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de realizar o reparo “troca de postes” na Rua Antonio Filadelfo Colaço, prox dos números 76 e 89, no Bairro do Rocio, neste Municipio. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto._x000D_
 _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                15/06/2020_x000D_
 _x000D_
 _x000D_
 ROGERIO RIBEIRO DE ANDRADE_x000D_
 Vereador – DEM</t>
   </si>
@@ -2815,148 +2687,148 @@
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie o Diretor da Elektro de Iguape e ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, a possibilidade de realizar o serviço de nivelamento e cascalhamento da Estrada Vila dos Parentes, em toda sua extensão no Bairro do Peroupava, neste Municipio. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto._x000D_
 _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                15/06/2020_x000D_
 _x000D_
 _x000D_
 ROGERIO RIBEIRO DE ANDRADE_x000D_
 Vereador – DEM</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/929/req_120.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/929/req_120.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 120/20_x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, que informe todos os conselhos Municipais com os respectivos membros, com as datas das reuniões passadas e reuniões futuras._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, foram questionados sobre esse assunto._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                15/06/2020_x000D_
 _x000D_
 _x000D_
 CHRISTIAN FORATI                                                                                                                                                                       _x000D_
 Vereador – PSB           _x000D_
                                    _x000D_
 _x000D_
 ALEXANDRE MACAU                                 _x000D_
 Vereador</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/931/requerimento_121.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/931/requerimento_121.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 121/20_x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				                                             			_x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, a possibilidade de informar a escala Médica (Médicos – Enfermeiros e Tecnicos) de todos os plantões do Posto Covid, do inicio das atividades ates a presente data._x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário, tendo em vista que familiares entraram em contato com este Vereador informando que no ultimo dia 22/08/2020 não havia Médico disponivel._x000D_
  _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                24/08/2020_x000D_
 _x000D_
 _x000D_
 CHRISTIAN FORATI _x000D_
 Vereador – PSB</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Maria do Carmo, Alexandre Macau</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1169/requerimento_122-20_-_ver._maria_carmo_-_macau_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1169/requerimento_122-20_-_ver._maria_carmo_-_macau_1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 122/20_x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				                                             			_x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, a possibilidade de informar se há algum projeto para revitalização da Orla Maritima, especialmente na Avenida  Eduardo Ebano Pereira, neste Municipio._x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário, tendo em vista que estes Vereadores foram questionados referente este assunto, pois há risco iminente de acidente para os munícipes que fazem diariamente suas atividades Físicas._x000D_
  _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
                                                                24/08/2020_x000D_
 _x000D_
 MARIA DO CARMO NEGRÃO TEIXEIRA_x000D_
 Vereador – PSB  _x000D_
 _x000D_
 ALEXANDRE MACAU_x000D_
 Vereador – PSB</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1165/requerimento_123.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1165/requerimento_123.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 123/20_x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				                                             			_x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, a possibilidade de informar quais medicamentos faltaram nos últimos 03 meses, principalmente os medicamentos do protocolo que são essenciais ao tratamento do Covid-19._x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário, tendo em vista que estes Vereadores receberam inúmeras reclamações sobre a falta desses medicamentos._x000D_
  _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
                                                                24/08/2020_x000D_
 _x000D_
 CHRISTIAN FORATI _x000D_
 Vereador – PSB  _x000D_
 _x000D_
 ALEXANDRE MACAU_x000D_
 Vereador – PSB</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>124</t>
@@ -2969,1799 +2841,1927 @@
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
 _x000D_
 				_x000D_
 				REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficiem ao Exmo. Sr. João Dória, Governador do Estado de São Paulo; ao Exmo. Secretário-Chefe da Casa Militar e Coordenador da Defesa Civil do Estado WALTER NYAKAS JUNIOR e ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de construção da Ponte sobre o Rio Suamirim que faz ligação com o Bairro Costeira da Barra – Suamirim, Prelado e Capoava do Souza, neste Municipio._x000D_
 _x000D_
 				JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que, os moradores ficam praticamente isolados do restante do Municipio._x000D_
 _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 24/08/20_x000D_
 _x000D_
 _x000D_
 _x000D_
                                                  WALTER BORGES DE ANDRADE_x000D_
                                                                 Vereador – PSDB</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1168/requerimento_125-20_-_ver._maria_do_carmo_e_macau.docx</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1168/requerimento_125-20_-_ver._maria_do_carmo_e_macau.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 125/20_x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				                                             			_x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, a possibilidade de informar se a Administração realiza algum repasse ao Sindicato dos Funcionarios Publicos do Municipio de Iguape – SINTRAPUMI, neste Municipio._x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário, tendo em vista que estes Vereadores receberam inúmeras reclamações sobre a falta desses medicamentos._x000D_
  _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
                                                                24/08/2020_x000D_
 _x000D_
 MARIA DO CARMO NEGRÃO TEIXEIRA_x000D_
 Vereador – PSB  _x000D_
 _x000D_
 ALEXANDRE MACAU_x000D_
 Vereador – PSB</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1248/req._126-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1248/req._126-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Representante legal das Instituições do Ministério Público Federal - Ministério Público Estadual e Tribunal de Contas do Estado de São Paulo, para que apure a contratação de inúmeros contratos emergenciais - anexo, da Empresa ENGETEC para a terceirização serviços de controlador de acesso nas barreiras de contenção em nosso Município, se possível, averiguando os seguintes itens/;_x000D_
 1 – O recolhimento dos encargos trabalhistas e demais tributos de obrigatoriedade da empresa;_x000D_
 2 – Se a administração Publica Municipal notificou a empresa mencionada para recolher tal encargo;_x000D_
 3 – levantar os valores pagos aos funcionários contratados que chegou ao conhecimentos desses Vereadores que tais prestadores de serviços recebiam R$ 100,00 pelo turno de 12 horas, enquanto o Município pagava R$ 125,00 por turno de 06 horas à empresa ENGETEC;</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1249/req._127-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1249/req._127-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Representante legal das Instituições do Ministério Público Federal – Ministério Público Estadual e Tribunal de Contas do Estado de São Paulo, para que apure a contratação de inúmeros contratos emergenciais – anexo, da Empresa SOM DA ILHA para a terceirização serviços de fornecimento de Tenda e estrutura para atendimento do Covid-19 em nosso Município, se possível, averiguando os seguintes itens/;_x000D_
 1 – O custo pago levando em consideração do material utilizado conforme foto em anexo;_x000D_
 2 – Da eficiência e eficácia para administração pública a contratação desta tenda, levando em consideração que os atendimentos eram em horário comercial e que sua finalidade era o enfrentamento do Corona vírus que pode acontecer a qualquer momento</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1250/req._128-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1250/req._128-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, que informe quais procedimentos estão sendo adotados pela Municipalidade no sentido de amenizar o enfrentamento da Pandemia no que tange a cobrança dos impostos de todas as categorias formalizadas, neste Município.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1329/req._129-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1329/req._129-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, que informe qual é o cronograma do serviço de recolhimento de resíduos sólidos em toda extensão da Rodovia Pref. Casemiro Teixeira, neste município.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1330/req._130-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1330/req._130-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, que informe qual é a garantia do serviço prestado naquele bairro (qualidade de serviço), Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1331/req._131-20_walter.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1331/req._131-20_walter.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. João Dória - Governador do Estado de São Paulo; ao Exmo. Sr. Samuel Moreira da Silva Junior, Deputado Federal; ao Exmo. Sr. Marcos Vignolli - Secretário de Desenvolvimento Regional do Estado de São Paulo e, ao Chefe do Departamento de Estrada e Rodagem - DER (Avenida do Estado, 777 - Ponte Pequena - CEP: 01107-901 -São Paulo - SP) e ao Exmo. Sr. Wilson Almeida Lima, Prefeito Municipal, para que informe a esta Casa de Lei, se existe a possibilidade de efetuar a pavimentação asfáltica da Estrada Municipal Osmar de Freitas Santos, desde a altura da Ponte do Mathias, indo até o trevo do bairro do Icapara, neste município, reiterando requerimento nº 53/18 - 238/18 e 50/20.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1332/req._132-20_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1332/req._132-20_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, onde se encontra o Acervo das peças encontradas no Prédio dos Toledos e, se já foi providenciado o local onde serão depositados as referidas peças, bairro Centro - neste município.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1339/req._133-20_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1339/req._133-20_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 123/20 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, se existe a possibilidade de realizar o serviço e canalização e asfalto, no bairro Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1340/req._134-20_zezinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1340/req._134-20_zezinho.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 123/20 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, se existe a possibilidade de realizar a construção de um Portal na entrada da Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1550/req._135-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1550/req._135-20_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, se existe a possibilidade de limpeza da Praia da Juréia - Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/req._136-20_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/req._136-20_tanaka.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, se existe a possibilidade patrolamento e cascalhamento na Estrada do bairro Agrovila - Rodovia Casemiro Teixeira, km 16,8 e 17 - Agrovila - Itimirim, neste município.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1711/req._137-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1711/req._137-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, informe se a empresa Engetec que prestou serviço de Controlador de Acesso, durante a Pandemia, recolheu todos os impostos, arcou com as obrigações do contrato, fornecendo alimentos, equipamentos de EPI's, tudo comprovado por meio de documentos e recolhimento dos impostos e, se não o fez, qual a medida tomada pela Municipalidade para responsabilizar a referida empresa.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1713/req._138-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1713/req._138-20_christian.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO, o art. 91 do Regimento Interno da Câmara Municipal de Iguape;_x000D_
 				                                             			_x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Representante legal Tribunal de Contas do Estado de São Paulo, para que informe qual a data que recebeu o procedimento da Comissão Parlamentar de Inquerito – CPI  da Saúde após seu término na Câmara, se há algum procedimento em curso e qual sua numeração, bem como informe qual o andamento até o momento.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1717/req._139-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1717/req._139-20_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, o valor do contrato da empresa que presta serviço de limpeza no Municipio de Iguape e, qual o cronograma para retirada de lixo no Centro Histórico.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1798/req._141-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1798/req._141-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, informe sobre a data da distribuição dos Kit´s escolares com a lista dos materiais entregues e, se o que os pais de alunos assinaram na retirada dos materiais, corresponde ao material entregue.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1799/req._142-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1799/req._142-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, informe quem é a farmacêutica responsável pela farmácia municipal, bem como quais os critérios para retirada dos medicamentos e controlados e quais se encontram em falta no município e, quais as medidas adotadas para sanar essa falta.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1800/req._143-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1800/req._143-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, informe quem é o responsável por fiscalizar o contrato das Vans que transportam pacientes para outros municípios, fornecendo as planilhas de viagens e a conferencia dos respectivos pagamentos.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1924/req._144-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1924/req._144-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, informe qual data foi encaminhado o plano de trabalho ao Governo Federal solicitando a Lei Aldir Blanc e quais foram os critérios adotados para selecionar os projetos e pessoas locais da área da cultural.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2061/req._145-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2061/req._145-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que oficie ao Governador do Estado de São Paulo - Senhor João Dória, para que verifique se há possibilidade  de determinar que Departamento de Estradas de Rodagem - DER, realize um estudo no sentido de que sejam instaladas placas de sinalização às margens dos quilômetros 51 ao 55 da Rodovia Prefeito Casimiro Teixeira, neste município.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2062/req._146-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2062/req._146-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que oficie ao Governador do Estado de São Paulo - Senhor João Dória, para que verifique se há possibilidade de determinar que Departamento de Estradas de Rodagem - DER, realize um estudo no sentido de que verifique a possibilidade de se fazer um reparo geral na ciclo faixa existente na Rodovia Casimiro Teixeira, entre a escola Centro Paula Souza - ETEC, até a entrada da cidade, neste município.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2201/req._147-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2201/req._147-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, se há possibilidade de realizar serviço de pintura e iluminação interna e externa  do espaço público na Rodoviária Municipal, bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2202/req._148-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2202/req._148-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, se há possibilidade de realizar um estudo referente ao serviço de drenagem do bairro Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2203/req._149-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2203/req._149-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape,  Ministério Público do Trabalho e a Empresa JML - Sinalização e Serviço LTDA. CNPJ 05124551/0001-80, para que informe a esta Casa de Leis, o quadro de funcionários pertencente a referida empresa, com seus respectivos registro de cada funcionário e o demonstrativo que comprove o recolhimento dos tributos impostos de responsabilidade da empresa e especial os encargos trabalhistas.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2323/req._150-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2323/req._150-20_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, informe qual a fiscalização e o acompanhamento da municipalidade perante a concessionária Elektro no bairro da Barra do Ribeira referente a iluminação pública que os moradores locais pagam as referidas tarifas.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2324/req._151-20_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2324/req._151-20_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, informe qual a possibilidade de instalação de iluminação pública no antigo porto da balsa, neste município.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2325/req._152-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2325/req._152-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, informe a possibilidade de ligação da rede elétrica do postinho de saúde do Morro Seco (Quilombola), bairro Morro Seco, neste município.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2326/req._153-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2326/req._153-20_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, informe a possibilidade de ampliação da linha de atendimento de pacientes nos bairros mais distantes (Icapara e Barra do Ribeira) para deslocamento em outros municípios.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2327/req._154-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2327/req._154-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, qual o fato e quais as medidas adotadas para responsabilizar os responsáveis pelo ocorrido no Postinho do Morro Seco (Qilombola) que foi narrado pelos moradores locais que os exames ginecológicos (Papanicolau) realizados no referido posto, usaram iluminação do celular, causando um grande constrangimento às moradoras locais.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2328/req._155-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2328/req._155-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, o fornecimento das escalas médicas dos atendimentos dos ESF'S (Estratégia Saúde da Família) com os respectivos faturamentos dos últimos 03 meses.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2335/req._156-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2335/req._156-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, o horário de atendimento da tenda Covid, desde sua implantação, em que período ela funcionou, bem como a relação dos contratados para trabalhar, neste município.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2336/req._157-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2336/req._157-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, que informe o nome da Dra. Especialista em Pediatria, em que período e os dias de atendimento trabalhou nos últimos meses e, os valores pagos pela contratação, fornecendo o faturamento de atendimento.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2337/req._158-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2337/req._158-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, sobre a possibilidade de realizar o reparo da cobertura da guarita localizada na Avenida Princesa Isabel, próximo ao número 731 - ao lado do CITUR - antigo mercado Municipal, neste município.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2338/req._159-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2338/req._159-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, se existe um plano de trabalho relacionado ao Departamento de Educação sobre o retorno das aulas das Escolas Municipais, em consideração a questão do Covid-19, neste município.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2339/req._160-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2339/req._160-20_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, se existe algum projeto técnico referente ao serviço de pavimentação de algumas ruas que precisam ser reparadas, como exemplo, a rua Padre Mathias, no Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2340/req._161-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2340/req._161-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, quanto foi arrecadado de multas municipais nesta atual gestão.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2341/req._162-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2341/req._162-20_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis,  se há possibilidade de disponibilizar transporte para os alunos do curso de Guarda Vidas temporários que na sua maioria são moradores dos bairros da Barra do Ribeira e do Icapara, sendo o curso ministrado no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2342/req._163-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2342/req._163-20_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis,  a possibilidade de disponibilizar as planilhas e empenhos de pagamentos dos serviços executados pela Associação ou empresa de Árbitros que presta serviço ao município e, porque do aumento nos contratos.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2343/req._164-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2343/req._164-20_christian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis,  quais as benfeitorias realizadas no bairro Pé da Serra, neste município.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2344/req._165-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2344/req._165-20_alexandre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, por que lacraram o estabelecimento da Sra. Angela Tobias - situado na rua Registro, 193 - bairro do Rocio, neste município, sem entregar nenhum documento/notificação.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2345/req._166-20_cristian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2345/req._166-20_cristian.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta Casa de Leis, quais as benfeitorias realizadas no bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2362/req_167.pdf</t>
+    <t>Josemar Correa</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2362/req_167.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 167/20_x000D_
 _x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie o Senhor PAULO CÉSAR TAGLIAVINI – SUPERINTENDENTE DO D.E.R/SP, e para o conhecimento do Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a possiblidade de realizar o serviço de corte de vegetação na faixa de domínio da Rodovia Ivo Zanella, Km 61,5 (curva do sorocabinha), neste Municipio._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, vem, acontecendo varias ocorrências de capotamento de veículos no local, devido a vegetação existente em cobrir o campo de visualização do condutor._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                30/11/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSEMAR CORREA_x000D_
 Vereador – PSDB</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2363/req_168.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2363/req_168.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 168/20_x000D_
 _x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, possibilidade de reabertura do Mercado Municial, neste Municipio._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, que este vereador foi cobrado pelos municipes._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                30/11/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 ZEZINHO_x000D_
 Vereador PSDB</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2364/req_169.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2364/req_169.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 169/20_x000D_
 _x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, possibilidade de retirada de carros velhos na Rua Dom Idilio Jose Soares – em frente ao prédio do Conselho Tutelar – Guaricana, neste Municipio._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, que este vereador foi cobrado pelos municipes._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                30/11/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 ZEZINHO_x000D_
 Vereador PSDB</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2365/req_170.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2365/req_170.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 170/20_x000D_
 _x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, possibilidade de instalar faixa de pedestre e proteção na calçada no  cruzamento da Rua Dom Idilio Jose Soares com a Rua Major Ricardo Kronner, Fundos da Igreja de São Benedito,_x000D_
   neste Municipio._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, que este vereador foi cobrado pelos municipes._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                30/11/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 ZEZINHO_x000D_
 Vereador PSDB</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2372/scn_0020.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2372/scn_0020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 171/20_x000D_
 _x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie a Companhia de Saneamento Básico do Estado de São Paulo – SABESP., na pessoa do Sr. MARCOS ROBERTO DA SILVA – Gerente de Setor e, ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, possibilidade de fornecimento de agua tratada aos moradores dos Bairros da Enseada, Toca do Bugio,  neste Municipio._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, que este vereador foi cobrado pelos munícipes daqueles Bairros._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                07/12/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 ALEXANDRE MACAU_x000D_
 Vereador PSB</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2373/scn_0021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2373/scn_0021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 172/20_x000D_
 _x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie a Companhia de Saneamento Básico do Estado de São Paulo – SABESP., na pessoa do Sr. MARCOS ROBERTO DA SILVA – Gerente de Setor e, ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, possibilidade de construção de um Reservatório de água para fornecimento de agua tratada aos moradores dos Bairro do Icapara, Vila Nova Aquarius e Barra do Ribeira,  neste Municipio._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, que este vereador foi cobrado pelos munícipes daqueles Bairros._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                07/12/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 ALEXANDRE MACAU_x000D_
 Vereador PSB_x000D_
 _x000D_
 CHRISTIAN FORATI_x000D_
 Vereador PSB</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2374/scn_0022.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2374/scn_0022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 173/20_x000D_
 _x000D_
 _x000D_
 _x000D_
   _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 				_x000D_
                                              			_x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Sr. Deputado Estadual Caio França, sobre a possiblidade de disponibilizar Recursos (Emenda Parlamentar) para aquisição de 01 Consultório Odontológico Móvel e/ou Castramóvel, para neste Municipio._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, visto que, que estes vereadores foram cobrados pelos munícipes._x000D_
  _x000D_
 _x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
 _x000D_
                                                                07/12/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 CHRISTIAN FORATI_x000D_
 Vereador PSB_x000D_
 _x000D_
 ALEXANDRE MACAU_x000D_
 Vereador PSB_x000D_
 _x000D_
 MARIA DO CARMO NEGRÃO TEIXEIRA_x000D_
 Vereadora - PSB</t>
   </si>
   <si>
-    <t>2354</t>
-[...25 lines deleted...]
-  <si>
     <t>470</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/470/ind._01-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/470/ind._01-20_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de implantar o sistema de iluminação publica no bairro do Despraiado, neste município.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/471/ind._02-20_christian.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/471/ind._02-20_christian.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de nivelamento e cascalhamento na Estrada do Despraiado, bem como nas ruas do mesmo bairro, neste município.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/472/ind._03-20_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/472/ind._03-20_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de implantar lombadas (redutores de velocidade) na rua Francisco Marques de Aguiar, nº 140, no bairro do Rocio, neste cidade. Faz sentido, que aquela rua tem um fluxo grande de carros e motos, e assim, colocando em perigo as pessoas que ali passam.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/473/ind._04-20_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/473/ind._04-20_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de faça a poda da árvore que fica em frente à Loja Americanas. Faz sentido, tendo em vista que ali transitam várias pessoas e há um ponto de táxi fixo, assim podendo causar acidentes.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/604/ind._05-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/604/ind._05-20_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de localização do proprietário a fim de intimá-lo ara realização de limpeza na sua propriedade próximo a Escola Estadual Dinorá Rocha, no bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/605/ind._06-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/605/ind._06-20_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de repintura de todos os redutores de velocidade, na entrada da cidade, bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/606/ind._07-20_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/606/ind._07-20_clayton.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido que seja feita a manutenção na ponte que dá acesso a continuação da BR 101, o local está há 1,5 quilômetros da Rodovia Ivo Zanella, quilômetro 75,5, bairro Ilha Grande, coordenadas 24º49'17.2S 47º43'04.5"W.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/607/ind._08-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/607/ind._08-20_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de manutenção em alguns pontos da Estrada do Quatinga - bairro Costão dos Engenhos, neste município.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/608/ind._09-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/608/ind._09-20_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de instalação de placas de sinalização na entrada da cidade e no bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de roçada e limpeza na rua D. Marlene Martins de Matos - bairro Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/675/ind._11-2020__rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/675/ind._11-2020__rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de instalação de placa de indicação PARE entre as ruas Maria Bruno e Rua Padre Mathias, bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/677/ind._12-2020.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/677/ind._12-2020.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de instalação de faixa de pedestre entre as ruas Maria Bruno e rua Padre Mathias, me frente a Rojocar - bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/678/ind._13-2020__rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/678/ind._13-2020__rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de notificação do proprietário do terreno baldio, da rua Vereador Rene Pereira - próx. ao numero 156 - bairro do Rocio, o qual assim que chove deixa o espaço com acúmulo de água, podendo prejudicar dos moradores locais, neste município.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/679/ind._14-2020__rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/679/ind._14-2020__rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de limpeza de drenagem já existente na rua D. Marlene Martins de Matos - bairro Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/680/ind._15-2020__rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/680/ind._15-2020__rogerio.pdf</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/695/ind._16-2020_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/695/ind._16-2020_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de disponibilizar o serviço de iluminação pública nas ruas Anhanguera e Presidente Bernardes, no bairro Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/691/ind._17-2020_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/691/ind._17-2020_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de disponibilizar o serviço de iluminação pública na Avenida Laércio Ribeiro, no bairro Icapara, neste município.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/729/ind._18-2020_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/729/ind._18-2020_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de construir um redutor de velocidade (lombada) na rua Tenente Ascelino  Cunha, número 690 - Vila Garcez, neste município.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/730/ind._19-2020_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/730/ind._19-2020_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de roçada e limpeza da rua da Acácias, Fonte do Senhor, neste município.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/749/ind._20-20_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/749/ind._20-20_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de roçada, cascalhamento e limpeza da rua Paulo Mouro Filho, Popular Nova - bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/751/ind._21-20_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/751/ind._21-20_tanaka.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o reparo na estrada do Quatinga, Engenhos, neste município.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/752/ind._22-20_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/752/ind._22-20_tanaka.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o reparo na estrada do Peroupava, neste município.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/782/ind._23-20_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/782/ind._23-20_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a manutenção de todas as ruas do Balneário 7 Belo, como também a limpeza das valas do mesmo bairro, neste município.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/783/ind._24-20_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/783/ind._24-20_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a manutenção de rua (cascalhamento e nivelamento), como também, a roçada de rua no bairro Jardim Nova Iguape - Rocio, neste município.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/781/ind._25-20_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/781/ind._25-20_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a manutenção da Estrada João Branco (cascalhamento e nivelamento), no bairro Retiro, neste município.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 26/2020 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
 INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de isentar do IPTU para Comércio e Autônomos no presente ano, prorrogação da validade das licenças de funcionamento (Alvarás) e mitida pela Municipalidade, prorrogação das datas de vencimento dos tributos vencidos até 31 de julho de 2020, entre outras taxas, como da Vigilância Sanitária (ANVISA), publicidade e taxas de feirantes, suspensão de prazos processuais de cobrança de dívidas ativas, de protestos e Execuções Fiscais, tudo isso, diante o quadro de Pandemia, que passamos, neste município._x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM _x000D_
 11/05/2020 _x000D_
 CHRISTIAN FORATI SILVA _x000D_
 Vereador - PSB</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/932/ind_27.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/932/ind_27.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 027/20_x000D_
 _x000D_
 _x000D_
 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 				INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a reforma e ampliação do Centro Comunitário (conforme requerimento anexo) do Suamirim, no Bairro da Barra do Ribeira, neste município._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
          PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
                                                                        22/06/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 WALTER BORGES DE ANDRADE_x000D_
                                                             Vereador – PSDB</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/933/ind_28.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/933/ind_28.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 028/20_x000D_
 _x000D_
 _x000D_
 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 				INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de construir 02 (dois) Quioski ao lado da Arquibancada que está sendo construída ao lado do Campo do Mangueirão, neste município._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
          PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
                                                                        22/06/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 BENILTO JOSE DE BRITO_x000D_
                                                             Vereador – PSDB</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1171/indicacao_29.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1171/indicacao_29.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 029/20_x000D_
 _x000D_
 EXMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 _x000D_
 _x000D_
 INDICO, ao Chefe do Poder Executivo Municipal...</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1251/ind._30-20_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1251/ind._30-20_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de pintar as lombadas da Avenida Aeroporto - Rocio, neste município.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1252/ind._31-20_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1252/ind._31-20_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de nivelar e cascalhar o Bairro Tucano - Rocio, neste município.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1253/ind._32-20_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1253/ind._32-20_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de Nivelamento e cascalhar a Chácara Patricia, neste município.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1254/ind._33-20_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1254/ind._33-20_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de arrumar alguns buracos na altura do nº 697 da Rua João Bonifácio da Silva – Vila Garcez, neste município.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1255/ind._34-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1255/ind._34-20_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de cascalhamento, nivelamento da Estrada do Quatinga – Prox. a ponte do Matias, neste município.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1256/ind._35-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1256/ind._35-20_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de cascalhamento, nivelamento da Travessa 9 - Jardim Nova Iguape, neste município.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1257/ind._36-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1257/ind._36-20_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o fornecimento de canos d´agua para o bairro Peroupava, neste município.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1333/ind._37-20_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1333/ind._37-20_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de fazer a manutenção e colocar iluminação na Praça da Beira do Valo  - Praça São Sebastião - em frente ao antigo bar do Lolo e Peixaria do Vilson, neste município.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1334/ind._38-20_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1334/ind._38-20_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de manutenção de cascalhamento e nivelamento da rua Capitão Jose Izidro de Oliveira - Vila Sapo, neste município.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1335/ind._39-20_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1335/ind._39-20_benilto.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de manutenção de cascalhamento e nivelamento da rua Peru - Altura do Mercado Franco - bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1336/ind._40-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1336/ind._40-20_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o cascalhamento, patrolamento e colocação de tubos na Agrovila - Km 17 da Rodovia Casemiro Teixeira - bairro Itimirim, neste município.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1337/ind._41-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1337/ind._41-20_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de coleta de lixo no bairros de Icapara - Pontal - Vila Nova e Aquarius, neste município.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1338/ind._42-20_maria_do_carmo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1338/ind._42-20_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o serviço de iluminação na Rodoviária - Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1719/ind._43-20_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1719/ind._43-20_tanaka.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de construir Ponto de Onibus (Guaritas) na Rodovia Pref. Casemiro Texeira do km 11 ate o Km 55, neste município.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1801/ind._44-20_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1801/ind._44-20_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de manutenção e nivelamento da rua "I" do Jardim Primavera, nas proximidades do numeral 525, neste município.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1806/ind._45-20_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1806/ind._45-20_clayton.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a Vossa Excelência, nos termos do art. 173 do Regimento Interno, a presente INDICAÇÃO, objetivando que seja feita a manutenção na rua Rio Verde, bairro do Rocio.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1807/ind._46-20_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1807/ind._46-20_clayton.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a Vossa Excelência, nos termos do art. 173 do Regimento Interno, a presente INDICAÇÃO, objetivando que seja feita a pintura de sinalização nas lombadas e de faixa de pedestres na Avenida Júlio Franco, bairro do Rocio.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1926/scn_0015.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1926/scn_0015.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 048/20_x000D_
 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNCIPAL DE IGUAPE_x000D_
 _x000D_
 INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor ao setor competente, no sentido de realizar o serviço de manutenção de cascalhamento e nivelamento do Bairro Tabaquara, neste município.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2063/ind._49-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2063/ind._49-20_rogerio.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a Vossa Excelência, nos termos do art. 173 do Regimento Interno, a presente INDICAÇÃO, sugerindo ao senhor gerente da Elektro - Eletricidades e Serviços S/A de Iguape, para que proceda o conserto e manutenção de luminárias localizadas na Praça São João Batista, bairro Porto do Ribeira.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2064/ind._50-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2064/ind._50-20_rogerio.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a Vossa Excelência, nos termos do art. 173 do Regimento Interno, a presente INDICAÇÃO, sugerindo ao senhor gerente da Elektro - Eletricidades e Serviços S/A de Iguape, para que proceda o conserto e manutenção de luminárias localizadas na rua Aparecida Coutinho Ribeiro, entre os números 175 e 200, bairro Jardim Primavera, neste município.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2204/ind._51-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2204/ind._51-20_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar serviço de reparo da rua Padre Matias, em toda sua extensão, bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2205/ind._52-20_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2205/ind._52-20_rogerio.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar serviço de reparo nas ruas da Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2334/ind._53-20_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2334/ind._53-20_tanaka.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar serviço de reparo na calçada da Praça da Basílica, em frente ao ponto de taxi, onde se realiza a feira livre.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2346/ind._54-20_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2346/ind._54-20_clayton.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a Vossa Excelência, nos termos do art. 173 do Regimento Interno, a presente INDICAÇÃO, objetivando que seja feito o asfaltamento da rua Joaquim Ribeiro Neto, em especial no trecho compreendido entre a Avenida Júlio Franco e a Avenida João Simões Xavier, bairro do Rocio.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2347/ind._55-20_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2347/ind._55-20_clayton.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a Vossa Excelência, nos termos do art. 173 do Regimento Interno, a presente INDICAÇÃO, sugerindo ao Senhor Prefeito proceder a execução de serviços de manutenção de toda a extensão da estrada do Couveiro.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2348/ind._56-20_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2348/ind._56-20_clayton.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a Vossa Excelência, nos termos do art. 173 do Regimento Interno, a presente INDICAÇÃO, sugerindo ao Senhor Prefeito a proceder a execução de serviços de manutenção de toda a extensão da estrada da Natividade, bairro Itimirim.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2349/ind._57-20_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2349/ind._57-20_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO,  ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências no sentido de que seja realizada a manutenção da Avenida Brasil, no bairro Praia do Leste, neste município.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2350/ind._58-20_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2350/ind._58-20_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO,  ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar o nivelamento e cascalhamento como também o serviço de roçada de todas as ruas do bairro Nova Iguape, neste município.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2351/ind._59-20_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2351/ind._59-20_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO,  ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar a manutenção predial na Escola Municipal de Icapara, anexo a escola Elvira Silva, neste município.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2356/ind._60-20_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2356/ind._60-20_clayton.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito Municipal, nos termos do art. 173 do Regimento Interno, que determine ao setor competente que proceda à limpeza e revitalização da Praça da Bíblia.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2355/ind._61-20_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2355/ind._61-20_clayton.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a Vossa Excelência, nos termos do art. 173 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a proceder a execução de serviços de manutenção de toda a extensão da estrada do Momuna.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2352/ind._62-20_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2352/ind._62-20_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO,  ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar manutenção e limpeza da valas, no bairro Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2361/scn_0025.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2361/scn_0025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 063/2020_x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA C MARA MUNICIPAL DE IGUAPE _x000D_
 INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que determine ao setor competente da Prefeitura, a realização estudo e providências no sentido de implantar (4) quatro redutores de velocidade tipo (lombada) ao longo da Avenida Vereador Manoel Gonçalves Pires, nas proximidades do Mercado Franco no bairro Rocio. _x000D_
 Atendendo a justa reivindicação dos moradores da localidade, é que solicito a construção desta lombada. A necessidade da implantação do redutor se faz necessária, pois os motoristas têm aplicado alta velocidade em seus veículos ao passar pela citada via, colocando em risco outros condutores e pedestres e acima de tudo das crianças que transitam pela via devido ter uma escola na referida avenida. Vale frisar que após a colocação da lombada, que o Departamento de Trânsito indique corretamente o obstáculo com placas e sinalização de solo para correta orientação dos moto</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2378/ind_64.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2378/ind_64.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 064/20_x000D_
 _x000D_
 _x000D_
 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 				INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de colocar lajotas e tubos nas valas da Rua José Izidro de Oliveira – Bairro Canto do Morro (vila Sapo), neste município._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
          PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
                                                                        14/12/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 BENILTO JOSE DE BRITO_x000D_
                                                             Vereador – PSDB</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2379/ind_65.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2379/ind_65.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 065/20_x000D_
 _x000D_
 _x000D_
 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 				INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de fazer reparos na calçada de toda a extensão da Rua Nossa Senhora do Rocio (balsa até a Barragem), neste município._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
          PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
                                                                        14/12/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 BENILTO JOSE DE BRITO_x000D_
                                                             Vereador – PSDB</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2380/ind_66.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2380/ind_66.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 066/20_x000D_
 _x000D_
 _x000D_
 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 				INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de fazer calçamento na Rua principal da entrada do Bairro Pontalzinho - Icapara, neste município._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
          PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
                                                                        14/12/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 BENILTO JOSE DE BRITO_x000D_
                                                             Vereador – PSDB</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2381/ind_67.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2381/ind_67.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 067/20_x000D_
 _x000D_
 _x000D_
 _x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 				INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de arrumar os tubos de escoamento de água e trocas das lajotas da Rua João Bonifácio da Silva – Vila Garcez, neste município._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
          PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
 _x000D_
                                                                        14/12/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 BENILTO JOSE DE BRITO_x000D_
                                                             Vereador – PSDB</t>
   </si>
   <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Apresento à Mesa Diretora, ouvido o Soberano Plenário cumpridas as formalidades regimentais, MOÇÃO DE APLAUSOS E LOUVOR ao DR. ADILSON COUTINHO RIBEIRO, ex- vereador desta Casa por 02 (dois) mandatos, Professor, Advogado, Músico e compositor carnavalesco de Escolas de Samba, Blocos que embalam o Carnaval Iguapense.</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/603/mocao_02-20_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Apresento à Mesa Diretora, ouvido o douto e soberano Plenário, cumprida as formalidades regimentais, MOÇÃO DE APLAUSOS E LOUVOR a MARIA DAS NEVES ROCHA, fundadora do Grupo de Fandango Sandália de Prata, reconhecida no município de Iguape e, foi uma das escolhidas das Premiações Culturais do Estado de São Paulo no ano de 2019.</t>
+  </si>
+  <si>
+    <t>842</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/842/mocao_03-20_maria_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Apresento à Mesa, ouvido o douto e soberano Plenário e cumpridas as formalidades regimentais, MOÇÃO DE APLAUSOS E LOUVOR ao PRONTO ATENDIMENTO DO PRONTO SOCORRO "Valdir Moreira Sampaio" do município de Ilha Comprida, na pessoa da enfermeira Juliana Sanches Garcia e do Técnico de Enfermagem Christian.</t>
+  </si>
+  <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/885/moc_4.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO Nº 04/2020 _x000D_
+EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE _x000D_
+Apresento à Mesa Diretora, ouvido o Soberano Plenário e cumpridas as formalidades regimentais, MOÇÃO DE APLAUSOS E LOUVOR ao FUNDO SOCIAL DE SOLIDARIEDADE DO MUNICÍPIO DE IGUAPE, neste ato, representado pela 1ª Dama Sra. MIRTES BUENO MARTINS.</t>
+  </si>
+  <si>
+    <t>905</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/905/scn_0044.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR Nº 005/2020_x000D_
+_x000D_
+_x000D_
+EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE – ESTÂNCIA BALNEÁRIA_x000D_
+_x000D_
+Apresento à Mesa Diretora, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, MOÇÃO DE PESAR EM HONRA ao recente falecimento do senhor Benedito Machado ocorrido no dia 20 de abril de 2020. _x000D_
+_x000D_
+Através desta Moção, quero externar votos de mais profundo pesar pelo falecimento do Senhor Benedito Machado, mais conhecido com “Machadinho”._x000D_
+_x000D_
+Senhor Benedito Machado era uma pessoa bastante conhecida e querida por todos, deixando irreparável lacuna no seio de sua família e amigos._x000D_
+_x000D_
+Esta casa Legislativa não poderia deixar de prestar essa homenagem póstuma a esta família a quem tenho muito apreço, apresentando publicamente sentimento de pesar aos familiares, se solidarizando nesta hora de dor._x000D_
+_x000D_
+Um homem guerreiro, que sempre lutos pelos seus ideias e dedicação à família, nos deixando um exemplo de vida._x000D_
+Aos familiares, o meu fraternal abraço com votos de pesar,</t>
+  </si>
+  <si>
+    <t>914</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/914/mocao_06.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO Nº 06/20_x000D_
+_x000D_
+EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
+_x000D_
+APRESENTO À MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, MOÇÃO DE PROTESTO CONTRA ATO DO GOVERNADOR JOÃO DÓRIA, QUANDO CLASSIFICOU O VALE DO RIBEIRA E BAIXADA SANTISTA COMO FASE 1 - (ZONA VERMELHA DE ALERTA MÁXIMO), AO MANTER ESSA DECISÃO EQUIVOCADA A LIBERAÇÃO GRADUAL E CONSCIENTE DOS COMÉRCIOS DO VALE DO RIBEIRA E PRINCIPALMENTE IGUAPE, SERÁ ADIADO PARA A SEGUNDA QUINZENA DE JUNHO.</t>
+  </si>
+  <si>
+    <t>1723</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1723/mocao_07-20_joao.pdf</t>
+  </si>
+  <si>
+    <t>Apresento à Mesa Diretora, ouvido o Douto e Soberano Plenário, cumpridas as formalidades regimentais, MOÇÃO DE AGRADECIMENTO a CAPITANIA DOS PORTOS SANTOS-SP pela reforma do prédio da Capitania em Iguape._x000D_
+A população da região Iguape/Cananéia/Ilha Comprida aguarda ansiosos pela retomada dos trabalhos em nossa região, a agência da capitania em Iguape é de estrema importância para ajudar essa região que vive da pesca turística e praticantes de esportes náuticos, que vem crescendo significativamente em nossa região, necessitando assim de uma fiscalização e regularização dessas embarcações._x000D_
+_x000D_
+				Que se dê ciência desta justa Moção de Agradecimento ao  Sr. Marcelo de Oliveira Sá, Capitão de Mar e Guerra Comandante da Capitania dos Portos do Estado de São Paulo, ao Sr. Sergio F. de Amaral Chaves Junior, Vice Almirante Comandante do 8º Distrito Naval, ao Sr. Domingos Fortes Filho, Presidente SOAMAR (Sociedade Amigos da Marinha).</t>
+  </si>
+  <si>
+    <t>1808</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1808/mocao_08-20_clayton.pdf</t>
+  </si>
+  <si>
+    <t>Apresento à Mesa Diretora, ouvido o Douto e Soberano Plenário, cumpridas as formalidades regimentais, MOÇÃO DE APOIO AO INSTITUTO DE TERRAS DO ESTADO DE SÃO PAULO - ITESP, nos seguintes termos: ...</t>
+  </si>
+  <si>
+    <t>2312</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2312/mocao_09-20_josemar.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, apresenta à Mesa Diretora, ouvido o douto e soberano Plenário e cumpridas às formalidades regimentais, MOÇÃO DE APLAUSOS aos Policiais Militares e Civis abaixo subscritos, pelos exemplares serviços prestados onde lograram êxito no desfecho da ocorrência tentativa de latrocínio, homicídio na direção de veículo e adulteração de veículo automotor, neste Município._x000D_
+                                         Os Policiais Militares e Civis que participaram desta ocorrência são:_x000D_
+•	Tenente PM FELISARDO_x000D_
+•	Tenente PM PEREIRA _x000D_
+•	Sub Tenente PM GODO_x000D_
+•	Cabo PM GABRIEL, Cabo PM ARILDO, Cabo PM DUTRA e Cabo PM EDERSON._x000D_
+•	Soldado PM CÉSAR, Soldado PM NUNES, Soldado PM CASTRO, Soldado PM OLIVA JR, Soldado PM LOPES._x000D_
+•	Escrivã de Policia SELMA DE SOUZA BORGES _x000D_
+•	Investigadores, FABIULA LUZ GONÇALVES, CLAUDINEY MATIAS RIBEIRO, ARMANDO JOÃO DOS SANTOS, VALMIR ALVES DE MATOS, MANUEL DAS MATAS PAULINO FILHO, ANDRÉ FERREIRA DE ARAUJO.</t>
+  </si>
+  <si>
+    <t>2353</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2353/mocao_11-20_maria_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Louvor à ESCOLA MUSICAL DACAPO EDUCACIONAL MUSICAL em Iguape/SP, representada pela Mentora JOYCE CRISTINA CARDOSO WITASKI e seu esposo Leandro Rodrigues Witaski.</t>
+  </si>
+  <si>
+    <t>2360</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2360/moc_12.pdf</t>
+  </si>
+  <si>
+    <t>M O Ç Ã O Nº 12/2020_x000D_
+_x000D_
+_x000D_
+EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
+_x000D_
+				Apresento à Mesa Diretora, ouvido o Douto e Soberano Plenário, cumpridas as formalidades regimentais, MOÇÃO DE PESAR à família da saudosa Sra. NILTON GONZAGA TRUDES., pelo seu falecimento ocorrido no dia 04/07/2020._x000D_
+Um homem dedicado, muito respeitado, deixou 01 filho, pai de família exemplar, sempre contribuiu com as Entidades locais, além de grande amigo e companheiro de todos._x000D_
+A história de Nilton Gonzaga Trudes se inicia em 1951, exatamente dia 31 de dezembro. Primeiro filho do casal Sezinando Trudes e Anna Gonzaga Trudes. _x000D_
+Ele, nascido em 1920 em Iguape, e ela, nascida em Santos em 1930. O casal se conheceu em Santos, onde Sezinando foi para embarcar em um navio rumo a 2ª. Guerra Mundial como soldado. Na véspera do embarque, o país recebeu a notícia do final da guerra. Sezinando então, resolve ficar pela cidade de Santos, e tentar a vida. _x000D_
+Se hospedou na casa dos tios, que eram vizinhos da</t>
+  </si>
+  <si>
+    <t>2358</t>
+  </si>
+  <si>
+    <t>Maria do Carmo, Rogerio</t>
+  </si>
+  <si>
+    <t>M O Ç Ã O Nº 13/2020_x000D_
+_x000D_
+_x000D_
+EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
+_x000D_
+				Apresento à Mesa Diretora, ouvido o Douto e Soberano Plenário, cumpridas as formalidades regimentais, MOÇÃO DE PESAR à família da saudosa Sra. MARIA ISABEL DE CAMARGO SIMÕES., pelo seu falecimento ocorrido no dia 25/11/2020._x000D_
+                                             Uma mulher dedicada, muito respeitada, deixou 03 filhos, mãe de família exemplar, sempre contribuiu com as Entidades locais, além de grande amiga e companheira de todos._x000D_
+Manifesto aos seus familiares e parentes, minhas sinceras condolências, o consolo, a força da fé e com profundo respeito rogo a Deus que traga conforto aos corações enlutados. _x000D_
+Que seja dado conhecimento desta aos familiares da Sra.  MARIA ISABEL DE CAMARGO SIMÕES._x000D_
+_x000D_
+PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
+30/11/2020_x000D_
+_x000D_
+_x000D_
+MARIA DO CARMO NEGRÃO TEIXEIRA_x000D_
+Vereadora – PSB_x000D_
+_x000D_
+_x000D_
+_x000D_
+ROGERIO RIBEIRO DE ANDRADE_x000D_
+Vereador – DEM</t>
+  </si>
+  <si>
+    <t>2359</t>
+  </si>
+  <si>
+    <t>Christian Forati, Maria do Carmo, Rogerio</t>
+  </si>
+  <si>
+    <t>M O Ç Ã O    Nº 014/20_x000D_
+_x000D_
+_x000D_
+EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
+_x000D_
+_x000D_
+	Apresento à Mesa Diretora, ouvido o Soberano Plenário e cumpridas as formalidades regimentais, MOÇÃO DE APLAUSOS E LOUVOR ao CANAL DE NOTICIAS “TV CONEXÃO VALE DO RIBEIRA”, na pessoa de DIEGO PIETRO SILVA. _x000D_
+_x000D_
+Parabenizo pelos serviços prestados ao Municipio pela divulgação de noticias e reportagens de extrema relevância._x000D_
+_x000D_
+Que se dê ciência desta ao CANAL DE NOTICIAS “TV CONEXÃO VALE DO RIBEIRA”, na pessoa de DIEGO PIETRO SILVA e outros colaboradores. _x000D_
+_x000D_
+_x000D_
+PLENÁRIO VEREADOR MUNITOR CARDOSO EM 30/11/20_x000D_
+_x000D_
+_x000D_
+_x000D_
+ROGERIO RIBEIRO DE ANDRADE_x000D_
+                                                                Vereador – DEM_x000D_
+_x000D_
+_x000D_
+MARIA DO CARMO NEGRÃO TEIXEIRA_x000D_
+Vereadora – PSB_x000D_
+_x000D_
+_x000D_
+CHRISTIAN FORATI SILVA_x000D_
+Vereador - PSB</t>
+  </si>
+  <si>
+    <t>2371</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2371/scn_0019.pdf</t>
+  </si>
+  <si>
+    <t>M O Ç Ã O    Nº 015/20_x000D_
+_x000D_
+EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
+_x000D_
+Apresento à Mesa Diretora, ouvido o Soberano Plenário e cumpridas as formalidades regimentais, MOÇÃO DE PARABENIZAÇÃO à IGREJA ASSEMBLEIA DE DEUS  MINISTÉRIO DE IGUAPE, na pessoa do Presidente – Pastor Melquisedeque de Jesus Santos, pelo seu 14 aniversário de Fundação._x000D_
+A Igreja Assembleia de Deus Ministério de Iguape, nasceu em 06/12/2006, situada na Avenida Carvalho Pinto, em frente ao Cemitério do Rocio – Bairro do Rocio – Iguape/SP._x000D_
+O objetivo dessa Comunidade de Fé é a propagação do Evangelho de Cristo, tendo como base do seu fundamento o bem-estar da pessoa humana, com ações sociais em favor da nossa Sociedade Iguapense._x000D_
+Que se dê ciência desta ao Presidente à IGREJA ASSEMBLEIA DE DEUS – MINISTÉRIO DE IGUAPE, na pessoa do Pastor Melsquisedeque de Jesus Santos, e que seja extensivo à todos os seus membros e colaboradores ._x000D_
+PLENÁRIO VEREADOR MUNITOR CARDOSO EM 07/12/20_x000D_
+_x000D_
+CHRISTIAN FORATI SILVA</t>
+  </si>
+  <si>
+    <t>2377</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2377/moc_16.pdf</t>
+  </si>
+  <si>
+    <t>M O Ç Ã O   Nº 016/20_x000D_
+_x000D_
+EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
+_x000D_
+_x000D_
+	Apresento à Mesa Diretora, ouvido o Soberano Plenário e cumpridas as formalidades regimentais, MOÇÃO DE REPÚDIO contra a empresa DERSA – empresa BK e/ou seus representantes que prestam serviços na Barra do Ribeira – Juréia pelos péssimos serviços prestados e constrangimentos causados aos moradores/turistas locais na travessia para o referido Bairro._x000D_
+_x000D_
+Que se dê ciência desta ao Governador do Estado de São Paulo – Sr. João Dória – ao representante da Dersa e empresa BK e, à todos os Orgãos que são vinculados a prestação de serviço de travessia marítima._x000D_
+_x000D_
+_x000D_
+PLENÁRIO VEREADOR MUNITOR CARDOSO EM _x000D_
+                                    14/12/20_x000D_
+_x000D_
+ALEXANDRE MACAU_x000D_
+Vereador – PSB_x000D_
+_x000D_
+CHRISTIAN FORATI_x000D_
+     Vereador PSB</t>
+  </si>
+  <si>
+    <t>2354</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>COF - COMISSÃO DE ORÇAMENTO E FINANÇAS</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2354/parecer_da_comissao_de_fin._e_orca._23-11-20.pdf</t>
+  </si>
+  <si>
+    <t>“A Egrégia Primeira Câmara do Tribunal de Contas do Estado de São Paulo, em sessão realizada em 14 de agosto de 2018, pelo voto dos Conselheiros Edgard Camargo Rodrigues, Presidente e Relator, Cristiana de Castro Moraes e Sidney Estanislau Beraldo, nos termos do artigo 2º, inciso II da Lei Complementar nº 709/93 e do artigo 56, inciso II do Regimento Interno, deliberou pela emissão de parecer desfavorável à aprovação das contas do PREFEITO DE IGUAPE, relativas ao exercício de 2016, com recomendações e severa advertência à Municipalidade.”.</t>
+  </si>
+  <si>
+    <t>2369</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2369/scn_0023.pdf</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS PREFEITURA MUNICIPAL - OBSERVÂNCIA DOS ASPECTOS  CONSTITUCIONAIS E LEGAIS MAIS RELEVANTES  - DÉFICIT  FINANCEIRO E ÍNDICE  DE TRANSPARÊNCIA AO LEGISLATIVO RELEVADOS. EMISSÃO DE PARECER FAVORÁVEL  À APROVAÇÃO  DAS CONTAS EM EXAME.</t>
+  </si>
+  <si>
     <t>1088</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1088/emenda_-_ldo_rogerio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1088/emenda_-_ldo_rogerio.pdf</t>
   </si>
   <si>
     <t>Inclusão de ações.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>Dico</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1089/emenda_-_ldo_dico.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1089/emenda_-_ldo_dico.pdf</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1087/emenda_-_ldo_tanaka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1087/emenda_-_ldo_tanaka.pdf</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>DIV</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
     <t>Externo - EX</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/352/scn_0002.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/352/scn_0002.pdf</t>
   </si>
   <si>
     <t>Convite CONSEG</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2357/parecer_tc.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2357/parecer_tc.pdf</t>
   </si>
   <si>
     <t>31 TC-004295/989/16_x000D_
 Prefeitura Municipal: Iguape._x000D_
 Exercício: 2016._x000D_
 Prefeito(s): Lumi Ishida Cabral Muniz e Joaquim_x000D_
 Antonio Coutinho Ribeiro._x000D_
 Período(s): (01-01-16 a 30-03-16) e (31-03-16 a_x000D_
 31-12-16)._x000D_
 Procurador(es) de Contas: Celso Augusto Matuck Feres_x000D_
 Junior._x000D_
 Fiscalizada por: UR-12 - DSF-II._x000D_
 Fiscalização atual: UR-12 - DSF-II.</t>
-  </si>
-[...124 lines deleted...]
-Vereador - PSDB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -5065,67 +5065,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/610/proj._de_lei_no_01-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/609/proj._de_lei_no_02-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/725/proj._de_lei_no_03_17-02-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/871/pl_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/892/proj._07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/893/scn_0023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/901/scn_0038.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/902/scn_0039.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/903/scn_0041.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/904/proj_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/907/scn_0003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/930/pl_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1138/scn_0008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1219/scn_0013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1895/scn_0006.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2331/projeto_de_lei_no_18_de_26-10-20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2332/projeto_de_lei_no_19_de_26-10-20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2333/projeto_de_lei_no_20_de_29-10-20_loa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2368/scn_0028.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2370/scn_00201.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/773/projeto_de_lei_complementar_no_02_de_09-03-2020__6zemZlt.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/872/plc_03.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/696/proj._de_resolulcao_no_02-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/934/resolucao_no_0302072020_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1724/projeto_de_resolucao_-_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2375/scn_0023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/603/mocao_02-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/842/mocao_03-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/885/moc_4.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/905/scn_0044.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/914/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1723/mocao_07-20_joao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1808/mocao_08-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2312/mocao_09-20_josemar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2353/mocao_11-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2360/moc_12.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2371/scn_0019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2377/moc_16.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/460/req._02-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/461/req._03-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/462/req._04-20_christian.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/463/req._05-20_christian.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/464/req._06-20_christian.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/465/req._07-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/466/req._08-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/468/req._10-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/588/req._12-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/589/req._13-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/590/req._14-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/591/req._15-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/592/req._16-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/593/req._17-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/594/req._18-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/595/req._19-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/596/req._20-20_christian.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/597/req._21-20_christian.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/598/req._22-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/599/req._23-20_christian.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/600/req._24-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/601/req._25-20_christian.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/602/req._26-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/681/req._27-2020_rogerio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/682/req._28-2020_rogerio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/683/req._29-2020_rogerio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/684/req._30-2020_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/685/req._31-2020_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/686/req._32-2020_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/687/req._33-2020_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/688/req._34-2020_christian.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/689/req._35-2020_christian.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/692/req._36-2020_alexandre.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/693/req._37-2020_alexandre.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/694/req._38-2020_alexandre.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/718/req._39-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/719/req._40-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/720/req._41-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/721/req._42-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/722/req._43-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/723/req._44-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/724/req._45-20_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/726/req._46-2020_benilto.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/727/req._47-2020_benilto.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/728/req._48-2020_christian.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/731/req._49-20_walter.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/732/req._50-20_walter.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/733/req._51-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/734/req._52-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/735/req._53-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/737/req._54-20_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/738/req._55-20_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/736/req._56-20_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/739/req._57-20_christian.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/740/req._58-20alexandre.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/741/req._59-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/742/req._60-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/765/req._61-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/774/req._62-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/775/req._63-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/776/req._64-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/771/req._65-20_christian.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/777/req._66-20_walter.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/778/req._67-20_walter.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/780/req._68-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/779/req._69-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/841/req._70-20_walter.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/847/req._71-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/848/req._72-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/849/req._73-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/864/req._74-20_christiana.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/865/req._75-20_christian.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/866/req._76-20_christian.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/867/req._77-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/868/req._78-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/874/scn_0002.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/875/scn_0003.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/876/scn_0004.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/879/req_82.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/880/req_83.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/881/req_84.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/882/rreq_85.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/884/req_87.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/887/req_88.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/888/req_89.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/889/req_90.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/890/req_91.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/891/req_92.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/894/req_93.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/895/req_94.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/896/req_95.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/898/req_97.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/899/req_98.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/908/req_100.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/909/req_101.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/910/requerimento_102-20_-_ver._christian.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/911/req_103.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/912/req_104.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/913/req_105.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/915/req106.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/916/req_107.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/917/req_108.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/918/req_109.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/919/req_110.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/920/req_111.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/921/req_112.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/922/req_113.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/923/req_114.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/924/req_115.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/925/req_116.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/926/req_117.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/927/req_118.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/929/req_120.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/931/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1169/requerimento_122-20_-_ver._maria_carmo_-_macau_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1165/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1168/requerimento_125-20_-_ver._maria_do_carmo_e_macau.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1248/req._126-20_christian.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1249/req._127-20_christian.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1250/req._128-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1329/req._129-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1330/req._130-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1331/req._131-20_walter.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1332/req._132-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1339/req._133-20_zezinho.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1340/req._134-20_zezinho.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1550/req._135-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/req._136-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1711/req._137-20_christian.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1713/req._138-20_christian.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1717/req._139-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1798/req._141-20_christian.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1799/req._142-20_christian.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1800/req._143-20_christian.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1924/req._144-20_christian.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2061/req._145-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2062/req._146-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2201/req._147-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2202/req._148-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2203/req._149-20_christian.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2323/req._150-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2324/req._151-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2325/req._152-20_christian.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2326/req._153-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2327/req._154-20_christian.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2328/req._155-20_christian.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2335/req._156-20_christian.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2336/req._157-20_christian.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2337/req._158-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2338/req._159-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2339/req._160-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2340/req._161-20_christian.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2341/req._162-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2342/req._163-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2343/req._164-20_christian.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2344/req._165-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2345/req._166-20_cristian.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2362/req_167.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2363/req_168.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2364/req_169.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2365/req_170.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2372/scn_0020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2373/scn_0021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2374/scn_0022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2354/parecer_da_comissao_de_fin._e_orca._23-11-20.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2369/scn_0023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/470/ind._01-20_christian.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/471/ind._02-20_christian.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/472/ind._03-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/473/ind._04-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/604/ind._05-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/605/ind._06-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/606/ind._07-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/607/ind._08-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/608/ind._09-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/675/ind._11-2020__rogerio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/677/ind._12-2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/678/ind._13-2020__rogerio.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/679/ind._14-2020__rogerio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/680/ind._15-2020__rogerio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/695/ind._16-2020_alexandre.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/691/ind._17-2020_alexandre.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/729/ind._18-2020_benilto.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/730/ind._19-2020_benilto.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/749/ind._20-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/751/ind._21-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/752/ind._22-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/782/ind._23-20_josemar.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/783/ind._24-20_josemar.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/781/ind._25-20_josemar.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/932/ind_27.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/933/ind_28.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1171/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1251/ind._30-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1252/ind._31-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1253/ind._32-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1254/ind._33-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1255/ind._34-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1256/ind._35-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1257/ind._36-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1333/ind._37-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1334/ind._38-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1335/ind._39-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1336/ind._40-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1337/ind._41-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1338/ind._42-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1719/ind._43-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1801/ind._44-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1806/ind._45-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1807/ind._46-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1926/scn_0015.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2063/ind._49-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2064/ind._50-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2204/ind._51-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2205/ind._52-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2334/ind._53-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2346/ind._54-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2347/ind._55-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2348/ind._56-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2349/ind._57-20_josemar.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2350/ind._58-20_josemar.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2351/ind._59-20_josemar.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2356/ind._60-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2355/ind._61-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2352/ind._62-20_josemar.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2361/scn_0025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2378/ind_64.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2379/ind_65.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2380/ind_66.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2381/ind_67.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1088/emenda_-_ldo_rogerio.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1089/emenda_-_ldo_dico.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1087/emenda_-_ldo_tanaka.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/352/scn_0002.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2357/parecer_tc.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/690/proj._de_lei_01_de_17-02-2020_christian_certo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/869/projeto_de_lei_no_02_de_16-03-2020_alexandre.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/877/projeto_de_lei_-_valvula_de_ar_-_beto_xavier_-_psdb.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/878/projeto_de_lei_-_autismo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/906/scn_0001.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2366/rjf_7.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2367/rfj_8.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2376/req_falta_09-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/610/proj._de_lei_no_01-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/609/proj._de_lei_no_02-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/725/proj._de_lei_no_03_17-02-2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/871/pl_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/892/proj._07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/893/scn_0023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/901/scn_0038.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/902/scn_0039.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/903/scn_0041.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/904/proj_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/907/scn_0003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/930/pl_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1138/scn_0008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1219/scn_0013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1895/scn_0006.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2331/projeto_de_lei_no_18_de_26-10-20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2332/projeto_de_lei_no_19_de_26-10-20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2333/projeto_de_lei_no_20_de_29-10-20_loa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2368/scn_0028.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2370/scn_00201.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/690/proj._de_lei_01_de_17-02-2020_christian_certo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/869/projeto_de_lei_no_02_de_16-03-2020_alexandre.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/877/projeto_de_lei_-_valvula_de_ar_-_beto_xavier_-_psdb.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/878/projeto_de_lei_-_autismo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/906/scn_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/773/projeto_de_lei_complementar_no_02_de_09-03-2020__6zemZlt.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/872/plc_03.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/696/proj._de_resolulcao_no_02-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/934/resolucao_no_0302072020_0001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1724/projeto_de_resolucao_-_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2375/scn_0023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2366/rjf_7.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2367/rfj_8.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2376/req_falta_09-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/460/req._02-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/461/req._03-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/462/req._04-20_christian.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/463/req._05-20_christian.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/464/req._06-20_christian.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/465/req._07-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/466/req._08-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/468/req._10-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/588/req._12-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/589/req._13-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/590/req._14-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/591/req._15-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/592/req._16-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/593/req._17-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/594/req._18-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/595/req._19-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/596/req._20-20_christian.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/597/req._21-20_christian.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/598/req._22-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/599/req._23-20_christian.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/600/req._24-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/601/req._25-20_christian.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/602/req._26-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/681/req._27-2020_rogerio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/682/req._28-2020_rogerio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/683/req._29-2020_rogerio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/684/req._30-2020_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/685/req._31-2020_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/686/req._32-2020_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/687/req._33-2020_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/688/req._34-2020_christian.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/689/req._35-2020_christian.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/692/req._36-2020_alexandre.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/693/req._37-2020_alexandre.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/694/req._38-2020_alexandre.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/718/req._39-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/719/req._40-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/720/req._41-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/721/req._42-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/722/req._43-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/723/req._44-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/724/req._45-20_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/726/req._46-2020_benilto.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/727/req._47-2020_benilto.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/728/req._48-2020_christian.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/731/req._49-20_walter.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/732/req._50-20_walter.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/733/req._51-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/734/req._52-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/735/req._53-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/737/req._54-20_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/738/req._55-20_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/736/req._56-20_beto_xavier.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/739/req._57-20_christian.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/740/req._58-20alexandre.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/741/req._59-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/742/req._60-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/765/req._61-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/774/req._62-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/775/req._63-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/776/req._64-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/771/req._65-20_christian.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/777/req._66-20_walter.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/778/req._67-20_walter.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/780/req._68-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/779/req._69-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/841/req._70-20_walter.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/847/req._71-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/848/req._72-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/849/req._73-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/864/req._74-20_christiana.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/865/req._75-20_christian.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/866/req._76-20_christian.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/867/req._77-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/868/req._78-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/874/scn_0002.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/875/scn_0003.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/876/scn_0004.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/879/req_82.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/880/req_83.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/881/req_84.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/882/rreq_85.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/884/req_87.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/887/req_88.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/888/req_89.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/889/req_90.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/890/req_91.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/891/req_92.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/894/req_93.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/895/req_94.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/896/req_95.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/898/req_97.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/899/req_98.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/908/req_100.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/909/req_101.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/910/requerimento_102-20_-_ver._christian.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/911/req_103.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/912/req_104.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/913/req_105.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/915/req106.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/916/req_107.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/917/req_108.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/918/req_109.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/919/req_110.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/920/req_111.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/921/req_112.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/922/req_113.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/923/req_114.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/924/req_115.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/925/req_116.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/926/req_117.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/927/req_118.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/929/req_120.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/931/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1169/requerimento_122-20_-_ver._maria_carmo_-_macau_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1165/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1168/requerimento_125-20_-_ver._maria_do_carmo_e_macau.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1248/req._126-20_christian.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1249/req._127-20_christian.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1250/req._128-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1329/req._129-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1330/req._130-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1331/req._131-20_walter.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1332/req._132-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1339/req._133-20_zezinho.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1340/req._134-20_zezinho.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1550/req._135-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/req._136-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1711/req._137-20_christian.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1713/req._138-20_christian.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1717/req._139-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1798/req._141-20_christian.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1799/req._142-20_christian.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1800/req._143-20_christian.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1924/req._144-20_christian.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2061/req._145-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2062/req._146-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2201/req._147-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2202/req._148-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2203/req._149-20_christian.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2323/req._150-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2324/req._151-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2325/req._152-20_christian.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2326/req._153-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2327/req._154-20_christian.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2328/req._155-20_christian.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2335/req._156-20_christian.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2336/req._157-20_christian.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2337/req._158-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2338/req._159-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2339/req._160-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2340/req._161-20_christian.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2341/req._162-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2342/req._163-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2343/req._164-20_christian.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2344/req._165-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2345/req._166-20_cristian.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2362/req_167.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2363/req_168.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2364/req_169.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2365/req_170.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2372/scn_0020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2373/scn_0021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2374/scn_0022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/470/ind._01-20_christian.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/471/ind._02-20_christian.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/472/ind._03-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/473/ind._04-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/604/ind._05-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/605/ind._06-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/606/ind._07-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/607/ind._08-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/608/ind._09-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/675/ind._11-2020__rogerio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/677/ind._12-2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/678/ind._13-2020__rogerio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/679/ind._14-2020__rogerio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/680/ind._15-2020__rogerio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/695/ind._16-2020_alexandre.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/691/ind._17-2020_alexandre.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/729/ind._18-2020_benilto.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/730/ind._19-2020_benilto.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/749/ind._20-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/751/ind._21-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/752/ind._22-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/782/ind._23-20_josemar.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/783/ind._24-20_josemar.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/781/ind._25-20_josemar.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/932/ind_27.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/933/ind_28.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1171/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1251/ind._30-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1252/ind._31-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1253/ind._32-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1254/ind._33-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1255/ind._34-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1256/ind._35-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1257/ind._36-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1333/ind._37-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1334/ind._38-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1335/ind._39-20_benilto.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1336/ind._40-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1337/ind._41-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1338/ind._42-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1719/ind._43-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1801/ind._44-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1806/ind._45-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1807/ind._46-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1926/scn_0015.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2063/ind._49-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2064/ind._50-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2204/ind._51-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2205/ind._52-20_rogerio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2334/ind._53-20_tanaka.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2346/ind._54-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2347/ind._55-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2348/ind._56-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2349/ind._57-20_josemar.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2350/ind._58-20_josemar.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2351/ind._59-20_josemar.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2356/ind._60-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2355/ind._61-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2352/ind._62-20_josemar.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2361/scn_0025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2378/ind_64.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2379/ind_65.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2380/ind_66.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2381/ind_67.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/603/mocao_02-20_alexandre.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/842/mocao_03-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/885/moc_4.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/905/scn_0044.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/914/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1723/mocao_07-20_joao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1808/mocao_08-20_clayton.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2312/mocao_09-20_josemar.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2353/mocao_11-20_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2360/moc_12.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2371/scn_0019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2377/moc_16.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2354/parecer_da_comissao_de_fin._e_orca._23-11-20.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2369/scn_0023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1088/emenda_-_ldo_rogerio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1089/emenda_-_ldo_dico.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/1087/emenda_-_ldo_tanaka.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/352/scn_0002.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2020/2357/parecer_tc.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H298"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5691,7178 +5691,7178 @@
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H23" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D24" t="s">
         <v>100</v>
       </c>
       <c r="E24" t="s">
         <v>101</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H24" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D25" t="s">
         <v>100</v>
       </c>
       <c r="E25" t="s">
         <v>101</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D26" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="E26" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="F26" t="s">
         <v>110</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>26</v>
+        <v>111</v>
       </c>
       <c r="H26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D27" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="E27" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="F27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D28" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="E28" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="F28" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D29" t="s">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="E29" t="s">
-        <v>109</v>
+        <v>123</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="H29" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" t="s">
         <v>122</v>
       </c>
-      <c r="B30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="F30" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="H30" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>10</v>
       </c>
       <c r="D31" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E31" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F31" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>17</v>
       </c>
       <c r="D32" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E32" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F32" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="H32" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>21</v>
       </c>
       <c r="D33" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E33" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F33" t="s">
         <v>135</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="H33" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>25</v>
       </c>
       <c r="D34" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E34" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="H34" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>29</v>
       </c>
       <c r="D35" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E35" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F35" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H35" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D36" t="s">
-        <v>127</v>
+        <v>149</v>
       </c>
       <c r="E36" t="s">
-        <v>128</v>
+        <v>150</v>
       </c>
       <c r="F36" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="H36" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>153</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37" t="s">
+        <v>149</v>
+      </c>
+      <c r="E37" t="s">
         <v>150</v>
       </c>
-      <c r="B37" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F37" t="s">
-        <v>151</v>
+        <v>102</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H37" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D38" t="s">
-        <v>127</v>
+        <v>149</v>
       </c>
       <c r="E38" t="s">
-        <v>128</v>
+        <v>150</v>
       </c>
       <c r="F38" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="H38" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D39" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="E39" t="s">
-        <v>128</v>
+        <v>161</v>
       </c>
       <c r="F39" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H39" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="D40" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="E40" t="s">
-        <v>128</v>
+        <v>161</v>
       </c>
       <c r="F40" t="s">
-        <v>135</v>
+        <v>162</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="H40" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D41" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="E41" t="s">
-        <v>128</v>
+        <v>161</v>
       </c>
       <c r="F41" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H41" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D42" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="E42" t="s">
-        <v>128</v>
+        <v>161</v>
       </c>
       <c r="F42" t="s">
-        <v>169</v>
+        <v>102</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>26</v>
+        <v>171</v>
       </c>
       <c r="H42" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="D43" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="E43" t="s">
-        <v>128</v>
+        <v>161</v>
       </c>
       <c r="F43" t="s">
-        <v>172</v>
+        <v>102</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>26</v>
+        <v>174</v>
       </c>
       <c r="H43" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D44" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="E44" t="s">
-        <v>128</v>
+        <v>161</v>
       </c>
       <c r="F44" t="s">
-        <v>143</v>
+        <v>102</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="H44" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="D45" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="E45" t="s">
-        <v>128</v>
+        <v>161</v>
       </c>
       <c r="F45" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="H45" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D46" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E46" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F46" t="s">
+        <v>180</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H46" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>186</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D47" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E47" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F47" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="G47" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H47" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>188</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>48</v>
+      </c>
+      <c r="D48" t="s">
+        <v>160</v>
+      </c>
+      <c r="E48" t="s">
+        <v>161</v>
+      </c>
+      <c r="F48" t="s">
+        <v>106</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B48" t="s">
-[...14 lines deleted...]
-      <c r="G48" s="1" t="s">
+      <c r="H48" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>191</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>52</v>
+      </c>
+      <c r="D49" t="s">
+        <v>160</v>
+      </c>
+      <c r="E49" t="s">
+        <v>161</v>
+      </c>
+      <c r="F49" t="s">
+        <v>106</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H49" t="s">
         <v>192</v>
-      </c>
-[...19 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>193</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>56</v>
+      </c>
+      <c r="D50" t="s">
+        <v>160</v>
+      </c>
+      <c r="E50" t="s">
+        <v>161</v>
+      </c>
+      <c r="F50" t="s">
+        <v>180</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H50" t="s">
         <v>195</v>
-      </c>
-[...19 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>196</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>60</v>
+      </c>
+      <c r="D51" t="s">
+        <v>160</v>
+      </c>
+      <c r="E51" t="s">
+        <v>161</v>
+      </c>
+      <c r="F51" t="s">
+        <v>180</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H51" t="s">
         <v>198</v>
-      </c>
-[...19 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>199</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>64</v>
+      </c>
+      <c r="D52" t="s">
+        <v>160</v>
+      </c>
+      <c r="E52" t="s">
+        <v>161</v>
+      </c>
+      <c r="F52" t="s">
+        <v>180</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H52" t="s">
         <v>201</v>
-      </c>
-[...19 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>202</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>68</v>
+      </c>
+      <c r="D53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E53" t="s">
+        <v>161</v>
+      </c>
+      <c r="F53" t="s">
+        <v>162</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H53" t="s">
         <v>204</v>
-      </c>
-[...19 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>205</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>72</v>
+      </c>
+      <c r="D54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E54" t="s">
+        <v>161</v>
+      </c>
+      <c r="F54" t="s">
+        <v>206</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>207</v>
-      </c>
-[...16 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H54" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>209</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D55" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E55" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F55" t="s">
-        <v>129</v>
+        <v>206</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>210</v>
       </c>
       <c r="H55" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>212</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="D56" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E56" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F56" t="s">
-        <v>129</v>
+        <v>206</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>26</v>
+        <v>213</v>
       </c>
       <c r="H56" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="D57" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E57" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F57" t="s">
-        <v>135</v>
+        <v>162</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H57" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="D58" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E58" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F58" t="s">
-        <v>135</v>
+        <v>102</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="H58" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>64</v>
+        <v>92</v>
       </c>
       <c r="D59" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E59" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F59" t="s">
-        <v>135</v>
+        <v>106</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H59" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>68</v>
+        <v>96</v>
       </c>
       <c r="D60" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E60" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F60" t="s">
-        <v>184</v>
+        <v>106</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="H60" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>72</v>
+        <v>228</v>
       </c>
       <c r="D61" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E61" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F61" t="s">
-        <v>227</v>
+        <v>102</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H61" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>76</v>
+        <v>232</v>
       </c>
       <c r="D62" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E62" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F62" t="s">
-        <v>227</v>
+        <v>106</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="H62" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>80</v>
+        <v>236</v>
       </c>
       <c r="D63" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E63" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F63" t="s">
-        <v>227</v>
+        <v>102</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="H63" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>84</v>
+        <v>240</v>
       </c>
       <c r="D64" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E64" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F64" t="s">
-        <v>184</v>
+        <v>162</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="H64" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>88</v>
+        <v>244</v>
       </c>
       <c r="D65" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E65" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F65" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="H65" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>92</v>
+        <v>248</v>
       </c>
       <c r="D66" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E66" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F66" t="s">
-        <v>129</v>
+        <v>162</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="H66" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>96</v>
+        <v>252</v>
       </c>
       <c r="D67" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E67" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F67" t="s">
-        <v>129</v>
+        <v>162</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="H67" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="D68" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E68" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F68" t="s">
-        <v>143</v>
+        <v>114</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="H68" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="D69" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E69" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F69" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="H69" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="D70" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E70" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F70" t="s">
-        <v>143</v>
+        <v>114</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="H70" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="D71" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E71" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F71" t="s">
-        <v>184</v>
+        <v>114</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="H71" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="D72" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E72" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F72" t="s">
-        <v>184</v>
+        <v>102</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="H72" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="D73" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E73" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F73" t="s">
-        <v>184</v>
+        <v>102</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="H73" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="D74" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E74" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F74" t="s">
-        <v>184</v>
+        <v>106</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="H74" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="D75" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E75" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F75" t="s">
-        <v>278</v>
+        <v>106</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="H75" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="D76" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E76" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F76" t="s">
-        <v>278</v>
+        <v>106</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="H76" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="D77" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E77" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F77" t="s">
-        <v>278</v>
+        <v>206</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="H77" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="D78" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E78" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F78" t="s">
-        <v>278</v>
+        <v>206</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="H78" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="D79" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E79" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F79" t="s">
-        <v>143</v>
+        <v>206</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="H79" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="D80" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E80" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F80" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="H80" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="D81" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E81" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F81" t="s">
-        <v>129</v>
+        <v>162</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="H81" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="D82" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E82" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F82" t="s">
-        <v>129</v>
+        <v>162</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="H82" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="D83" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E83" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F83" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="H83" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="D84" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E84" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F84" t="s">
-        <v>227</v>
+        <v>110</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="H84" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="D85" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E85" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F85" t="s">
-        <v>227</v>
+        <v>110</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="H85" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="D86" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E86" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F86" t="s">
-        <v>227</v>
+        <v>102</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="H86" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D87" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E87" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F87" t="s">
-        <v>184</v>
+        <v>333</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="H87" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="D88" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E88" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F88" t="s">
-        <v>184</v>
+        <v>333</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="H88" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="D89" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E89" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F89" t="s">
-        <v>184</v>
+        <v>162</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="H89" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="D90" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E90" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F90" t="s">
-        <v>278</v>
+        <v>162</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="H90" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="D91" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E91" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F91" t="s">
-        <v>139</v>
+        <v>162</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="H91" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="D92" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E92" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F92" t="s">
-        <v>139</v>
+        <v>114</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="H92" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="D93" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E93" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F93" t="s">
-        <v>143</v>
+        <v>114</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="H93" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="D94" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E94" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F94" t="s">
-        <v>355</v>
+        <v>114</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="H94" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D95" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E95" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F95" t="s">
-        <v>355</v>
+        <v>102</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="H95" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="D96" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E96" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F96" t="s">
-        <v>184</v>
+        <v>106</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="H96" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="D97" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E97" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F97" t="s">
-        <v>184</v>
+        <v>106</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="H97" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="D98" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E98" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F98" t="s">
-        <v>184</v>
+        <v>106</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="H98" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="D99" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E99" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F99" t="s">
-        <v>278</v>
+        <v>180</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="H99" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="D100" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E100" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F100" t="s">
-        <v>278</v>
+        <v>162</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="H100" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="D101" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E101" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F101" t="s">
-        <v>278</v>
+        <v>162</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="H101" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="D102" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E102" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F102" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="H102" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="D103" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E103" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F103" t="s">
-        <v>129</v>
+        <v>102</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H103" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="D104" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E104" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F104" t="s">
-        <v>129</v>
+        <v>333</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="H104" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="D105" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E105" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F105" t="s">
-        <v>129</v>
+        <v>333</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="H105" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="D106" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E106" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F106" t="s">
-        <v>135</v>
+        <v>106</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="H106" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="D107" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E107" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F107" t="s">
-        <v>184</v>
+        <v>106</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="H107" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="D108" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E108" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F108" t="s">
-        <v>184</v>
+        <v>333</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="H108" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="D109" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E109" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F109" t="s">
-        <v>184</v>
+        <v>162</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="H109" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="D110" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E110" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F110" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="H110" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="D111" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E111" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F111" t="s">
-        <v>355</v>
+        <v>162</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="H111" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="D112" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E112" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F112" t="s">
-        <v>355</v>
+        <v>102</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="H112" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="D113" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E113" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F113" t="s">
-        <v>129</v>
+        <v>102</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="H113" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="D114" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E114" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F114" t="s">
-        <v>129</v>
+        <v>102</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="H114" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="D115" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E115" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F115" t="s">
-        <v>355</v>
+        <v>106</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="H115" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="D116" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E116" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F116" t="s">
-        <v>184</v>
+        <v>106</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="H116" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="D117" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E117" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F117" t="s">
-        <v>184</v>
+        <v>162</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="H117" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="D118" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E118" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F118" t="s">
-        <v>184</v>
+        <v>162</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="H118" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="D119" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E119" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F119" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="H119" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="D120" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E120" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F120" t="s">
-        <v>143</v>
+        <v>466</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="H120" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="D121" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E121" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F121" t="s">
-        <v>143</v>
+        <v>471</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="H121" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>474</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>475</v>
+      </c>
+      <c r="D122" t="s">
+        <v>160</v>
+      </c>
+      <c r="E122" t="s">
+        <v>161</v>
+      </c>
+      <c r="F122" t="s">
         <v>466</v>
       </c>
-      <c r="B122" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G122" s="1" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="H122" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="D123" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E123" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F123" t="s">
-        <v>129</v>
+        <v>466</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="H123" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="D124" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E124" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F124" t="s">
-        <v>184</v>
+        <v>471</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>476</v>
+        <v>26</v>
       </c>
       <c r="H124" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="D125" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E125" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F125" t="s">
-        <v>184</v>
+        <v>110</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="H125" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="D126" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E126" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F126" t="s">
-        <v>184</v>
+        <v>491</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="H126" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="D127" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E127" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F127" t="s">
-        <v>147</v>
+        <v>491</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="H127" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
+        <v>499</v>
+      </c>
+      <c r="D128" t="s">
+        <v>160</v>
+      </c>
+      <c r="E128" t="s">
+        <v>161</v>
+      </c>
+      <c r="F128" t="s">
         <v>491</v>
       </c>
-      <c r="D128" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G128" s="1" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="H128" t="s">
-        <v>494</v>
+        <v>501</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="D129" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E129" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F129" t="s">
-        <v>147</v>
+        <v>471</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="H129" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="D130" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E130" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F130" t="s">
-        <v>147</v>
+        <v>471</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="H130" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="D131" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E131" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F131" t="s">
-        <v>492</v>
+        <v>512</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>26</v>
+        <v>513</v>
       </c>
       <c r="H131" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
       <c r="D132" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E132" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F132" t="s">
-        <v>139</v>
+        <v>162</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>508</v>
+        <v>517</v>
       </c>
       <c r="H132" t="s">
-        <v>509</v>
+        <v>518</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>510</v>
+        <v>519</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="D133" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E133" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F133" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>513</v>
+        <v>522</v>
       </c>
       <c r="H133" t="s">
-        <v>514</v>
+        <v>523</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>516</v>
+        <v>525</v>
       </c>
       <c r="D134" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E134" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F134" t="s">
-        <v>512</v>
+        <v>526</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>517</v>
+        <v>26</v>
       </c>
       <c r="H134" t="s">
-        <v>518</v>
+        <v>527</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="D135" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E135" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F135" t="s">
-        <v>512</v>
+        <v>530</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>521</v>
+        <v>531</v>
       </c>
       <c r="H135" t="s">
-        <v>522</v>
+        <v>532</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="D136" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E136" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F136" t="s">
-        <v>492</v>
+        <v>535</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>525</v>
+        <v>536</v>
       </c>
       <c r="H136" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>527</v>
+        <v>538</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="D137" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E137" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F137" t="s">
-        <v>492</v>
+        <v>206</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>529</v>
+        <v>26</v>
       </c>
       <c r="H137" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>531</v>
+        <v>541</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
       <c r="D138" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E138" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F138" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="H138" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
       <c r="D139" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E139" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F139" t="s">
-        <v>184</v>
+        <v>548</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>538</v>
+        <v>549</v>
       </c>
       <c r="H139" t="s">
-        <v>539</v>
+        <v>550</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>540</v>
+        <v>551</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>541</v>
+        <v>552</v>
       </c>
       <c r="D140" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E140" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F140" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>543</v>
+        <v>553</v>
       </c>
       <c r="H140" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>545</v>
+        <v>555</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>546</v>
+        <v>556</v>
       </c>
       <c r="D141" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E141" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F141" t="s">
-        <v>165</v>
+        <v>548</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>26</v>
+        <v>557</v>
       </c>
       <c r="H141" t="s">
-        <v>547</v>
+        <v>558</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>548</v>
+        <v>559</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>549</v>
+        <v>560</v>
       </c>
       <c r="D142" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E142" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F142" t="s">
-        <v>550</v>
+        <v>561</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>551</v>
+        <v>562</v>
       </c>
       <c r="H142" t="s">
-        <v>552</v>
+        <v>563</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>553</v>
+        <v>564</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>554</v>
+        <v>565</v>
       </c>
       <c r="D143" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E143" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F143" t="s">
-        <v>178</v>
+        <v>102</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>555</v>
+        <v>566</v>
       </c>
       <c r="H143" t="s">
-        <v>556</v>
+        <v>567</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>557</v>
+        <v>568</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>558</v>
+        <v>569</v>
       </c>
       <c r="D144" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E144" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F144" t="s">
-        <v>227</v>
+        <v>466</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>26</v>
+        <v>570</v>
       </c>
       <c r="H144" t="s">
-        <v>559</v>
+        <v>571</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>560</v>
+        <v>572</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>561</v>
+        <v>573</v>
       </c>
       <c r="D145" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E145" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F145" t="s">
-        <v>562</v>
+        <v>471</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>563</v>
+        <v>574</v>
       </c>
       <c r="H145" t="s">
-        <v>564</v>
+        <v>575</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>566</v>
+        <v>577</v>
       </c>
       <c r="D146" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E146" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F146" t="s">
-        <v>567</v>
+        <v>471</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>568</v>
+        <v>578</v>
       </c>
       <c r="H146" t="s">
-        <v>569</v>
+        <v>579</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>570</v>
+        <v>580</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>571</v>
+        <v>581</v>
       </c>
       <c r="D147" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E147" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F147" t="s">
-        <v>562</v>
+        <v>471</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>572</v>
+        <v>582</v>
       </c>
       <c r="H147" t="s">
-        <v>573</v>
+        <v>583</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>574</v>
+        <v>584</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>575</v>
+        <v>585</v>
       </c>
       <c r="D148" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E148" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F148" t="s">
-        <v>567</v>
+        <v>466</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>576</v>
+        <v>586</v>
       </c>
       <c r="H148" t="s">
-        <v>577</v>
+        <v>587</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>578</v>
+        <v>588</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>579</v>
+        <v>589</v>
       </c>
       <c r="D149" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E149" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F149" t="s">
-        <v>580</v>
+        <v>106</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>581</v>
+        <v>590</v>
       </c>
       <c r="H149" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>583</v>
+        <v>592</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="D150" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E150" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F150" t="s">
-        <v>143</v>
+        <v>594</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>585</v>
+        <v>595</v>
       </c>
       <c r="H150" t="s">
-        <v>586</v>
+        <v>596</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>587</v>
+        <v>597</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>588</v>
+        <v>598</v>
       </c>
       <c r="D151" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E151" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F151" t="s">
-        <v>147</v>
+        <v>594</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>589</v>
+        <v>599</v>
       </c>
       <c r="H151" t="s">
-        <v>590</v>
+        <v>600</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>591</v>
+        <v>601</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>592</v>
+        <v>602</v>
       </c>
       <c r="D152" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E152" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F152" t="s">
-        <v>492</v>
+        <v>594</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>593</v>
+        <v>603</v>
       </c>
       <c r="H152" t="s">
-        <v>594</v>
+        <v>604</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>595</v>
+        <v>605</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="D153" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E153" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F153" t="s">
-        <v>492</v>
+        <v>206</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>597</v>
+        <v>607</v>
       </c>
       <c r="H153" t="s">
-        <v>598</v>
+        <v>608</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>599</v>
+        <v>609</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>600</v>
+        <v>610</v>
       </c>
       <c r="D154" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E154" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F154" t="s">
-        <v>492</v>
+        <v>106</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>601</v>
+        <v>611</v>
       </c>
       <c r="H154" t="s">
-        <v>602</v>
+        <v>612</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>604</v>
+        <v>614</v>
       </c>
       <c r="D155" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E155" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F155" t="s">
-        <v>147</v>
+        <v>162</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>605</v>
+        <v>615</v>
       </c>
       <c r="H155" t="s">
-        <v>606</v>
+        <v>616</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>607</v>
+        <v>617</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>608</v>
+        <v>618</v>
       </c>
       <c r="D156" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E156" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F156" t="s">
-        <v>129</v>
+        <v>162</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>609</v>
+        <v>619</v>
       </c>
       <c r="H156" t="s">
-        <v>610</v>
+        <v>620</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>612</v>
+        <v>622</v>
       </c>
       <c r="D157" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E157" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F157" t="s">
-        <v>613</v>
+        <v>162</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>614</v>
+        <v>26</v>
       </c>
       <c r="H157" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="D158" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E158" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F158" t="s">
-        <v>613</v>
+        <v>526</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="H158" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="D159" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E159" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F159" t="s">
-        <v>613</v>
+        <v>102</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="H159" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="D160" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E160" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F160" t="s">
-        <v>227</v>
+        <v>634</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>626</v>
+        <v>635</v>
       </c>
       <c r="H160" t="s">
-        <v>627</v>
+        <v>636</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>629</v>
+        <v>638</v>
       </c>
       <c r="D161" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E161" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F161" t="s">
-        <v>129</v>
+        <v>526</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="H161" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>632</v>
+        <v>641</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
       <c r="D162" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E162" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F162" t="s">
-        <v>184</v>
+        <v>333</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>634</v>
+        <v>26</v>
       </c>
       <c r="H162" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>637</v>
+        <v>645</v>
       </c>
       <c r="D163" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E163" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F163" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="H163" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="D164" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E164" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F164" t="s">
-        <v>184</v>
+        <v>102</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>26</v>
+        <v>650</v>
       </c>
       <c r="H164" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
       <c r="D165" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E165" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F165" t="s">
-        <v>165</v>
+        <v>102</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="H165" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>648</v>
+        <v>657</v>
       </c>
       <c r="D166" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E166" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F166" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
       <c r="H166" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
       <c r="D167" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E167" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F167" t="s">
-        <v>653</v>
+        <v>162</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>654</v>
+        <v>662</v>
       </c>
       <c r="H167" t="s">
-        <v>655</v>
+        <v>663</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>656</v>
+        <v>664</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="D168" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E168" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F168" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>658</v>
+        <v>666</v>
       </c>
       <c r="H168" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="D169" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E169" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F169" t="s">
-        <v>355</v>
+        <v>333</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>26</v>
+        <v>670</v>
       </c>
       <c r="H169" t="s">
-        <v>662</v>
+        <v>671</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="D170" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E170" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F170" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="H170" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="D171" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E171" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F171" t="s">
-        <v>143</v>
+        <v>594</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>669</v>
+        <v>678</v>
       </c>
       <c r="H171" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>671</v>
+        <v>680</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="D172" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E172" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F172" t="s">
-        <v>143</v>
+        <v>594</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
       <c r="H172" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="D173" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E173" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F173" t="s">
-        <v>184</v>
+        <v>106</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="H173" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="D174" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E174" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F174" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="H174" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
       <c r="D175" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E175" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F175" t="s">
-        <v>184</v>
+        <v>102</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="H175" t="s">
-        <v>686</v>
+        <v>695</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="D176" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E176" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F176" t="s">
-        <v>355</v>
+        <v>102</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="H176" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>692</v>
+        <v>701</v>
       </c>
       <c r="D177" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E177" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F177" t="s">
-        <v>135</v>
+        <v>106</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="H177" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
       <c r="D178" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E178" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F178" t="s">
-        <v>613</v>
+        <v>102</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="H178" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="D179" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E179" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F179" t="s">
-        <v>613</v>
+        <v>102</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="H179" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="D180" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E180" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F180" t="s">
-        <v>129</v>
+        <v>102</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="H180" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="D181" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E181" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F181" t="s">
-        <v>227</v>
+        <v>102</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>709</v>
+        <v>718</v>
       </c>
       <c r="H181" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
       <c r="D182" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E182" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F182" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="H182" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="D183" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E183" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F183" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
       <c r="H183" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="D184" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E184" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F184" t="s">
-        <v>129</v>
+        <v>162</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="H184" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>723</v>
+        <v>732</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
       <c r="D185" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E185" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F185" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="H185" t="s">
-        <v>726</v>
+        <v>735</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
       <c r="D186" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E186" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F186" t="s">
-        <v>143</v>
+        <v>102</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>729</v>
+        <v>738</v>
       </c>
       <c r="H186" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>731</v>
+        <v>740</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>732</v>
+        <v>741</v>
       </c>
       <c r="D187" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E187" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F187" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>733</v>
+        <v>742</v>
       </c>
       <c r="H187" t="s">
-        <v>734</v>
+        <v>743</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>735</v>
+        <v>744</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="D188" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E188" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F188" t="s">
-        <v>143</v>
+        <v>180</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="H188" t="s">
-        <v>738</v>
+        <v>747</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>739</v>
+        <v>748</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>740</v>
+        <v>749</v>
       </c>
       <c r="D189" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E189" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F189" t="s">
-        <v>184</v>
+        <v>102</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>741</v>
+        <v>750</v>
       </c>
       <c r="H189" t="s">
-        <v>742</v>
+        <v>751</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>743</v>
+        <v>752</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>744</v>
+        <v>753</v>
       </c>
       <c r="D190" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E190" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F190" t="s">
-        <v>184</v>
+        <v>106</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>745</v>
+        <v>754</v>
       </c>
       <c r="H190" t="s">
-        <v>746</v>
+        <v>755</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>747</v>
+        <v>756</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>748</v>
+        <v>757</v>
       </c>
       <c r="D191" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E191" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F191" t="s">
-        <v>184</v>
+        <v>102</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>749</v>
+        <v>758</v>
       </c>
       <c r="H191" t="s">
-        <v>750</v>
+        <v>759</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>751</v>
+        <v>760</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>752</v>
+        <v>761</v>
       </c>
       <c r="D192" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E192" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F192" t="s">
-        <v>184</v>
+        <v>102</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>753</v>
+        <v>762</v>
       </c>
       <c r="H192" t="s">
-        <v>754</v>
+        <v>763</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>755</v>
+        <v>764</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>756</v>
+        <v>765</v>
       </c>
       <c r="D193" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E193" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F193" t="s">
-        <v>143</v>
+        <v>102</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
       <c r="H193" t="s">
-        <v>758</v>
+        <v>767</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>760</v>
+        <v>769</v>
       </c>
       <c r="D194" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E194" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F194" t="s">
-        <v>129</v>
+        <v>102</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>761</v>
+        <v>770</v>
       </c>
       <c r="H194" t="s">
-        <v>762</v>
+        <v>771</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>763</v>
+        <v>772</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="D195" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E195" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F195" t="s">
-        <v>135</v>
+        <v>162</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>765</v>
+        <v>774</v>
       </c>
       <c r="H195" t="s">
-        <v>766</v>
+        <v>775</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>767</v>
+        <v>776</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>768</v>
+        <v>777</v>
       </c>
       <c r="D196" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E196" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F196" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>769</v>
+        <v>778</v>
       </c>
       <c r="H196" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>771</v>
+        <v>780</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>772</v>
+        <v>781</v>
       </c>
       <c r="D197" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E197" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F197" t="s">
-        <v>129</v>
+        <v>162</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="H197" t="s">
-        <v>774</v>
+        <v>783</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>776</v>
+        <v>785</v>
       </c>
       <c r="D198" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E198" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F198" t="s">
-        <v>143</v>
+        <v>102</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>777</v>
+        <v>786</v>
       </c>
       <c r="H198" t="s">
-        <v>778</v>
+        <v>787</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>779</v>
+        <v>788</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
       <c r="D199" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E199" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F199" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>781</v>
+        <v>790</v>
       </c>
       <c r="H199" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>783</v>
+        <v>792</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
       <c r="D200" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E200" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F200" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="H200" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>788</v>
+        <v>797</v>
       </c>
       <c r="D201" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E201" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F201" t="s">
-        <v>143</v>
+        <v>102</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>789</v>
+        <v>798</v>
       </c>
       <c r="H201" t="s">
-        <v>790</v>
+        <v>799</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>791</v>
+        <v>800</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="D202" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E202" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F202" t="s">
-        <v>184</v>
+        <v>106</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>793</v>
+        <v>802</v>
       </c>
       <c r="H202" t="s">
-        <v>794</v>
+        <v>803</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>795</v>
+        <v>804</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>796</v>
+        <v>805</v>
       </c>
       <c r="D203" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E203" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F203" t="s">
-        <v>184</v>
+        <v>102</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>797</v>
+        <v>806</v>
       </c>
       <c r="H203" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>799</v>
+        <v>808</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>800</v>
+        <v>809</v>
       </c>
       <c r="D204" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E204" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F204" t="s">
-        <v>184</v>
+        <v>810</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>801</v>
+        <v>811</v>
       </c>
       <c r="H204" t="s">
-        <v>802</v>
+        <v>812</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>804</v>
+        <v>814</v>
       </c>
       <c r="D205" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E205" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H205" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="D206" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E206" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F206" t="s">
-        <v>129</v>
+        <v>594</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
       <c r="H206" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="D207" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E207" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F207" t="s">
-        <v>129</v>
+        <v>594</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
       <c r="H207" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="D208" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E208" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F208" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="H208" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="D209" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E209" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F209" t="s">
-        <v>129</v>
+        <v>535</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="H209" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="D210" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="E210" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="F210" t="s">
-        <v>143</v>
+        <v>466</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="H210" t="s">
-        <v>826</v>
+        <v>836</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>828</v>
+        <v>10</v>
       </c>
       <c r="D211" t="s">
-        <v>182</v>
+        <v>838</v>
       </c>
       <c r="E211" t="s">
-        <v>183</v>
+        <v>839</v>
       </c>
       <c r="F211" t="s">
-        <v>158</v>
+        <v>102</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>829</v>
+        <v>840</v>
       </c>
       <c r="H211" t="s">
-        <v>830</v>
+        <v>841</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>831</v>
+        <v>842</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>832</v>
+        <v>17</v>
       </c>
       <c r="D212" t="s">
-        <v>182</v>
+        <v>838</v>
       </c>
       <c r="E212" t="s">
-        <v>183</v>
+        <v>839</v>
+      </c>
+      <c r="F212" t="s">
+        <v>102</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>833</v>
+        <v>843</v>
       </c>
       <c r="H212" t="s">
-        <v>834</v>
+        <v>844</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>835</v>
+        <v>845</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>836</v>
+        <v>21</v>
       </c>
       <c r="D213" t="s">
-        <v>182</v>
+        <v>838</v>
       </c>
       <c r="E213" t="s">
-        <v>183</v>
+        <v>839</v>
       </c>
       <c r="F213" t="s">
-        <v>613</v>
+        <v>110</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>837</v>
+        <v>846</v>
       </c>
       <c r="H213" t="s">
-        <v>838</v>
+        <v>847</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
+        <v>848</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>25</v>
+      </c>
+      <c r="D214" t="s">
+        <v>838</v>
+      </c>
+      <c r="E214" t="s">
         <v>839</v>
       </c>
-      <c r="B214" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F214" t="s">
-        <v>613</v>
+        <v>110</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
       <c r="H214" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>844</v>
+        <v>29</v>
       </c>
       <c r="D215" t="s">
-        <v>182</v>
+        <v>838</v>
       </c>
       <c r="E215" t="s">
-        <v>183</v>
+        <v>839</v>
       </c>
       <c r="F215" t="s">
-        <v>129</v>
+        <v>162</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
       <c r="H215" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>847</v>
+        <v>854</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>848</v>
+        <v>33</v>
       </c>
       <c r="D216" t="s">
-        <v>182</v>
+        <v>838</v>
       </c>
       <c r="E216" t="s">
-        <v>183</v>
+        <v>839</v>
       </c>
       <c r="F216" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>849</v>
+        <v>855</v>
       </c>
       <c r="H216" t="s">
-        <v>850</v>
+        <v>856</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>852</v>
+        <v>36</v>
       </c>
       <c r="D217" t="s">
-        <v>182</v>
+        <v>838</v>
       </c>
       <c r="E217" t="s">
-        <v>183</v>
+        <v>839</v>
       </c>
       <c r="F217" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="H217" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D218" t="s">
-        <v>856</v>
+        <v>838</v>
       </c>
       <c r="E218" t="s">
-        <v>857</v>
+        <v>839</v>
       </c>
       <c r="F218" t="s">
-        <v>858</v>
+        <v>162</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="H218" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="D219" t="s">
-        <v>856</v>
+        <v>838</v>
       </c>
       <c r="E219" t="s">
-        <v>857</v>
+        <v>839</v>
       </c>
       <c r="F219" t="s">
-        <v>858</v>
+        <v>162</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="H219" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D220" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E220" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F220" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="G220" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H220" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>868</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>52</v>
+      </c>
+      <c r="D221" t="s">
+        <v>838</v>
+      </c>
+      <c r="E221" t="s">
+        <v>839</v>
+      </c>
+      <c r="F221" t="s">
+        <v>162</v>
+      </c>
+      <c r="G221" s="1" t="s">
         <v>869</v>
       </c>
-      <c r="B221" t="s">
-[...14 lines deleted...]
-      <c r="G221" s="1" t="s">
+      <c r="H221" t="s">
         <v>870</v>
-      </c>
-[...1 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>871</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>56</v>
+      </c>
+      <c r="D222" t="s">
+        <v>838</v>
+      </c>
+      <c r="E222" t="s">
+        <v>839</v>
+      </c>
+      <c r="F222" t="s">
+        <v>162</v>
+      </c>
+      <c r="G222" s="1" t="s">
         <v>872</v>
       </c>
-      <c r="B222" t="s">
-[...14 lines deleted...]
-      <c r="G222" s="1" t="s">
+      <c r="H222" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>874</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
+        <v>874</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>60</v>
+      </c>
+      <c r="D223" t="s">
+        <v>838</v>
+      </c>
+      <c r="E223" t="s">
+        <v>839</v>
+      </c>
+      <c r="F223" t="s">
+        <v>162</v>
+      </c>
+      <c r="G223" s="1" t="s">
         <v>875</v>
       </c>
-      <c r="B223" t="s">
-[...14 lines deleted...]
-      <c r="G223" s="1" t="s">
+      <c r="H223" t="s">
         <v>876</v>
-      </c>
-[...1 lines deleted...]
-        <v>877</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
+        <v>877</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>64</v>
+      </c>
+      <c r="D224" t="s">
+        <v>838</v>
+      </c>
+      <c r="E224" t="s">
+        <v>839</v>
+      </c>
+      <c r="F224" t="s">
+        <v>162</v>
+      </c>
+      <c r="G224" s="1" t="s">
         <v>878</v>
       </c>
-      <c r="B224" t="s">
-[...14 lines deleted...]
-      <c r="G224" s="1" t="s">
+      <c r="H224" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
+        <v>880</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>68</v>
+      </c>
+      <c r="D225" t="s">
+        <v>838</v>
+      </c>
+      <c r="E225" t="s">
+        <v>839</v>
+      </c>
+      <c r="F225" t="s">
+        <v>162</v>
+      </c>
+      <c r="G225" s="1" t="s">
         <v>881</v>
       </c>
-      <c r="B225" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H225" t="s">
-        <v>883</v>
+        <v>867</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
+        <v>882</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>72</v>
+      </c>
+      <c r="D226" t="s">
+        <v>838</v>
+      </c>
+      <c r="E226" t="s">
+        <v>839</v>
+      </c>
+      <c r="F226" t="s">
+        <v>106</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H226" t="s">
         <v>884</v>
-      </c>
-[...19 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
+        <v>885</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>76</v>
+      </c>
+      <c r="D227" t="s">
+        <v>838</v>
+      </c>
+      <c r="E227" t="s">
+        <v>839</v>
+      </c>
+      <c r="F227" t="s">
+        <v>106</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H227" t="s">
         <v>887</v>
-      </c>
-[...19 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
+        <v>888</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>80</v>
+      </c>
+      <c r="D228" t="s">
+        <v>838</v>
+      </c>
+      <c r="E228" t="s">
+        <v>839</v>
+      </c>
+      <c r="F228" t="s">
+        <v>110</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H228" t="s">
         <v>890</v>
-      </c>
-[...19 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
+        <v>891</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>84</v>
+      </c>
+      <c r="D229" t="s">
+        <v>838</v>
+      </c>
+      <c r="E229" t="s">
+        <v>839</v>
+      </c>
+      <c r="F229" t="s">
+        <v>110</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H229" t="s">
         <v>893</v>
-      </c>
-[...19 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
+        <v>894</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>88</v>
+      </c>
+      <c r="D230" t="s">
+        <v>838</v>
+      </c>
+      <c r="E230" t="s">
+        <v>839</v>
+      </c>
+      <c r="F230" t="s">
+        <v>180</v>
+      </c>
+      <c r="G230" s="1" t="s">
         <v>895</v>
       </c>
-      <c r="B230" t="s">
-[...14 lines deleted...]
-      <c r="G230" s="1" t="s">
+      <c r="H230" t="s">
         <v>896</v>
-      </c>
-[...1 lines deleted...]
-        <v>897</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
+        <v>897</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>92</v>
+      </c>
+      <c r="D231" t="s">
+        <v>838</v>
+      </c>
+      <c r="E231" t="s">
+        <v>839</v>
+      </c>
+      <c r="F231" t="s">
+        <v>206</v>
+      </c>
+      <c r="G231" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="B231" t="s">
-[...14 lines deleted...]
-      <c r="G231" s="1" t="s">
+      <c r="H231" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
+        <v>900</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>96</v>
+      </c>
+      <c r="D232" t="s">
+        <v>838</v>
+      </c>
+      <c r="E232" t="s">
+        <v>839</v>
+      </c>
+      <c r="F232" t="s">
+        <v>206</v>
+      </c>
+      <c r="G232" s="1" t="s">
         <v>901</v>
       </c>
-      <c r="B232" t="s">
-[...14 lines deleted...]
-      <c r="G232" s="1" t="s">
+      <c r="H232" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
+        <v>903</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>228</v>
+      </c>
+      <c r="D233" t="s">
+        <v>838</v>
+      </c>
+      <c r="E233" t="s">
+        <v>839</v>
+      </c>
+      <c r="F233" t="s">
+        <v>810</v>
+      </c>
+      <c r="G233" s="1" t="s">
         <v>904</v>
       </c>
-      <c r="B233" t="s">
-[...14 lines deleted...]
-      <c r="G233" s="1" t="s">
+      <c r="H233" t="s">
         <v>905</v>
-      </c>
-[...1 lines deleted...]
-        <v>906</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
+        <v>906</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>232</v>
+      </c>
+      <c r="D234" t="s">
+        <v>838</v>
+      </c>
+      <c r="E234" t="s">
+        <v>839</v>
+      </c>
+      <c r="F234" t="s">
+        <v>810</v>
+      </c>
+      <c r="G234" s="1" t="s">
         <v>907</v>
       </c>
-      <c r="B234" t="s">
-[...14 lines deleted...]
-      <c r="G234" s="1" t="s">
+      <c r="H234" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>909</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>72</v>
+        <v>236</v>
       </c>
       <c r="D235" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E235" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F235" t="s">
-        <v>129</v>
+        <v>810</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>910</v>
       </c>
       <c r="H235" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
         <v>912</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>76</v>
+        <v>240</v>
       </c>
       <c r="D236" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E236" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F236" t="s">
-        <v>129</v>
+        <v>102</v>
       </c>
       <c r="G236" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H236" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
+        <v>914</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>244</v>
+      </c>
+      <c r="D237" t="s">
+        <v>838</v>
+      </c>
+      <c r="E237" t="s">
+        <v>839</v>
+      </c>
+      <c r="F237" t="s">
+        <v>333</v>
+      </c>
+      <c r="G237" s="1" t="s">
         <v>915</v>
       </c>
-      <c r="B237" t="s">
-[...14 lines deleted...]
-      <c r="G237" s="1" t="s">
+      <c r="H237" t="s">
         <v>916</v>
-      </c>
-[...1 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
+        <v>917</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>248</v>
+      </c>
+      <c r="D238" t="s">
+        <v>838</v>
+      </c>
+      <c r="E238" t="s">
+        <v>839</v>
+      </c>
+      <c r="F238" t="s">
+        <v>110</v>
+      </c>
+      <c r="G238" s="1" t="s">
         <v>918</v>
       </c>
-      <c r="B238" t="s">
-[...14 lines deleted...]
-      <c r="G238" s="1" t="s">
+      <c r="H238" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
+        <v>920</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>252</v>
+      </c>
+      <c r="D239" t="s">
+        <v>838</v>
+      </c>
+      <c r="E239" t="s">
+        <v>839</v>
+      </c>
+      <c r="F239" t="s">
+        <v>106</v>
+      </c>
+      <c r="G239" s="1" t="s">
         <v>921</v>
       </c>
-      <c r="B239" t="s">
-[...14 lines deleted...]
-      <c r="G239" s="1" t="s">
+      <c r="H239" t="s">
         <v>922</v>
-      </c>
-[...1 lines deleted...]
-        <v>923</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
+        <v>923</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>256</v>
+      </c>
+      <c r="D240" t="s">
+        <v>838</v>
+      </c>
+      <c r="E240" t="s">
+        <v>839</v>
+      </c>
+      <c r="F240" t="s">
+        <v>110</v>
+      </c>
+      <c r="G240" s="1" t="s">
         <v>924</v>
       </c>
-      <c r="B240" t="s">
-[...14 lines deleted...]
-      <c r="G240" s="1" t="s">
+      <c r="H240" t="s">
         <v>925</v>
-      </c>
-[...1 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
+        <v>926</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>260</v>
+      </c>
+      <c r="D241" t="s">
+        <v>838</v>
+      </c>
+      <c r="E241" t="s">
+        <v>839</v>
+      </c>
+      <c r="F241" t="s">
+        <v>110</v>
+      </c>
+      <c r="G241" s="1" t="s">
         <v>927</v>
       </c>
-      <c r="B241" t="s">
-[...14 lines deleted...]
-      <c r="G241" s="1" t="s">
+      <c r="H241" t="s">
         <v>928</v>
-      </c>
-[...1 lines deleted...]
-        <v>929</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
+        <v>929</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>264</v>
+      </c>
+      <c r="D242" t="s">
+        <v>838</v>
+      </c>
+      <c r="E242" t="s">
+        <v>839</v>
+      </c>
+      <c r="F242" t="s">
+        <v>110</v>
+      </c>
+      <c r="G242" s="1" t="s">
         <v>930</v>
       </c>
-      <c r="B242" t="s">
-[...14 lines deleted...]
-      <c r="G242" s="1" t="s">
+      <c r="H242" t="s">
         <v>931</v>
-      </c>
-[...1 lines deleted...]
-        <v>932</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
+        <v>932</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>268</v>
+      </c>
+      <c r="D243" t="s">
+        <v>838</v>
+      </c>
+      <c r="E243" t="s">
+        <v>839</v>
+      </c>
+      <c r="F243" t="s">
+        <v>110</v>
+      </c>
+      <c r="G243" s="1" t="s">
         <v>933</v>
       </c>
-      <c r="B243" t="s">
-[...14 lines deleted...]
-      <c r="G243" s="1" t="s">
+      <c r="H243" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>935</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>272</v>
+      </c>
+      <c r="D244" t="s">
+        <v>838</v>
+      </c>
+      <c r="E244" t="s">
+        <v>839</v>
+      </c>
+      <c r="F244" t="s">
+        <v>106</v>
+      </c>
+      <c r="G244" s="1" t="s">
         <v>936</v>
       </c>
-      <c r="B244" t="s">
-[...14 lines deleted...]
-      <c r="G244" s="1" t="s">
+      <c r="H244" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
+        <v>938</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>276</v>
+      </c>
+      <c r="D245" t="s">
+        <v>838</v>
+      </c>
+      <c r="E245" t="s">
+        <v>839</v>
+      </c>
+      <c r="F245" t="s">
+        <v>106</v>
+      </c>
+      <c r="G245" s="1" t="s">
         <v>939</v>
-      </c>
-[...16 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H245" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
         <v>941</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="D246" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E246" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F246" t="s">
-        <v>355</v>
+        <v>162</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>942</v>
       </c>
       <c r="H246" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
         <v>944</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>269</v>
+        <v>284</v>
       </c>
       <c r="D247" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E247" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F247" t="s">
-        <v>139</v>
+        <v>110</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>945</v>
       </c>
       <c r="H247" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
         <v>947</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="D248" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E248" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F248" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>948</v>
       </c>
       <c r="H248" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
         <v>950</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="D249" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E249" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F249" t="s">
-        <v>139</v>
+        <v>110</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>951</v>
       </c>
       <c r="H249" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
         <v>953</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="D250" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E250" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F250" t="s">
-        <v>139</v>
+        <v>162</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>954</v>
       </c>
       <c r="H250" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
         <v>956</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="D251" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E251" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F251" t="s">
-        <v>139</v>
+        <v>106</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>957</v>
       </c>
       <c r="H251" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
         <v>959</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="D252" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E252" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F252" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>960</v>
       </c>
       <c r="H252" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
         <v>962</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="D253" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E253" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F253" t="s">
-        <v>129</v>
+        <v>206</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>963</v>
       </c>
       <c r="H253" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
         <v>965</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>298</v>
+        <v>312</v>
       </c>
       <c r="D254" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E254" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F254" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>966</v>
       </c>
       <c r="H254" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
         <v>968</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>302</v>
+        <v>316</v>
       </c>
       <c r="D255" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E255" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F255" t="s">
-        <v>184</v>
+        <v>145</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>969</v>
       </c>
       <c r="H255" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
         <v>971</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="D256" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E256" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F256" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>972</v>
       </c>
       <c r="H256" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
         <v>974</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>310</v>
+        <v>328</v>
       </c>
       <c r="D257" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E257" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F257" t="s">
-        <v>139</v>
+        <v>110</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>975</v>
       </c>
       <c r="H257" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
         <v>977</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>314</v>
+        <v>332</v>
       </c>
       <c r="D258" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E258" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F258" t="s">
-        <v>139</v>
+        <v>162</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>978</v>
       </c>
       <c r="H258" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
         <v>980</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>318</v>
+        <v>337</v>
       </c>
       <c r="D259" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E259" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F259" t="s">
-        <v>184</v>
+        <v>162</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>981</v>
       </c>
       <c r="H259" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
         <v>983</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>322</v>
+        <v>341</v>
       </c>
       <c r="D260" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E260" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F260" t="s">
-        <v>129</v>
+        <v>162</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>984</v>
       </c>
       <c r="H260" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
         <v>986</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="D261" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E261" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F261" t="s">
-        <v>135</v>
+        <v>162</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>987</v>
       </c>
       <c r="H261" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
         <v>989</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>330</v>
+        <v>349</v>
       </c>
       <c r="D262" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E262" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F262" t="s">
-        <v>227</v>
+        <v>206</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>990</v>
       </c>
       <c r="H262" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
         <v>992</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>334</v>
+        <v>353</v>
       </c>
       <c r="D263" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E263" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F263" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>993</v>
       </c>
       <c r="H263" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
         <v>995</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>338</v>
+        <v>357</v>
       </c>
       <c r="D264" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E264" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F264" t="s">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>996</v>
       </c>
       <c r="H264" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
         <v>998</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>342</v>
+        <v>361</v>
       </c>
       <c r="D265" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E265" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F265" t="s">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>999</v>
       </c>
       <c r="H265" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
         <v>1001</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>350</v>
+        <v>365</v>
       </c>
       <c r="D266" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E266" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F266" t="s">
-        <v>139</v>
+        <v>810</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="H266" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
         <v>1004</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>354</v>
+        <v>369</v>
       </c>
       <c r="D267" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E267" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F267" t="s">
-        <v>184</v>
+        <v>810</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="H267" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
         <v>1007</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>359</v>
+        <v>373</v>
       </c>
       <c r="D268" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E268" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F268" t="s">
-        <v>184</v>
+        <v>810</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="H268" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
         <v>1010</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>363</v>
+        <v>377</v>
       </c>
       <c r="D269" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E269" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F269" t="s">
-        <v>184</v>
+        <v>145</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="H269" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
         <v>1013</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
       <c r="D270" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E270" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F270" t="s">
-        <v>184</v>
+        <v>145</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="H270" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
         <v>1016</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>371</v>
+        <v>385</v>
       </c>
       <c r="D271" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E271" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F271" t="s">
-        <v>227</v>
+        <v>810</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="H271" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
         <v>1019</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>375</v>
+        <v>389</v>
       </c>
       <c r="D272" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E272" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F272" t="s">
-        <v>123</v>
+        <v>810</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="H272" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
         <v>1022</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>379</v>
+        <v>393</v>
       </c>
       <c r="D273" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E273" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F273" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="H273" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
         <v>1025</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>383</v>
+        <v>397</v>
       </c>
       <c r="D274" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E274" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F274" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="H274" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
         <v>1028</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>387</v>
+        <v>401</v>
       </c>
       <c r="D275" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E275" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F275" t="s">
-        <v>158</v>
+        <v>110</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="H275" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
         <v>1031</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>391</v>
+        <v>405</v>
       </c>
       <c r="D276" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E276" t="s">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="F276" t="s">
-        <v>158</v>
+        <v>110</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="H276" t="s">
         <v>1033</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
         <v>1034</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>395</v>
+        <v>10</v>
       </c>
       <c r="D277" t="s">
-        <v>865</v>
+        <v>1035</v>
       </c>
       <c r="E277" t="s">
-        <v>866</v>
+        <v>1036</v>
       </c>
       <c r="F277" t="s">
-        <v>158</v>
+        <v>106</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1035</v>
+        <v>26</v>
       </c>
       <c r="H277" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>399</v>
+        <v>17</v>
       </c>
       <c r="D278" t="s">
-        <v>865</v>
+        <v>1035</v>
       </c>
       <c r="E278" t="s">
-        <v>866</v>
+        <v>1036</v>
       </c>
       <c r="F278" t="s">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="H278" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
       <c r="D279" t="s">
-        <v>865</v>
+        <v>1035</v>
       </c>
       <c r="E279" t="s">
-        <v>866</v>
+        <v>1036</v>
       </c>
       <c r="F279" t="s">
-        <v>123</v>
+        <v>180</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="H279" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>407</v>
+        <v>25</v>
       </c>
       <c r="D280" t="s">
-        <v>865</v>
+        <v>1035</v>
       </c>
       <c r="E280" t="s">
-        <v>866</v>
+        <v>1036</v>
       </c>
       <c r="F280" t="s">
-        <v>158</v>
+        <v>110</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="H280" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>411</v>
+        <v>29</v>
       </c>
       <c r="D281" t="s">
-        <v>865</v>
+        <v>1035</v>
       </c>
       <c r="E281" t="s">
-        <v>866</v>
+        <v>1036</v>
       </c>
       <c r="F281" t="s">
-        <v>158</v>
+        <v>102</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="H281" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>415</v>
+        <v>33</v>
       </c>
       <c r="D282" t="s">
-        <v>865</v>
+        <v>1035</v>
       </c>
       <c r="E282" t="s">
-        <v>866</v>
+        <v>1036</v>
       </c>
       <c r="F282" t="s">
-        <v>139</v>
+        <v>466</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="H282" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>419</v>
+        <v>36</v>
       </c>
       <c r="D283" t="s">
-        <v>865</v>
+        <v>1035</v>
       </c>
       <c r="E283" t="s">
-        <v>866</v>
+        <v>1036</v>
       </c>
       <c r="F283" t="s">
-        <v>139</v>
+        <v>118</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="H283" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>423</v>
+        <v>40</v>
       </c>
       <c r="D284" t="s">
-        <v>865</v>
+        <v>1035</v>
       </c>
       <c r="E284" t="s">
-        <v>866</v>
+        <v>1036</v>
       </c>
       <c r="F284" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="H284" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>427</v>
+        <v>44</v>
       </c>
       <c r="D285" t="s">
-        <v>865</v>
+        <v>1035</v>
       </c>
       <c r="E285" t="s">
-        <v>866</v>
+        <v>1036</v>
       </c>
       <c r="F285" t="s">
-        <v>139</v>
+        <v>810</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="H285" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D286" t="s">
-        <v>1062</v>
+        <v>1035</v>
       </c>
       <c r="E286" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F286" t="s">
+        <v>180</v>
+      </c>
+      <c r="G286" s="1" t="s">
         <v>1063</v>
       </c>
-      <c r="F286" t="s">
-[...2 lines deleted...]
-      <c r="G286" s="1" t="s">
+      <c r="H286" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>56</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F287" t="s">
+        <v>526</v>
+      </c>
+      <c r="G287" s="1" t="s">
         <v>1066</v>
       </c>
-      <c r="B287" t="s">
-[...11 lines deleted...]
-      <c r="F287" t="s">
+      <c r="H287" t="s">
         <v>1067</v>
-      </c>
-[...4 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>60</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F288" t="s">
         <v>1069</v>
       </c>
-      <c r="B288" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G288" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H288" t="s">
         <v>1070</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
         <v>1071</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D289" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F289" t="s">
         <v>1072</v>
       </c>
-      <c r="E289" t="s">
+      <c r="G289" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H289" t="s">
         <v>1073</v>
-      </c>
-[...7 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1077</v>
+        <v>1074</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="D290" t="s">
-        <v>1072</v>
+        <v>1035</v>
       </c>
       <c r="E290" t="s">
-        <v>1073</v>
+        <v>1036</v>
       </c>
       <c r="F290" t="s">
-        <v>1074</v>
+        <v>102</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1078</v>
+        <v>1075</v>
       </c>
       <c r="H290" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="D291" t="s">
-        <v>1081</v>
+        <v>1035</v>
       </c>
       <c r="E291" t="s">
-        <v>1082</v>
+        <v>1036</v>
       </c>
       <c r="F291" t="s">
-        <v>143</v>
+        <v>535</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
       <c r="H291" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>17</v>
       </c>
       <c r="D292" t="s">
         <v>1081</v>
       </c>
       <c r="E292" t="s">
         <v>1082</v>
       </c>
       <c r="F292" t="s">
-        <v>129</v>
+        <v>1083</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="H292" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1088</v>
+        <v>1086</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>21</v>
       </c>
       <c r="D293" t="s">
         <v>1081</v>
       </c>
       <c r="E293" t="s">
         <v>1082</v>
       </c>
       <c r="F293" t="s">
-        <v>139</v>
+        <v>1083</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1089</v>
+        <v>1087</v>
       </c>
       <c r="H293" t="s">
-        <v>1090</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>10</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E294" t="s">
         <v>1091</v>
       </c>
-      <c r="B294" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F294" t="s">
-        <v>278</v>
+        <v>162</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="H294" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
         <v>1094</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D295" t="s">
-        <v>1081</v>
+        <v>1090</v>
       </c>
       <c r="E295" t="s">
-        <v>1082</v>
+        <v>1091</v>
       </c>
       <c r="F295" t="s">
-        <v>151</v>
+        <v>1095</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="H295" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
         <v>1097</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="D296" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F296" t="s">
+        <v>206</v>
+      </c>
+      <c r="G296" s="1" t="s">
         <v>1098</v>
       </c>
-      <c r="E296" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H296" t="s">
-        <v>1101</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>10</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F297" t="s">
         <v>1102</v>
-      </c>
-[...13 lines deleted...]
-        <v>143</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="H297" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
         <v>1105</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="D298" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="E298" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="F298" t="s">
-        <v>151</v>
+        <v>1102</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="H298" t="s">
         <v>1107</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>