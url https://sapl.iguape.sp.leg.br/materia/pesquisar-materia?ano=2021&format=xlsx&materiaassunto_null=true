--- v0 (2026-01-08)
+++ v1 (2026-04-20)
@@ -36,7599 +36,7599 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
-    <t>3024</t>
+    <t>2528</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>2</t>
-[...126 lines deleted...]
-  <si>
     <t>9</t>
   </si>
   <si>
-    <t>LUCINETE JAPONESA</t>
-[...83 lines deleted...]
-  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Wilson Almeida Lima</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2528/pl_09_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2528/pl_09_2021.pdf</t>
   </si>
   <si>
     <t>DISPÔB SOBRE A REESTRUTURAÇÃO DO_x000D_
 CONSELHO MUNICIPAL DE ACOMPANHAMENTO E_x000D_
 CONTROLB SOCIAL DO FUNDO DE MANUTENÇÃO E_x000D_
 DESENVOLVINIENTO DA EDUCAÇÂO BÁSICA E DE_x000D_
 VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO_x000D_
 - FTJNDEB, EM CONFORMIDADE COM O ARTIGO 2I2._x000D_
 A DA CONSTITUIÇÃO FEDERAL, REGULAMENTADO_x000D_
 NA FORMA DA LET FEDERAL I4.II3, DE 25 DE_x000D_
 DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2819/pl_ppa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2819/pl_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O _x000D_
 QUADRIÊNIO 2022-2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2820/pl_ldo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2820/pl_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA _x000D_
 ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA _x000D_
 PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>PLC</t>
-[...5 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2383/estatuto_2021.pdf</t>
+    <t>3</t>
+  </si>
+  <si>
+    <t>PLCL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2383/estatuto_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO DOS AGENTES PÚBLICOS _x000D_
 DO MUNICÍPIO DE IGUAPE, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>3024</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>DAMÁSIO</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3024/projeto_de_decreto_legislativo_no_02_de_13_de_outubro_de_2021..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO IGUAPENSE AO SENHOR CLEBES MARCOS SANTOS DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3025</t>
+  </si>
+  <si>
+    <t>TEKA AVELAR</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3025/projeto_de_decreto_legislativo_no_03_de_13_de_outubro_de_2021..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE _x000D_
+CIDADÃ IGUAPENSE A SENHORA DRA. _x000D_
+DANIELA APARECIDA FLAUSINO, E DÁ OUTRAS _x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3026</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>MARCIANO</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3026/projeto_de_decreto_legislativo_no_04_de_13_de_outubro_de_2021..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE _x000D_
+CIDADÃO IGUAPENSE AO SR. DR. DEPUTADO _x000D_
+ESTADUAL RODRIGO AUGUSTO MORAES, E DÁ _x000D_
+OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3027</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Josemar Correa</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3027/projeto_de_decreto_legislativo_no_05_de_13_de_outubro_de_2021..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE _x000D_
+CIDADÃO IGUAPENSE À SENHORA DAMARIS _x000D_
+DIAS MOURA KUO, E DÁ OUTRAS _x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3028</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>DANIEL VASSÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3028/projeto_de_decreto_legislativo_no_06_de_13_de_outubro_de_2021..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE _x000D_
+CIDADÃO IGUAPENSE AO SENHOR MARCOS _x000D_
+VINHOLI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3029</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>MÁRCIA MACIEL</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3029/projeto_de_decreto_legislativo_no_07_de_13_de_outubro_de_2021..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE _x000D_
+CIDADÃO IGUAPENSE AO SR. BENEDITO _x000D_
+DOMINGUES MARTINS, E DÁ OUTRAS _x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3030</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Benilto Curruira</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3030/projeto_de_decreto_legislativo_no_08_de_13_de_outubro_de_2021..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE _x000D_
+CIDADÃO IGUAPENSE AO SENHOR JOEL _x000D_
+MARTINS DE FRANÇA, E DÁ OUTRAS _x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3031</t>
+  </si>
+  <si>
+    <t>LUCINETE JAPONESA</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3031/projeto_de_decreto_legislativo_no_09_de_13_de_outubro_de_2021..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE _x000D_
+CIDADÃO IGUAPENSE AO SENHOR CARLOS _x000D_
+MAURICIO VIANINI, E DÁ OUTRAS _x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3032</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>TUCA ENFERMEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3032/projeto_de_decreto_legislativo_no_10_de_13_de_outubro_de_2021..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE _x000D_
+CIDADÃO IGUAPENSE AO SENHOR ANTONIO _x000D_
+CARLOS DOS REIS, E DÁ OUTRAS _x000D_
+PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>3033</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>EDUARDO LARA</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3033/projeto_de_decreto_legislativo_no_11_de_13_de_outubro_de_2021..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE _x000D_
+CIDADÃO IGUAPENSE AO SENHOR ANTONIO JOSÉ _x000D_
+CRUZ GUILHERMINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3034</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>DYHEGO FRANÇA</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3034/projeto_de_decreto_legislativo_no_12_de_13_de_outubro_de_2021..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE _x000D_
+CIDADÃO IGUAPENSE AO SENHOR ANDRÉ LUIS DO _x000D_
+PRADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3035</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Alexandre Macau</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3035/projeto_de_decreto_legislativo_no_13_de_13_de_outubro_de_2021..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE _x000D_
+CIDADÃO IGUAPENSE AO SENHOR HENRI _x000D_
+KLEBER OSAWA, E DÁ OUTRAS _x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2382</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/</t>
+    <t>http://sapl.iguape.sp.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE COMISSÃO_x000D_
 ESPECIAL DE REVISÃO DA LEI ORGÂNICA E DO_x000D_
 REGIMENTO INTERNO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>2385</t>
+    <t>2392</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>MOC</t>
-[...86 lines deleted...]
-    <t>2823</t>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2392/req_01_2021_teka_avelar.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumprida as formalidades regimentais, para que se oficie ao Exmo. Sr Wilson almeida Lima, prefeito Municipal, para que informe a esta casa de Leis, se existe a previsão para ser feito o asfalto da rua Manoel Agostinho da Silva, no bairro do Rocio, neste município, conforme acordado em reunião realizada com os moradores da citada rua.</t>
+  </si>
+  <si>
+    <t>2393</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2393/req_02_2021_teka_avelar.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao exmo. Sr. Wilson Almeida Lima, Prefeito municipal, para que informe a esta casa de Leis, se existe a previsão pra ser feito o asfalto das 11 (onze) travessas da Rua Jalde Antônio Fragoso com a Rua da Lagoa, no Bairro do Rocio, neste municipio</t>
+  </si>
+  <si>
+    <t>2394</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2394/req_03_2021_tuca_enfermeiro.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao exmo. Sr. Wilson Almeida Lima, Prefeito municipal, para que tome as devidas providencias junto ao setor competente, no sentido de instalar uma galeria para escoamento de aguas pluviais na rua Capitão Floramante, na altura do nº 762, no bairro da Vila Garces, neste municipio</t>
+  </si>
+  <si>
+    <t>2395</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2395/req_04_2021_teka_avelar.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao exmo. Sr. Wilson Almeida Lima, Prefeito municipal, para que informe a esta casa de Leis, se existe a previsão pra implantação da lombada em frente a passarela no bairro do Rocio, conforme pedido protocolado em seu gabinete em 12/09/2019.</t>
+  </si>
+  <si>
+    <t>2605</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2605/requerimento_05_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenario cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lime&lt; Prefeito Municipal, o gerente da empresa Sabesp, Sr. Marcos Roberto da Silva, para que informe a esta Casa de Lei, se existe a possibilidade de verificar as instalações da rede de esgoto das ruas abaixo citadas, no bairro da barra do Ribeira, neste municipio</t>
+  </si>
+  <si>
+    <t>2396</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2396/req_06_2021_alexandre_macau.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao exmo. Sr. Wilson Almeida Lima, Prefeito municipal, para que informe a esta casa de Leis, se existe a possibilidade de realizar a roçada e manutenção da escola do bairro da Vila Nova, neste município</t>
+  </si>
+  <si>
+    <t>2397</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2397/req_07_2021_alexandre_macau.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao exmo. Sr. Wilson Almeida Lima, Prefeito municipal, para que informe a esta casa de Leis, se existe a possibilidade de efetuar a roçada e manutenção das luminárias do centro Sezinando trudes, no bairro do Icapara, neste município</t>
+  </si>
+  <si>
+    <t>2398</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2398/req_08_2021_dyhego_franca.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao exmo. Sr. Wilson Almeida Lima, Prefeito municipal, para que informe a esta casa de Leis, se existe a possibilidade de efetuar a retirada de entulhos e veículos sucateados da rua Dom Idílio José Soares, na altura do Nº 543, no bairro Guaricana, neste município</t>
+  </si>
+  <si>
+    <t>2399</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2399/req_09_2021_daniel_vassao.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta casa de Leis, se existe a possibilidade de instalação ou construção, oque melhor aplicável nesta situação de abrigos para ponto de ônibus nas localidades abaixo citadas, neste Município</t>
+  </si>
+  <si>
+    <t>2400</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2400/req_10_2021_teka_avelar.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao exmo. Sr. Wilson Almeida Lima, Prefeito de Iguape, para que informe a esta casa de Leis, se existe a previsão pra a empresa Frederico Mota Pedro de Oliveira - EIRELI EPP, empresa especializada para fornecimento e instalação de iluminação publica, da manutenção das luminárias instaladas no nosso município</t>
+  </si>
+  <si>
+    <t>2401</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2401/req_11_2021_dyhego_franca_ok.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre as providências necessárias para instalação do Centro de Zoonoses em nosso Município.</t>
+  </si>
+  <si>
+    <t>2402</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2402/req_12_2021_alexandre_macau.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o douto soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, se existe a possibilidade de limpeza e manutenção da praça Imaculada Conceição, no Bairro do Icapara, neste município</t>
+  </si>
+  <si>
+    <t>2403</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2403/req_13_2021_alexandre_macau.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o douto soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Lei, se existe a previsão da chegada do Kit escolar para os alunos da rede municipal.</t>
+  </si>
+  <si>
+    <t>2404</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2404/req_14_2021_lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o douto soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que tome as devidas providencias junto ao setor competente, no sentido de realizar nivelamento e cascalhamento da estrada do bairro Morretes e a instalação de tubulação no citado bairro, neste município</t>
+  </si>
+  <si>
+    <t>2405</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2405/req_15_2021_dyhego_franca.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, seja oficiado o Excelentíssimo Senhor Secretário de Segurança do Estado de São Paulo e o excelentíssimo Senhor Comandante da Policia Militar do Estado de São Paulo.</t>
+  </si>
+  <si>
+    <t>2406</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2406/req_16_2021_daniel_vassao.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades, para que se oficie ao exmo. sr. Wilson Almeida Lima - Prefeito de Iguape, para que se informe a esta casa de Lei, para que tome as devidas providencias junto ao setor competente no sentido de fazer a manutenção da estrada do bairro tabaquara.</t>
+  </si>
+  <si>
+    <t>2407</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2407/req_17_2021_benilto.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades, para que se oficie ao exmo. sr. Wilson Almeida Lima - Prefeito de Iguape, para que se informe a esta casa de Lei, se existe a previsão pra o inicio da reforma da quadra coberta do centro da cidade; de quem é a competência de reforma-la? e se existe alguma emenda ou recuso próprio pra a citada reforma.</t>
+  </si>
+  <si>
+    <t>2408</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2408/req_18_2021_teka_avelar.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades, para que se oficie ao exmo. sr. Wilson Almeida Lima - Prefeito de Iguape, para que se informe a esta casa de Lei, se existe a previsão para a pavimentação da rua Joaquim Ribeiro Neto, rua paralela ao cemitério, no bairro do Rocio, neste município</t>
+  </si>
+  <si>
+    <t>2409</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2409/req_19_2021_marciano.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades, para que se oficie ao exmo. sr. Wilson Almeida Lima - Prefeito de Iguape, para que tome as devidas providencias junto ao setor responsável no sentido de realizar a manutenção da rede de esgoto do bairro Itimirim, no Agrovila, neste município</t>
+  </si>
+  <si>
+    <t>2732</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2732/requerimento_20_2021_alexandre_macau.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, PARA QUE TOME AS DEVIDAS PROVIDENCIAS JUNTO AO SETOR RESPONSAVEL, NO SENTIDO DE INSTALAR REDUTORES DE VELOCIDADE NA AVENIDA ARLINDO TRUDES, NO BAIRRO DO ICAPARA, NESTE MUNICIPIO</t>
+  </si>
+  <si>
+    <t>2410</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2410/req_21_2021_alexandre_macau.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades, para que se oficie ao exmo. sr. Wilson Almeida Lima - Prefeito de Iguape, para que se informe a esta casa de Lei, se existe a possibilidade de reforma e pintura da E.E Vaz Caminha, neste município</t>
+  </si>
+  <si>
+    <t>2411</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2411/req_22_2021_eduardo_lara.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades, para que se oficie ao exmo. sr. Wilson Almeida Lima - Prefeito de Iguape, para que se informe a esta casa de Lei, sobre os seguintes questionamentos:</t>
+  </si>
+  <si>
+    <t>2412</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2412/req_23_2021_lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades, para que se oficie ao exmo. sr. Wilson Almeida Lima - Prefeito de Iguape, para que se informe a esta casa de Lei, se existe a possibilidade de reforma do prédio do projeto "Fazendo Acontecer", no Bairro do Rocio, neste município</t>
+  </si>
+  <si>
+    <t>2413</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2413/req_24_2021_lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades regimentais, para que tome as devidas providencias junto ao setor competente, no sentido de instalar redutor de velocidade (lombada) na Avenida Adhemar de Barros, na altura da estatua do pescador, no porto do Ribeira, neste município.</t>
+  </si>
+  <si>
+    <t>2414</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2414/req_25_2021_teka_avelar.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades, para que se oficie ao exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que faça a gestão junto ao do governo do estado para acelerar o processo de entrega do titulo de domínio do conjunto habitacional minha casa minha vida, no bairro do Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>2415</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2415/req_26_2021_lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades, para que se oficie ao exmo. sr. Wilson Almeida Lima - Prefeito de Iguape, para reabrir a Casa da Saúde da Mulher, que a alguns anos instalava-se no bairro do Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>2416</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2416/req_27_2021_lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades, para que se oficie ao exmo. sr. Wilson Almeida Lima - Prefeito de Iguape, no sentido de designar agente comunitário de saúde para atender famílias do Bairro da vila Nova, neste Município</t>
+  </si>
+  <si>
+    <t>2417</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2417/req_28_2021_dyhego_franca.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, seja oficiado o Excelentíssimo Senhor Secretário de de saúde do Estado de São Paulo.</t>
+  </si>
+  <si>
+    <t>2418</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2418/req_29_2021_dyhego_franca.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal e Diretor do Departamento de Trânsito sobre as providências necessárias para Implantação de faixa de pedestre com a devida sinalização frente aos portões das escolas de nosso Município.</t>
+  </si>
+  <si>
+    <t>2419</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2419/req_30_2021_teka_avelar.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe esta casa de Leis, quais são os equipamentos e quantidade de funcionários que constam no contrato da empresa JML que presta serviços de limpeza em nosso município</t>
+  </si>
+  <si>
+    <t>2420</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2420/req_31_2021_daniel_vassao.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe esta casa de Leis, se existe a previsão para a construção das demais rampas (plataformas) para os pescadores, no bairro do rocio, neste município</t>
+  </si>
+  <si>
+    <t>2421</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2421/req_32_2021_daniel_vassao.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que tome as providencias junto ao setor competente no sentido de realizar a manutenção da estrada do bairro Morro seco, neste município</t>
+  </si>
+  <si>
+    <t>2422</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2422/req_33_2021_dyhego_franca.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre informações a respeito da coleta de entulhos em nosso Município.</t>
+  </si>
+  <si>
+    <t>2423</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2423/req_34_2021_alexandre_macau.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que tome as providencias junto ao setor competente, no sentido de realizar a manutenção da Rua 1, no bairro Pontal (Icapara), neste municipio</t>
+  </si>
+  <si>
+    <t>2424</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2424/req_35_2021_alexandre_macau.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe esta casa de Lei, se existe a previsão para a instalações de tubos, no bairro do Quatinga, neste município</t>
+  </si>
+  <si>
+    <t>2425</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2425/req_36_2021_lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que tome as devidas providencias junto ao setor competente, no sentido de instalar luminárias no antigo porto da balsa da cidade, neste município</t>
+  </si>
+  <si>
+    <t>2426</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2426/req_37_2021_teka_avelar.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, existe a previsão para a extensão da rede de esgoto e pavimentação asfáltica da avenida Manoel Gonçalves Pires entre o trecho do n º 970 ao nº 1200, no bairro do Rocio, neste município</t>
+  </si>
+  <si>
+    <t>2427</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2427/req_38_2021_teka_avelar.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, existe a previsão para realizar a pavimentação asfáltica das ruas do bairro do Jardim Primavera, neste município</t>
+  </si>
+  <si>
+    <t>2428</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2428/req_39_2021_tuca_enfermeiro.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que tome as devidas providencias junto ao setor competente, para a manutenção da Rua Vila Nova - Icapara, com adição de cascalhos nos buracos causados pelas fortes chuvas e por falta de reparos periódicos.</t>
+  </si>
+  <si>
+    <t>2429</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2429/req_40_2021_dyhego_franca.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro convocação do Sr. Gerente Regional da Elektro para comparecimento a esta Casa Legislativa, a fim de prestar esclarecimentos sobre problemas recorrentes em relação à iluminação e constantes quedas de energia, no munícipio de Iguape SP.</t>
+  </si>
+  <si>
+    <t>2430</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2430/req_41_2021_marciano.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que tome providencias junto ao setor competente, no sentido de realizar a manutenção da estrada do bairro Pé da serra, na altura da E.E Bairro pé da serra, neste município</t>
+  </si>
+  <si>
+    <t>2431</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2431/req_42_2021_alexandre_macau.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe esta casa de Leis, como esta sendo realizado o repasse da merenda escolar, neste município.</t>
+  </si>
+  <si>
+    <t>2433</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2433/req_43_2021_dyhego_franca.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, ao Chefe do Executivo Municipal sobre informações a respeito da obra a ser realizado na rua Caminho do Trilho, Jardim Primavera em nosso Município.</t>
+  </si>
+  <si>
+    <t>2434</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2434/req_44_2021_dyhego_franca.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a possibilidade, assim que for retirado os bloquetos de concreto da rua Dom Edílio José Soares que em breve será pavimentado, seja encaminhado esses bloquetos de concretos para realização de calçamentos nas ruas do Bairro Barra do Ribeira em nosso Município.</t>
+  </si>
+  <si>
+    <t>2432</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2432/req_45_2021_lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe esta casa de Leis, se existe a possibilidade de reforma o posto de saúde do bairro Baicô, neste município</t>
+  </si>
+  <si>
+    <t>2606</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2606/requerimento_46_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape para que tome as devidas providencias junto ao setor competente no sentido de instalar uma proteção para o balcão da farmácia do posto de saúde neste município</t>
+  </si>
+  <si>
+    <t>2545</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2545/requerimento_47_2021_dyhego_franca.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que o Sr. Gerente Regional da Elektro seja oficiado sobre relatório anexo da falta de manutenções da iluminação publica do nosso Município de Iguape.</t>
+  </si>
+  <si>
+    <t>2546</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2546/requerimento_48_2021_dyhego_franca.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, Requeiro Ao Exmo. Sr. JEFFERSON LUIZ MARTINS, Presidente do Consórcio Intermunicipal de Saúde do Vale do Ribeira e Litoral Sul para trazer informações a esta Casa Legislativa, a fim que essas informações cheguem aos munícipes de Iguape SP.</t>
+  </si>
+  <si>
+    <t>2547</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2547/requerimento_49_2021_dyhego_franca.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a possibilidade, de organização dos nomes das Ruas no Balneário Varela, conhecido como ( Vila Batidão) prox. ao Bairro do Icapara, neste Município.</t>
+  </si>
+  <si>
+    <t>2548</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2548/requerimento_51_2021_eduardo_lara.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que tome as devidas providencias junto ao setor competente, no sentido de realizar os serviços de pinturas e sinalização de faixas de pedestres e lombadas, em todo o município</t>
+  </si>
+  <si>
+    <t>2607</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2607/requerimento_54_2021.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre as providências necessárias em ações para fiscalizações no combate o COVID-19 em nosso Município.</t>
+  </si>
+  <si>
+    <t>2608</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2608/requerimento_55_2021.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre as providências necessárias e emergencial sobre déficit na equipe técnico de enfermagens atendimento ao posto e Covid em nosso Município.</t>
+  </si>
+  <si>
+    <t>2609</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2609/requerimento_56_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro convocação do Sr. Gerente local do Banco Caixa Econômica Federal de Iguape para prestar esclarecimentos questões referentes aos saques do FGTS dos servidores públicos do Município de Iguape.</t>
+  </si>
+  <si>
+    <t>2610</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2610/requerimento_57_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe esta casa de leis, se existe a possibilidade de realizar a manutenção da estrada do bairro do quatinga nas proximidades do Japonês das flores e do hotel quatinga neste municipio como mostra as fotos em anexo</t>
+  </si>
+  <si>
+    <t>2611</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2611/requerimento_58_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta casa de leis, se existe a possibilidade de realizar a manutenção da avenida Icapara, nas proximidades da chacra do baiano no bairro do icapara, neste municipio</t>
+  </si>
+  <si>
+    <t>2612</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2612/requerimento_59_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Excelentissimo Prefeito - Wilson Almeida Lima, aos que departamento de estrada e rodagem - DER, para que seja realizado um estudo no sentido de ampliar a tubulação de captação de aguas pluviais, na altura do Km 23,5; no Bairro do Itimirim, na rodovia CasEmiro Teixeira, visto que não é o suficiente para escoamento das aguas por ocasião das chuvas.</t>
+  </si>
+  <si>
+    <t>2613</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2613/requerimento_61_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a rocada as margens do rio Mar Pequeno, em toda sua extensão, que liga a barragem ate a ponte que liga Iguape a Ilha Comprida neste municipio.</t>
+  </si>
+  <si>
+    <t>2614</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2614/requerimento_62_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape para que tome as devidas providencias junto ao setor competente, no sentido de realizar a pintura das faixas de sinalização, bem como instalar placas de transito na estrada do bairro do Ribeira, neste municipio</t>
+  </si>
+  <si>
+    <t>2733</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2733/requerimento_64_2021__alexandre_macau.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, PARA QUE INFORME A ESTA CASA DE LEIS, SE EXISTE A POSSIBILIDADE DE TRANFORMAR O ANTIGO PRÉDIO ONDE ERA LOCALIZADO O BANHEIRO MUNICIPAL E DEPARTAMENTO DE EDUCAÇÃO EM ALBERGUE</t>
+  </si>
+  <si>
+    <t>2615</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2615/requerimento_65_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta casa de leis, se existe a possibilidade de instalar pontos de redutores de velocidade na avenida arlindo trudes, nas proximidades do trevo do icapara, no bairro do icapara, neste municipio</t>
+  </si>
+  <si>
+    <t>2616</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2616/requerimento_66_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a manutenção e nivelamento das estradas do bairro do Jairê, neste municipio</t>
+  </si>
+  <si>
+    <t>2617</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2617/requerimento_67_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a manutenção da estrada do bairro natividade, na altura do Km 24 neste municipio</t>
+  </si>
+  <si>
+    <t>2618</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2618/requerimento_69_2021.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a possibilidade das academias de exercícios físicos sejam serviços essenciais em nosso Município.</t>
+  </si>
+  <si>
+    <t>2619</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2619/requerimento_70_2021.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre as providências necessárias para instalação de pontos de iluminações publicas e lombada na AV Icapara, ponto de referencia casa 247, Bairro do Icapara, neste Município.</t>
+  </si>
+  <si>
+    <t>2620</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2620/requerimento_71_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta casa de leis, instalação de iluminação publica na travessa manoel felix da rocha. rua Lauro José Ferreira, no Bairro do Rocio. Iguape SP</t>
+  </si>
+  <si>
+    <t>2621</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2621/requerimento_72_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, por meio de setor competente, nos informe quais a medidas estão sendo tomadas para resolver o problema da infiltração na parede da sala da vacinação da UBS José Carlos Martins Ribeiro - centro - Iguape</t>
+  </si>
+  <si>
+    <t>2622</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2622/requerimento_73_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que tome as devidas providencias junto ao setor competente, no sentido de instalar uma galeria para escoamento de aguas pluviais na rua capitão floramante, na altura do nº 762, no bairro da vila garcez, neste municpio</t>
+  </si>
+  <si>
+    <t>2623</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2623/requerimento_74_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta casa de leis se há possibilidade realizar as manutenções pendentes na estrada do pinheirinho, neste municipio</t>
+  </si>
+  <si>
+    <t>2624</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2624/requerimento_75_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta casa de leis, se ha possibilidade realizar as manutenções (cascalhamento e nivelamento) na Rua Marlene M. de Matos, bairro Chacará Patricia, neste municipio</t>
+  </si>
+  <si>
+    <t>2625</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2625/requerimento_76_2021.pdf</t>
+  </si>
+  <si>
+    <t>Considerando que este vereador já solicitou junto ao DER a possibilidade de fazer o rebaixamento da tubulação da Rodovia Ivo Zanella KM 59, e que em resposta não se obteve prazo para execução do referido serviço</t>
+  </si>
+  <si>
+    <t>2626</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2626/requerimento_77_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal para que informe a esta casa de leis, se há possibilidade realizar as manutenções nas ruas e travessas (cascalhamento e nivelamento) como também a roçada de todo bairro Nova Iguape, neste Município</t>
+  </si>
+  <si>
+    <t>2627</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2627/requerimento_78_2021.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre planejamento e ações de atendimento aos munícipes dos casos positivos do mosquito Aedes Aegypti, transmissor da Dengue.</t>
+  </si>
+  <si>
+    <t>2628</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2628/requerimento_79_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que tome as devidas providencias junto ao setor competente no sentido de realizar a instalação ou construção de ponto de onibus na estrada do bairro arataca, neste municipio</t>
+  </si>
+  <si>
+    <t>2629</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2629/requerimento_80_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que tome as devidas providencias junto ao setor competente no sentido de realizar o nivelamento e cascalhamento das ruas do bairro chacara patricia, nest municipio</t>
+  </si>
+  <si>
+    <t>2630</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2630/requerimento_81_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que verifique junto ao setor competente, se existe a possibilidade de instalar pontos de iluminação na avenida prefeito Laercio Ribeiro neste município</t>
+  </si>
+  <si>
+    <t>2631</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2631/requerimento_82_2021.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, ao Chefe do Executivo Municipal sobre informações a respeito dos Auxiliares de enfermagem do nosso município.</t>
+  </si>
+  <si>
+    <t>2632</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2632/requerimento_83_2021.pdf</t>
+  </si>
+  <si>
+    <t>VEREADOR DYHEGO FRANÇA, vem mui respeitosamente solicitar a Vossa Excelência requer, após a devida aprovação do Plenário, seja expedido ofício ao Deputado Estadual Jorge Caruso (MDB), solicitando informações referente a INDICAÇÃO N° 607, DE 2020 Indicação ao Sr. Governador para liberação de recursos para aquisição de Ambulância UTI no município de Iguape, indicação (anexo ao oficio) expedido pelo presente Deputado. Esse pedido foi solicitado no ano de 2020, quando esse vereador não tinha mandato em 19/02/2020 vindo a ser eleito em Novembro de 2020.</t>
+  </si>
+  <si>
+    <t>2633</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2633/requerimento_84_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que verifique junto ao setor competente, se existe a possibilidade de instalar pontos de iluminação an rua maruitas, no bairro Icapara, neste municipio</t>
+  </si>
+  <si>
+    <t>2634</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2634/requerimento_85_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que verifique junto ao setor competente se existe possibilidade de instalar pontos de iluminação na avenida Arlindo Trudes no bairro do Icapara neste municipio</t>
+  </si>
+  <si>
+    <t>2635</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2635/requerimento_86_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape se existe a possibilidade de construir um portal na estrada do bairro chacara patricia neste municipio</t>
+  </si>
+  <si>
+    <t>2636</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2636/requerimento_87_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para qie verifique junto ao setor competente, em que fase se encontra o projeto de rede de agua e esgoto para o bairro Nova Iguape, e qual a previsão para o inicio do serviço.</t>
+  </si>
+  <si>
+    <t>2637</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2637/requerimento_92_2021.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, REQUER ao Chefe do Executivo Municipal que analise junto ao setor competente a possibilidade de reforma e ligação de energia na Escola localizada na costeira da Barra em nosso Munícipio, tendo objetivo que os atendimentos médicos realizados no Bairro sejam organizados neste espaço.</t>
+  </si>
+  <si>
+    <t>2638</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>Alexandre Macau, MÁRCIA MACIEL, TUCA ENFERMEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2638/requerimento_93_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta casa de leis, se existe a possibilidade de realizar a manutenção e nivelamento, por toda a sua extensão, da estrada do bairro do quatinga neste municipio</t>
+  </si>
+  <si>
+    <t>2639</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2639/requerimento_94_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta casa de leis, se existe a possibilidade de realizar a roçada da estrada que liga Iguape/Centro ao bairro Barra do Ribeira Jureia por toda sua extensão</t>
+  </si>
+  <si>
+    <t>2640</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2640/requerimento_95_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Sr. DIMAR FATTORI NETO - diretor do DER - Departamento de Estradas e Rodagem - do estado de São Paulo se existe a possibilidade de instalação de placas de sinalização para o santuário do Senhor Bom Jesus de Iguape nas Rodovias Casemiro Teixeira e Ivo Zanela, em toda sua extensão</t>
+  </si>
+  <si>
+    <t>2641</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2641/requerimento_96_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Municipal para que tome as devidas providencias junto ao setor competente, no sentido de providenciar a manutenção e regularização de embarcação que transporta os alunos da barra do Ribeira para costeira da barra, sendo as seguinte:</t>
+  </si>
+  <si>
+    <t>2642</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2642/requerimento_97_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta casa de leis, se existe a previsão para a pavimentação asfaltica no bairro Jardim Primvara, neste municipio</t>
+  </si>
+  <si>
+    <t>2643</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2643/requerimento_98_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, pra que informe a esta casa de leis, se existe algum projeto em andamento para impedir o tráfego de motos na passarela que liga centro ao bairro do Rocio, neste municipio</t>
+  </si>
+  <si>
+    <t>2644</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2644/requerimento_99_2021.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal que seja realizado a formação do conselho Municipal de Proteção e Defesa dos Animais conforme LEI Nº 2.409, DE 28 DE ABRIL DE 2021.</t>
+  </si>
+  <si>
+    <t>2645</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2645/requerimento_100_2021.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre acolhimento psicossocial aos familiares e pacientes da COVID-19.</t>
+  </si>
+  <si>
+    <t>2646</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2646/requerimento_101_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta casa de lei se existe a possibilidade de reutilização dos bloquetos retirados das ruas professor bento pereira da rocha e dom edilio jose soares para serem instalados em algumas ruas do bairro Icapara neste municipio</t>
+  </si>
+  <si>
+    <t>2647</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2647/requerimento_102_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta casa de leis, se exista a possibilidade de realizar a roçada na estrada do bairro quatinga, neste municipio, por toda sua extensão</t>
+  </si>
+  <si>
+    <t>2648</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2648/requerimento_103_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta casa de leis, se existe a possibilidade de manutenção e nivelamento das ruas dos bairros Icapara, Vila Nova, Pontal, Batidão e Aquarius, neste Municipio</t>
+  </si>
+  <si>
+    <t>2649</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2649/requerimento_104_2021.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Excelentíssimo Senhor Presidente da República Jair Messias Bolsonaro, Excelentíssima Senhora Deputada Federal Policial Katia Sastre e  Senhor Ministro da Saúde sobre a manifestação do Grupo de Planejamento e Avaliação/CRS no documento SES-INF-2021/39664 de que o Hospital Regional Dr. Leopoldo Bevilacqua em Pariquera-Açu, foi contemplado no plano de expansão de radioterapia do SUS-PERSUS, com a construção da casamata e instalação de um acelerador linear.</t>
+  </si>
+  <si>
+    <t>2650</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2650/requerimento_105_2021.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, oficie ao Senhor Governador do Estado, solicitando-lhe as informações a seguir sobre o Programa Denominado Vale do Futuro, que busca alavancar a Região do Vale do Ribeira:</t>
+  </si>
+  <si>
+    <t>2651</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2651/requerimento_106_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta casa de leis, se existe a previsão de realizar o cascalhamento das ruas do bairro chacará patricia neste municipio</t>
+  </si>
+  <si>
+    <t>2652</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2652/requerimento_107_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta casa de leis, se existe a possibilidade de realizar o nivelamento e cascalhamento das ruas 1,2 e 3 ( ao lado do posto de combustivel) no bairro Pontal, neste municipio</t>
+  </si>
+  <si>
+    <t>2653</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2653/requerimento_108_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta casa de leis, com case na Lei Federeal nº 12527/2011, que regulamenta o Direito Constitucional de acesso as informações Publicas.</t>
+  </si>
+  <si>
+    <t>2654</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2654/requerimento_109_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta casa de leis, com base na Lei Federal nº 12527/2011, que Regulamenta o Direito Constitucional de acesso as Informações Publicas, as devidas Informações sobre os gastos pelo municipio no combate à pandemia do Covid 19</t>
+  </si>
+  <si>
+    <t>2655</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2655/requerimento_110_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta casa de leis, se existe a possibilidade de realizar um estudo para instalar uma area de lazer com paruqe e campo de esportes na rua francisco nunes, no bairro do Icapara, neste municipio</t>
+  </si>
+  <si>
+    <t>2656</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2656/requerimento_111_2021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta casa de leis, se existe a possibilidade de reforma na Casinha de Fogão a Lenha, Localizada na rua Francisco Nunes, no bairro do Icapara, neste municipio</t>
+  </si>
+  <si>
+    <t>2657</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2657/requerimento_112_2021.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal e Diretor do Departamento de Trânsito sobre as providências necessárias para Implantação de redutores de velocidade com a devida sinalização, no bairro do Icapara em nosso Município.</t>
+  </si>
+  <si>
+    <t>2658</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2658/requerimento_113_2021.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a possibilidade da manutenção do Porto do Plinio no bairro da Vila Garcês em nosso Município.</t>
+  </si>
+  <si>
+    <t>2776</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2776/requerimento_114_daniel_vassao.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao ao Diretor do DER - Departamento de estradas e rodagem, para que proceda a manutenção e reparos nas estradas, principalmente nas beiradas do asfalto e acostamento, ao longo da rodovia Casimiro Teixeira SP 222</t>
+  </si>
+  <si>
+    <t>2782</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2782/requerimento_121_lucinete_japonesa.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, se existe a possibilidade de instalar ou construir um ponto de ônibus na rua capitão floramente, ao lado do estádio Américo Mâncio, neste município</t>
+  </si>
+  <si>
+    <t>2777</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2777/requerimento_117_dyhego_franca.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo para que faça gestões junto ao Departamento Competente, solicitando a aquisição de testes para Covid-19, afim de que possamos ter a realização de testagem em massa no Município de Iguape, como forma de prevenção contra o Covid-19.</t>
+  </si>
+  <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2778/requerimento_118_dyhego_franca.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre informações a respeito da Manutenção das Ruas e Valas do Bairro Icapara em nosso Município.</t>
+  </si>
+  <si>
+    <t>2779</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2779/requerimento_119_josemar.pdf</t>
+  </si>
+  <si>
+    <t>Considerando, que esta ocorrendo demarcação de Area Indigena no municipio de Iguape/SP</t>
+  </si>
+  <si>
+    <t>2780</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2780/requerimento_120_marcia_maciel.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, se existe a possibilidade de instalação de proteção de vidro ou acrilico nos balcões do pronto socorro e outros postos de atendimento neste municipio</t>
+  </si>
+  <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2781/requerimento_121_dyhego_franca.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, seja oficiado os HOSPITAIS REGIONAIS – PARIQUERA-AÇU e REGISTRO também ao Chefe do Executivo Municipal de Iguape para comunicação ao posto COVID local sobre:</t>
+  </si>
+  <si>
+    <t>2783</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2783/requerimento_122_tuca_enfermeiro.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que seja instalado com urgência um gerador de energia na unidade mista de Iguape</t>
+  </si>
+  <si>
+    <t>2784</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2784/requerimento_123_alexandre_macau.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta casa de leis, quais são os procedimentos dos laboratórios particulares dessa cidade, referente as informações a vigilância sanitária sobre os casos positivados do COVID</t>
+  </si>
+  <si>
+    <t>2785</t>
+  </si>
+  <si>
+    <t>124</t>
   </si>
   <si>
     <t>MÁRCIA MACIEL, Alexandre Macau, TUCA ENFERMEIRO</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2823/mocao_10_marcia.pdf</t>
-[...1583 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2785/requerimento_124_marcia_maciel.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2785/requerimento_124_marcia_maciel.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta casa de leis, se existe a possibilidade de instalação de um posto de atendimento COVID no Bairro do ROCIO, para que sejam realizados os primeiros procedimentos inclusive a testagem rápida dos moradores daquela localidade</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Josemar Correa, DAMÁSIO, DANIEL VASSÃO, MARCIANO, TEKA AVELAR</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2786/requerimento_125_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2786/requerimento_125_josemar.pdf</t>
   </si>
   <si>
     <t>Considerando, que em 02/04/2018 foi anunciado pelo governador Geraldo Alckmin e pelo Secretario Estadual de Logística e Transporte Laurence CasaGrande, investimento do DER( Departamento de estradas e Rodagem), Visando melhorais em estradas estaduais e municipais.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>TEKA AVELAR, DAMÁSIO, DANIEL VASSÃO, MARCIANO</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2787/requerimento_126_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2787/requerimento_126_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, se existe a previsão de implantação de sistema de monitoramento na Orla do Mar Pequeno onde foi revitalizada no bairro do Rocio em toda sua extensão e na passarela neste município</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2788/requerimento_127_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2788/requerimento_127_josemar.pdf</t>
   </si>
   <si>
     <t>Considerando o despacho de v. exciª, quanto ao processo de justificativa de falta de protocolado pelo requerimento nº 90/2021, negando a justificativa da falta com embasamento no artigo 257 do Regimento Interno da Casa</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2789/requerimento_128_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2789/requerimento_128_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, se existe a previsão para pinturas dos redutores de velocidade das ruas registro, José rodrigues Alves, momuna e Sorocabinha e Avenida Aeroporto ( próximo a escola Zely Alves Fortes), no bairro do Rocio Neste municipio</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2790/requerimento_129_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2790/requerimento_129_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, se existe a possibilidade de realizar um estudo para implantação de área de lazer com campo para pratica e parque de diversão para crianças na rua jalde Antônio fragoso, no bairro do rocio</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2791/requerimento_130_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2791/requerimento_130_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, no sentido realizar a manutenção da tenda que faz a proteção para pacientes que esperam atendimento no ESF ( Estratégia Saúde da Família) Aeroporto, no bairro do Rocio, neste município</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2792/requerimento_131_eduardo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2792/requerimento_131_eduardo.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, no sentido realizar a manutenção e limpeza das alamedas 3, 4, 5 e 6 ( Nova Iguape), no bairro do Rocio Neste Municipio</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2793/requerimento_132_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2793/requerimento_132_benilto.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, sobre a possibilidade de elaboração de um projeto de lei para a ligação de agua em residências não regularizadas, mais que possuam IPTU e registro no município de Iguape/SP</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2794/requerimento_133_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2794/requerimento_133_marcia.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de serem doadas as cestas básicas, que por ventura restarem, da distribuição aos cadastrados no CAD UNICO deste município, as pessoas carentes, vitimas do COVID, que se encontram em quarentena em suas casas, sem poder trabalhar para levar o sustento a sua família</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2795/requerimento_134_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2795/requerimento_134_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a possibilidade de compras para empréstimo gratuito de cadeiras de rodas, muletas, cadeira de banho e andador pelo Departamento Municipal de Promoção Social através do Fundo Social.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2796/requerimento_135_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2796/requerimento_135_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao responsável pela Vara do Trabalho de Registro/sp sobre a conversão do regime de trabalho do servidor público do Município de Iguape, de celetista para estatutário e direito do saque nas contas do Fundo de Garantia por Tempo de Serviço (FGTS) do servidor</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2797/requerimento_136_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2797/requerimento_136_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, ao Chefe do Executivo Municipal sobre informações da possibilidade a manutenção de nivelamento e cascalhamento da estrada da Ponte do Mathias em nosso Município.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>EDUARDO LARA, LUCINETE JAPONESA</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2798/requerimento_137_lucinete_japonesa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2798/requerimento_137_lucinete_japonesa.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente no sentido realizar a manutenção da estrada do peroupava, neste municipio</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>LUCINETE JAPONESA, EDUARDO LARA</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2799/requerimento_138_lucinete_japonesa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2799/requerimento_138_lucinete_japonesa.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, no sentido realizar a reforma do prédio do posto de saúde do bairro peroupava, neste municipio</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>TUCA ENFERMEIRO, Alexandre Macau, MÁRCIA MACIEL</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2800/requerimento_139_tuca_enfermeiro.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2800/requerimento_139_tuca_enfermeiro.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta Casa de Leis, se Existe a possibilidade de ser construída um cobertura em frente ao posto de Saúde da Família do Aeroporto no bairro do Rocio</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2801/requerimento_140_marcia_maciel.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2801/requerimento_140_marcia_maciel.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de proceder a manutenção das luminarias do canteiro central, da rua antonio jose de morais, na altura d nº 184, que se encontram todas apagadas</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2802/requerimento_141_marcia_maciel.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2802/requerimento_141_marcia_maciel.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta Casa de Leis, quais as providencias serão tomadas referente as reclamações dos feirantes de quinta feira e domingo sobre o fiscal que la trabalha</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2803/requerimento_142_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2803/requerimento_142_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, ao Chefe do Executivo Municipal sobre informações da possibilidade a manutenção da estrada da do Jaire em nosso Município.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2804/requerimento_143_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2804/requerimento_143_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, REQUER ao Chefe do Executivo Municipal que traga informações junto ao setor competente sobre as modificações anunciadas da expansão das escolas de tempo integral – PEI para o Município de Iguape nas escolas Estaduais.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2805/requerimento_144_tuca_enfermeiro.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2805/requerimento_144_tuca_enfermeiro.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal para que informe a esta casa de leis se existe a possibilidade de ampliação do cemiterio nossa senhora de guadalupe, no bairro da barra do ribeira ou a construção de um novo cemiterio vertical mais proximo a vila dos pescadores</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2806/requerimento_145_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2806/requerimento_145_marciano.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, sobre a possibilidade de instalar uma cobertura de proteção em frente ao velório municipal do bairro do Rocio, neste município</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2807/requerimento_146_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2807/requerimento_146_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente no sentido de realizar a manutenção nas estradas rurais</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>LUCINETE JAPONESA, Josemar Correa</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2808/requerimento_147_lucinete_japonesa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2808/requerimento_147_lucinete_japonesa.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, no sentido de realizar a manutenção da iluminação do cemiterio são paulo no bairro do rocio neste municipio</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2809/requerimento_148_alexandre_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2809/requerimento_148_alexandre_macau.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape que verifique junto ao setor competente no sentido de realizar a manutenção das luminárias da praça são benedito, neste município</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2810/requerimento_149_alexandre_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2810/requerimento_149_alexandre_macau.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape que verifique junto ao setor competente no sentido de realizar manutenção e nivelamento das ruas do bairro Icapara, quatinga pontal e aquarius, neste municipio</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2811/requerimento_154_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2811/requerimento_154_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, ao Senhor Secretário de Saúde do estado de São Paulo, para que preste as seguintes informações:</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2812/requerimento_155_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2812/requerimento_155_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações a empresa VALLE SUL:</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2813/requerimento_156_tuca_enfermeiro.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2813/requerimento_156_tuca_enfermeiro.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal para que informe a esta casa de leis os seguinte dados</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2814/requerimento_157_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2814/requerimento_157_marcia.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal para que informe a esta casa de leis se existe a possiblidade de melhorar a sinalização na avenida princesa Izabel, descida a rua porto são miguel, onde contem uma valeta para escoamento de agua</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2815/requerimento_158_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2815/requerimento_158_josemar.pdf</t>
   </si>
   <si>
     <t>Considerando que a estrada se encontra com vários ponto críticos o qual vem prejudicando o deslocamento dos moradores e agricultores locais</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2816/requerimento_159_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2816/requerimento_159_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a previsão da Licitação para instalação de pontos de iluminações públicas, neste Município.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2817/requerimento_160_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2817/requerimento_160_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal, se existe uma previsão de instalação dos bloquetos de concreto retirados da rua Dom Edílio José Soares que serão colocados nas ruas do Bairro Barra do Ribeira em nosso Município.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2882/requerimento_168_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2882/requerimento_168_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, no sentido de realizar obra pavimentação asfáltica na Avenida Antonio Filadelfio Colaço, no Bairro do Rocio, Neste Municipio</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2883/requerimento_169_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2883/requerimento_169_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a limpeza das tubulações de escoamento de águas nas bocas de lobos no decorrer da orla Beira Rio em nosso Município.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2884/requerimento_170_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2884/requerimento_170_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a iluminação na praça de Nossa Senhora da Conceição, do Bairro Icapara em Nosso Município</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2885/requerimento_171_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2885/requerimento_171_damasio.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de redução dos impostos e taxas cobradas dos taxistas do nosso município</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2886/requerimento_172_2021__dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2886/requerimento_172_2021__dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, ao Chefe do Executivo Municipal sobre informações da possibilidade a manutenção da estrada do Morro Seco em nosso Município.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2887/requerimento_173_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2887/requerimento_173_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a iluminação na praça da Rua Júlio João de Carvalho, vulgo praça dos cachorros, no Bairro Icapara em Nosso Município.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2888/requerimento_174_dyehgo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2888/requerimento_174_dyehgo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a iluminação do Banheiro Público Municipal, do Nosso Município.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2889/requerimento_175_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2889/requerimento_175_dyhego.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal e Diretor do Departamento de Trânsito sobre as providências necessárias para a pintura dos redutores de velocidade com a devida sinalização na Av. Manoel Gonçalves Pires antigo Aeroporto, no bairro do Rocio em nosso Município</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>DYHEGO FRANÇA, LUCINETE JAPONESA, MARCIANO</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2890/requerimento_177_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2890/requerimento_177_dyhego.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a instalação do ponto de ônibus, no Bairro Pé da Serra em Nosso Município.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2891/requerimento_178_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2891/requerimento_178_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a pintura da passarela vereador gasparino costa, que liga o centro ao bairro do rocio, neste município, com desenhos ou grafites</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2892/requerimento_179_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2892/requerimento_179_teka.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que informe esta casa de leis, em que fase se encontra o projeto de recuperação da pavimentação asfáltica da avenida carvalho pinto, entre o trecho do cemitério São Paulo e a barragem, neste município</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2893/requerimento_180_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2893/requerimento_180_teka.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que Informe a esta casa de leis, se existe a possibilidade de realizar a revitalização da área publica localizada entre a rua benedito massa e a rua Antônio carneiro, na altura do nº41, no bairro do rocio, neste município</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2894/requerimento_181_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2894/requerimento_181_dyhego.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a pintura da Escola EMEIF Prof José Luiz de Aguiar, no Bairro Itimirim em Nosso Município.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Clayton Negri</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2895/requerimento_182_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2895/requerimento_182_clayton.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito, para que informe essa Casa de Leis, se existe a possibilidade de ser realizada a manutenção corretiva do calçamento da Rua Cel. Jeremias Muniz, centro especialmente no trecho compreendido entre a Rua dos Estudantes e av. Eduardo Ebano Pereira, neste Municipio</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2896/requerimento_183_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2896/requerimento_183_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, ao Chefe do Executivo Municipal sobre a questão do recurso destinado pela APM para as escolas do Município de Iguape.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2897/requerimento_184_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2897/requerimento_184_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar pavimentação asfáltica das ruas Jair Pereira Gonçalves, Anisia Monteiro e Maria Anicio Duarte, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2898/requerimento_185_eduardo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2898/requerimento_185_eduardo.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de disponibilizar poltronas hospitalares ou similar, para acompanhantes na ala de internação da Unidade Mista de Saúde, neste município</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2899/requerimento_186_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2899/requerimento_186_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de instalar tubos nas valas da rua antonio Filadelfiao Colaço, na altura da Igreja Quadrangular, no bairro do Rocio Neste Municipio.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>MÁRCIA MACIEL, DYHEGO FRANÇA</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2900/requerimento_187_dyhego_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2900/requerimento_187_dyhego_marcia.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de fazer manutenção, da tubulação e valeta para escoamento da agua que vem do morro, passando pela rua das acácias e rua capitão José Izidro de Oliveira, na Vila Sapo, nesta cidade</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2901/requerimento_188_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2901/requerimento_188_marcia.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade da instalação de GUard rail, no Morro do Pinheiro, Estrada do Icapara, neste Municipio</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2902/requerimento_189_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2902/requerimento_189_marcia.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade, de fazer a manutenção da calçada da orla, na Beira do Valo, nos trechos que estão danificados.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2903/requerimento_190_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2903/requerimento_190_teka.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de instalar redutor de velocidade (lombada) na avenida de nossa senhora do rocio entre os números 700/800, no bairro do rocio, neste município</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2904/requerimento_191_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2904/requerimento_191_teka.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a previsão para realizar manutenção das ruas do bairro Jardim Primavera, neste Município, antes de receber a pavimentação asfáltica</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2905/requerimento_192_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2905/requerimento_192_teka.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de implantar um projeto de ronda patrimonial no nosso municipio</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2906/requerimento_193_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2906/requerimento_193_macau.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de leis, se existe a possibilidade de proceder a manutenção das luminárias da praça imaculada conceição, no bairro do icapara, neste município</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2907/requerimento_194_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2907/requerimento_194_macau.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Municipal, para que informe a esta casa de lei se existe a possibilidade de proceder a instalação de uma proteção atrás da trave do estádio João trudes pereira macau, no bairro do Icapara, neste municipio</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2908/requerimento_195_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2908/requerimento_195_macau.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de municipal, para que informe a esta casa de leis, se existe a possibilidade de proceder o nivelamento e manutenção da Alameda II, no Bairro Nova Iguape, Rocio, Neste cidade</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2909/requerimento_196_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2909/requerimento_196_teka.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a previsão para realiza a pavimentação asfáltica da rua Antônio Alves Carneiro, no bairro do Rocio, neste município</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2910/requerimento_197_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2910/requerimento_197_marciano.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade realizar manutenção das estradas dos bairros Pávoa e Sítio da Paz , neste município</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2911/requerimento_198_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2911/requerimento_198_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a realizar manutenção nas ruas Rosa Rodrigues Pereira e Cyriaco Caetano Pereira no bairro guaricana, neste municipio</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2912/requerimento_199_daniel.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2912/requerimento_199_daniel.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade instalar placas a de sinalização e realizar pinturas nos pontos de embarque e desembarque aos redores das escolas do nosso município</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2913/requerimento_212_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2913/requerimento_212_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que verifique junto ao setor competente, se existe a possibilidade de instalar tubos nas cabeceiras da ponte sobre o rio nhunguara, bairro bocui, bem como seja realizado o nivelamento da estrada</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2914/requerimento_213_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2914/requerimento_213_marcia.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Municipal, para que informe a esta Casa de Leis, se existe a possibilidade da ampliação dos alambrados das quadras esportivas, localizadas na Orla da Avenida Princesa Isabel</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2915/requerimento_214_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2915/requerimento_214_marcia.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis, se existe a possibilidade de proceder a limpeza e manutenção do cemiterio são miguel, desta cidade</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2916/requerimento_215_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2916/requerimento_215_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar cascalhamento e nivelamento da estrada e das ruas do bairro Morretes, neste Municipio</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2917/requerimento_216_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2917/requerimento_216_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar pavimentação asfáltica na rua Antônio Costa Cardoso, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2918/requerimento_217_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2918/requerimento_217_teka.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a limpeza das valas do bairro Jardim Primavera e da vala mestre no bairro do Rocio, neste Município.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2919/requerimento_218_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2919/requerimento_218_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar nivelamento e cascalhamento nas ruas do bairro chácara Patrícia, neste Município</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2920/requerimento_219_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2920/requerimento_219_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar nivelamento e cascalhamento da estrada do bairro Jairê, neste município</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2921/requerimento_220_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2921/requerimento_220_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar nivelamento e cascalhamento das ruas do conjunto habitacional conhecido como "Casinha de mutirão" no bairro do Rocio, neste Município</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2922/requerimento_221_eduardo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2922/requerimento_221_eduardo.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar nivelamento e cascalhamento das ruas do bairro Sete Belo Neste município</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2923/requerimento_222_tuca_enfermeiro.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2923/requerimento_222_tuca_enfermeiro.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal,  ou órgãos competentes, para que informe a esta Casa de leis se existe a possibilidade de proceder a sinalização temporária de transito, incluindo placas no período da Escola Santo Agostinho ESA, na Ru Professor Bento Pereira da Rocha</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2924/requerimento_223_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2924/requerimento_223_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar limpeza das margens do Valo grande, entre o trecho da Barragem e ponte Prefeito Laércio Ribeiro, neste município.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2925/requerimento_224_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2925/requerimento_224_macau.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta Casa de Leis , se existe a possibilidade de proceder a reforma da Escola Abigail Fortes Martins, Localizada no Bairro da Barra do Ribeira, neste Município.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2926/requerimento_225_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2926/requerimento_225_macau.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, para que informe a esta casa de leis se existe a possibilidade de instalação de bloquetes na rua Guadalupe, no bairro da Barra do Ribeira, neste Município</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2927/requerimento_226_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2927/requerimento_226_macau.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta Casa de Leis se existe a possibilidade de instalação de bloquetes nas Ruas, Sebastião Marques e Washigton Luiz No bairro da Barra do Ribeira, neste Município</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2928/requerimento_227_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2928/requerimento_227_macau.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade de instalação de uma Academia ao Ar Livre, no Bairro de Icapara, neste Município.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2929/requerimento_228_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2929/requerimento_228_macau.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a Casa de Leis o seguinte</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2930/requerimento_229_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2930/requerimento_229_marciano.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de proceder com a interdição da rua Celso ramos</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2931/requerimento_230_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2931/requerimento_230_josemar.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de realizar a limpeza desobstrução do Rio Pequeno, no trecho próximo a ponte, neste municipio</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2932/requerimento_231_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2932/requerimento_231_josemar.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta casa de Leis, se há possibilidade de realizar a manutenção e cascalhamento da Estrada João Branco, no Bairro do retiro, neste município.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2933/requerimento_232_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2933/requerimento_232_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a possibilidade da manutenção do Porto dos Pescadores no bairro do Icapara em nosso Município.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2934/requerimento_233_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2934/requerimento_233_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape,  que verifique junto ao setor competente, se existe a possibilidade de disponibilizar bloquetes das ruas que estão recebendo pavimentação asfáltica e serem implantadas nas ruas amaro trudes e rua francisco nunes, no bairro do icapara, neste municipio</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2935/requerimento_234_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2935/requerimento_234_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape,  que verifique junto ao setor competente, se existe a possibilidade de realizar nivelamento e cascalhamento da rua natalino moreira de Souza, Bairro Icapara, neste municipio</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2936/requerimento_235_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2936/requerimento_235_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape,  que verifique junto ao setor competente, se existe a possibilidade de construir area de laser, com campinho de futebol para crianças, no bairro da Barra do Ribeira Neste Municipio</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2937/requerimento_236_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2937/requerimento_236_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape,  que verifique junto ao setor competente, se existe a possibilidade de construir ou instalar um parque de diversão na entrada do bairro barra do ribeira, neste municipio</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2938/requerimento_237_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2938/requerimento_237_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape,  que verifique junto ao setor competente, se existe a possibilidade de construir um velório municipal no bairro barra do ribeira neste município</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2939/requerimento_238_eduardo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2939/requerimento_238_eduardo.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape,  que verifique junto ao setor competente, se existe a possibilidade instalar ou construir redutor de velocidade (lombada) na Avenida Vereador Manoel Gonçalves Pires ( na altura no Mercado Franco), bairro do Rocio neste município.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3037/requerimento_239_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3037/requerimento_239_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APOS AS FORMALIDADES REGIMENTAIS E OUVIDO O PLENARIO, COM FUNDAMENTO NA CONSTITUIÇÃO FEDERAL, COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEI, AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE A POSSIBILIDADE DE ELABORAR UM ESTUDO PARA QUE OS CARTÕES AUXILIO ALIMENTAÇÃO PARA AS CRIANÇAS DA REDE MUNICIPAL DE ENSINO PERMANECAM DE FORMA DEFINITIVA SEGUINDO OS CRITERIOS JA UTILIZADOS PELO MUNICIPIO DURANTE A PANDEMIA.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3038/requerimento_241_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3038/requerimento_241_clayton.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIEDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON ALMEIDA LIMA, PREFEITO, PARA QUE INFORME ESSA CASA DE LEIS, SE EXISTE A POSSIBILIDADE DE SEREM RETOMADAS AS TIVIDADES PRESENCIAIS NAS CRECHES MUNICIPAIS DO NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3039/requerimento_242_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3039/requerimento_242_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBESCREVE, NO USO DE SUAS ATIBUIÇÕES REGIMENTAIS, REQUER DIRETORIA DE ENSINO REGIÃO DE MIRACATU LOCALIZADO NA AVENIDADE DONA EVARISTA DE CASTRO FERREIRA - CENTRO, MIRACATU - SP 11850-000, QUE TRAGA INFORMAÇÕES SOBRE AS MODIFICAÇÕES ANUNCIADAS DA EXPANSÃO DAS ESCOLAS DE TEMPO INTEGRAL - PEI PARA O MUNICIPIO DE IGUAPE NAS ESCOLAS ESTADUAIS</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3040/requerimento_243_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3040/requerimento_243_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APOS AS FORMALIDADES REGIMENTAIS E OUVIDO O PLENARIO, COM FUNDAMENTO NA CONSTITUIÇÃO FEDERAL, COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS, INFORMAÇÕES AO CHEFE DO EXECUTIVO MUNICIPAL, SOBRE A POSSIBILIDADE DE AQUISIÇÕES DE COMPUTADORES PARA SALAS DE INFORMATICA DA REDE DE ESCOLAS MUNICIPAL.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3041/requerimento_245_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3041/requerimento_245_teka_avelar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE AO EXMO. SR WILSON ALMEIDA LIMA, PREFEITO MUNICIPAL, PARA QUE INFORME A ESTA CASA DE LEIS, SE EXISTE A POSSIBILIDADE DE PROCEDER A MANITENÇÃO DO TERMINAL RODOVIARIO SANT'ANNA DE MORAES, DESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3042/requerimento_246_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3042/requerimento_246_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APOS AS FORMALIDADES REGIMENTAIS E OUVIDO O PLENARIO, COM FUNDAMENTO NA CONSTITUIÇÃO FEDERAL, COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS, INFORMAÇÕES AO CHEFE DO EXECUTIVO MUNICIPAL, SOBRE A POSSIBILIDADE DE UM INCENTIVO FINANCEIRO, QUE E ACRESCENTADO AOS VENCIMENTOS DOS AGENTES COMUNITARIOS DE SAUDE DO NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3043/requerimento_247_dyehgo_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3043/requerimento_247_dyehgo_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APOS AS FORMALIDADES REGIMENTAIS E OUVIDO O PLENARIO, COM FUNDAMENTO NA CONSTITUIÇÃO FEDERAL, COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS, INFORMAÇÕES AO CHEFE DO EXECUTIVO MUNICIPAL, SOBRE A POSSIBILIDADE DE UTILIZAR BLOQUETES DE CONCRETO PARA REALIZAR O CALÇAMENTO EM TORNO DO BANHEIRO PUBLICO PROXIMO A TRAVESSIA DA BALSA PARA O BAIRRO BARRA DO RIBEIRA E NA AREA AO OUTRO LADO PROXIMO AO PIER (UTILIZADO PELA BARQUINHA) ONDE SOLICITAMOS ATRAVES DE REQUERIMENTO DEMARCAÇÃO E SINALIZAÇÃO PARA OS TAXISTAS NO LOCAL INDICADO.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3044/requerimento_248_lucinete_japonesa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3044/requerimento_248_lucinete_japonesa.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO SOBERANO PLENARIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE O EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, SE EXISTE A POSSIBILIDADE DE REALIZAR PAVIMENTAÇÃO ASFALTICA DA AVENIDA VEREADOR MANOEL GONÇALVES PIRES, NO BAIRRO DO ROCIO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3045/requerimento_249_lucinete_japonesa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3045/requerimento_249_lucinete_japonesa.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO SOBERANO PLENARIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE SE OFICIE EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE A POSSIBILIDADE DE REALIZAR A PINTURA DE FAIXAS DE PEDRES NO CRUZAMENTO DAS RUAS PAPA JOÃO XVII E RUA MAJOR REBELLO, ENTRE O DEPARTAMENTO DE PROMOÇÃO SOZIAL E A UBS JOSÉ CARLOS MARTINS RIBEIRO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3046/requerimento_250_daniel_vassao.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3046/requerimento_250_daniel_vassao.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, APRA QUE SE OFICIE AO EXMO. SR. WILSON ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE A POSSIBILIDADE DE AMPLIAR O PATIO DO ESTACIONAMENTO DA EMEIF JOSÉ DE AGUIAR E ESF DO BAIRRO ITIMIRIM, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3047/requerimento_251_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3047/requerimento_251_teka.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO SOBERANO PLENARIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE INFORME A ESTA CASA DE LEIS, SE EXISTE A PRECISÃO PARA REALIZAR PAVIMENTAÇÃO ASFALTICA DAS RUAS MANOEL AGOSTINHO DA SILVA, PROJETADA F, MARIA ANICIO DUARTE, ARISTIDES DIONISIO XAVIER, ANTONIO ALVES CARNEIRO E FINAL DA AVENIDA MANOEL GONÇALVES PIRES, NO BAIRRO DO ROCIO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3048/requerimento_252_eduardo_lara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3048/requerimento_252_eduardo_lara.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO SOBERANO PLENARIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE A POSSIBILIDADE CONSTRUIR UM SALÃO PARA REALIZAÇÃO DE CURSOS E EVENTOS NO BAIRRO BAICO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3049/requerimento_253_eduardo_lara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3049/requerimento_253_eduardo_lara.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO SOBERANO PLENARIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE A POSSIBILIDADE INSTALAR UM POSTO DE SAUDE NO PREDIO ONDE FUNCIONAVA ESCOLA MUNICIPAL NO BAIRRO BAICO, NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3050/requerimento_254_lucinete_japonesa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3050/requerimento_254_lucinete_japonesa.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO SOBERANO PLENARIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, NO SENTIDO DE REALIZAR MANUTENÇÃO E MELHORIAS NO TRANSBORDO.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3124/requerimentos_255.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3124/requerimentos_255.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao sero competente, se existe previsão para realizar manutenção das ruas jair pereira rodrigues, manoel agostinho da silva, maria anicio duarte, prejeta F, Peri e Benedito Massa (no final), no bairro Rocio, neste municipio</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3125/requerimentos_256.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3125/requerimentos_256.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a previsão para realizar recapamento da rua Liborio COrdeiro Machado, Bairro do Rocio, neste municipio</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3126/requerimentos_257.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3126/requerimentos_257.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar manutenção das estradas dos bairros tabaquara e joão branco, neste municipio, procedento tambem com a troca de uma linha de tubo</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3127/requerimentos_258.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3127/requerimentos_258.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, ao Chefe do Executivo Municipal sobre a possibilidade de reajuste no vale alimentação dos servidores públicos do município de Iguape.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o _x000D_
 Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do _x000D_
 Município e Regimento Interno desta Casa de Leis, informações aos Cartórios que prestam _x000D_
 serviços no município de Iguape</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3145/requerimento_260_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3145/requerimento_260_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO SR. WILSON ALMEIDA LIMA, PREFEITO MUNICIPAL PARA QUE INFORME A ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE DE REALIZAR O CASCALHAMENTO E NIVELAMENTO DA AVENIDA JOAQUIM RIBEIRO NETO, NO VAIRRO DO ROCIO NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3146/requerimento_261_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3146/requerimento_261_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO SR. WILSON ALMEIDA LIMA, PREFEITO MUNICIPAL  PARA QUE INFORME A ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE, DE VOTAR A REALIZAR NESE PERIODO DE VERÃO OS CAMPEONATOS DE FUTEBOL (AMADOR, VETERANO E RURAL).</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3147/requerimento_262_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3147/requerimento_262_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO SR. WILSON ALMEIDA LIMA, PREFEITO MUNICIPAL PARA QUE INFORME A ESTA CASA DE LEIS, SE HA POSSIBILIDADE DE REALIZAR DEVIDAS MANITENÇÕE PREDIAIS NOS QUATROS, BANHEIROS, SALA DE MEDICAÇÃO, SALA DE CURATIVOS E NECROTERIO DO PRONTO SOCORRO NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3148/requerimento_263_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3148/requerimento_263_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal e Diretor do Departamento de Trânsito sobre as providências necessárias para devida fiscalização, nas praias no bairro Barra do Ribeira em nosso Município.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3149/requerimento_264_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3149/requerimento_264_macau.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de MUNICIPAL E O GERENTE DA EMPRESA SABESP DA UNIDADE DE IGUAPE, SE EXISTE A POSSIBILIDADE DE RECAPEAMENTO (TAPA BURACO) DA ESTRADA QUE LIGA O CENTRO DE IGUAPE AO BAIRRO BARRA DO RIBEIRA, NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>DYHEGO FRANÇA, Alexandre Macau</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3150/requerimento_265_dyehgo_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3150/requerimento_265_dyehgo_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal, sobre a possibilidade de mais horários de ônibus nos dias festivos do nosso Município, bem como a possibilidade de disponibilizar transporte coletivo gratuito.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3151/requerimento_266_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3151/requerimento_266_macau.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE A POSSIBILIDADE DE REALIZAR MANUTENÇÃO, NIVELAMENTO E ROÇADA DAS RUAS DO BAIRRO ICAPARA, NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3152/requerimento_267_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3152/requerimento_267_teka.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao gerente da empresa SABESP, sr Pablo Rogerio Alves, se existe a possibilidade de realizar um estudo para prolongamento de rede de esgoto nas ruas maria anicio duarte, final da rua benedito massa, rua jair pereira e final da rua brasiliano colaço, no bairro do rocio neste municipio</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3153/requerimento_268_marcia_tuka_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3153/requerimento_268_marcia_tuka_macau.pdf</t>
   </si>
   <si>
     <t>EXCELENTISSIMO SENHOR PRESIDENTE DA CAMARA MUNICIPAL DE IGUAPE</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3154/requerimento_269_dyehgo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3154/requerimento_269_dyehgo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal, sobre calendário eventos do nosso Município para ano de 2022.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3155/requerimento_270_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3155/requerimento_270_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, , QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE A POSSIBILIDADE DE REALIZAR NIVELAMENTO E CASCALHAMENTO DAS RUAS DO BAIRRO CHACARA PATRICIA</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3156/requerimento_271_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3156/requerimento_271_lucinete.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape,</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3157/requerimento_272_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3157/requerimento_272_macau.pdf</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3158/requerimento_273_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3158/requerimento_273_macau.pdf</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3159/requerimento_274_dyehgo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3159/requerimento_274_dyehgo.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, APOS AS FORMALIDADES REGIMENTAIS E OUVIDO O PLENARIO, COM FUNDAMENTO NA CONSTITUIÇÃO FEDERAL, COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS, SEJA OFICIADA E EMPRESA DE TELEFONIA VIVO/SA LOCALIZADO AV. ENGENHEIRO LUIZ CALOS BERRINI, 1376 CIDADE MONÇÕES, SÃO  PAULO</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3160/requerimento_275_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3160/requerimento_275_dyhego.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, APOS AS FORMALIDADES REGIMENTAIS E OUVIDO O PLENARIO, COM FUNDAMENTO NA CONSTITUIÇÃO FEDERAL, COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS, REQUEIRO SEJA OFICIADO O SENHOR SECRETARIO DO ESTADO DA SAUDE, PARA QUE PRESTE A SEGUINTE INFORMAÇÃO</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3161/requerimento_276_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3161/requerimento_276_macau.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, QUE VERIFIQUE junto ao setor competente, se existe a possibilidade de construir redutor de velocidade na avenida arlindo trudes</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3162/requerimento_277_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3162/requerimento_277_damasio.pdf</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3163/requerimento_281_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3163/requerimento_281_macau.pdf</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>MÁRCIA MACIEL, TUCA ENFERMEIRO</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3164/requerimento_282_marcia_e_tuca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3164/requerimento_282_marcia_e_tuca.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito municipal</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>TUCA ENFERMEIRO, MÁRCIA MACIEL</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3165/requerimento_283_tuca_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3165/requerimento_283_tuca_marcia.pdf</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3166/requerimento_284_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3166/requerimento_284_dyhego.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a iluminação do Bairro Barra do Ribeira, do Nosso Município.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3167/requerimento_285_dyehgo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3167/requerimento_285_dyehgo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre as providências necessárias para devida fiscalização, dos patrimônios do nosso Município.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3168/requerimento_286_dyehgo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3168/requerimento_286_dyehgo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal, Diretor do Departamento de Trânsito e Vigilância Sanitária sobre as providências necessárias para Remoção Veiculo abandonado, no bairro Barra do Ribeira em nosso Município.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2454/indicacao_01_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2454/indicacao_01_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda a manutenção em academia ao ar livre localizado na orla (beira rio) em nosso Município.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2455/indicacao_02_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2455/indicacao_02_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal a solicitação sendo a possibilidade de viabilizar um engenheiro para elaboração do projeto de reforma da sede da Delegacia de Policia Civil do nosso Município.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2456/indicacao_03_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2456/indicacao_03_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal a solicitação sendo a possibilidade de viabilizar material necessário para reforma do posto de Guarda-Vidas localizado em nossa praia no Bairro Barra do Ribeira.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2457/indicacao_04_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2457/indicacao_04_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda a à limpeza e roçagem do mato no terreno onde esta localizado o antigo prédio da Santa casa em nosso Munícipio.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2458/indicacao_05_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2458/indicacao_05_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do poder executivo municipal, Sr Wilson Almeida Lima, para que tome as devidas providencias ao setor competente no sentido de reformar o terminal Rodoviario Orlando Sant'anna de Moraes, neste município</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2459/indicacao_06_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2459/indicacao_06_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do poder executivo municipal, Sr Wilson Almeida Lima, para que tome as devidas providencias ao setor competente no sentido de construir pontos de ônibus da Avenida Adhemar de Barros, neste município</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2460/indicacao_07_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2460/indicacao_07_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do poder executivo municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias ao setor competente no sentido de reformar o velório municipal do bairro do Rocio, neste município</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2461/indicacao_08_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2461/indicacao_08_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do poder executivo municipal, Sr Wilson Almeida Lima, para que tome as devidas providencias ao setor competente no sentido de realizar o recapeamento da rua Libório Cordeiro Machado, no bairro do Rocio, neste município</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2462/indicacao_09_2021_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2462/indicacao_09_2021_lucinete.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do poder executivo municipal, Sr Wilson Almeida Lima, para que tome as devidas providencias ao setor competente no sentido de realizar a manutenção do calçamento da rua Padre Mathias, no bairro porto do Ribeira, neste município</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2463/indicacao_10_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2463/indicacao_10_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do poder executivo municipal, Sr Wilson Almeida Lima, para que tome as devidas providencias ao setor competente no sentido de realizar o recapeamento da avenida Carvalho Pinto, no trecho entre o cemitério e a ponte da barragem, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2464/indicacao_11_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2464/indicacao_11_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do poder executivo municipal, Sr Wilson Almeida Lima, para que tome as devidas providencias ao setor competente no sentido de realizar o recapeamento da esquina da rua José Rodrigues Alves com a Filadelfo Colaço, no bairro do rocio, neste município</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2465/indicacao_12_2021_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2465/indicacao_12_2021_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições Regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda a instalação e sinalização das 2 (duas) lombadas e no meio e no final da Rua Airton de Morais no Município de Iguape - SP</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2466/indicacao_13_2021_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2466/indicacao_13_2021_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, no uso de suas atribuições Regimentais, indica ao chefe do executivo municipal determinar ao setor competente que proceda a instalação e sinalização das 2 (duas ) lombadas no meio e no final da rua Rene Pereira no Municipio de Iguape SP</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2467/indicacao_14_2021_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2467/indicacao_14_2021_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve no uso de suas atribuições regimentais indica ao chefe do executivo municipal determinar ao setor competente que proceda a instalação e sinalização de 2 duas lombadas no meio e no final da rua manoel gonçalves pires no municipio de Iguape SP</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2468/indicacao_15_2021_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2468/indicacao_15_2021_lucinete.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do poder executivo municipal, Sr Wilson Almeida Lima, para que tome as devidas providencias ao setor competente no sentido de realizar o cascalhamento e nivelamento do conjunto habitacional minha casa minha vida no bairro do rocio, neste município</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2469/indicacao_16_2021_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2469/indicacao_16_2021_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do poder executivo municipal, Sr Wilson Almeida Lima, para que tome as devidas providencias ao setor competente no sentido de realizar a rocada e limpeza da Alameda 4, nova iguape, no bairro do rocio, neste município</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2734/indicacao___18_2021_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2734/indicacao___18_2021_josemar.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que determine ao setor competente, no sentido de implantar redutores de velocidade ao longo da rua rene pereira, nas proximidades da igreja assembleia da madureira no bairro do rocio</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2470/indicacao_19_2021_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2470/indicacao_19_2021_josemar.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do poder executivo municipal, Sr Wilson Almeida Lima, para que tome as devidas providencias ao setor competente no sentido de realizar o nivelamento e casacalhamento de todas as ruas do bairro nova iguape, neste municipio</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2471/indicacao_20_2021_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2471/indicacao_20_2021_josemar.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do poder executivo municipal, Sr Wilson Almeida Lima, para que tome as devidas providencias ao setor competente no sentido de realizar a manutenção e cascalhamento da rua de acesso a Vila Xavantes e Estrada do Bairro Despraiado, neste municipio</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2472/indicacao_21_2021_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2472/indicacao_21_2021_josemar.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do poder executivo municipal, Sr Wilson Almeida Lima, para que tome as devidas providencias ao setor competente no sentido da possibilidade de criar através de placas indicativas a localização dos principais pontos turísticos de nosso município, para serem instaladas nas estradas da cidade</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2473/indicacao_22_2021_daniel.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2473/indicacao_22_2021_daniel.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a reforma dos abrigos para ponto de onibus em toda extensão da rodovia casemiro teixeira, neste municipio</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2474/indicacao_23_2021_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2474/indicacao_23_2021_lucinete.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a manutenção das ruas do bairro chacará patricia, neste municipio</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2475/indicacao_24_2021_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2475/indicacao_24_2021_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda a instalação e sinalização de 2 (duas) lombadas no meio e no final da Rua: celso de ramos no município de Iguape - SP</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2476/indicacao_25_2021_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2476/indicacao_25_2021_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar o cascalhamento e instalar iluminação na rua Airton Santana de Moares no bairro do Rocio, neste municipio</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2477/indicacao_26_2021_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2477/indicacao_26_2021_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de instalar boca de lobo na Travessa Capitão Dias, neste municipio</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2478/indicacao_27_2021_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2478/indicacao_27_2021_marcia.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de fazer a manutenção necessária nas luminárias do canteiro da Rua Antonio José de morais, na altura do nº 184, que segundo declarações dos moradores, em virtude da Rua se encontrar totalmente no escuro os mesmo vem sofrendo com vandalismo e tentativa de assalto, e estão com medo de sair no horário noturno fora de suas casas</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2479/indicacao_28_2021_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2479/indicacao_28_2021_marcia.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de sinalizar com pintura e placa indicativa, a avenida princesa izabel, descida da rua Porto São Miguel, onde contem uma valeta, que vem causando danos aos veiculos e trantornos aos moradores daquela redondeza, os quais se sentem assistados com as freadas efetuadas pelos veiculos a todo tempo, inclusive por ja ter havido colisão de alguns veiculos</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2480/indicacao_29_2021_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2480/indicacao_29_2021_marcia.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de de proceder manutenção no cemitério são Miguel desta cidade em virtude de varias reclamações referentes ao péssimo estado de conservação do mesmo</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2481/indicacao_30_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2481/indicacao_30_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de instalar redutores de velocidade "lombada", na rua Prefeito Hermelino França Junior, no Bairro do ROcio, neste municipio</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2482/indicacao_31_2021_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2482/indicacao_31_2021_lucinete.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de colocar placa de identificação no bairro enseada, neste municipio</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2483/indicacao_32_2021_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2483/indicacao_32_2021_benilto.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de colocar lajotas e tubos nas valas da Rua José Izidro de Oliveira - Bairro Canto do Morro ( VIla Sapo), neste municipio</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2735/indicacao___33_2021_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2735/indicacao___33_2021_benilto.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de fazer a manutenção e colocar iluminação na praça da beira do valo - praca sebastião em frente ao antigo bar do lolo e peixaria do vilson, neste municipio</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2484/indicacao_34_2021_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2484/indicacao_34_2021_benilto.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de fazer reparos na calçada de toda extensão da Orla Maritima na Rua Eduardo Ebano Pereira desde a antiga Balsa até a Barragem neste municipio</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2485/indicacao_35_2021_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2485/indicacao_35_2021_benilto.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a reforma da Escola Municipal Abigail Fortes Martins, Bairro Barra do Ribeira Neste municipio</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de arrumar os tubos de escoamento de agua e trocas de lajotas da Rua João bonifacio da silva vila garcez</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2487/indicacao_37_2021_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2487/indicacao_37_2021_benilto.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2488/indicacao_38_2021_tuca_enfermeiro.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2488/indicacao_38_2021_tuca_enfermeiro.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de:</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a conclusão da obra de canalização de aguas pluviais da avenida Vereador Manoel Gonçalves Pires, fundos à quadra coberta do bairro do ROcio, neste municipio</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2490/indicacao_40_2021_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2490/indicacao_40_2021_josemar.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a manutenção da iluminação da quadra de futebol society da areia Branca, no bairro do Rocio</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2491/indicacao_41_2021_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2491/indicacao_41_2021_teka.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar o nivelamento e cascalhamento de todas as ruas do bairro morrete, neste municipio</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2492/indicacao_42_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2492/indicacao_42_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que, devido a precariedade do local conforme fot em anexo, tome as devidas providencias junto ao setor competente, no sentido de realizar o nivelamento e cascalhamento da alameda 11, no bairro Nova Iguape, neste Municipio</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2493/indicacao_43_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2493/indicacao_43_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal a solicitação sendo a possibilidade de indicar área para construção do centro de Zoonose em nosso Município, assim como viabilizar um engenheiro para elaboração do projeto.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2494/indicacao_44_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2494/indicacao_44_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda com a manutenção da estrada de acesso à costeira da Barra em nosso Munícipio.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda com a manutenção da AV. Princesa Isabel, na altura do Antigo Mercado Municipal, Centro em nosso Munícipio.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2496/indicacao_46_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2496/indicacao_46_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2497/indicacao_47_2021_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2497/indicacao_47_2021_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda jogando casacalho na estrada e passando a maquina tornando assim a estrada mais transitavel, local alameda 5 Nova Iguape município de Iguape - SP</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2498/indicacao_48_2021_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2498/indicacao_48_2021_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda jogando casacalho na estrada e passando a maquina tornando assim a estrada mais transitável, local sitio aracata esta do jaire  município de Iguape - SP</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda jogando cascalho na estrada e passando a maquina tornando assim a estrada mais transitavel. local sitio quilombola aldeia estrada que vai pra o embu município de Iguape - SP</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2500/indicacao_50_2021_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2500/indicacao_50_2021_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda jogando cascalho na estrada e passando a maquina tornando assim a estrada mais transitável, local sitio tabaquara município de Iguape - SP</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2501/indicacao_51_2021_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2501/indicacao_51_2021_marcia.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de proceder manutenção dos atracadouros Iguape e Jureia, de uso conjunto das lanchas de transporte escolar e de moradores daquela localidade; e construção de um atracadouro na costeira da barra, pois segundo reclamações de moradores os mesmo improvisaram uma forma de embarcar na lancha que fazem traslados, e evitando assim riscos de acidente</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar pintura e identificação da creche "Celia José", no bairro do Rocio neste município</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2503/indicacao_53_2021_marciano.pdf</t>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2503/indicacao_53_2021_marciano.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a manutenção da avenida carvalho pinto, no trecho entre cemitério são paulo ate a barragem</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2504/indicacao_54_2021_eduardo_lara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2504/indicacao_54_2021_eduardo_lara.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a roçada e limpeza da rua José Fabiano de Andrade, no bairro barra do Ribeira neste municipio</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2505/indicacao_55_2021_eduardo_lara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2505/indicacao_55_2021_eduardo_lara.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a manutenção da estrada do bairro tabaquara e a limpeza dos bueiros e calhas do citado bairro</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2736/indicacao___56_2021_eduardo_lara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2736/indicacao___56_2021_eduardo_lara.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a manutenção da rua lauro josé ferreira na alameda 6 no bairro do rocio e limpeza e roçada ao lado da quadra society</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2506/indicacao_57_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2506/indicacao_57_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda a à limpeza e roçagem do mato das ruas, assim como a limpeza urgente das valas localizadas no Bairro Batidão próximo à Vila Nova em nosso Munícipio.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2507/indicacao_59_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2507/indicacao_59_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda a à limpeza e roçagem do mato e cascalhamento da rua EPAUGI, localizada no Bairro Icapara em nosso Munícipio.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2508/indicacao_59_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2508/indicacao_59_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda a à limpeza e roçagem do mato e cascalhamento da estrada da ALDEIA (conhecido como rio Diuna/EMBU), localizada próximo a Ponte do Mathias em nosso Munícipio.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2509/indicacao_60_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2509/indicacao_60_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que coloque no cronograma, quando houver licitação para compra de luminarias para iluminação publica, as seguinte ruas:</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2737/indicacao___61_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2737/indicacao___61_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar rocada e limpeza do conjuto habitacional minha casa minha vida, no bairro do rocio</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2510/indicacao_62_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2510/indicacao_62_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de providenciar o asfaltamento das ruas do conjunto habitacional Minha Casa Minha Vida, no bairro do Rocio, neste municipio</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2511/indicacao_63_2021_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2511/indicacao_63_2021_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda jogando cascalho e passando a maquina tornando assim a estrada mais transitável, local Jair Pereira Gonçalves no município de Iguape - SP</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2512/indicacao_64_2021_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2512/indicacao_64_2021_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda jogando cascalho e passando a maquina tornando assim a estrada mais transitável, local rua da lagoa travessa 8 no município de Iguape - SP</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2513/indicacao_65_2021_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2513/indicacao_65_2021_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda jogando cascalho e passando a maquina tornando assim a estrada mais transitável, local rua da lagoa travessa 9 no município de Iguape - SP</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2514/indicacao_66_2021_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2514/indicacao_66_2021_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda com a limpeza e manutenção da vala do jardim nova Iguape município de Iguape - SP</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao_67_2021_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao_67_2021_marcia.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de proceder a manutenção da iluminação e poda das arvores da praça antonio josé alves</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao_68_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao_68_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda à limpeza e roçagem do mato da rua Arthur Batista do Prado (antiga Rua I), e existe necessidade com urgência de abrir a rua com uma máquina patrol, localizada no Jardim Primavera em nosso Munícipio.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda com a limpeza e manutenção da vala RUa Maria Amicio Duarte município de Iguape - SP</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2518/indicacao_70_2021_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2518/indicacao_70_2021_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda com a manutenção da boca de lobo rua projetada F município de Iguape - SP</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2519/indicacao_73_2021_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2519/indicacao_73_2021_lucinete.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de providenciar a reforma do posto de saúde do bairro vila nova, neste município</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2520/indicacao_74_2021_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2520/indicacao_74_2021_lucinete.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de providenciar o nivelamento e cascalhamento da rua Vila Nova no bairro Vila Nova</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2521/indicacao_75_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2521/indicacao_75_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda com a manutenção da estrada de acesso ao Despraiado em nosso Munícipio.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2522/indicacao_76_2021_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2522/indicacao_76_2021_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de que seja feita manutenção da boca de lobo</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2523/indicacao_77_2021_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2523/indicacao_77_2021_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de instalar iluminação no local</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2542/indicacao_78_2021_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2542/indicacao_78_2021_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, jogando cascalho e passando a maquina, tornando a via mais transitável</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2524/indicacao_79_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2524/indicacao_79_2021.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a manutenção e limpeza de rua )rocada) no bairro jardim primavera, neste municipio</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2525/indicacao_80_2021_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2525/indicacao_80_2021_josemar.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a manutenção da tubulação de escoamento de aguas pluviais na comunidade do bairro despraiado, neste municipio</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2526/indicacao_81_2021_daniel_vassao.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2526/indicacao_81_2021_daniel_vassao.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de construir canaletas em frente a igreja congregação cristã para conter a erosão causadas pelas fortes chuvas, no bairro agrovila, neste municipio</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2527/indicacao_83_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2527/indicacao_83_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar o cascalhamento da alameda 1=, no bairro Nova Iguape, neste município, próximo ao nº 112, e instalar tubulações em todas as passagens com saída para a pista para escoamento da agua</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2543/indicacao_84_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2543/indicacao_84_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar o nivelamento e cascalhamento da rua Paulo Mouro Filho, na Popular Nova, no Bairro do Rocio, Neste município</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2544/indicacao_85_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2544/indicacao_85_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar o nivelamento e cascalhamento da Alameda Santos, na altura do nº 725, no bairro do Rocio, neste municipio</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2738/indicacao__86__2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2738/indicacao__86__2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda a manutenção da estrada sentido bairro do jaire momuna</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2739/indicacao__87_2021_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2739/indicacao__87_2021_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de que seja realizada a manutenção atraves de maquina e colocação de cascalho na via vereador antonio alves carneiro</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2740/indicacao__88_2021_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2740/indicacao__88_2021_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, que tome providencias quanto a instalação de lombada ou redutor de velocidade na rua josé rodrigues alves</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2741/indicacao_89_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2741/indicacao_89_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar o nivelamento e cascalhamento da alameda 6 no bairro do rocio</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2742/indicacao_90_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2742/indicacao_90_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a informatização do sistema de atendimento do pronto socorro neste município</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2659/indicacao_no_91.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2659/indicacao_no_91.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção das luminarias das ruas do bairro do pé da serra neste municipio</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2660/indicacao_no_92.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2660/indicacao_no_92.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de de realizar a manutenção da canaleta de escoamento de agua da rua leonor alice Silveira, Neste municipio</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2661/indicacao_no_93.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2661/indicacao_no_93.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção e cascalhamento das ruas do bairro chacara patricia neste municipio</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2662/indicacao_no_94.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2662/indicacao_no_94.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a reforma do trapiche da lagoa dos patos, localizada dentro da fonte do senhor, neste municipio</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2663/indicacao_no_95.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2663/indicacao_no_95.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a pintura da lombada que fica em frente a escola CCI no bairro Jardim America</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2664/indicacao_no_96.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2664/indicacao_no_96.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realiza a pintura das lombadas da rua tenente asceino Cunha no bairro da Vila Garces neste municipio</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2743/indicacao_97_2021_eduardo_lara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2743/indicacao_97_2021_eduardo_lara.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a limpeza da rua jalde antonio fragoso no bairro do rocio neste municipio</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2665/indicacao_no_98.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2665/indicacao_no_98.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a limpeza da rua Itapema, no bairro do Rocio, neste municipio</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2666/indicacao_no_99.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2666/indicacao_no_99.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, no sentido de determinar ao setor competente que proceda a limpeza da boa de lobo localizada ao lado da unidade Mista de Iguape</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2667/indicacao_no_100.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2667/indicacao_no_100.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de instalar redutores de velocidade (lombada) na rua Vereador Rene Pereira no bairro do rocio neste municipio</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2668/indicacao_no_101.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2668/indicacao_no_101.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a manutenção das luminarias das avenidas janio quadros, princesa Isabel e Eduardo Ebano Pereira, neste municipio</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2669/indicacao_no_102.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2669/indicacao_no_102.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar o nivelamento e cascalhamento da Avenida Joaquim Ribeiro Neto, no Bairro do Rocio, neste municipio</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2670/indicacao_no_103.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2670/indicacao_no_103.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a manutenção atraves de maquina e colocação de cascalho na via</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2671/indicacao_no_104.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2671/indicacao_no_104.pdf</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2672/indicacao_no_105.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2672/indicacao_no_105.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a manutenção corretiva da balsa</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2744/indicacao_106_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2744/indicacao_106_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda a sinalização do ponto de taxista localizado na orla beira rio, prox. o antigo trapiche dersa em nosso municipio</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2745/indicacao_107_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2745/indicacao_107_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda  com a mudança do local referente ao ponto de taxi localizado na lateral do ps(prox ao forum) para uma area proximo a UBS municipal</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2746/indicacao_108_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2746/indicacao_108_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar o cascalhamento e nivelamento da alameda 4 nova iguape</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2747/indicacao_109_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2747/indicacao_109_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar o cascalhamento e nivelamento da rua despraiado no bairro do rocio neste municipio</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2673/indicacao_no_110.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2673/indicacao_no_110.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2674/indicacao_no_111.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2674/indicacao_no_111.pdf</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2675/indicacao_no_112.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2675/indicacao_no_112.pdf</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2676/indicacao_no_113.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2676/indicacao_no_113.pdf</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2677/indicacao_no_114.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2677/indicacao_no_114.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2678/indicacao_no_115.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2678/indicacao_no_115.pdf</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2679/indicacao_no_116.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2679/indicacao_no_116.pdf</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2680/indicacao_no_117.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2680/indicacao_no_117.pdf</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2681/indicacao_no_118.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2681/indicacao_no_118.pdf</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2682/indicacao_no_119.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2682/indicacao_no_119.pdf</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2683/indicacao_no_120.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2683/indicacao_no_120.pdf</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2684/indicacao_no_121.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2684/indicacao_no_121.pdf</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2685/indicacao_no_122.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2685/indicacao_no_122.pdf</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao_no_123.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao_no_123.pdf</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2687/indicacao_no_124.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2687/indicacao_no_124.pdf</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2688/indicacao_no_125.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2688/indicacao_no_125.pdf</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2689/indicacao_no_126.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2689/indicacao_no_126.pdf</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2690/indicacao_no_127.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2690/indicacao_no_127.pdf</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2691/indicacao_no_128.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2691/indicacao_no_128.pdf</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2692/indicacao_no_129.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2692/indicacao_no_129.pdf</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2693/indicacao_no_130.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2693/indicacao_no_130.pdf</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2694/indicacao_no_131.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2694/indicacao_no_131.pdf</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2695/indicacao_no_132.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2695/indicacao_no_132.pdf</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2696/indicacao_no_133.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2696/indicacao_no_133.pdf</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2697/indicacao_no_134.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2697/indicacao_no_134.pdf</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2698/indicacao_no_135.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2698/indicacao_no_135.pdf</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2699/indicacao_no_136.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2699/indicacao_no_136.pdf</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2700/indicacao_no_137.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2700/indicacao_no_137.pdf</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2701/indicacao_no_138.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2701/indicacao_no_138.pdf</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2702/indicacao_no_139.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2702/indicacao_no_139.pdf</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2703/indicacao_no_140.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2703/indicacao_no_140.pdf</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2704/indicacao_no_141.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2704/indicacao_no_141.pdf</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2705/indicacao_no_142.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2705/indicacao_no_142.pdf</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2706/indicacao_no_143.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2706/indicacao_no_143.pdf</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2707/indicacao_no_144.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2707/indicacao_no_144.pdf</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2708/indicacao_no_145.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2708/indicacao_no_145.pdf</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2709/indicacao_no_146.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2709/indicacao_no_146.pdf</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2710/indicacao_no_147.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2710/indicacao_no_147.pdf</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2711/indicacao_no_148.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2711/indicacao_no_148.pdf</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2712/indicacao_no_149.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2712/indicacao_no_149.pdf</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2713/indicacao_no_150.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2713/indicacao_no_150.pdf</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2714/indicacao_no_151.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2714/indicacao_no_151.pdf</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2715/indicacao_no_152.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2715/indicacao_no_152.pdf</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2716/indicacao_no_153.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2716/indicacao_no_153.pdf</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2717/indicacao_no_154.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2717/indicacao_no_154.pdf</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2718/indicacao_no_156.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2718/indicacao_no_156.pdf</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2719/indicacao_no_157.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2719/indicacao_no_157.pdf</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2720/indicacao_no_158.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2720/indicacao_no_158.pdf</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2721/indicacao_no_159.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2721/indicacao_no_159.pdf</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2722/indicacao_no_160.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2722/indicacao_no_160.pdf</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2723/indicacao_no_161.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2723/indicacao_no_161.pdf</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2724/indicacao_no_162.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2724/indicacao_no_162.pdf</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2725/indicacao_no_163.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2725/indicacao_no_163.pdf</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2748/indicacao_164_2021_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2748/indicacao_164_2021_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, jogando cascalho e passando a maquina tornando assim a via mais transitável. rua da lagoa, travessa 7,8 e 9 iguape</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2749/indicacao_165_2021_daniel_vassao.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2749/indicacao_165_2021_daniel_vassao.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a manutenção da estrada do joão branco, no bairro retiro km 34 neste municipio</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2750/indicacao_166_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2750/indicacao_166_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a manutenção das ruas abaixo citadas:</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2751/indicacao_167_2021_eduardo_lara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2751/indicacao_167_2021_eduardo_lara.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a manutenção da alameda 2 no bairro nova iguape</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2752/indicacao_168_2021_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2752/indicacao_168_2021_lucinete.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar nivelamento e cascalhamento da rua manjuba no bairro da barra do ribeira</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2753/indicacao_169_2021_eduardo_lara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2753/indicacao_169_2021_eduardo_lara.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção de luminárias da rua joão de Souza Negrão, na altura do nº 110, na popular nova, no bairro do rocio</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2772/indicacao_171_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2772/indicacao_171_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção de todas as ruas do bairro Nova Iguape, No bairro do Rocio neste municipio</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2773/indicacao_172_eduardo_lara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2773/indicacao_172_eduardo_lara.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar da estrada do bairro Barra do Ribeira, neste município</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2774/indicacao_173_eduardo_lara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2774/indicacao_173_eduardo_lara.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar limpeza da rua e manutenção dos postes de iluminação da rua Suamirim no Bairro do Rocio, neste municipio</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2775/indicacao_174_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2775/indicacao_174_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, jogando cascalho e passando a maquina, tornando assim a via mais transitável.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2851/indicacao_178_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2851/indicacao_178_damasio.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda com a regulamentação e com a possibilidade de disponibilizar 2(dois) tratores à cooperativas do Município de Iguape - SP.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2852/indicacao_179_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2852/indicacao_179_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente  que proceda a limpeza e roçagem do mato da rua maestro aquilino jarbas de carvalho, no jardim primavera em nosso municipio</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2853/indicacao_180_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2853/indicacao_180_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, jogando cascalho e passando a maquina, tornando assim a via mais transitavel.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2854/indicacao_181_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2854/indicacao_181_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, jogando cascalho e passando a maquina tonando a via mais transitável</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2855/indicacao_182_damsio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2855/indicacao_182_damsio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, quanto a pintura das lombadas</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2856/indicacao_183_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2856/indicacao_183_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, quanto a instalação de mais 2 lombadas ou redutor de velocidade</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2857/indicacao_184_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2857/indicacao_184_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, que tome providencias quanto a instalação de lombada ou redutor de velocidade</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2858/indicacao_185_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2858/indicacao_185_damasio.pdf</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2859/indicacao_186_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2859/indicacao_186_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, que viabilize a manutenção das placas e a pintura das lombadas</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2860/indicacao_187_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2860/indicacao_187_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de proceder a construção de galeria pluvial e boca de lobo para escoamento de agua da chuva na rua</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2861/indicacao_188_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2861/indicacao_188_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, jogando cascalho e passando a maquina, tornando assim a via mais transitável</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2862/indicacao_189_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2862/indicacao_189_damasio.pdf</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2863/indicacao_190_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2863/indicacao_190_damasio.pdf</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2864/indicacao_191_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2864/indicacao_191_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, jogando cascalho e passando a maquina tornando assim a via mais transitavel</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2865/indicacao_192_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2865/indicacao_192_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, A fim de resolver a falta de pavimentação que vem causando bastante incomodo a população no sentido de solucionar o problema que há muitos anos vem nos conturbando</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2866/indicacao_193_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2866/indicacao_193_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, afim de resolver a falta de pavimentação que vem causando bastante incomodo a população no sentido de solucionar o problema que há muitos anos vem nos conturbando</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2867/indicacao_194_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2867/indicacao_194_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, nós moradores e residentes do bairro Rocio, solicitamos ao Senhor prefeito Wilson Almeida Lima, a fim de resolver a falta de pavimentação que vem causando bastante incomodo a população no sentido de solucionar o problema que há muitos anos vem nos conturbando.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2868/indicacao_195_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2868/indicacao_195_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, Nós moradores e residentes do bairro Rocio solicitamos, Sr. Wilson Almeida Lima, Afim de resolver a falta de pavimentação que vem causando bastante incomodo a população no sentido de solucionar o problema que há anos vem nos conturbando.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2869/indicacao_196_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2869/indicacao_196_damasio.pdf</t>
   </si>
   <si>
     <t>INDICO reivindicação de munícipes e visitantes, que pedem sobre a possibilidade de se manter aberto o banheiro publico de Iguape nos finais de semanas</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2870/indicacao_197_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2870/indicacao_197_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, jogando cascalho e passando a maquina tornando assim a via mais transitável.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2871/indicacao_198_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2871/indicacao_198_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, da prefeitura a realizar estudo e providencias no sentido de implantar um redutor de velocidade tipo lombada</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2872/indicacao_199_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2872/indicacao_199_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente da prefeitura, realizar estudo e providencias no sentido de implantar um redutor de velocidade tipo lombada.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2873/indicacao_200_daniel.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2873/indicacao_200_daniel.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção da estrada do bianco ( em frente ao bairro agrovila) na altura do KM 17, neste municipio</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2874/indicacao_201_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2874/indicacao_201_dyhego.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda a instalação de Bicicletário de chão no Centro em nosso Munícipio.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2875/indicacao_202_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2875/indicacao_202_dyhego.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda a verificação da rua João Souza Negrão, na Popular Nova no Bairro do Rocio em nosso Munícipio.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2876/indicacao_203_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2876/indicacao_203_teka.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a pintura das lombadas das ruas benedito massa e jalde Antônio fragoso, no bairro do rocio, neste município</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2877/indicacao_204_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2877/indicacao_204_dyhego.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda a pintura da faixa de pedestre e manutenção de tapa buraco na Av Adhemar de Barros em frente ao Supermercado Nova Vida em nosso Munícipio.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2878/indicacao_205_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2878/indicacao_205_dyhego.pdf</t>
   </si>
   <si>
     <t>INDICO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, solicitação ao Chefe do Executivo Municipal sobre a limpeza da Rua Maria Andrada Rollo no Bairro Porto do Ribeira em nosso Município.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2879/indicacao_210_anthony.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2879/indicacao_210_anthony.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor prefeito municipal, na forma regimental determinar ao setor competente que proceda a manutenção e troca das lâmpadas dos postes de iluminação publica localizado no sitio Sete Belo</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2880/indicacao_211_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2880/indicacao_211_damasio.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do poder executivo Municipal Sr Wilson Almeida Lima para que tome as devidas providencias junto ao setor competente, jogando cascalho e passando a maquina tonando assim a via mais transitavel</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2881/indicacao_212_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2881/indicacao_212_damasio.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Poder Executivo Municipal determinar ao setor competente que proceda a inclusão de uma linha de ônibus no bairro Sete Belo em nosso município</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3051/indicacao_213_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3051/indicacao_213_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda a manutenção da estrada sentido bairro morretes</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3052/indicacao_214_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3052/indicacao_214_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda com a pintura de novas faixas de pedestres em frentes as escolas, em nosso município.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3053/indicacao_215_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3053/indicacao_215_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda cascalhamento e nivelamento da rua dona marlene martins de matos, localizada no bairro chacara patricia em nosso municipio</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3054/indicacao_216_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3054/indicacao_216_damasio.pdf</t>
   </si>
   <si>
     <t>INDICA o senhor prefeito municipal na forma regimental, determinar ao setor competente que proceda a poda em arvore cemiterio são paulo rocio</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3055/indicacao_217_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3055/indicacao_217_damasio.pdf</t>
   </si>
   <si>
     <t>INDICA o senhor prefeito municipal na forma regimental, determinar ao setor competente que proceda a poda da arvore rua lauro jose ferreira rocio</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3057/indicacao_219_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3057/indicacao_219_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de proceder a construção de galeria pluvial e boca de lobo para escoamento de agua de chuva na rua brasilino colaço ribeiro, rocio</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3058/indicacao_220_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3058/indicacao_220_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de proceder a construção de galeria pluvial e boca de lobo para escoamento de agua da chuva na rua columbia, rocio</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3059/indicacao_221_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3059/indicacao_221_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de implantar um redutor de velocidade tipo lombada na rua mauri soares collaço, rocio</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3060/indicacao_222_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3060/indicacao_222_lucinete.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar nivelamento e cascalhamento das ruas da vila tucano, neste municipio</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3061/indicacao_223_marcia_alexandre_tuca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3061/indicacao_223_marcia_alexandre_tuca.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de proceder a manutenção na esquina da rua hercilio ribeiro de lima com a rua antonio filadelfio colaço</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3062/indicacao_224_marcia_alexandre_tuca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3062/indicacao_224_marcia_alexandre_tuca.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de, se possivel instalar uma lixeira na rodovia casimiro teixeira, nas proximidades do km 54</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3063/indicacao_225_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3063/indicacao_225_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda a manutenção da alameda 4 no bairro do rocio</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3064/indicacao_226_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3064/indicacao_226_lucinete.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de instalar luminarias no bairro enseada, na autura do km 3, neste municipio</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3065/indicacao_227_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3065/indicacao_227_lucinete.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de construir uma area de laser, com campo de futebol, na rua antonio jalde fragoso, no bairro do rocio, neste municipio</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3066/indicacao_228_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3066/indicacao_228_marciano.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção nas lampadas das luminarias das ruas do bairro agrovila(itimirim) neste municipio</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3067/indicacao_229_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3067/indicacao_229_marciano.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção nas lampadas das luminarias das ruas do bairro ilha grande, neste municipio</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3068/indicacao_230_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3068/indicacao_230_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, a mesa, ouvido o douto soberano plenario, cumpridas as formalidades regimentais, para que se oficie ao Exmo. sr. wilson almeida lima, prefeito municipal, para que verifique a possibilidade de estar realizando as devidas manutenções citadas abaixo, no bairro do canto do morro, neste municipio_x000D_
 rua ciriaco caetano de souza_x000D_
 rua antonio pinto</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3069/indicacao_231_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3069/indicacao_231_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, a mesa, ouvido o douto soberano plenario, cumpridas as formalidades regimentais, para que se oficie ao Exmo. sr. wilson almeida lima, prefeito municipal, para que verifique a possibilidade de estar realizando as devidas manutenções da estrada do bairro despraiado, neste municipio</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3070/indicacao_232_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3070/indicacao_232_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, a mesa, ouvido o douto soberano plenario, cumpridas as formalidades regimentais, para que se oficie ao Exmo. sr. wilson almeida lima, prefeito municipal, para que verifique a possibilidade de estar realizando as devidas manutenções da estrada do bairro tabaquara, neste municipio</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3071/indicacao_233_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3071/indicacao_233_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, a mesa, ouvido o douto soberano plenario, cumpridas as formalidades regimentais, para que se oficie ao Exmo. sr. wilson almeida lima, prefeito municipal, para que verifique a possibilidade de estar realizando as devidas manutenções da estrada do bairro paraiso mirim, neste municipio</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3072/indicacao_234_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3072/indicacao_234_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, a mesa, ouvido o douto soberano plenario, cumpridas as formalidades regimentais, para que se oficie ao Exmo. sr. wilson almeida lima, prefeito municipal, para que verifique a possibilidade de estar realizando as devidas manutenções da rua marlene m de matos, no bairro chacara patricia, neste municipio</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3073/indicacao_235_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3073/indicacao_235_josemar.pdf</t>
   </si>
   <si>
     <t>INDICO, a mesa, ouvido o douto soberano plenario, cumpridas as formalidades regimentais, para que se oficie ao Exmo. sr. wilson almeida lima, prefeito municipal, para que verifique a possibilidade de estar realizando as devidas manutenções na estrada terras de santa barbara, neste municipio</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3074/indicacao_236_tuca_enfermeiro.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3074/indicacao_236_tuca_enfermeiro.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de fazer a manutenção da rua marlene martisn de matos, na chacara patricia, neste municipio,</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3075/indicacao_237_dyhego-mesclado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3075/indicacao_237_dyhego-mesclado.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente  que proceda com nivelamento e cascalhamento da rua ciriaco caetano de souza, localizado no bairro guaricana em nosso municipio</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3076/indicacao_238_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3076/indicacao_238_dyhego.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda com fornecimento de equipamento de proteção individual (EPI's) ao agentes comunitariso de saude do nosso municipio</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3077/indicacao_239_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3077/indicacao_239_dyhego.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda com fornecimento de cursos de capacitação aos agentes comunitarios de saude do nosso municipio</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3078/indicacao_240_eduardo_lara-mesclado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3078/indicacao_240_eduardo_lara-mesclado.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar contratação de agente comunitarios de saude da familia para atendes os moradores do bairro enseada, neste municipio</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3079/indicacao_241_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3079/indicacao_241_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido realizar cascalhamento e nivelamento nas estradas dos bairros morretes e momuna, neste municipio</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3080/indicacao_242_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3080/indicacao_242_marciano.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de instalar placas indicativas nas estradas de cada bairro em toda extensão da rodovia pref. casimiro teixeira, neste municipio</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3081/indicacao_243_dyhego_franca-mesclado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3081/indicacao_243_dyhego_franca-mesclado.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe _x000D_
 do Executivo Municipal determinar ao setor competente que proceda a manutenção das ruas do Bairro _x000D_
 Morretes em nosso município.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3082/indicacao_244_dyhego_franca-mesclado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3082/indicacao_244_dyhego_franca-mesclado.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe _x000D_
 do Executivo Municipal determinar ao setor competente que proceda a manutenção da estrada sentido _x000D_
 Bairro Peroupava e Vila dos Parentes em nosso município.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3083/indicacao_245_dyhego_franca-mesclado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3083/indicacao_245_dyhego_franca-mesclado.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe _x000D_
 do Executivo Municipal determinar ao setor competente que proceda com nivelamento e cascalhamento _x000D_
 da estrada que liga o bairro da Ponte do Matias ao bairro Icapara, localizada próximo a Ponte do Mathias _x000D_
 em nosso Munícipio.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3084/indicacao_246_dyhego_franca-mesclado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3084/indicacao_246_dyhego_franca-mesclado.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda a manutenção da Alameda 11 no Bairro Rocio.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3085/indicacao_247_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3085/indicacao_247_marciano.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar nivelamento e cascalhamento da estrada do bairro itimirim estrada do nacional, neste municipio</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3086/indicacao_248_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3086/indicacao_248_lucinete.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de instalar bicicletario na rodovia prefeito casemiro teixeira, nº 450 em frente ao predio ao polo da faculdade UNIVESP, neste municipio</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3087/indicacao_249_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3087/indicacao_249_lucinete.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar nivelamento e cascalhamento da rua do pescador , proximo a barragem neste municipio</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3088/indicacao_250_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3088/indicacao_250_macau.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção das ruas dos bairros icapara, pontal, vila nova, batidão, praia do leste e aquarius, neste municipio</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3089/indicacao_251_dyhego-mesclado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3089/indicacao_251_dyhego-mesclado.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe _x000D_
 do Executivo Municipal determinar ao setor competente que proceda a manutenção da rua Projetada 1 _x000D_
 no Bairro Sete Belo.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3090/indicacao_252_tuca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3090/indicacao_252_tuca.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de instalar uma placa indicativa na rodovia casemiro teixeira, na entrada da chácara patricia, deste municipio</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3091/indicacao_253_damasio-mesclado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3091/indicacao_253_damasio-mesclado.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda com a manutenção das ruas do bairro sete belo</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3092/indicacao_254_damasio-mesclado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3092/indicacao_254_damasio-mesclado.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda a manutenção das ruas do bairro barra do ribeira antes da balsa</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3093/indicacao_255_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3093/indicacao_255_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, jogando cascalho e passando a maquina, tornando assim a via mais transitavel_x000D_
 estrada quilombo aldeia</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3094/indicacao_256_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3094/indicacao_256_damasio.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, sobre o recapamento da avenida que liga iguape ao rocio, nas proximidades da curva ate o estaleiro do dersa</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3095/indicacao_257_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3095/indicacao_257_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda a manutenção da Rua Jair Pereira Gonçalves no Bairro Rocio.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3096/indicacao_258_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3096/indicacao_258_marciano.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção das lampadas das luminarias do bairro umbu, nas proximidades na ponte do mathias, neste municipio</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3097/indicacao_259_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3097/indicacao_259_marciano.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção das lampadas das luminarias do bairro agrovila (itimirim), neste municipio</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3098/indicacao_260_eduardo_lara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3098/indicacao_260_eduardo_lara.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção da estrada do bairro peroupava, neste municipio</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3099/indicacao_261_eduardo_lara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3099/indicacao_261_eduardo_lara.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar reforma do posto de saude do bairro peropava, neste municipio</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3129/indicacao_262.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3129/indicacao_262.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que preceda a manutenção do pier dos pescadores na beira do rio no bairro do rocio</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3130/indicacoes_263.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3130/indicacoes_263.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda o fornecimento de agua atraves de caminhão pipa na vila mariaca</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3131/indicacoes_264.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3131/indicacoes_264.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de instalar tubulação na valeta, em toda sua extensão, da rua aristides dionisio xavier, bairro do rocio, neste municipio</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3132/indicacoes_265.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3132/indicacoes_265.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar limpeza dos bueiros localizados nas esquinas das ruas registro com a benedito massa e das esquinas das ruas registro e projetada F, no bairro do Rocio neste municipio</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3133/indicacoes_266.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3133/indicacoes_266.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção e nivelamento das ruas do bairro Icapara, neste municipio, tendo em vista a realização da festa em louvor a nossa senhora imaculada conceição</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3134/indicacoes_267.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3134/indicacoes_267.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar nivelamento e manutenção das ruas do bairro Ilha Grande, neste municipio, nas proximidades da Igreja Congregação cristã e o posto de combustivel desativado</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3135/indicacoes_268.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3135/indicacoes_268.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção de uma linha de tubo na estrada do bairro capinzal, na altura do km 27, neste municipio</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3136/indicacoes_269.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3136/indicacoes_269.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, jogando cascalho e passando a maquina, tornando assim a via mais transitavel</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3137/indicacoes_270.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3137/indicacoes_270.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda a manutenção da estrada da costeira da barra no bairro barra do ribeira</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3138/indicacoes_271.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3138/indicacoes_271.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que esta subscreve, no uso de suas atribuições regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda com a manutenção da estrada da aldeia em nosso municipio</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3139/indicacoes_272.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3139/indicacoes_272.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção da rua josino justiniano silva, bairro vila nova, neste municipio, onde a mesma se encontra intransitável</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3140/indicacoes_273.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3140/indicacoes_273.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar nivelamento e cascalhamento das ruas dos bairros chacará patricia, jardim primavera e pontalzinho (Icapara), neste municipio</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3141/indicacoes_276.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3141/indicacoes_276.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção do posto de saude do bairro Jairê, neste municipio</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3142/indicacoes_275.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3142/indicacoes_275.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar nivelamento e cascalhamento das ruas do antigo loteamento imigrantes, localizado na rua projetada na rodovia casemiro teixeira km 23 neste municipio</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3143/indicacoes_276.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3143/indicacoes_276.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, para que se proceda o rebaixamento da via publica localizada na rua dos estudantes, na altura do n 119, neste municipio</t>
   </si>
   <si>
+    <t>2385</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2385/mocao_01_2021_tuca_enfermeiro.pdf</t>
+  </si>
+  <si>
+    <t>Apresento á Mesa Diretora, ouvido o douto soberano Plenário, cumpridas as formalidades regimentais, MOÇÃO DE PESAR á Família do saudoso Sr. Celso Luiz da Silva Garcia pelo seu falecimento ocorrido no dia 27 de janeiro de 2021</t>
+  </si>
+  <si>
+    <t>2386</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2386/mocao_02_2021_damasio.pdf</t>
+  </si>
+  <si>
+    <t>Apresento à Mesa Diretora, ouvido o douto Soberano Plenário, cumpridas as formalidades regimentais, MOÇÃO DE PESAR à familia do saudoso Sr. JOSÉ TEIXEIRA DE RAMOS, PELO SEU FALECIMENTO OCORRIDO NO DIA 29 DE JANEIRO DE 2019</t>
+  </si>
+  <si>
+    <t>2387</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2387/mocao_03_2021_lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Apresento à mesa Diretora, ouvido o douto Soberanos Plenário, cumprida as formalidades regimentais, MOÇÃO DE PESAR à família da saudosa Sra. YASUKA NAKAMURA, pelo seu falecimento ocorrido no dia 26 de janeiro de 2020</t>
+  </si>
+  <si>
+    <t>2388</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2388/mocao_04_2021_eduardo_lara.pdf</t>
+  </si>
+  <si>
+    <t>Apresento à mesa Diretora, ouvido o douto Soberanos Plenário, cumprida as formalidades regimentais, MOÇÃO DE PESAR à família da saudoso Sr. GESSÉ DA ROCHA FILHO, pelo seu falecimento ocorrido no dia 24 de janeiro de 2021</t>
+  </si>
+  <si>
+    <t>2389</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2389/mocao_05_2021_marcia.pdf</t>
+  </si>
+  <si>
+    <t>Apresento à mesa Diretora, ouvido o douto Soberanos Plenário, cumprida as formalidades regimentais, MOÇÃO DE PESAR à família da saudosa Sra. MARIA CANDIDA DA SILVA RIBEIRO, mais conhecida como dona "CANDA" pelo seu falecimento ocorrido no dia 15 de janeiro de 2021</t>
+  </si>
+  <si>
+    <t>2390</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2390/mocao_06_2021_marcia.pdf</t>
+  </si>
+  <si>
+    <t>Apresento à mesa Diretora, ouvido o douto Soberanos Plenário, cumprida as formalidades regimentais, MOÇÃO DE PESAR à família da saudosa Sr. MARCELINO SANTANA DE SOUZA FILHO, pelo seu falecimento ocorrido no dia 13 de FEVEREIRO de 2021</t>
+  </si>
+  <si>
+    <t>2391</t>
+  </si>
+  <si>
+    <t>Benilto Curruira, Alexandre Macau, Clayton Negri, DAMÁSIO, DANIEL VASSÃO, DYHEGO FRANÇA, EDUARDO LARA, LUCINETE JAPONESA, MARCIANO, MÁRCIA MACIEL, TEKA AVELAR, TUCA ENFERMEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2391/mocao_07_2021.pdf</t>
+  </si>
+  <si>
+    <t>Apresento à mesa Diretora, ouvido o douto Soberanos Plenário, cumprida as formalidades regimentais, MOÇÃO DE REPUDIO à concessionaria Elektro, pelos péssimos serviços prestados ao Municio de Iguape</t>
+  </si>
+  <si>
+    <t>2821</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2821/mocao_08_2021_marcia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR A FAMILIA MATIAS PELO FALECIMENTO DO SENHOR MAURO PEREIRA MATIAS OCORRIDO NO DIA 22 DE MARÇO DE 2021</t>
+  </si>
+  <si>
+    <t>2822</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2822/mocao_09_dyhego.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE APLAUSOS E AGRADECIMENTOS AOS SERVIDORES PUBLICOS DA SAUDE E SEUS FAMILIARES QUE ESTÃO ENVOLVIDOS DIRETAMENTE NO COMBATE AO COVID 19</t>
+  </si>
+  <si>
+    <t>2823</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2823/mocao_10_marcia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SENHOR JOSÉ HIGINO ROCHA NETO</t>
+  </si>
+  <si>
+    <t>2824</t>
+  </si>
+  <si>
+    <t>DYHEGO FRANÇA, Alexandre Macau, Benilto Curruira, Clayton Negri, DAMÁSIO, DANIEL VASSÃO, EDUARDO LARA, Josemar Correa, LUCINETE JAPONESA, MARCIANO, MÁRCIA MACIEL, TEKA AVELAR, TUCA ENFERMEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2824/mocao_11_dyhego.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR AS FAMILIAS PELO FALECIMENTO POR COVID 19</t>
+  </si>
+  <si>
+    <t>2825</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2825/mocao_12_dyhego.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO AO PROJETO DE LEI Nº 345/2019 DE ORIGEM DA ASSEMBLEIA LEGISLATIVA DE SÃO PAULO INICIATIVA DO DEPUTADA ESTADUAL DELEGADO BRUNO LIMA - SP</t>
+  </si>
+  <si>
+    <t>2826</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2826/mocao_13_josemar.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APELO AO EXCELENTISSIMO SENHOR JAIR MESSIAS BOLSONARO, PRESIDENTE DA REPUBLICA, PARA QUE SEJAM TOMADAS MEDIDAS EMERGENCIAIS PARA A GARANTIA DE MEDICAMENTOS NECESSARIOS PARA A INTUBAÇÃO DE PACIENTES NA REDE HOSPITALAR E DE URGENCIA DO NOSSO PAIS E DA REGIÃO DO VALE DO RIBEIRA COMO OS BLOQUEADORES NEUROMUSCULARES E OS SEDATIVOS</t>
+  </si>
+  <si>
+    <t>2827</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2827/mocao_14_teka.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMILIA DO SAUDOSO SENHOR JOÃO SILVA, PELO SEU FALECIMENTO OCORRIDO NO DIA 22/04/2021</t>
+  </si>
+  <si>
+    <t>2828</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2828/mocao_15_eduardo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR EM HONRA AO RECENTE FALECIMENTO DA SENHORA MAGALI CORREA DE OLIVEIRA DA SILVA</t>
+  </si>
+  <si>
+    <t>2829</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2829/mocao_16_dyhego_2.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO A LUTA DOS PROFISSIONAIS DA ENFERMAGEM E RECOMENDAÇÃO AO SENADO FEDERAL, PARA QUE APROVE O PROJETO DE LEI DA CAMARA FEDERAL Nº 2564/2020</t>
+  </si>
+  <si>
+    <t>2830</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2830/mocao_17_dyhego.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APALUSOS A LINARA DE JESUS CAMARGO</t>
+  </si>
+  <si>
+    <t>2831</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2831/mocao_18_teka.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PARABENIZAÇÃO A ADMINISTRAÇÃO DE IGUAPE</t>
+  </si>
+  <si>
+    <t>2832</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2832/mocao_19_dyhego.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES PARA A IGREJA ASSEMBLEIA DE DEUS MINISTERIO DE SANTOS PELO 97º ANIVERSARIO DE ORGANIZAÇÃO</t>
+  </si>
+  <si>
+    <t>2833</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2833/mocao_20_eduardo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR A FAMILIA DO SAUDOSO SENHOR PAULO TANGARI PELO SEU FALECIMENTO</t>
+  </si>
+  <si>
+    <t>2834</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2834/mocao_21_teka.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR EM HONRA AO RECENTE FALECIMENTO DO SENHOR REGINALDO SILVA DE LARA</t>
+  </si>
+  <si>
+    <t>2835</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2835/mocao_22_dyhego.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO AOS PESCADORES PROFISSIONAIS ARTESANAIS</t>
+  </si>
+  <si>
+    <t>2836</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2836/mocao_23_marciano.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES AOS PROFISSIONAIS DA SAUDE</t>
+  </si>
+  <si>
+    <t>2837</t>
+  </si>
+  <si>
+    <t>DYHEGO FRANÇA, Benilto Curruira</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2837/mocao_24_dyhego_benilto.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR AOS FAMILIARES, PELO FALECIMENTO DO SENHOR VALDOMIRO DE BRITO CONHECIDO COMO CASTELO</t>
+  </si>
+  <si>
+    <t>2838</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2838/mocao_25_dyhego.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR AOS FAMILIARES PELO FALECIMENTO DO SENHOR MARCO ANTONIO YANAGUISAWA DA SILVA</t>
+  </si>
+  <si>
+    <t>2839</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2839/mocao_26_eduardo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR EM HONRA AO RECENTE FALECIMENTO DO SENHOR RAFAEL RIBEIRO</t>
+  </si>
+  <si>
+    <t>2840</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2840/mocao_27_eduardo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR EM HONRA AO RECENTE FALECIMENTO DA ALANA MARIANI PASSOS</t>
+  </si>
+  <si>
+    <t>2841</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2841/mocao_28_josemar.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AOS JOVENS MICHEL COLAÇO DA SILVA, PATRICK COLAÇO DA SILVA E MARINHO JOSÉ ROSLINDO JUNIOR, OS QUAIS REPRESENTAM O GRUPO BBB ROCIO.</t>
+  </si>
+  <si>
+    <t>2842</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2842/mocao_29_lucinete.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES A SER ENCAMINHADO A SRA MIRTES BUENO</t>
+  </si>
+  <si>
+    <t>2843</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2843/mocao_35_benilto.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES A SER ENCAMINHADO AOS POLICIAIS MILITARES CB DOMINGUES E SD CHICARELLI</t>
+  </si>
+  <si>
+    <t>2844</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2844/mocao_36_dyhego.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES PELO RECONHECIMENTO DO TRABALHO VOLUNTARIO REALIZADO PELO O ABUTRE'S MOTO CLUBE RAÇA EM EXTINÇÃO</t>
+  </si>
+  <si>
+    <t>2845</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2845/mocao_37_josemar.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES A ILMA DEPUTADA ESTADUAL DRA DAMARIS MOURA</t>
+  </si>
+  <si>
+    <t>2846</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2846/mocao_38_dyhego.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES PARA A IGREJA NOVA MORADA</t>
+  </si>
+  <si>
+    <t>2847</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2847/mocao_39_dyhego.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À PAULO ROBERTO CARNEIRO GONCALVES E ANA BEATRIZ FRANÇA</t>
+  </si>
+  <si>
+    <t>2848</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2848/mocao_40_dyhego.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPUDIO CONTRA OS CIDADÃOS QUE JOGAM LIXO NA RUA DE FORMA IRREGULAR E PROPOSITAL</t>
+  </si>
+  <si>
+    <t>2849</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2849/mocao_41_marciano.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR EM HONRA AO RECENTE FALECIMENTO DO SENHOR CAETANO FRANCISCO DOS PASSOS</t>
+  </si>
+  <si>
+    <t>2850</t>
+  </si>
+  <si>
+    <t>Alexandre Macau, Benilto Curruira, Clayton Negri, DAMÁSIO, DANIEL VASSÃO, DYHEGO FRANÇA, EDUARDO LARA, Josemar Correa, LUCINETE JAPONESA, MARCIANO, MÁRCIA MACIEL, TEKA AVELAR, TUCA ENFERMEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2850/mocao_42_todos_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO AOS DONOS DE QUIOSQUES DO MUNICIPIO DE ILHA COMPRIDA</t>
+  </si>
+  <si>
+    <t>3036</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3036/mocao_n53.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE APLAUSOS E AGRADECIMENTOS AOS AGENTES COMUNITARIOS DE SAUDE E ENDEMIAS DO MUNICIPIO</t>
+  </si>
+  <si>
     <t>2529</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>DYHEGO FRANÇA, Benilto Curruira, Clayton Negri, DAMÁSIO, DANIEL VASSÃO, EDUARDO LARA, Josemar Correa, LUCINETE JAPONESA, MARCIANO, TEKA AVELAR</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2529/emenda_n1_ao_projeto_de_lei_03.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2529/emenda_n1_ao_projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>ANTHONY CARLOS RODRIGUES DAMÁSIO (PL), BENILTO JOSÉ_x000D_
 BRITO (PSDB), CLAYTON APARECIDO NEGRI (Republicanos), DANIEL PEREIRA_x000D_
 VÁSSÃO GSDB), DYHEGO FRANÇA DE CARVALHO (PL), EDUARDO DE LARA_x000D_
 (REPUBLICANOS), JOSÉ NILSON DUARTE AVELAR (PSDB), JOSEMAR. RACHEL_x000D_
 CORREA (PSDB), I-UCINETE DE SOUZA SILVA RIBEIRO (PSDB), MARCIANO_x000D_
 MANOEI- DE SOUZA (DEM), vereadores em exercício no mandata 2021/2024, vêm à presença_x000D_
 de Vossa Excelência, nos termos do art. 163 do Regimento Interno desta Casa, com os poderes que_x000D_
 lhes confere a Lei Orgânica do Município, ofertar propostas de emendas supressiva, substitutiva,_x000D_
 aditiva e modificativa ao projeto de Lei Complementar n. 03, de 10 de março de 2021. que institui_x000D_
 o Estatuto dos Agentes Públicos do Município de lguape e dá outras providências, apresentada_x000D_
 nesta Casa Legislativa pelo Excelentíssimo Senhor Prefeito do Município, conforme textos anexos _x000D_
 a esta petição</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2530/emenda_03-2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2530/emenda_03-2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, com assento nesta Casa_x000D_
 Legislativa, vêm à presença de Vossa Excelência, com fundamento no aet. 163_x000D_
 do Regimento interno desta Casa, com poderes que lhe confere a Lei Orgânica_x000D_
 do Município, ofertar propostas de emendas supressivas, substitutiva, aditiva e_x000D_
 modificativa ao Projeto de Lei Complementar n' 03/2001 de 01 de março de_x000D_
 2021, que institui o estatuto dos Agentes Públicos do Município de Iguape e dá_x000D_
 outras providências, apresentado nesta Casa Legislativa pelo Excelentíssimo_x000D_
 Sr Prefeito do Município, conforme textos anexos a esta petição.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2818/emenda_a_lei_organica_n_03_de_05_de_julho_de_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2818/emenda_a_lei_organica_n_03_de_05_de_julho_de_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 24 DA LEI ORGÂNICA DO MUNICÍPIODE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>Alexandre Macau, Benilto Curruira, Clayton Negri, DAMÁSIO, DANIEL VASSÃO, DYHEGO FRANÇA, Josemar Correa, LUCINETE JAPONESA, MARCIANO, MÁRCIA MACIEL, TUCA ENFERMEIRO</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3144/emenda_04.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3144/emenda_04.pdf</t>
   </si>
   <si>
     <t>“CONFERE NOVA REDAÇÃO AO INCISO XVII DO ART. 10 DA LEI ORGÂNICA DO MUNICÍPIO DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>RREQ</t>
   </si>
   <si>
     <t>Resposta de Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2435/resposta_req_01_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2435/resposta_req_01_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 01/2021</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2436/resposta_req_03_2021_tuca_enfermeiro.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2436/resposta_req_03_2021_tuca_enfermeiro.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 03/2021</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2437/resposta_req_04_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2437/resposta_req_04_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº04 /2021</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2438/resposta_req_06_2021_alexandre_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2438/resposta_req_06_2021_alexandre_macau.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 06/2021</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2439/resposta_req_07_2021_alexandre_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2439/resposta_req_07_2021_alexandre_macau.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 07/2021</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>DYHEGO FRANÇA, LUCINETE JAPONESA</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2440/resposta_req_08_2021_lucinete_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2440/resposta_req_08_2021_lucinete_dyhego.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 08/2021</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2441/resposta_req_09_2021_daniel_vassao.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2441/resposta_req_09_2021_daniel_vassao.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 09/2021</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2442/resposta_req_10_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2442/resposta_req_10_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 10/2021</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2443/resposta_req_11_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2443/resposta_req_11_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 11/2021</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2444/resposta_req_12_2021_alexandre_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2444/resposta_req_12_2021_alexandre_macau.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 12/2021</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2445/resposta_req_14_2021_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2445/resposta_req_14_2021_lucinete.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 14/2021</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2754/resposta_req_15_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2754/resposta_req_15_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>Resposta Ao Requerimento nº 15/2021</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2446/resposta_req_16_2021_daniel_vassao.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2446/resposta_req_16_2021_daniel_vassao.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 16/2021</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2447/resposta_req_17_2021_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2447/resposta_req_17_2021_benilto.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 17/2021</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2448/resposta_req_18_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2448/resposta_req_18_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 18/2021</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2449/resposta_req_19_2021_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2449/resposta_req_19_2021_marciano.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 19/2021</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2450/resposta_req_20_2021_alexandre_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2450/resposta_req_20_2021_alexandre_macau.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 20/2021</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2451/resposta_req_21_2021_alexandre_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2451/resposta_req_21_2021_alexandre_macau.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 21/2021</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2452/resposta_req_22_2021_eduardo_lara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2452/resposta_req_22_2021_eduardo_lara.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 22/2021</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2453/resposta_req_23_2021_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2453/resposta_req_23_2021_lucinete.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 23/2021</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2531/resp_req_24_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2531/resp_req_24_lucinete.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 24/2021</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2532/resp_req_25_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2532/resp_req_25_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 25/2021</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2533/resp_req_26_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2533/resp_req_26_lucinete.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 26/2021</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2534/resp_req_27_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2534/resp_req_27_lucinete.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 27/2021</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2755/resposta_req_28_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2755/resposta_req_28_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>Resposta Ao Requerimento nº 28/2021</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2535/resp_req_29_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2535/resp_req_29_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 29/2021</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2536/resp_req_30_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2536/resp_req_30_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 30/2021</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>TEKA AVELAR, DANIEL VASSÃO, EDUARDO LARA</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2537/resp_req_31_teka_daniel_eduardo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2537/resp_req_31_teka_daniel_eduardo.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 31/2021</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2538/resp_req_32_daniel.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2538/resp_req_32_daniel.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 32/2021</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>LUCINETE JAPONESA, DYHEGO FRANÇA</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2539/resp_req_33_lucinete_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2539/resp_req_33_lucinete_dyhego.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 33/2021</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2540/resp_req_34_alexandre_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2540/resp_req_34_alexandre_macau.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 34/2021</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2541/resp_req_35_alexandre_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2541/resp_req_35_alexandre_macau.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 35/2021</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2553/resp_req_36_2021_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2553/resp_req_36_2021_lucinete.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento 36/2021</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2554/resp_req_37_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2554/resp_req_37_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento 37/2021</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2555/resp_req_38_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2555/resp_req_38_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento 38/2021</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2556/resp_req_39_2021_tuca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2556/resp_req_39_2021_tuca.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento 39/2021</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2557/resp_req_41_2021_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2557/resp_req_41_2021_marciano.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento 41/2021</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2559/resposta_req_42_2021_alexandre_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2559/resposta_req_42_2021_alexandre_macau.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 42/2021</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2560/resposta_req_43_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2560/resposta_req_43_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 43/2021</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2561/resposta_req_44_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2561/resposta_req_44_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 44/2021</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2562/resposta_req_45_2021_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2562/resposta_req_45_2021_lucinete.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 45/2021</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2567/resposta_requerimento_46.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2567/resposta_requerimento_46.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento 46/2021</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2563/resposta_req_49_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2563/resposta_req_49_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 49/2021</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>DYHEGO FRANÇA, DAMÁSIO</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2564/resposta_req_50_2021_damasio_e_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2564/resposta_req_50_2021_damasio_e_dyhego.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 50/2021</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2565/resposta_requimento_51.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2565/resposta_requimento_51.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 51/2021</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2568/resposta_requerimento_52.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2568/resposta_requerimento_52.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento 52/2021</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2566/resposta_requerimento_53.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2566/resposta_requerimento_53.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento 53/2021</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2569/resposta_requerimento_54.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2569/resposta_requerimento_54.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento 54/2021</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2572/resposta_req_55_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2572/resposta_req_55_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>RESPOSTA REQUERIMENTO 55/2021</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2574/resp._req._56_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2574/resp._req._56_2021.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento nº 56/2021</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2597/resp._requerimento_n57.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2597/resp._requerimento_n57.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 57 2021</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2598/resp._requerimento_n58.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2598/resp._requerimento_n58.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 58 2021</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2599/resp._requerimento_n59.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2599/resp._requerimento_n59.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 59 2021</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2575/resp._req._61_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2575/resp._req._61_2021.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento nº 61/2021</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2576/resp._req._62_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2576/resp._req._62_2021.pdf</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2600/resp._requerimento_n63.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2600/resp._requerimento_n63.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 63 2021</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2577/resp._req._64_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2577/resp._req._64_2021.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento nº 64/2021</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2756/resposta_req_65.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2756/resposta_req_65.pdf</t>
   </si>
   <si>
     <t>Resposta Ao Requerimento nº 65/2021</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2578/resp._req._66_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2578/resp._req._66_2021.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento nº 66/2021</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2579/resp._req._67_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2579/resp._req._67_2021.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento nº 67/2021</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2940/resposta_requerimento_68_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2940/resposta_requerimento_68_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2582/resp._requerimento_n69.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2582/resp._requerimento_n69.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento Nº 69</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2583/resp._requerimento_n70.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2583/resp._requerimento_n70.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento Nº 70</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2584/resp._requerimento_n71.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2584/resp._requerimento_n71.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento Nº 71</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2585/resp._requerimento_n72.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2585/resp._requerimento_n72.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento Nº 72</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2586/resp._requerimento_n73.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2586/resp._requerimento_n73.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento Nº 73</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2587/resp._requerimento_n74.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2587/resp._requerimento_n74.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento Nº 74</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2588/resp._requerimento_n75.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2588/resp._requerimento_n75.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento Nº 75</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2589/resp._requerimento_n76.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2589/resp._requerimento_n76.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento Nº 76</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2590/resp._requerimento_n77.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2590/resp._requerimento_n77.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento Nº 77</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>DYHEGO FRANÇA, EDUARDO LARA, LUCINETE JAPONESA</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2591/resp._requerimento_n78.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2591/resp._requerimento_n78.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento Nº 78</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2757/resposta_req_79.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2757/resposta_req_79.pdf</t>
   </si>
   <si>
     <t>Resposta Ao Requerimento nº  79/2021</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2592/resp._requerimento_n80.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2592/resp._requerimento_n80.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento Nº 80</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2593/resp._requerimento_n82.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2593/resp._requerimento_n82.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento Nº 82</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2594/resp._requerimento_n83.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2594/resp._requerimento_n83.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento Nº 83</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2595/resp._requerimento_n84.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2595/resp._requerimento_n84.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento Nº 84</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2596/resp._requerimento_n85.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2596/resp._requerimento_n85.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento Nº 85</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2601/resp._requerimento_n92.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2601/resp._requerimento_n92.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 92 2021</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2602/resp._requerimento_n93.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2602/resp._requerimento_n93.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 93 2021</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2603/resp._requerimento_n94.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2603/resp._requerimento_n94.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 94 2021</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2941/resposta_requerimento_95_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2941/resposta_requerimento_95_marcia.pdf</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2604/resp._requerimento_n96.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2604/resp._requerimento_n96.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 96 2021</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2758/resposta_requerimento_97_2021_lucinete_japonesa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2758/resposta_requerimento_97_2021_lucinete_japonesa.pdf</t>
   </si>
   <si>
     <t>Resposta Ao Requerimento nº 97/2021</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2759/resposta_requerimento_98_2021_teka_avelar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2759/resposta_requerimento_98_2021_teka_avelar.pdf</t>
   </si>
   <si>
     <t>Resposta Ao Requerimento nº 98/2021</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2760/resposta_requerimento_99_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2760/resposta_requerimento_99_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>Resposta Ao Requerimento nº 99/2021</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2761/resposta_requerimento_100_2021_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2761/resposta_requerimento_100_2021_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>Resposta Ao Requerimento nº 100/2021</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2762/resposta_requerimento_101_2021_tuca_marcia_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2762/resposta_requerimento_101_2021_tuca_marcia_alexandre.pdf</t>
   </si>
   <si>
     <t>Resposta Ao Requerimento nº 101/2021</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2763/resposta_requerimento_102_2021_tuca_marcia_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2763/resposta_requerimento_102_2021_tuca_marcia_alexandre.pdf</t>
   </si>
   <si>
     <t>Resposta Ao Requerimento nº 102/2021</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2764/resposta_requerimento_103_2021_tuca_marcia_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2764/resposta_requerimento_103_2021_tuca_marcia_alexandre.pdf</t>
   </si>
   <si>
     <t>Resposta Ao Requerimento nº 103/2021</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2765/resposta_requerimento_104_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2765/resposta_requerimento_104_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>Resposta Ao Requerimento nº 104/2021</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2942/resposta_requerimento_106_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2942/resposta_requerimento_106_teka.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2943/resposta_requerimento_107_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2943/resposta_requerimento_107_lucinete.pdf</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2944/resposta_requerimento_110_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2944/resposta_requerimento_110_lucinete.pdf</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2945/resposta_requerimento_111_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2945/resposta_requerimento_111_lucinete.pdf</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2946/resposta_requerimento_112_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2946/resposta_requerimento_112_dyhego.pdf</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2947/resposta_requerimento_113_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2947/resposta_requerimento_113_dyhego.pdf</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2766/resp._req_115_marcia_tuka_e_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2766/resp._req_115_marcia_tuka_e_alexandre.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento 115/2021</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2767/resp_req._117_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2767/resp_req._117_dyhego.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento 117/2021</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2768/resp_req_118_dhyego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2768/resp_req_118_dhyego.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento 118/2021</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2769/resp_req_119_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2769/resp_req_119_josemar.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento 119/2021</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2770/resp._req_120_marcia_tuka_e_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2770/resp._req_120_marcia_tuka_e_alexandre.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento 120/2021</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2771/resp_req_121_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2771/resp_req_121_lucinete.pdf</t>
   </si>
   <si>
     <t>Resposta de Requerimento 121/2021</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2948/resposta_requerimento_122_tuca_marcia_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2948/resposta_requerimento_122_tuca_marcia_alexandre.pdf</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2949/resposta_requerimento_123_tuca_marcia_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2949/resposta_requerimento_123_tuca_marcia_alexandre.pdf</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2950/resposta_requerimento_124_tuca_marcia_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2950/resposta_requerimento_124_tuca_marcia_alexandre.pdf</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2951/resposta_requerimento_125_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2951/resposta_requerimento_125_josemar.pdf</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2952/resposta_requerimento_126_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2952/resposta_requerimento_126_teka.pdf</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2953/resposta_requerimento_128_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2953/resposta_requerimento_128_teka.pdf</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2954/resposta_requerimento_129_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2954/resposta_requerimento_129_lucinete.pdf</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2955/resposta_requerimento_130_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2955/resposta_requerimento_130_lucinete.pdf</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2956/resposta_requerimento_131_eduardo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2956/resposta_requerimento_131_eduardo.pdf</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2957/resposta_requerimento_132_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2957/resposta_requerimento_132_benilto.pdf</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2958/resposta_requerimento_133_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2958/resposta_requerimento_133_marcia.pdf</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2959/resposta_requerimento_134_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2959/resposta_requerimento_134_dyhego.pdf</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2960/resposta_requerimento_136_dyehgo_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2960/resposta_requerimento_136_dyehgo_franca.pdf</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2961/resposta_requerimento_137_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2961/resposta_requerimento_137_lucinete.pdf</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2962/resposta_requerimento_138_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2962/resposta_requerimento_138_lucinete.pdf</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2963/resposta_requerimento_139_tuca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2963/resposta_requerimento_139_tuca.pdf</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2964/resposta_requerimento_140_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2964/resposta_requerimento_140_marcia.pdf</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2965/resposta_requerimento_142_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2965/resposta_requerimento_142_dyhego.pdf</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2966/resposta_requerimento_143_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2966/resposta_requerimento_143_dyhego.pdf</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2967/resposta_requerimento_144_tuca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2967/resposta_requerimento_144_tuca.pdf</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2968/resposta_requerimento_145_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2968/resposta_requerimento_145_marciano.pdf</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2969/resposta_requerimento_146_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2969/resposta_requerimento_146_teka.pdf</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2970/resposta_requerimento_147_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2970/resposta_requerimento_147_lucinete.pdf</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2971/resposta_requerimento_148_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2971/resposta_requerimento_148_alexandre.pdf</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2972/resposta_requerimento_149_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2972/resposta_requerimento_149_alexandre.pdf</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2973/resposta_requerimento_154_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2973/resposta_requerimento_154_dyhego.pdf</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2974/resposta_requerimento_156_tuca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2974/resposta_requerimento_156_tuca.pdf</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2975/resposta_requerimento_157_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2975/resposta_requerimento_157_marcia.pdf</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>Josemar Correa, DANIEL VASSÃO</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2976/resposta_requerimento_158_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2976/resposta_requerimento_158_josemar.pdf</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2977/resposta_requerimento_159_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2977/resposta_requerimento_159_dyhego.pdf</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2978/resposta_requerimento_162_daniel.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2978/resposta_requerimento_162_daniel.pdf</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2979/resposta_requerimento_163_eduardo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2979/resposta_requerimento_163_eduardo.pdf</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2980/resposta_requerimento_164_tuca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2980/resposta_requerimento_164_tuca.pdf</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2981/resposta_requerimento_165_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2981/resposta_requerimento_165_marcia.pdf</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2982/resposta_requerimento_166_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2982/resposta_requerimento_166_marciano.pdf</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2983/resposta_requerimento_167_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2983/resposta_requerimento_167_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2984/resposta_requerimento_168_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2984/resposta_requerimento_168_lucinete.pdf</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2985/resposta_requerimento_169_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2985/resposta_requerimento_169_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2986/resposta_requerimento_170_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2986/resposta_requerimento_170_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2987/resposta_requerimento_171_anthony_damasio.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2987/resposta_requerimento_171_anthony_damasio.pdf</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2988/resposta_requerimento_172_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2988/resposta_requerimento_172_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2989/resposta_requerimento_173_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2989/resposta_requerimento_173_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2990/resposta_requerimento_174_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2990/resposta_requerimento_174_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2991/resposta_requerimento_175_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2991/resposta_requerimento_175_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Josemar Correa, DANIEL VASSÃO, TEKA AVELAR</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2992/resposta_requerimento_176_daniel_teka_e_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2992/resposta_requerimento_176_daniel_teka_e_josemar.pdf</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2993/resposta_requerimento_177_lucinete_marciano_e_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2993/resposta_requerimento_177_lucinete_marciano_e_dyhego.pdf</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2994/resposta_requerimento_178_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2994/resposta_requerimento_178_lucinete.pdf</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2995/resposta_requerimento_179_teka_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2995/resposta_requerimento_179_teka_1.pdf</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2996/resposta_requerimento_180_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2996/resposta_requerimento_180_teka.pdf</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2997/resposta_requerimento_181dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2997/resposta_requerimento_181dyhego.pdf</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2998/resposta_requerimento_183_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2998/resposta_requerimento_183_dyhego.pdf</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2999/resposta_requerimento_184_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2999/resposta_requerimento_184_lucinete.pdf</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3000/resposta_requerimento_185_eduardo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3000/resposta_requerimento_185_eduardo.pdf</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3001/resposta_requerimento_186_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3001/resposta_requerimento_186_lucinete.pdf</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>DYHEGO FRANÇA, MÁRCIA MACIEL</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3002/resposta_requerimento_187_dyhego_e_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3002/resposta_requerimento_187_dyhego_e_marcia.pdf</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3003/resposta_requerimento_188_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3003/resposta_requerimento_188_marcia.pdf</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3004/resposta_requerimento_189_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3004/resposta_requerimento_189_marcia.pdf</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3005/resposta_requerimento_190_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3005/resposta_requerimento_190_teka.pdf</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3006/resposta_requerimento_191_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3006/resposta_requerimento_191_teka.pdf</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3007/resposta_requerimento_192_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3007/resposta_requerimento_192_teka.pdf</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3008/resposta_requerimento_193_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3008/resposta_requerimento_193_alexandre.pdf</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3009/resposta_requerimento_194_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3009/resposta_requerimento_194_alexandre.pdf</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3010/resposta_requerimento_195_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3010/resposta_requerimento_195_alexandre.pdf</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3011/resposta_requerimento_196_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3011/resposta_requerimento_196_teka.pdf</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3012/resposta_requerimento_198_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3012/resposta_requerimento_198_lucinete.pdf</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3013/resposta_requerimento_199_daniel.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3013/resposta_requerimento_199_daniel.pdf</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3014/resposta_requerimento_200_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3014/resposta_requerimento_200_lucinete.pdf</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3015/resposta_requerimento_203_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3015/resposta_requerimento_203_teka.pdf</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3016/resposta_requerimento_204_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3016/resposta_requerimento_204_macau.pdf</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3017/resposta_requerimento_205_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3017/resposta_requerimento_205_macau.pdf</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3018/resposta_requerimento_206_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3018/resposta_requerimento_206_teka.pdf</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3019/resposta_requerimento_207_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3019/resposta_requerimento_207_dyhego.pdf</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3020/resposta_requerimento_208_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3020/resposta_requerimento_208_dyhego.pdf</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3021/resposta_requerimento_209_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3021/resposta_requerimento_209_dyhego.pdf</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3022/resposta_requerimento_210_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3022/resposta_requerimento_210_dyhego.pdf</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3023/resposta_requerimento_211_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3023/resposta_requerimento_211_dyhego.pdf</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3100/resp._req._212_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3100/resp._req._212_lucinete.pdf</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3101/resp._req._213_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3101/resp._req._213_marcia.pdf</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3102/resp._req._214_marcia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3102/resp._req._214_marcia.pdf</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3103/resp._req._216_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3103/resp._req._216_lucinete.pdf</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3104/resp._req._218_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3104/resp._req._218_lucinete.pdf</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3105/resp._req._220_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3105/resp._req._220_lucinete.pdf</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3106/resp._req._222_tucca_marcia_e_alexandre.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3106/resp._req._222_tucca_marcia_e_alexandre.pdf</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3107/resp._req._226_alexandre_marcia_e_tuca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3107/resp._req._226_alexandre_marcia_e_tuca.pdf</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3108/resp._req._227_alexandre_marcia_e_tuca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3108/resp._req._227_alexandre_marcia_e_tuca.pdf</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3109/resp._req._229_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3109/resp._req._229_marciano.pdf</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3110/resp._req._230_josemar_e_daniel.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3110/resp._req._230_josemar_e_daniel.pdf</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3111/resp._req._231_josemar_e_daniel.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3111/resp._req._231_josemar_e_daniel.pdf</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3112/resp._req._232_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3112/resp._req._232_dyhego.pdf</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3113/resp._req._233_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3113/resp._req._233_lucinete.pdf</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3114/resp._req._234__lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3114/resp._req._234__lucinete.pdf</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3115/resp._req._235_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3115/resp._req._235_lucinete.pdf</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3116/resp._req._236_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3116/resp._req._236_lucinete.pdf</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3117/resp._req._237_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3117/resp._req._237_lucinete.pdf</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3118/resp._req._238_eduardo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3118/resp._req._238_eduardo.pdf</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3119/resp._req._239_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3119/resp._req._239_macau.pdf</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>DANIEL VASSÃO, Josemar Correa</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3120/resp._req._240_daniel_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3120/resp._req._240_daniel_josemar.pdf</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3121/resp._req._241_clayton.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3121/resp._req._241_clayton.pdf</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3122/resp._req._245_teka.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3122/resp._req._245_teka.pdf</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3123/resp._req._246_dyhego.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3123/resp._req._246_dyhego.pdf</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>TDE</t>
   </si>
   <si>
     <t>Termo de Devolução e Entrega</t>
   </si>
   <si>
     <t>Presidência - PRE</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2384/termo_baixa_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2384/termo_baixa_2021.pdf</t>
   </si>
   <si>
     <t>TERMO DE DEVOLUÇÃO E ENTREGA DE BENS PATRIMONIAIS Nº 01/2021 _x000D_
 Pelo instrumento público de compromisso de devolução de entrega de bens públicos, que _x000D_
 fazem entre si, de um lado, a Câmara Municipal de Iguape, pessoa jurídica de direito público _x000D_
 interno, com inscrição no CNPJ sob o nº 57.739.989/0001-77, com sede na Rua das Neves _x000D_
 n º 01, Centro, Iguape/SP., neste Ato, representada pelo Presidente, Eduardo de Lara, e do _x000D_
 outro, a Prefeitura do Município de Iguape, pessoa jurídica de direito público, com inscrição _x000D_
 no CNPJ sob o número 45.550.167/0001-64, neste Ato, representado pelo Prefeito Wilson _x000D_
 Almeida Lima, celebram o presente termo de devolução de bens móveis, tudo de acordo _x000D_
 com a Lei 8666/93, nos termos e condições das cláusulas abaixo:</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Resposta Oficio</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2573/resposta_oficio_001_2021_tuca_enfermeiro.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2573/resposta_oficio_001_2021_tuca_enfermeiro.pdf</t>
   </si>
   <si>
     <t>Resposta ao Oficio 001/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7935,67 +7935,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3024/projeto_de_decreto_legislativo_no_02_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3025/projeto_de_decreto_legislativo_no_03_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3026/projeto_de_decreto_legislativo_no_04_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3027/projeto_de_decreto_legislativo_no_05_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3028/projeto_de_decreto_legislativo_no_06_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3029/projeto_de_decreto_legislativo_no_07_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3030/projeto_de_decreto_legislativo_no_08_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3031/projeto_de_decreto_legislativo_no_09_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3032/projeto_de_decreto_legislativo_no_10_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3033/projeto_de_decreto_legislativo_no_11_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3034/projeto_de_decreto_legislativo_no_12_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3035/projeto_de_decreto_legislativo_no_13_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2528/pl_09_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2819/pl_ppa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2820/pl_ldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2383/estatuto_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2385/mocao_01_2021_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2386/mocao_02_2021_damasio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2387/mocao_03_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2388/mocao_04_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2389/mocao_05_2021_marcia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2390/mocao_06_2021_marcia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2391/mocao_07_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2821/mocao_08_2021_marcia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2822/mocao_09_dyhego.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2823/mocao_10_marcia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2824/mocao_11_dyhego.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2825/mocao_12_dyhego.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2826/mocao_13_josemar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2827/mocao_14_teka.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2828/mocao_15_eduardo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2829/mocao_16_dyhego_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2830/mocao_17_dyhego.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2831/mocao_18_teka.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2832/mocao_19_dyhego.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2833/mocao_20_eduardo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2834/mocao_21_teka.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2835/mocao_22_dyhego.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2836/mocao_23_marciano.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2837/mocao_24_dyhego_benilto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2838/mocao_25_dyhego.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2839/mocao_26_eduardo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2840/mocao_27_eduardo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2841/mocao_28_josemar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2842/mocao_29_lucinete.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2843/mocao_35_benilto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2844/mocao_36_dyhego.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2845/mocao_37_josemar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2846/mocao_38_dyhego.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2847/mocao_39_dyhego.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2848/mocao_40_dyhego.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2849/mocao_41_marciano.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2850/mocao_42_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3036/mocao_n53.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2392/req_01_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2393/req_02_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2394/req_03_2021_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2395/req_04_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2605/requerimento_05_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2396/req_06_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2397/req_07_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2398/req_08_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2399/req_09_2021_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2400/req_10_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2401/req_11_2021_dyhego_franca_ok.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2402/req_12_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2403/req_13_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2404/req_14_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2405/req_15_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2406/req_16_2021_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2407/req_17_2021_benilto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2408/req_18_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2409/req_19_2021_marciano.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2732/requerimento_20_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2410/req_21_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2411/req_22_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2412/req_23_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2413/req_24_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2414/req_25_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2415/req_26_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2416/req_27_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2417/req_28_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2418/req_29_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2419/req_30_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2420/req_31_2021_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2421/req_32_2021_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2422/req_33_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2423/req_34_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2424/req_35_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2425/req_36_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2426/req_37_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2427/req_38_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2428/req_39_2021_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2429/req_40_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2430/req_41_2021_marciano.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2431/req_42_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2433/req_43_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2434/req_44_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2432/req_45_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2606/requerimento_46_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2545/requerimento_47_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2546/requerimento_48_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2547/requerimento_49_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2548/requerimento_51_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2607/requerimento_54_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2608/requerimento_55_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2609/requerimento_56_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2610/requerimento_57_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2611/requerimento_58_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2612/requerimento_59_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2613/requerimento_61_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2614/requerimento_62_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2733/requerimento_64_2021__alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2615/requerimento_65_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2616/requerimento_66_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2617/requerimento_67_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2618/requerimento_69_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2619/requerimento_70_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2620/requerimento_71_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2621/requerimento_72_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2622/requerimento_73_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2623/requerimento_74_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2624/requerimento_75_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2625/requerimento_76_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2626/requerimento_77_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2627/requerimento_78_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2628/requerimento_79_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2629/requerimento_80_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2630/requerimento_81_2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2631/requerimento_82_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2632/requerimento_83_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2633/requerimento_84_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2634/requerimento_85_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2635/requerimento_86_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2636/requerimento_87_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2637/requerimento_92_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2638/requerimento_93_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2639/requerimento_94_2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2640/requerimento_95_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2641/requerimento_96_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2642/requerimento_97_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2643/requerimento_98_2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2644/requerimento_99_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2645/requerimento_100_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2646/requerimento_101_2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2647/requerimento_102_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2648/requerimento_103_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2649/requerimento_104_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2650/requerimento_105_2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2651/requerimento_106_2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2652/requerimento_107_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2653/requerimento_108_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2654/requerimento_109_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2655/requerimento_110_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2656/requerimento_111_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2657/requerimento_112_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2658/requerimento_113_2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2776/requerimento_114_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2782/requerimento_121_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2777/requerimento_117_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2778/requerimento_118_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2779/requerimento_119_josemar.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2780/requerimento_120_marcia_maciel.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2781/requerimento_121_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2783/requerimento_122_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2784/requerimento_123_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2785/requerimento_124_marcia_maciel.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2786/requerimento_125_josemar.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2787/requerimento_126_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2788/requerimento_127_josemar.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2789/requerimento_128_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2790/requerimento_129_lucinete.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2791/requerimento_130_lucinete.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2792/requerimento_131_eduardo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2793/requerimento_132_benilto.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2794/requerimento_133_marcia.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2795/requerimento_134_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2796/requerimento_135_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2797/requerimento_136_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2798/requerimento_137_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2799/requerimento_138_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2800/requerimento_139_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2801/requerimento_140_marcia_maciel.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2802/requerimento_141_marcia_maciel.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2803/requerimento_142_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2804/requerimento_143_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2805/requerimento_144_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2806/requerimento_145_marciano.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2807/requerimento_146_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2808/requerimento_147_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2809/requerimento_148_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2810/requerimento_149_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2811/requerimento_154_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2812/requerimento_155_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2813/requerimento_156_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2814/requerimento_157_marcia.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2815/requerimento_158_josemar.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2816/requerimento_159_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2817/requerimento_160_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2882/requerimento_168_lucinete.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2883/requerimento_169_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2884/requerimento_170_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2885/requerimento_171_damasio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2886/requerimento_172_2021__dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2887/requerimento_173_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2888/requerimento_174_dyehgo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2889/requerimento_175_dyhego.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2890/requerimento_177_dyhego.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2891/requerimento_178_lucinete.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2892/requerimento_179_teka.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2893/requerimento_180_teka.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2894/requerimento_181_dyhego.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2895/requerimento_182_clayton.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2896/requerimento_183_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2897/requerimento_184_lucinete.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2898/requerimento_185_eduardo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2899/requerimento_186_lucinete.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2900/requerimento_187_dyhego_marcia.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2901/requerimento_188_marcia.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2902/requerimento_189_marcia.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2903/requerimento_190_teka.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2904/requerimento_191_teka.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2905/requerimento_192_teka.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2906/requerimento_193_macau.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2907/requerimento_194_macau.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2908/requerimento_195_macau.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2909/requerimento_196_teka.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2910/requerimento_197_marciano.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2911/requerimento_198_lucinete.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2912/requerimento_199_daniel.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2913/requerimento_212_lucinete.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2914/requerimento_213_marcia.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2915/requerimento_214_marcia.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2916/requerimento_215_lucinete.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2917/requerimento_216_lucinete.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2918/requerimento_217_teka.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2919/requerimento_218_lucinete.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2920/requerimento_219_lucinete.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2921/requerimento_220_lucinete.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2922/requerimento_221_eduardo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2923/requerimento_222_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2924/requerimento_223_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2925/requerimento_224_macau.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2926/requerimento_225_macau.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2927/requerimento_226_macau.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2928/requerimento_227_macau.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2929/requerimento_228_macau.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2930/requerimento_229_marciano.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2931/requerimento_230_josemar.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2932/requerimento_231_josemar.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2933/requerimento_232_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2934/requerimento_233_lucinete.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2935/requerimento_234_lucinete.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2936/requerimento_235_lucinete.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2937/requerimento_236_lucinete.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2938/requerimento_237_lucinete.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2939/requerimento_238_eduardo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3037/requerimento_239_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3038/requerimento_241_clayton.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3039/requerimento_242_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3040/requerimento_243_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3041/requerimento_245_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3042/requerimento_246_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3043/requerimento_247_dyehgo_franca.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3044/requerimento_248_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3045/requerimento_249_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3046/requerimento_250_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3047/requerimento_251_teka.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3048/requerimento_252_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3049/requerimento_253_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3050/requerimento_254_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3124/requerimentos_255.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3125/requerimentos_256.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3126/requerimentos_257.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3127/requerimentos_258.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3145/requerimento_260_josemar.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3146/requerimento_261_josemar.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3147/requerimento_262_josemar.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3148/requerimento_263_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3149/requerimento_264_macau.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3150/requerimento_265_dyehgo_macau.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3151/requerimento_266_macau.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3152/requerimento_267_teka.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3153/requerimento_268_marcia_tuka_macau.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3154/requerimento_269_dyehgo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3155/requerimento_270_lucinete.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3156/requerimento_271_lucinete.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3157/requerimento_272_macau.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3158/requerimento_273_macau.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3159/requerimento_274_dyehgo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3160/requerimento_275_dyhego.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3161/requerimento_276_macau.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3162/requerimento_277_damasio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3163/requerimento_281_macau.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3164/requerimento_282_marcia_e_tuca.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3165/requerimento_283_tuca_marcia.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3166/requerimento_284_dyhego.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3167/requerimento_285_dyehgo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3168/requerimento_286_dyehgo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2454/indicacao_01_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2455/indicacao_02_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2456/indicacao_03_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2457/indicacao_04_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2458/indicacao_05_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2459/indicacao_06_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2460/indicacao_07_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2461/indicacao_08_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2462/indicacao_09_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2463/indicacao_10_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2464/indicacao_11_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2465/indicacao_12_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2466/indicacao_13_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2467/indicacao_14_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2468/indicacao_15_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2469/indicacao_16_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2734/indicacao___18_2021_josemar.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2470/indicacao_19_2021_josemar.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2471/indicacao_20_2021_josemar.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2472/indicacao_21_2021_josemar.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2473/indicacao_22_2021_daniel.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2474/indicacao_23_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2475/indicacao_24_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2476/indicacao_25_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2477/indicacao_26_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2478/indicacao_27_2021_marcia.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2479/indicacao_28_2021_marcia.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2480/indicacao_29_2021_marcia.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2481/indicacao_30_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2482/indicacao_31_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2483/indicacao_32_2021_benilto.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2735/indicacao___33_2021_benilto.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2484/indicacao_34_2021_benilto.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2485/indicacao_35_2021_benilto.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2487/indicacao_37_2021_benilto.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2488/indicacao_38_2021_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2490/indicacao_40_2021_josemar.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2491/indicacao_41_2021_teka.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2492/indicacao_42_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2493/indicacao_43_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2494/indicacao_44_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2496/indicacao_46_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2497/indicacao_47_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2498/indicacao_48_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2500/indicacao_50_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2501/indicacao_51_2021_marcia.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2503/indicacao_53_2021_marciano.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2504/indicacao_54_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2505/indicacao_55_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2736/indicacao___56_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2506/indicacao_57_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2507/indicacao_59_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2508/indicacao_59_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2509/indicacao_60_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2737/indicacao___61_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2510/indicacao_62_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2511/indicacao_63_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2512/indicacao_64_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2513/indicacao_65_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2514/indicacao_66_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao_67_2021_marcia.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao_68_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2518/indicacao_70_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2519/indicacao_73_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2520/indicacao_74_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2521/indicacao_75_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2522/indicacao_76_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2523/indicacao_77_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2542/indicacao_78_2021_damasio.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2524/indicacao_79_2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2525/indicacao_80_2021_josemar.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2526/indicacao_81_2021_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2527/indicacao_83_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2543/indicacao_84_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2544/indicacao_85_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2738/indicacao__86__2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2739/indicacao__87_2021_damasio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2740/indicacao__88_2021_damasio.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2741/indicacao_89_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2742/indicacao_90_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2659/indicacao_no_91.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2660/indicacao_no_92.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2661/indicacao_no_93.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2662/indicacao_no_94.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2663/indicacao_no_95.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2664/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2743/indicacao_97_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2665/indicacao_no_98.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2666/indicacao_no_99.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2667/indicacao_no_100.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2668/indicacao_no_101.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2669/indicacao_no_102.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2670/indicacao_no_103.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2671/indicacao_no_104.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2672/indicacao_no_105.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2744/indicacao_106_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2745/indicacao_107_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2746/indicacao_108_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2747/indicacao_109_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2673/indicacao_no_110.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2674/indicacao_no_111.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2675/indicacao_no_112.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2676/indicacao_no_113.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2677/indicacao_no_114.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2678/indicacao_no_115.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2679/indicacao_no_116.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2680/indicacao_no_117.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2681/indicacao_no_118.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2682/indicacao_no_119.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2683/indicacao_no_120.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2684/indicacao_no_121.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2685/indicacao_no_122.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao_no_123.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2687/indicacao_no_124.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2688/indicacao_no_125.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2689/indicacao_no_126.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2690/indicacao_no_127.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2691/indicacao_no_128.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2692/indicacao_no_129.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2693/indicacao_no_130.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2694/indicacao_no_131.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2695/indicacao_no_132.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2696/indicacao_no_133.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2697/indicacao_no_134.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2698/indicacao_no_135.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2699/indicacao_no_136.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2700/indicacao_no_137.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2701/indicacao_no_138.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2702/indicacao_no_139.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2703/indicacao_no_140.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2704/indicacao_no_141.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2705/indicacao_no_142.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2706/indicacao_no_143.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2707/indicacao_no_144.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2708/indicacao_no_145.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2709/indicacao_no_146.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2710/indicacao_no_147.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2711/indicacao_no_148.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2712/indicacao_no_149.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2713/indicacao_no_150.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2714/indicacao_no_151.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2715/indicacao_no_152.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2716/indicacao_no_153.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2717/indicacao_no_154.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2718/indicacao_no_156.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2719/indicacao_no_157.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2720/indicacao_no_158.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2721/indicacao_no_159.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2722/indicacao_no_160.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2723/indicacao_no_161.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2724/indicacao_no_162.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2725/indicacao_no_163.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2748/indicacao_164_2021_damasio.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2749/indicacao_165_2021_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2750/indicacao_166_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2751/indicacao_167_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2752/indicacao_168_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2753/indicacao_169_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2772/indicacao_171_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2773/indicacao_172_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2774/indicacao_173_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2775/indicacao_174_damasio.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2851/indicacao_178_damasio.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2852/indicacao_179_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2853/indicacao_180_damasio.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2854/indicacao_181_damasio.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2855/indicacao_182_damsio.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2856/indicacao_183_damasio.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2857/indicacao_184_damasio.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2858/indicacao_185_damasio.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2859/indicacao_186_damasio.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2860/indicacao_187_damasio.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2861/indicacao_188_damasio.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2862/indicacao_189_damasio.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2863/indicacao_190_damasio.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2864/indicacao_191_damasio.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2865/indicacao_192_damasio.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2866/indicacao_193_damasio.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2867/indicacao_194_damasio.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2868/indicacao_195_damasio.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2869/indicacao_196_damasio.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2870/indicacao_197_damasio.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2871/indicacao_198_damasio.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2872/indicacao_199_damasio.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2873/indicacao_200_daniel.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2874/indicacao_201_dyhego.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2875/indicacao_202_dyhego.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2876/indicacao_203_teka.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2877/indicacao_204_dyhego.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2878/indicacao_205_dyhego.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2879/indicacao_210_anthony.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2880/indicacao_211_damasio.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2881/indicacao_212_damasio.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3051/indicacao_213_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3052/indicacao_214_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3053/indicacao_215_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3054/indicacao_216_damasio.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3055/indicacao_217_damasio.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3057/indicacao_219_damasio.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3058/indicacao_220_damasio.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3059/indicacao_221_damasio.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3060/indicacao_222_lucinete.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3061/indicacao_223_marcia_alexandre_tuca.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3062/indicacao_224_marcia_alexandre_tuca.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3063/indicacao_225_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3064/indicacao_226_lucinete.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3065/indicacao_227_lucinete.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3066/indicacao_228_marciano.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3067/indicacao_229_marciano.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3068/indicacao_230_josemar.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3069/indicacao_231_josemar.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3070/indicacao_232_josemar.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3071/indicacao_233_josemar.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3072/indicacao_234_josemar.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3073/indicacao_235_josemar.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3074/indicacao_236_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3075/indicacao_237_dyhego-mesclado.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3076/indicacao_238_dyhego.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3077/indicacao_239_dyhego.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3078/indicacao_240_eduardo_lara-mesclado.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3079/indicacao_241_damasio.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3080/indicacao_242_marciano.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3081/indicacao_243_dyhego_franca-mesclado.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3082/indicacao_244_dyhego_franca-mesclado.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3083/indicacao_245_dyhego_franca-mesclado.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3084/indicacao_246_dyhego_franca-mesclado.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3085/indicacao_247_marciano.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3086/indicacao_248_lucinete.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3087/indicacao_249_lucinete.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3088/indicacao_250_macau.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3089/indicacao_251_dyhego-mesclado.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3090/indicacao_252_tuca.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3091/indicacao_253_damasio-mesclado.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3092/indicacao_254_damasio-mesclado.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3093/indicacao_255_damasio.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3094/indicacao_256_damasio.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3095/indicacao_257_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3096/indicacao_258_marciano.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3097/indicacao_259_marciano.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3098/indicacao_260_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3099/indicacao_261_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3129/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3130/indicacoes_263.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3131/indicacoes_264.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3132/indicacoes_265.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3133/indicacoes_266.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3134/indicacoes_267.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3135/indicacoes_268.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3136/indicacoes_269.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3137/indicacoes_270.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3138/indicacoes_271.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3139/indicacoes_272.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3140/indicacoes_273.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3141/indicacoes_276.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3142/indicacoes_275.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3143/indicacoes_276.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2529/emenda_n1_ao_projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2530/emenda_03-2021.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2818/emenda_a_lei_organica_n_03_de_05_de_julho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3144/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2435/resposta_req_01_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2436/resposta_req_03_2021_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2437/resposta_req_04_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2438/resposta_req_06_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2439/resposta_req_07_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2440/resposta_req_08_2021_lucinete_dyhego.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2441/resposta_req_09_2021_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2442/resposta_req_10_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2443/resposta_req_11_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2444/resposta_req_12_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2445/resposta_req_14_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2754/resposta_req_15_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2446/resposta_req_16_2021_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2447/resposta_req_17_2021_benilto.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2448/resposta_req_18_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2449/resposta_req_19_2021_marciano.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2450/resposta_req_20_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2451/resposta_req_21_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2452/resposta_req_22_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2453/resposta_req_23_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2531/resp_req_24_lucinete.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2532/resp_req_25_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2533/resp_req_26_lucinete.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2534/resp_req_27_lucinete.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2755/resposta_req_28_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2535/resp_req_29_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2536/resp_req_30_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2537/resp_req_31_teka_daniel_eduardo.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2538/resp_req_32_daniel.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2539/resp_req_33_lucinete_dyhego.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2540/resp_req_34_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2541/resp_req_35_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2553/resp_req_36_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2554/resp_req_37_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2555/resp_req_38_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2556/resp_req_39_2021_tuca.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2557/resp_req_41_2021_marciano.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2559/resposta_req_42_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2560/resposta_req_43_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2561/resposta_req_44_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2562/resposta_req_45_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2567/resposta_requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2563/resposta_req_49_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2564/resposta_req_50_2021_damasio_e_dyhego.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2565/resposta_requimento_51.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2568/resposta_requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2566/resposta_requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2569/resposta_requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2572/resposta_req_55_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2574/resp._req._56_2021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2597/resp._requerimento_n57.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2598/resp._requerimento_n58.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2599/resp._requerimento_n59.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2575/resp._req._61_2021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2576/resp._req._62_2021.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2600/resp._requerimento_n63.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2577/resp._req._64_2021.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2756/resposta_req_65.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2578/resp._req._66_2021.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2579/resp._req._67_2021.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2940/resposta_requerimento_68_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2582/resp._requerimento_n69.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2583/resp._requerimento_n70.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2584/resp._requerimento_n71.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2585/resp._requerimento_n72.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2586/resp._requerimento_n73.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2587/resp._requerimento_n74.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2588/resp._requerimento_n75.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2589/resp._requerimento_n76.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2590/resp._requerimento_n77.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2591/resp._requerimento_n78.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2757/resposta_req_79.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2592/resp._requerimento_n80.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2593/resp._requerimento_n82.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2594/resp._requerimento_n83.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2595/resp._requerimento_n84.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2596/resp._requerimento_n85.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2601/resp._requerimento_n92.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2602/resp._requerimento_n93.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2603/resp._requerimento_n94.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2941/resposta_requerimento_95_marcia.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2604/resp._requerimento_n96.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2758/resposta_requerimento_97_2021_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2759/resposta_requerimento_98_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2760/resposta_requerimento_99_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2761/resposta_requerimento_100_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2762/resposta_requerimento_101_2021_tuca_marcia_alexandre.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2763/resposta_requerimento_102_2021_tuca_marcia_alexandre.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2764/resposta_requerimento_103_2021_tuca_marcia_alexandre.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2765/resposta_requerimento_104_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2942/resposta_requerimento_106_teka.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2943/resposta_requerimento_107_lucinete.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2944/resposta_requerimento_110_lucinete.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2945/resposta_requerimento_111_lucinete.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2946/resposta_requerimento_112_dyhego.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2947/resposta_requerimento_113_dyhego.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2766/resp._req_115_marcia_tuka_e_alexandre.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2767/resp_req._117_dyhego.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2768/resp_req_118_dhyego.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2769/resp_req_119_josemar.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2770/resp._req_120_marcia_tuka_e_alexandre.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2771/resp_req_121_lucinete.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2948/resposta_requerimento_122_tuca_marcia_alexandre.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2949/resposta_requerimento_123_tuca_marcia_alexandre.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2950/resposta_requerimento_124_tuca_marcia_alexandre.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2951/resposta_requerimento_125_josemar.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2952/resposta_requerimento_126_teka.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2953/resposta_requerimento_128_teka.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2954/resposta_requerimento_129_lucinete.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2955/resposta_requerimento_130_lucinete.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2956/resposta_requerimento_131_eduardo.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2957/resposta_requerimento_132_benilto.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2958/resposta_requerimento_133_marcia.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2959/resposta_requerimento_134_dyhego.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2960/resposta_requerimento_136_dyehgo_franca.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2961/resposta_requerimento_137_lucinete.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2962/resposta_requerimento_138_lucinete.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2963/resposta_requerimento_139_tuca.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2964/resposta_requerimento_140_marcia.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2965/resposta_requerimento_142_dyhego.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2966/resposta_requerimento_143_dyhego.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2967/resposta_requerimento_144_tuca.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2968/resposta_requerimento_145_marciano.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2969/resposta_requerimento_146_teka.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2970/resposta_requerimento_147_lucinete.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2971/resposta_requerimento_148_alexandre.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2972/resposta_requerimento_149_alexandre.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2973/resposta_requerimento_154_dyhego.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2974/resposta_requerimento_156_tuca.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2975/resposta_requerimento_157_marcia.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2976/resposta_requerimento_158_josemar.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2977/resposta_requerimento_159_dyhego.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2978/resposta_requerimento_162_daniel.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2979/resposta_requerimento_163_eduardo.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2980/resposta_requerimento_164_tuca.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2981/resposta_requerimento_165_marcia.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2982/resposta_requerimento_166_marciano.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2983/resposta_requerimento_167_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2984/resposta_requerimento_168_lucinete.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2985/resposta_requerimento_169_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2986/resposta_requerimento_170_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2987/resposta_requerimento_171_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2988/resposta_requerimento_172_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2989/resposta_requerimento_173_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2990/resposta_requerimento_174_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2991/resposta_requerimento_175_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2992/resposta_requerimento_176_daniel_teka_e_josemar.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2993/resposta_requerimento_177_lucinete_marciano_e_dyhego.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2994/resposta_requerimento_178_lucinete.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2995/resposta_requerimento_179_teka_1.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2996/resposta_requerimento_180_teka.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2997/resposta_requerimento_181dyhego.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2998/resposta_requerimento_183_dyhego.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2999/resposta_requerimento_184_lucinete.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3000/resposta_requerimento_185_eduardo.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3001/resposta_requerimento_186_lucinete.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3002/resposta_requerimento_187_dyhego_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3003/resposta_requerimento_188_marcia.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3004/resposta_requerimento_189_marcia.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3005/resposta_requerimento_190_teka.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3006/resposta_requerimento_191_teka.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3007/resposta_requerimento_192_teka.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3008/resposta_requerimento_193_alexandre.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3009/resposta_requerimento_194_alexandre.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3010/resposta_requerimento_195_alexandre.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3011/resposta_requerimento_196_teka.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3012/resposta_requerimento_198_lucinete.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3013/resposta_requerimento_199_daniel.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3014/resposta_requerimento_200_lucinete.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3015/resposta_requerimento_203_teka.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3016/resposta_requerimento_204_macau.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3017/resposta_requerimento_205_macau.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3018/resposta_requerimento_206_teka.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3019/resposta_requerimento_207_dyhego.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3020/resposta_requerimento_208_dyhego.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3021/resposta_requerimento_209_dyhego.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3022/resposta_requerimento_210_dyhego.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3023/resposta_requerimento_211_dyhego.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3100/resp._req._212_lucinete.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3101/resp._req._213_marcia.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3102/resp._req._214_marcia.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3103/resp._req._216_lucinete.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3104/resp._req._218_lucinete.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3105/resp._req._220_lucinete.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3106/resp._req._222_tucca_marcia_e_alexandre.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3107/resp._req._226_alexandre_marcia_e_tuca.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3108/resp._req._227_alexandre_marcia_e_tuca.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3109/resp._req._229_marciano.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3110/resp._req._230_josemar_e_daniel.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3111/resp._req._231_josemar_e_daniel.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3112/resp._req._232_dyhego.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3113/resp._req._233_lucinete.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3114/resp._req._234__lucinete.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3115/resp._req._235_lucinete.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3116/resp._req._236_lucinete.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3117/resp._req._237_lucinete.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3118/resp._req._238_eduardo.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3119/resp._req._239_macau.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3120/resp._req._240_daniel_josemar.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3121/resp._req._241_clayton.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3122/resp._req._245_teka.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3123/resp._req._246_dyhego.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2384/termo_baixa_2021.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2573/resposta_oficio_001_2021_tuca_enfermeiro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2528/pl_09_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2819/pl_ppa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2820/pl_ldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2383/estatuto_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3024/projeto_de_decreto_legislativo_no_02_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3025/projeto_de_decreto_legislativo_no_03_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3026/projeto_de_decreto_legislativo_no_04_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3027/projeto_de_decreto_legislativo_no_05_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3028/projeto_de_decreto_legislativo_no_06_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3029/projeto_de_decreto_legislativo_no_07_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3030/projeto_de_decreto_legislativo_no_08_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3031/projeto_de_decreto_legislativo_no_09_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3032/projeto_de_decreto_legislativo_no_10_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3033/projeto_de_decreto_legislativo_no_11_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3034/projeto_de_decreto_legislativo_no_12_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3035/projeto_de_decreto_legislativo_no_13_de_13_de_outubro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2392/req_01_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2393/req_02_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2394/req_03_2021_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2395/req_04_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2605/requerimento_05_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2396/req_06_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2397/req_07_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2398/req_08_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2399/req_09_2021_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2400/req_10_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2401/req_11_2021_dyhego_franca_ok.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2402/req_12_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2403/req_13_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2404/req_14_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2405/req_15_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2406/req_16_2021_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2407/req_17_2021_benilto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2408/req_18_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2409/req_19_2021_marciano.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2732/requerimento_20_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2410/req_21_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2411/req_22_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2412/req_23_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2413/req_24_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2414/req_25_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2415/req_26_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2416/req_27_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2417/req_28_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2418/req_29_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2419/req_30_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2420/req_31_2021_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2421/req_32_2021_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2422/req_33_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2423/req_34_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2424/req_35_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2425/req_36_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2426/req_37_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2427/req_38_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2428/req_39_2021_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2429/req_40_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2430/req_41_2021_marciano.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2431/req_42_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2433/req_43_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2434/req_44_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2432/req_45_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2606/requerimento_46_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2545/requerimento_47_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2546/requerimento_48_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2547/requerimento_49_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2548/requerimento_51_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2607/requerimento_54_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2608/requerimento_55_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2609/requerimento_56_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2610/requerimento_57_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2611/requerimento_58_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2612/requerimento_59_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2613/requerimento_61_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2614/requerimento_62_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2733/requerimento_64_2021__alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2615/requerimento_65_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2616/requerimento_66_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2617/requerimento_67_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2618/requerimento_69_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2619/requerimento_70_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2620/requerimento_71_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2621/requerimento_72_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2622/requerimento_73_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2623/requerimento_74_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2624/requerimento_75_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2625/requerimento_76_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2626/requerimento_77_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2627/requerimento_78_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2628/requerimento_79_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2629/requerimento_80_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2630/requerimento_81_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2631/requerimento_82_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2632/requerimento_83_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2633/requerimento_84_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2634/requerimento_85_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2635/requerimento_86_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2636/requerimento_87_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2637/requerimento_92_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2638/requerimento_93_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2639/requerimento_94_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2640/requerimento_95_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2641/requerimento_96_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2642/requerimento_97_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2643/requerimento_98_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2644/requerimento_99_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2645/requerimento_100_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2646/requerimento_101_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2647/requerimento_102_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2648/requerimento_103_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2649/requerimento_104_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2650/requerimento_105_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2651/requerimento_106_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2652/requerimento_107_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2653/requerimento_108_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2654/requerimento_109_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2655/requerimento_110_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2656/requerimento_111_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2657/requerimento_112_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2658/requerimento_113_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2776/requerimento_114_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2782/requerimento_121_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2777/requerimento_117_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2778/requerimento_118_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2779/requerimento_119_josemar.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2780/requerimento_120_marcia_maciel.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2781/requerimento_121_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2783/requerimento_122_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2784/requerimento_123_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2785/requerimento_124_marcia_maciel.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2786/requerimento_125_josemar.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2787/requerimento_126_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2788/requerimento_127_josemar.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2789/requerimento_128_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2790/requerimento_129_lucinete.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2791/requerimento_130_lucinete.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2792/requerimento_131_eduardo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2793/requerimento_132_benilto.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2794/requerimento_133_marcia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2795/requerimento_134_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2796/requerimento_135_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2797/requerimento_136_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2798/requerimento_137_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2799/requerimento_138_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2800/requerimento_139_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2801/requerimento_140_marcia_maciel.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2802/requerimento_141_marcia_maciel.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2803/requerimento_142_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2804/requerimento_143_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2805/requerimento_144_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2806/requerimento_145_marciano.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2807/requerimento_146_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2808/requerimento_147_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2809/requerimento_148_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2810/requerimento_149_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2811/requerimento_154_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2812/requerimento_155_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2813/requerimento_156_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2814/requerimento_157_marcia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2815/requerimento_158_josemar.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2816/requerimento_159_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2817/requerimento_160_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2882/requerimento_168_lucinete.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2883/requerimento_169_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2884/requerimento_170_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2885/requerimento_171_damasio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2886/requerimento_172_2021__dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2887/requerimento_173_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2888/requerimento_174_dyehgo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2889/requerimento_175_dyhego.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2890/requerimento_177_dyhego.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2891/requerimento_178_lucinete.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2892/requerimento_179_teka.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2893/requerimento_180_teka.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2894/requerimento_181_dyhego.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2895/requerimento_182_clayton.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2896/requerimento_183_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2897/requerimento_184_lucinete.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2898/requerimento_185_eduardo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2899/requerimento_186_lucinete.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2900/requerimento_187_dyhego_marcia.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2901/requerimento_188_marcia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2902/requerimento_189_marcia.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2903/requerimento_190_teka.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2904/requerimento_191_teka.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2905/requerimento_192_teka.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2906/requerimento_193_macau.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2907/requerimento_194_macau.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2908/requerimento_195_macau.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2909/requerimento_196_teka.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2910/requerimento_197_marciano.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2911/requerimento_198_lucinete.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2912/requerimento_199_daniel.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2913/requerimento_212_lucinete.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2914/requerimento_213_marcia.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2915/requerimento_214_marcia.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2916/requerimento_215_lucinete.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2917/requerimento_216_lucinete.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2918/requerimento_217_teka.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2919/requerimento_218_lucinete.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2920/requerimento_219_lucinete.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2921/requerimento_220_lucinete.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2922/requerimento_221_eduardo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2923/requerimento_222_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2924/requerimento_223_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2925/requerimento_224_macau.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2926/requerimento_225_macau.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2927/requerimento_226_macau.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2928/requerimento_227_macau.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2929/requerimento_228_macau.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2930/requerimento_229_marciano.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2931/requerimento_230_josemar.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2932/requerimento_231_josemar.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2933/requerimento_232_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2934/requerimento_233_lucinete.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2935/requerimento_234_lucinete.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2936/requerimento_235_lucinete.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2937/requerimento_236_lucinete.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2938/requerimento_237_lucinete.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2939/requerimento_238_eduardo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3037/requerimento_239_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3038/requerimento_241_clayton.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3039/requerimento_242_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3040/requerimento_243_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3041/requerimento_245_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3042/requerimento_246_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3043/requerimento_247_dyehgo_franca.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3044/requerimento_248_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3045/requerimento_249_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3046/requerimento_250_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3047/requerimento_251_teka.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3048/requerimento_252_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3049/requerimento_253_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3050/requerimento_254_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3124/requerimentos_255.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3125/requerimentos_256.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3126/requerimentos_257.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3127/requerimentos_258.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3145/requerimento_260_josemar.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3146/requerimento_261_josemar.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3147/requerimento_262_josemar.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3148/requerimento_263_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3149/requerimento_264_macau.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3150/requerimento_265_dyehgo_macau.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3151/requerimento_266_macau.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3152/requerimento_267_teka.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3153/requerimento_268_marcia_tuka_macau.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3154/requerimento_269_dyehgo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3155/requerimento_270_lucinete.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3156/requerimento_271_lucinete.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3157/requerimento_272_macau.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3158/requerimento_273_macau.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3159/requerimento_274_dyehgo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3160/requerimento_275_dyhego.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3161/requerimento_276_macau.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3162/requerimento_277_damasio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3163/requerimento_281_macau.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3164/requerimento_282_marcia_e_tuca.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3165/requerimento_283_tuca_marcia.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3166/requerimento_284_dyhego.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3167/requerimento_285_dyehgo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3168/requerimento_286_dyehgo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2454/indicacao_01_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2455/indicacao_02_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2456/indicacao_03_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2457/indicacao_04_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2458/indicacao_05_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2459/indicacao_06_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2460/indicacao_07_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2461/indicacao_08_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2462/indicacao_09_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2463/indicacao_10_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2464/indicacao_11_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2465/indicacao_12_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2466/indicacao_13_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2467/indicacao_14_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2468/indicacao_15_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2469/indicacao_16_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2734/indicacao___18_2021_josemar.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2470/indicacao_19_2021_josemar.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2471/indicacao_20_2021_josemar.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2472/indicacao_21_2021_josemar.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2473/indicacao_22_2021_daniel.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2474/indicacao_23_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2475/indicacao_24_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2476/indicacao_25_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2477/indicacao_26_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2478/indicacao_27_2021_marcia.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2479/indicacao_28_2021_marcia.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2480/indicacao_29_2021_marcia.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2481/indicacao_30_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2482/indicacao_31_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2483/indicacao_32_2021_benilto.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2735/indicacao___33_2021_benilto.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2484/indicacao_34_2021_benilto.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2485/indicacao_35_2021_benilto.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2487/indicacao_37_2021_benilto.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2488/indicacao_38_2021_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2490/indicacao_40_2021_josemar.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2491/indicacao_41_2021_teka.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2492/indicacao_42_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2493/indicacao_43_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2494/indicacao_44_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2496/indicacao_46_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2497/indicacao_47_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2498/indicacao_48_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2500/indicacao_50_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2501/indicacao_51_2021_marcia.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2503/indicacao_53_2021_marciano.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2504/indicacao_54_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2505/indicacao_55_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2736/indicacao___56_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2506/indicacao_57_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2507/indicacao_59_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2508/indicacao_59_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2509/indicacao_60_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2737/indicacao___61_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2510/indicacao_62_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2511/indicacao_63_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2512/indicacao_64_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2513/indicacao_65_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2514/indicacao_66_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao_67_2021_marcia.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao_68_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2518/indicacao_70_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2519/indicacao_73_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2520/indicacao_74_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2521/indicacao_75_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2522/indicacao_76_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2523/indicacao_77_2021_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2542/indicacao_78_2021_damasio.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2524/indicacao_79_2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2525/indicacao_80_2021_josemar.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2526/indicacao_81_2021_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2527/indicacao_83_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2543/indicacao_84_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2544/indicacao_85_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2738/indicacao__86__2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2739/indicacao__87_2021_damasio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2740/indicacao__88_2021_damasio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2741/indicacao_89_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2742/indicacao_90_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2659/indicacao_no_91.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2660/indicacao_no_92.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2661/indicacao_no_93.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2662/indicacao_no_94.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2663/indicacao_no_95.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2664/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2743/indicacao_97_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2665/indicacao_no_98.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2666/indicacao_no_99.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2667/indicacao_no_100.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2668/indicacao_no_101.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2669/indicacao_no_102.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2670/indicacao_no_103.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2671/indicacao_no_104.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2672/indicacao_no_105.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2744/indicacao_106_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2745/indicacao_107_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2746/indicacao_108_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2747/indicacao_109_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2673/indicacao_no_110.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2674/indicacao_no_111.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2675/indicacao_no_112.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2676/indicacao_no_113.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2677/indicacao_no_114.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2678/indicacao_no_115.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2679/indicacao_no_116.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2680/indicacao_no_117.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2681/indicacao_no_118.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2682/indicacao_no_119.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2683/indicacao_no_120.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2684/indicacao_no_121.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2685/indicacao_no_122.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao_no_123.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2687/indicacao_no_124.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2688/indicacao_no_125.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2689/indicacao_no_126.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2690/indicacao_no_127.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2691/indicacao_no_128.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2692/indicacao_no_129.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2693/indicacao_no_130.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2694/indicacao_no_131.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2695/indicacao_no_132.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2696/indicacao_no_133.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2697/indicacao_no_134.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2698/indicacao_no_135.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2699/indicacao_no_136.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2700/indicacao_no_137.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2701/indicacao_no_138.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2702/indicacao_no_139.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2703/indicacao_no_140.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2704/indicacao_no_141.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2705/indicacao_no_142.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2706/indicacao_no_143.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2707/indicacao_no_144.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2708/indicacao_no_145.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2709/indicacao_no_146.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2710/indicacao_no_147.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2711/indicacao_no_148.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2712/indicacao_no_149.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2713/indicacao_no_150.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2714/indicacao_no_151.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2715/indicacao_no_152.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2716/indicacao_no_153.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2717/indicacao_no_154.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2718/indicacao_no_156.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2719/indicacao_no_157.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2720/indicacao_no_158.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2721/indicacao_no_159.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2722/indicacao_no_160.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2723/indicacao_no_161.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2724/indicacao_no_162.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2725/indicacao_no_163.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2748/indicacao_164_2021_damasio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2749/indicacao_165_2021_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2750/indicacao_166_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2751/indicacao_167_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2752/indicacao_168_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2753/indicacao_169_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2772/indicacao_171_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2773/indicacao_172_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2774/indicacao_173_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2775/indicacao_174_damasio.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2851/indicacao_178_damasio.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2852/indicacao_179_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2853/indicacao_180_damasio.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2854/indicacao_181_damasio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2855/indicacao_182_damsio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2856/indicacao_183_damasio.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2857/indicacao_184_damasio.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2858/indicacao_185_damasio.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2859/indicacao_186_damasio.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2860/indicacao_187_damasio.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2861/indicacao_188_damasio.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2862/indicacao_189_damasio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2863/indicacao_190_damasio.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2864/indicacao_191_damasio.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2865/indicacao_192_damasio.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2866/indicacao_193_damasio.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2867/indicacao_194_damasio.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2868/indicacao_195_damasio.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2869/indicacao_196_damasio.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2870/indicacao_197_damasio.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2871/indicacao_198_damasio.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2872/indicacao_199_damasio.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2873/indicacao_200_daniel.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2874/indicacao_201_dyhego.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2875/indicacao_202_dyhego.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2876/indicacao_203_teka.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2877/indicacao_204_dyhego.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2878/indicacao_205_dyhego.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2879/indicacao_210_anthony.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2880/indicacao_211_damasio.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2881/indicacao_212_damasio.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3051/indicacao_213_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3052/indicacao_214_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3053/indicacao_215_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3054/indicacao_216_damasio.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3055/indicacao_217_damasio.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3057/indicacao_219_damasio.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3058/indicacao_220_damasio.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3059/indicacao_221_damasio.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3060/indicacao_222_lucinete.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3061/indicacao_223_marcia_alexandre_tuca.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3062/indicacao_224_marcia_alexandre_tuca.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3063/indicacao_225_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3064/indicacao_226_lucinete.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3065/indicacao_227_lucinete.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3066/indicacao_228_marciano.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3067/indicacao_229_marciano.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3068/indicacao_230_josemar.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3069/indicacao_231_josemar.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3070/indicacao_232_josemar.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3071/indicacao_233_josemar.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3072/indicacao_234_josemar.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3073/indicacao_235_josemar.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3074/indicacao_236_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3075/indicacao_237_dyhego-mesclado.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3076/indicacao_238_dyhego.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3077/indicacao_239_dyhego.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3078/indicacao_240_eduardo_lara-mesclado.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3079/indicacao_241_damasio.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3080/indicacao_242_marciano.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3081/indicacao_243_dyhego_franca-mesclado.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3082/indicacao_244_dyhego_franca-mesclado.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3083/indicacao_245_dyhego_franca-mesclado.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3084/indicacao_246_dyhego_franca-mesclado.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3085/indicacao_247_marciano.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3086/indicacao_248_lucinete.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3087/indicacao_249_lucinete.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3088/indicacao_250_macau.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3089/indicacao_251_dyhego-mesclado.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3090/indicacao_252_tuca.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3091/indicacao_253_damasio-mesclado.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3092/indicacao_254_damasio-mesclado.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3093/indicacao_255_damasio.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3094/indicacao_256_damasio.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3095/indicacao_257_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3096/indicacao_258_marciano.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3097/indicacao_259_marciano.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3098/indicacao_260_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3099/indicacao_261_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3129/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3130/indicacoes_263.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3131/indicacoes_264.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3132/indicacoes_265.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3133/indicacoes_266.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3134/indicacoes_267.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3135/indicacoes_268.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3136/indicacoes_269.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3137/indicacoes_270.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3138/indicacoes_271.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3139/indicacoes_272.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3140/indicacoes_273.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3141/indicacoes_276.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3142/indicacoes_275.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3143/indicacoes_276.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2385/mocao_01_2021_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2386/mocao_02_2021_damasio.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2387/mocao_03_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2388/mocao_04_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2389/mocao_05_2021_marcia.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2390/mocao_06_2021_marcia.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2391/mocao_07_2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2821/mocao_08_2021_marcia.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2822/mocao_09_dyhego.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2823/mocao_10_marcia.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2824/mocao_11_dyhego.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2825/mocao_12_dyhego.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2826/mocao_13_josemar.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2827/mocao_14_teka.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2828/mocao_15_eduardo.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2829/mocao_16_dyhego_2.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2830/mocao_17_dyhego.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2831/mocao_18_teka.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2832/mocao_19_dyhego.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2833/mocao_20_eduardo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2834/mocao_21_teka.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2835/mocao_22_dyhego.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2836/mocao_23_marciano.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2837/mocao_24_dyhego_benilto.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2838/mocao_25_dyhego.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2839/mocao_26_eduardo.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2840/mocao_27_eduardo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2841/mocao_28_josemar.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2842/mocao_29_lucinete.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2843/mocao_35_benilto.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2844/mocao_36_dyhego.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2845/mocao_37_josemar.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2846/mocao_38_dyhego.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2847/mocao_39_dyhego.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2848/mocao_40_dyhego.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2849/mocao_41_marciano.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2850/mocao_42_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3036/mocao_n53.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2529/emenda_n1_ao_projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2530/emenda_03-2021.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2818/emenda_a_lei_organica_n_03_de_05_de_julho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3144/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2435/resposta_req_01_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2436/resposta_req_03_2021_tuca_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2437/resposta_req_04_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2438/resposta_req_06_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2439/resposta_req_07_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2440/resposta_req_08_2021_lucinete_dyhego.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2441/resposta_req_09_2021_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2442/resposta_req_10_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2443/resposta_req_11_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2444/resposta_req_12_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2445/resposta_req_14_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2754/resposta_req_15_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2446/resposta_req_16_2021_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2447/resposta_req_17_2021_benilto.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2448/resposta_req_18_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2449/resposta_req_19_2021_marciano.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2450/resposta_req_20_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2451/resposta_req_21_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2452/resposta_req_22_2021_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2453/resposta_req_23_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2531/resp_req_24_lucinete.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2532/resp_req_25_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2533/resp_req_26_lucinete.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2534/resp_req_27_lucinete.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2755/resposta_req_28_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2535/resp_req_29_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2536/resp_req_30_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2537/resp_req_31_teka_daniel_eduardo.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2538/resp_req_32_daniel.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2539/resp_req_33_lucinete_dyhego.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2540/resp_req_34_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2541/resp_req_35_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2553/resp_req_36_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2554/resp_req_37_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2555/resp_req_38_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2556/resp_req_39_2021_tuca.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2557/resp_req_41_2021_marciano.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2559/resposta_req_42_2021_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2560/resposta_req_43_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2561/resposta_req_44_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2562/resposta_req_45_2021_lucinete.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2567/resposta_requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2563/resposta_req_49_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2564/resposta_req_50_2021_damasio_e_dyhego.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2565/resposta_requimento_51.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2568/resposta_requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2566/resposta_requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2569/resposta_requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2572/resposta_req_55_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2574/resp._req._56_2021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2597/resp._requerimento_n57.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2598/resp._requerimento_n58.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2599/resp._requerimento_n59.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2575/resp._req._61_2021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2576/resp._req._62_2021.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2600/resp._requerimento_n63.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2577/resp._req._64_2021.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2756/resposta_req_65.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2578/resp._req._66_2021.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2579/resp._req._67_2021.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2940/resposta_requerimento_68_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2582/resp._requerimento_n69.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2583/resp._requerimento_n70.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2584/resp._requerimento_n71.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2585/resp._requerimento_n72.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2586/resp._requerimento_n73.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2587/resp._requerimento_n74.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2588/resp._requerimento_n75.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2589/resp._requerimento_n76.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2590/resp._requerimento_n77.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2591/resp._requerimento_n78.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2757/resposta_req_79.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2592/resp._requerimento_n80.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2593/resp._requerimento_n82.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2594/resp._requerimento_n83.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2595/resp._requerimento_n84.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2596/resp._requerimento_n85.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2601/resp._requerimento_n92.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2602/resp._requerimento_n93.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2603/resp._requerimento_n94.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2941/resposta_requerimento_95_marcia.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2604/resp._requerimento_n96.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2758/resposta_requerimento_97_2021_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2759/resposta_requerimento_98_2021_teka_avelar.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2760/resposta_requerimento_99_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2761/resposta_requerimento_100_2021_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2762/resposta_requerimento_101_2021_tuca_marcia_alexandre.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2763/resposta_requerimento_102_2021_tuca_marcia_alexandre.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2764/resposta_requerimento_103_2021_tuca_marcia_alexandre.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2765/resposta_requerimento_104_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2942/resposta_requerimento_106_teka.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2943/resposta_requerimento_107_lucinete.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2944/resposta_requerimento_110_lucinete.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2945/resposta_requerimento_111_lucinete.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2946/resposta_requerimento_112_dyhego.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2947/resposta_requerimento_113_dyhego.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2766/resp._req_115_marcia_tuka_e_alexandre.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2767/resp_req._117_dyhego.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2768/resp_req_118_dhyego.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2769/resp_req_119_josemar.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2770/resp._req_120_marcia_tuka_e_alexandre.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2771/resp_req_121_lucinete.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2948/resposta_requerimento_122_tuca_marcia_alexandre.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2949/resposta_requerimento_123_tuca_marcia_alexandre.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2950/resposta_requerimento_124_tuca_marcia_alexandre.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2951/resposta_requerimento_125_josemar.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2952/resposta_requerimento_126_teka.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2953/resposta_requerimento_128_teka.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2954/resposta_requerimento_129_lucinete.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2955/resposta_requerimento_130_lucinete.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2956/resposta_requerimento_131_eduardo.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2957/resposta_requerimento_132_benilto.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2958/resposta_requerimento_133_marcia.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2959/resposta_requerimento_134_dyhego.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2960/resposta_requerimento_136_dyehgo_franca.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2961/resposta_requerimento_137_lucinete.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2962/resposta_requerimento_138_lucinete.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2963/resposta_requerimento_139_tuca.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2964/resposta_requerimento_140_marcia.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2965/resposta_requerimento_142_dyhego.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2966/resposta_requerimento_143_dyhego.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2967/resposta_requerimento_144_tuca.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2968/resposta_requerimento_145_marciano.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2969/resposta_requerimento_146_teka.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2970/resposta_requerimento_147_lucinete.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2971/resposta_requerimento_148_alexandre.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2972/resposta_requerimento_149_alexandre.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2973/resposta_requerimento_154_dyhego.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2974/resposta_requerimento_156_tuca.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2975/resposta_requerimento_157_marcia.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2976/resposta_requerimento_158_josemar.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2977/resposta_requerimento_159_dyhego.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2978/resposta_requerimento_162_daniel.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2979/resposta_requerimento_163_eduardo.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2980/resposta_requerimento_164_tuca.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2981/resposta_requerimento_165_marcia.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2982/resposta_requerimento_166_marciano.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2983/resposta_requerimento_167_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2984/resposta_requerimento_168_lucinete.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2985/resposta_requerimento_169_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2986/resposta_requerimento_170_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2987/resposta_requerimento_171_anthony_damasio.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2988/resposta_requerimento_172_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2989/resposta_requerimento_173_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2990/resposta_requerimento_174_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2991/resposta_requerimento_175_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2992/resposta_requerimento_176_daniel_teka_e_josemar.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2993/resposta_requerimento_177_lucinete_marciano_e_dyhego.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2994/resposta_requerimento_178_lucinete.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2995/resposta_requerimento_179_teka_1.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2996/resposta_requerimento_180_teka.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2997/resposta_requerimento_181dyhego.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2998/resposta_requerimento_183_dyhego.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2999/resposta_requerimento_184_lucinete.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3000/resposta_requerimento_185_eduardo.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3001/resposta_requerimento_186_lucinete.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3002/resposta_requerimento_187_dyhego_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3003/resposta_requerimento_188_marcia.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3004/resposta_requerimento_189_marcia.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3005/resposta_requerimento_190_teka.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3006/resposta_requerimento_191_teka.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3007/resposta_requerimento_192_teka.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3008/resposta_requerimento_193_alexandre.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3009/resposta_requerimento_194_alexandre.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3010/resposta_requerimento_195_alexandre.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3011/resposta_requerimento_196_teka.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3012/resposta_requerimento_198_lucinete.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3013/resposta_requerimento_199_daniel.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3014/resposta_requerimento_200_lucinete.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3015/resposta_requerimento_203_teka.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3016/resposta_requerimento_204_macau.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3017/resposta_requerimento_205_macau.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3018/resposta_requerimento_206_teka.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3019/resposta_requerimento_207_dyhego.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3020/resposta_requerimento_208_dyhego.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3021/resposta_requerimento_209_dyhego.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3022/resposta_requerimento_210_dyhego.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3023/resposta_requerimento_211_dyhego.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3100/resp._req._212_lucinete.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3101/resp._req._213_marcia.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3102/resp._req._214_marcia.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3103/resp._req._216_lucinete.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3104/resp._req._218_lucinete.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3105/resp._req._220_lucinete.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3106/resp._req._222_tucca_marcia_e_alexandre.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3107/resp._req._226_alexandre_marcia_e_tuca.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3108/resp._req._227_alexandre_marcia_e_tuca.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3109/resp._req._229_marciano.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3110/resp._req._230_josemar_e_daniel.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3111/resp._req._231_josemar_e_daniel.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3112/resp._req._232_dyhego.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3113/resp._req._233_lucinete.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3114/resp._req._234__lucinete.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3115/resp._req._235_lucinete.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3116/resp._req._236_lucinete.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3117/resp._req._237_lucinete.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3118/resp._req._238_eduardo.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3119/resp._req._239_macau.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3120/resp._req._240_daniel_josemar.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3121/resp._req._241_clayton.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3122/resp._req._245_teka.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/3123/resp._req._246_dyhego.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2384/termo_baixa_2021.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2021/2573/resposta_oficio_001_2021_tuca_enfermeiro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H773"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="189.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -8024,19998 +8024,19998 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>27</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>31</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>32</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F8" t="s">
         <v>43</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F9" t="s">
         <v>48</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>52</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F10" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H10" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>57</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F11" t="s">
         <v>58</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H11" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>61</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F12" t="s">
         <v>63</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H12" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>66</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" t="s">
+        <v>33</v>
+      </c>
+      <c r="F13" t="s">
         <v>67</v>
       </c>
-      <c r="D13" t="s">
-[...5 lines deleted...]
-      <c r="F13" t="s">
+      <c r="G13" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>71</v>
       </c>
-      <c r="B14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" t="s">
+        <v>33</v>
+      </c>
+      <c r="F14" t="s">
         <v>72</v>
       </c>
-      <c r="E14" t="s">
+      <c r="G14" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="F14" t="s">
+      <c r="H14" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>76</v>
+      </c>
+      <c r="D15" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" t="s">
+        <v>33</v>
+      </c>
+      <c r="F15" t="s">
         <v>77</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="G15" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>80</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>81</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" t="s">
+        <v>33</v>
+      </c>
+      <c r="F16" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H16" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>85</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="D17" t="s">
-        <v>86</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
+        <v>33</v>
+      </c>
+      <c r="F17" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>88</v>
       </c>
       <c r="H17" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>90</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
         <v>91</v>
       </c>
       <c r="E18" t="s">
         <v>92</v>
       </c>
       <c r="F18" t="s">
         <v>93</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H18" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>96</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>97</v>
       </c>
       <c r="D19" t="s">
         <v>98</v>
       </c>
       <c r="E19" t="s">
         <v>99</v>
       </c>
       <c r="F19" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H19" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>102</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>98</v>
       </c>
       <c r="E20" t="s">
         <v>99</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H20" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>105</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>98</v>
       </c>
       <c r="E21" t="s">
         <v>99</v>
       </c>
       <c r="F21" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>106</v>
       </c>
       <c r="H21" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>108</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="D22" t="s">
         <v>98</v>
       </c>
       <c r="E22" t="s">
         <v>99</v>
       </c>
       <c r="F22" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>109</v>
       </c>
       <c r="H22" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>111</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="D23" t="s">
         <v>98</v>
       </c>
       <c r="E23" t="s">
         <v>99</v>
       </c>
       <c r="F23" t="s">
-        <v>38</v>
+        <v>87</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H23" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>114</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="D24" t="s">
         <v>98</v>
       </c>
       <c r="E24" t="s">
         <v>99</v>
       </c>
       <c r="F24" t="s">
-        <v>38</v>
+        <v>87</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H24" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>117</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>98</v>
       </c>
       <c r="E25" t="s">
         <v>99</v>
       </c>
       <c r="F25" t="s">
+        <v>87</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="D26" t="s">
         <v>98</v>
       </c>
       <c r="E26" t="s">
         <v>99</v>
       </c>
       <c r="F26" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="G26" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H26" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D27" t="s">
         <v>98</v>
       </c>
       <c r="E27" t="s">
         <v>99</v>
       </c>
       <c r="F27" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="G27" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H27" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="D28" t="s">
         <v>98</v>
       </c>
       <c r="E28" t="s">
         <v>99</v>
       </c>
       <c r="F28" t="s">
+        <v>38</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H28" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="D29" t="s">
         <v>98</v>
       </c>
       <c r="E29" t="s">
         <v>99</v>
       </c>
       <c r="F29" t="s">
-        <v>132</v>
+        <v>82</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="H29" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="D30" t="s">
         <v>98</v>
       </c>
       <c r="E30" t="s">
         <v>99</v>
       </c>
       <c r="F30" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="H30" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="D31" t="s">
         <v>98</v>
       </c>
       <c r="E31" t="s">
         <v>99</v>
       </c>
       <c r="F31" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="H31" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D32" t="s">
         <v>98</v>
       </c>
       <c r="E32" t="s">
         <v>99</v>
       </c>
       <c r="F32" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="H32" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
       <c r="E33" t="s">
         <v>99</v>
       </c>
       <c r="F33" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="H33" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D34" t="s">
         <v>98</v>
       </c>
       <c r="E34" t="s">
         <v>99</v>
       </c>
       <c r="F34" t="s">
-        <v>132</v>
+        <v>53</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="H34" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D35" t="s">
         <v>98</v>
       </c>
       <c r="E35" t="s">
         <v>99</v>
       </c>
       <c r="F35" t="s">
         <v>63</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H35" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="D36" t="s">
         <v>98</v>
       </c>
       <c r="E36" t="s">
         <v>99</v>
       </c>
       <c r="F36" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="H36" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D37" t="s">
         <v>98</v>
       </c>
       <c r="E37" t="s">
         <v>99</v>
       </c>
       <c r="F37" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="H37" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="D38" t="s">
         <v>98</v>
       </c>
       <c r="E38" t="s">
         <v>99</v>
       </c>
       <c r="F38" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="H38" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D39" t="s">
         <v>98</v>
       </c>
       <c r="E39" t="s">
         <v>99</v>
       </c>
       <c r="F39" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="H39" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D40" t="s">
         <v>98</v>
       </c>
       <c r="E40" t="s">
         <v>99</v>
       </c>
       <c r="F40" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="H40" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D41" t="s">
         <v>98</v>
       </c>
       <c r="E41" t="s">
         <v>99</v>
       </c>
-      <c r="F41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="1" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="H41" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="D42" t="s">
         <v>98</v>
       </c>
       <c r="E42" t="s">
         <v>99</v>
       </c>
       <c r="F42" t="s">
-        <v>183</v>
+        <v>67</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="H42" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="D43" t="s">
         <v>98</v>
       </c>
       <c r="E43" t="s">
         <v>99</v>
       </c>
       <c r="F43" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="H43" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="D44" t="s">
         <v>98</v>
       </c>
       <c r="E44" t="s">
         <v>99</v>
       </c>
       <c r="F44" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="H44" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" t="s">
         <v>99</v>
       </c>
       <c r="F45" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="H45" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="D46" t="s">
         <v>98</v>
       </c>
       <c r="E46" t="s">
         <v>99</v>
       </c>
       <c r="F46" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="H46" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="D47" t="s">
         <v>98</v>
       </c>
       <c r="E47" t="s">
         <v>99</v>
       </c>
       <c r="F47" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="H47" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>82</v>
+        <v>203</v>
       </c>
       <c r="D48" t="s">
         <v>98</v>
       </c>
       <c r="E48" t="s">
         <v>99</v>
       </c>
       <c r="F48" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="H48" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="D49" t="s">
         <v>98</v>
       </c>
       <c r="E49" t="s">
         <v>99</v>
       </c>
       <c r="F49" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="H49" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D50" t="s">
         <v>98</v>
       </c>
       <c r="E50" t="s">
         <v>99</v>
       </c>
       <c r="F50" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="H50" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="D51" t="s">
         <v>98</v>
       </c>
       <c r="E51" t="s">
         <v>99</v>
       </c>
       <c r="F51" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="H51" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>222</v>
+        <v>17</v>
       </c>
       <c r="D52" t="s">
         <v>98</v>
       </c>
       <c r="E52" t="s">
         <v>99</v>
       </c>
       <c r="F52" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="H52" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>226</v>
+        <v>21</v>
       </c>
       <c r="D53" t="s">
         <v>98</v>
       </c>
       <c r="E53" t="s">
         <v>99</v>
       </c>
       <c r="F53" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="H53" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="D54" t="s">
         <v>98</v>
       </c>
       <c r="E54" t="s">
         <v>99</v>
       </c>
       <c r="F54" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="H54" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="D55" t="s">
         <v>98</v>
       </c>
       <c r="E55" t="s">
         <v>99</v>
       </c>
       <c r="F55" t="s">
-        <v>235</v>
+        <v>38</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="H55" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="D56" t="s">
         <v>98</v>
       </c>
       <c r="E56" t="s">
         <v>99</v>
       </c>
       <c r="F56" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="H56" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>97</v>
+        <v>237</v>
       </c>
       <c r="D57" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E57" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F57" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="H57" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>10</v>
+        <v>241</v>
       </c>
       <c r="D58" t="s">
+        <v>98</v>
+      </c>
+      <c r="E58" t="s">
+        <v>99</v>
+      </c>
+      <c r="F58" t="s">
+        <v>82</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H58" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>17</v>
+        <v>245</v>
       </c>
       <c r="D59" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E59" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F59" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="H59" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>22</v>
+        <v>249</v>
       </c>
       <c r="D60" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E60" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F60" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="H60" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>27</v>
+        <v>253</v>
       </c>
       <c r="D61" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E61" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F61" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="H61" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>256</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>257</v>
+      </c>
+      <c r="D62" t="s">
+        <v>98</v>
+      </c>
+      <c r="E62" t="s">
+        <v>99</v>
+      </c>
+      <c r="F62" t="s">
+        <v>82</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H62" t="s">
         <v>259</v>
-      </c>
-[...19 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>260</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>261</v>
+      </c>
+      <c r="D63" t="s">
+        <v>98</v>
+      </c>
+      <c r="E63" t="s">
+        <v>99</v>
+      </c>
+      <c r="F63" t="s">
+        <v>67</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="B63" t="s">
-[...14 lines deleted...]
-      <c r="G63" s="1" t="s">
+      <c r="H63" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>264</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
         <v>265</v>
       </c>
-      <c r="B64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D64" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E64" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F64" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H64" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>268</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>47</v>
+        <v>269</v>
       </c>
       <c r="D65" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E65" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F65" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H65" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>52</v>
+        <v>273</v>
       </c>
       <c r="D66" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E66" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F66" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="H66" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>57</v>
+        <v>277</v>
       </c>
       <c r="D67" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E67" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F67" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="H67" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>62</v>
+        <v>281</v>
       </c>
       <c r="D68" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E68" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F68" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H68" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>67</v>
+        <v>285</v>
       </c>
       <c r="D69" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E69" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F69" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="H69" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>142</v>
+        <v>289</v>
       </c>
       <c r="D70" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E70" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F70" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="H70" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>146</v>
+        <v>293</v>
       </c>
       <c r="D71" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E71" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F71" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="H71" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>150</v>
+        <v>297</v>
       </c>
       <c r="D72" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E72" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F72" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="H72" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>154</v>
+        <v>301</v>
       </c>
       <c r="D73" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E73" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F73" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="H73" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>158</v>
+        <v>305</v>
       </c>
       <c r="D74" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E74" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F74" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="H74" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>162</v>
+        <v>309</v>
       </c>
       <c r="D75" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E75" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F75" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="H75" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>166</v>
+        <v>313</v>
       </c>
       <c r="D76" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E76" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F76" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="H76" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>170</v>
+        <v>317</v>
       </c>
       <c r="D77" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E77" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F77" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="H77" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>174</v>
+        <v>321</v>
       </c>
       <c r="D78" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E78" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F78" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>308</v>
+        <v>322</v>
       </c>
       <c r="H78" t="s">
-        <v>309</v>
+        <v>323</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>178</v>
+        <v>325</v>
       </c>
       <c r="D79" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E79" t="s">
-        <v>244</v>
+        <v>99</v>
+      </c>
+      <c r="F79" t="s">
+        <v>87</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>311</v>
+        <v>326</v>
       </c>
       <c r="H79" t="s">
-        <v>312</v>
+        <v>327</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>313</v>
+        <v>328</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>182</v>
+        <v>329</v>
       </c>
       <c r="D80" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E80" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F80" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>314</v>
+        <v>330</v>
       </c>
       <c r="H80" t="s">
-        <v>315</v>
+        <v>331</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>316</v>
+        <v>332</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>187</v>
+        <v>333</v>
       </c>
       <c r="D81" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E81" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F81" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>317</v>
+        <v>334</v>
       </c>
       <c r="H81" t="s">
-        <v>318</v>
+        <v>335</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>319</v>
+        <v>336</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>191</v>
+        <v>337</v>
       </c>
       <c r="D82" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E82" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F82" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="H82" t="s">
-        <v>321</v>
+        <v>339</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>322</v>
+        <v>340</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>195</v>
+        <v>341</v>
       </c>
       <c r="D83" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E83" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F83" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>323</v>
+        <v>342</v>
       </c>
       <c r="H83" t="s">
-        <v>324</v>
+        <v>343</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>325</v>
+        <v>344</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>199</v>
+        <v>345</v>
       </c>
       <c r="D84" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E84" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F84" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>326</v>
+        <v>346</v>
       </c>
       <c r="H84" t="s">
-        <v>327</v>
+        <v>347</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>328</v>
+        <v>348</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>203</v>
+        <v>349</v>
       </c>
       <c r="D85" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E85" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F85" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>329</v>
+        <v>350</v>
       </c>
       <c r="H85" t="s">
-        <v>330</v>
+        <v>351</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>331</v>
+        <v>352</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>332</v>
+        <v>353</v>
       </c>
       <c r="D86" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E86" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F86" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>333</v>
+        <v>354</v>
       </c>
       <c r="H86" t="s">
-        <v>334</v>
+        <v>355</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>335</v>
+        <v>356</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>336</v>
+        <v>357</v>
       </c>
       <c r="D87" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E87" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F87" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>337</v>
+        <v>358</v>
       </c>
       <c r="H87" t="s">
-        <v>338</v>
+        <v>359</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>339</v>
+        <v>360</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>340</v>
+        <v>361</v>
       </c>
       <c r="D88" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E88" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F88" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>341</v>
+        <v>362</v>
       </c>
       <c r="H88" t="s">
-        <v>342</v>
+        <v>363</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>343</v>
+        <v>364</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>344</v>
+        <v>365</v>
       </c>
       <c r="D89" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E89" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F89" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>345</v>
+        <v>366</v>
       </c>
       <c r="H89" t="s">
-        <v>346</v>
+        <v>367</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>347</v>
+        <v>368</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>78</v>
+        <v>369</v>
       </c>
       <c r="D90" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E90" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F90" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>348</v>
+        <v>370</v>
       </c>
       <c r="H90" t="s">
-        <v>349</v>
+        <v>371</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>350</v>
+        <v>372</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>82</v>
+        <v>373</v>
       </c>
       <c r="D91" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E91" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F91" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>351</v>
+        <v>374</v>
       </c>
       <c r="H91" t="s">
-        <v>352</v>
+        <v>375</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>353</v>
+        <v>376</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>210</v>
+        <v>377</v>
       </c>
       <c r="D92" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E92" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F92" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>354</v>
+        <v>378</v>
       </c>
       <c r="H92" t="s">
-        <v>355</v>
+        <v>379</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>356</v>
+        <v>380</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>214</v>
+        <v>381</v>
       </c>
       <c r="D93" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E93" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F93" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>357</v>
+        <v>382</v>
       </c>
       <c r="H93" t="s">
-        <v>358</v>
+        <v>383</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>359</v>
+        <v>384</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>218</v>
+        <v>385</v>
       </c>
       <c r="D94" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E94" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F94" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>360</v>
+        <v>386</v>
       </c>
       <c r="H94" t="s">
-        <v>361</v>
+        <v>387</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>362</v>
+        <v>388</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>222</v>
+        <v>389</v>
       </c>
       <c r="D95" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E95" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F95" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="H95" t="s">
-        <v>364</v>
+        <v>391</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>365</v>
+        <v>392</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>226</v>
+        <v>393</v>
       </c>
       <c r="D96" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E96" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F96" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="H96" t="s">
-        <v>367</v>
+        <v>395</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>368</v>
+        <v>396</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>230</v>
+        <v>397</v>
       </c>
       <c r="D97" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E97" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F97" t="s">
-        <v>23</v>
+        <v>87</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>369</v>
+        <v>398</v>
       </c>
       <c r="H97" t="s">
-        <v>370</v>
+        <v>399</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>371</v>
+        <v>400</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>234</v>
+        <v>401</v>
       </c>
       <c r="D98" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E98" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F98" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>372</v>
+        <v>402</v>
       </c>
       <c r="H98" t="s">
-        <v>373</v>
+        <v>403</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>374</v>
+        <v>404</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>375</v>
+        <v>405</v>
       </c>
       <c r="D99" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E99" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F99" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>376</v>
+        <v>406</v>
       </c>
       <c r="H99" t="s">
-        <v>377</v>
+        <v>407</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>378</v>
+        <v>408</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>379</v>
+        <v>409</v>
       </c>
       <c r="D100" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E100" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F100" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>380</v>
+        <v>410</v>
       </c>
       <c r="H100" t="s">
-        <v>381</v>
+        <v>411</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>382</v>
+        <v>412</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>383</v>
+        <v>413</v>
       </c>
       <c r="D101" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E101" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F101" t="s">
-        <v>48</v>
+        <v>414</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>384</v>
+        <v>415</v>
       </c>
       <c r="H101" t="s">
-        <v>385</v>
+        <v>416</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>386</v>
+        <v>417</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>387</v>
+        <v>418</v>
       </c>
       <c r="D102" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E102" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F102" t="s">
-        <v>48</v>
+        <v>414</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>388</v>
+        <v>419</v>
       </c>
       <c r="H102" t="s">
-        <v>389</v>
+        <v>420</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>390</v>
+        <v>421</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>391</v>
+        <v>422</v>
       </c>
       <c r="D103" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E103" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F103" t="s">
-        <v>63</v>
+        <v>414</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>392</v>
+        <v>423</v>
       </c>
       <c r="H103" t="s">
-        <v>393</v>
+        <v>424</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>394</v>
+        <v>425</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>395</v>
+        <v>426</v>
       </c>
       <c r="D104" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E104" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F104" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>396</v>
+        <v>427</v>
       </c>
       <c r="H104" t="s">
-        <v>397</v>
+        <v>428</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>398</v>
+        <v>429</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>399</v>
+        <v>430</v>
       </c>
       <c r="D105" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E105" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F105" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>400</v>
+        <v>431</v>
       </c>
       <c r="H105" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>403</v>
+        <v>434</v>
       </c>
       <c r="D106" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E106" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F106" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>404</v>
+        <v>435</v>
       </c>
       <c r="H106" t="s">
-        <v>405</v>
+        <v>436</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>406</v>
+        <v>437</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>407</v>
+        <v>438</v>
       </c>
       <c r="D107" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E107" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F107" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>408</v>
+        <v>439</v>
       </c>
       <c r="H107" t="s">
-        <v>409</v>
+        <v>440</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>410</v>
+        <v>441</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>411</v>
+        <v>442</v>
       </c>
       <c r="D108" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E108" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F108" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>412</v>
+        <v>443</v>
       </c>
       <c r="H108" t="s">
-        <v>413</v>
+        <v>444</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>445</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>446</v>
+      </c>
+      <c r="D109" t="s">
+        <v>98</v>
+      </c>
+      <c r="E109" t="s">
+        <v>99</v>
+      </c>
+      <c r="F109" t="s">
         <v>414</v>
       </c>
-      <c r="B109" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G109" s="1" t="s">
-        <v>416</v>
+        <v>447</v>
       </c>
       <c r="H109" t="s">
-        <v>417</v>
+        <v>448</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>418</v>
+        <v>449</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>419</v>
+        <v>450</v>
       </c>
       <c r="D110" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E110" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F110" t="s">
-        <v>68</v>
+        <v>414</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>420</v>
+        <v>451</v>
       </c>
       <c r="H110" t="s">
-        <v>421</v>
+        <v>452</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>422</v>
+        <v>453</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>423</v>
+        <v>454</v>
       </c>
       <c r="D111" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E111" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F111" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>424</v>
+        <v>455</v>
       </c>
       <c r="H111" t="s">
-        <v>425</v>
+        <v>456</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>426</v>
+        <v>457</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>427</v>
+        <v>458</v>
       </c>
       <c r="D112" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E112" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F112" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>428</v>
+        <v>459</v>
       </c>
       <c r="H112" t="s">
-        <v>429</v>
+        <v>460</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>430</v>
+        <v>461</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>431</v>
+        <v>462</v>
       </c>
       <c r="D113" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E113" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F113" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>432</v>
+        <v>463</v>
       </c>
       <c r="H113" t="s">
-        <v>433</v>
+        <v>464</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>434</v>
+        <v>465</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>435</v>
+        <v>466</v>
       </c>
       <c r="D114" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E114" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F114" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>436</v>
+        <v>467</v>
       </c>
       <c r="H114" t="s">
-        <v>437</v>
+        <v>468</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>438</v>
+        <v>469</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>439</v>
+        <v>470</v>
       </c>
       <c r="D115" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E115" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F115" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>440</v>
+        <v>471</v>
       </c>
       <c r="H115" t="s">
-        <v>441</v>
+        <v>472</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>442</v>
+        <v>473</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>443</v>
+        <v>474</v>
       </c>
       <c r="D116" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E116" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F116" t="s">
-        <v>68</v>
+        <v>414</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>444</v>
+        <v>475</v>
       </c>
       <c r="H116" t="s">
-        <v>445</v>
+        <v>476</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>446</v>
+        <v>477</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>447</v>
+        <v>478</v>
       </c>
       <c r="D117" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E117" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F117" t="s">
-        <v>68</v>
+        <v>414</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>448</v>
+        <v>479</v>
       </c>
       <c r="H117" t="s">
-        <v>449</v>
+        <v>480</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>450</v>
+        <v>481</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>451</v>
+        <v>482</v>
       </c>
       <c r="D118" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E118" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F118" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>452</v>
+        <v>483</v>
       </c>
       <c r="H118" t="s">
-        <v>453</v>
+        <v>484</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>454</v>
+        <v>485</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>455</v>
+        <v>486</v>
       </c>
       <c r="D119" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E119" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F119" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>456</v>
+        <v>487</v>
       </c>
       <c r="H119" t="s">
-        <v>457</v>
+        <v>488</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>458</v>
+        <v>489</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>459</v>
+        <v>490</v>
       </c>
       <c r="D120" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E120" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F120" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>460</v>
+        <v>491</v>
       </c>
       <c r="H120" t="s">
-        <v>461</v>
+        <v>492</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>462</v>
+        <v>493</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>463</v>
+        <v>494</v>
       </c>
       <c r="D121" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E121" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F121" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>464</v>
+        <v>495</v>
       </c>
       <c r="H121" t="s">
-        <v>465</v>
+        <v>496</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>466</v>
+        <v>497</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>467</v>
+        <v>498</v>
       </c>
       <c r="D122" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E122" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F122" t="s">
         <v>53</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>468</v>
+        <v>499</v>
       </c>
       <c r="H122" t="s">
-        <v>469</v>
+        <v>500</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>470</v>
+        <v>501</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>471</v>
+        <v>502</v>
       </c>
       <c r="D123" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E123" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F123" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>472</v>
+        <v>503</v>
       </c>
       <c r="H123" t="s">
-        <v>473</v>
+        <v>504</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>474</v>
+        <v>505</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>475</v>
+        <v>506</v>
       </c>
       <c r="D124" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E124" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F124" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>476</v>
+        <v>507</v>
       </c>
       <c r="H124" t="s">
-        <v>477</v>
+        <v>508</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>478</v>
+        <v>509</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>479</v>
+        <v>510</v>
       </c>
       <c r="D125" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E125" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F125" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>480</v>
+        <v>511</v>
       </c>
       <c r="H125" t="s">
-        <v>481</v>
+        <v>512</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>482</v>
+        <v>513</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>483</v>
+        <v>514</v>
       </c>
       <c r="D126" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E126" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F126" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>484</v>
+        <v>515</v>
       </c>
       <c r="H126" t="s">
-        <v>485</v>
+        <v>516</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>486</v>
+        <v>517</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>487</v>
+        <v>518</v>
       </c>
       <c r="D127" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E127" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F127" t="s">
-        <v>28</v>
+        <v>414</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>488</v>
+        <v>519</v>
       </c>
       <c r="H127" t="s">
-        <v>489</v>
+        <v>520</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>490</v>
+        <v>521</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>491</v>
+        <v>522</v>
       </c>
       <c r="D128" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E128" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F128" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>492</v>
+        <v>523</v>
       </c>
       <c r="H128" t="s">
-        <v>493</v>
+        <v>524</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>495</v>
+        <v>526</v>
       </c>
       <c r="D129" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E129" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F129" t="s">
-        <v>23</v>
+        <v>414</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>496</v>
+        <v>527</v>
       </c>
       <c r="H129" t="s">
-        <v>497</v>
+        <v>528</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>498</v>
+        <v>529</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>499</v>
+        <v>530</v>
       </c>
       <c r="D130" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E130" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F130" t="s">
-        <v>48</v>
+        <v>414</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>500</v>
+        <v>531</v>
       </c>
       <c r="H130" t="s">
-        <v>501</v>
+        <v>532</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>502</v>
+        <v>533</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>503</v>
+        <v>534</v>
       </c>
       <c r="D131" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E131" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F131" t="s">
-        <v>68</v>
+        <v>535</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>504</v>
+        <v>536</v>
       </c>
       <c r="H131" t="s">
-        <v>505</v>
+        <v>537</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>506</v>
+        <v>538</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>507</v>
+        <v>539</v>
       </c>
       <c r="D132" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E132" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F132" t="s">
-        <v>63</v>
+        <v>540</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>508</v>
+        <v>541</v>
       </c>
       <c r="H132" t="s">
-        <v>509</v>
+        <v>542</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>510</v>
+        <v>543</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>511</v>
+        <v>544</v>
       </c>
       <c r="D133" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E133" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F133" t="s">
-        <v>63</v>
+        <v>545</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>512</v>
+        <v>546</v>
       </c>
       <c r="H133" t="s">
-        <v>513</v>
+        <v>547</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>514</v>
+        <v>548</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>515</v>
+        <v>549</v>
       </c>
       <c r="D134" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E134" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F134" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>516</v>
+        <v>550</v>
       </c>
       <c r="H134" t="s">
-        <v>517</v>
+        <v>551</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>518</v>
+        <v>552</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>519</v>
+        <v>553</v>
       </c>
       <c r="D135" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E135" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F135" t="s">
-        <v>68</v>
+        <v>545</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>520</v>
+        <v>554</v>
       </c>
       <c r="H135" t="s">
-        <v>521</v>
+        <v>555</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>522</v>
+        <v>556</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>523</v>
+        <v>557</v>
       </c>
       <c r="D136" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E136" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F136" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>524</v>
+        <v>558</v>
       </c>
       <c r="H136" t="s">
-        <v>525</v>
+        <v>559</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>526</v>
+        <v>560</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>527</v>
+        <v>561</v>
       </c>
       <c r="D137" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E137" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F137" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>528</v>
+        <v>562</v>
       </c>
       <c r="H137" t="s">
-        <v>529</v>
+        <v>563</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>530</v>
+        <v>564</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>531</v>
+        <v>565</v>
       </c>
       <c r="D138" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E138" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F138" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>532</v>
+        <v>566</v>
       </c>
       <c r="H138" t="s">
-        <v>533</v>
+        <v>567</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>534</v>
+        <v>568</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>535</v>
+        <v>569</v>
       </c>
       <c r="D139" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E139" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F139" t="s">
-        <v>536</v>
+        <v>63</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>537</v>
+        <v>570</v>
       </c>
       <c r="H139" t="s">
-        <v>538</v>
+        <v>571</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>539</v>
+        <v>572</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>540</v>
+        <v>573</v>
       </c>
       <c r="D140" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E140" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F140" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>541</v>
+        <v>574</v>
       </c>
       <c r="H140" t="s">
-        <v>542</v>
+        <v>575</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>543</v>
+        <v>576</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>544</v>
+        <v>577</v>
       </c>
       <c r="D141" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E141" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F141" t="s">
-        <v>536</v>
+        <v>82</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>545</v>
+        <v>578</v>
       </c>
       <c r="H141" t="s">
-        <v>546</v>
+        <v>579</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>547</v>
+        <v>580</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>548</v>
+        <v>581</v>
       </c>
       <c r="D142" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E142" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F142" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>549</v>
+        <v>582</v>
       </c>
       <c r="H142" t="s">
-        <v>550</v>
+        <v>583</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>551</v>
+        <v>584</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>552</v>
+        <v>585</v>
       </c>
       <c r="D143" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E143" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F143" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>553</v>
+        <v>586</v>
       </c>
       <c r="H143" t="s">
-        <v>554</v>
+        <v>587</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>555</v>
+        <v>588</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>556</v>
+        <v>589</v>
       </c>
       <c r="D144" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E144" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F144" t="s">
-        <v>18</v>
+        <v>590</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>557</v>
+        <v>591</v>
       </c>
       <c r="H144" t="s">
-        <v>558</v>
+        <v>592</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>559</v>
+        <v>593</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>560</v>
+        <v>594</v>
       </c>
       <c r="D145" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E145" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F145" t="s">
-        <v>63</v>
+        <v>595</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>561</v>
+        <v>596</v>
       </c>
       <c r="H145" t="s">
-        <v>562</v>
+        <v>597</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>563</v>
+        <v>598</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>564</v>
+        <v>599</v>
       </c>
       <c r="D146" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E146" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F146" t="s">
-        <v>63</v>
+        <v>600</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>565</v>
+        <v>601</v>
       </c>
       <c r="H146" t="s">
-        <v>566</v>
+        <v>602</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>567</v>
+        <v>603</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>568</v>
+        <v>604</v>
       </c>
       <c r="D147" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E147" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F147" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>569</v>
+        <v>605</v>
       </c>
       <c r="H147" t="s">
-        <v>570</v>
+        <v>606</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>571</v>
+        <v>607</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>572</v>
+        <v>608</v>
       </c>
       <c r="D148" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E148" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F148" t="s">
-        <v>536</v>
+        <v>58</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>573</v>
+        <v>609</v>
       </c>
       <c r="H148" t="s">
-        <v>574</v>
+        <v>610</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>575</v>
+        <v>611</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>576</v>
+        <v>612</v>
       </c>
       <c r="D149" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E149" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F149" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>577</v>
+        <v>613</v>
       </c>
       <c r="H149" t="s">
-        <v>578</v>
+        <v>614</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>579</v>
+        <v>615</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>580</v>
+        <v>616</v>
       </c>
       <c r="D150" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E150" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F150" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>581</v>
+        <v>617</v>
       </c>
       <c r="H150" t="s">
-        <v>582</v>
+        <v>618</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>583</v>
+        <v>619</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>584</v>
+        <v>620</v>
       </c>
       <c r="D151" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E151" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F151" t="s">
-        <v>63</v>
+        <v>600</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>585</v>
+        <v>621</v>
       </c>
       <c r="H151" t="s">
-        <v>586</v>
+        <v>622</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>587</v>
+        <v>623</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>588</v>
+        <v>624</v>
       </c>
       <c r="D152" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E152" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F152" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>589</v>
+        <v>625</v>
       </c>
       <c r="H152" t="s">
-        <v>590</v>
+        <v>626</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>591</v>
+        <v>627</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>592</v>
+        <v>628</v>
       </c>
       <c r="D153" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E153" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F153" t="s">
-        <v>48</v>
+        <v>545</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>593</v>
+        <v>629</v>
       </c>
       <c r="H153" t="s">
-        <v>594</v>
+        <v>630</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>595</v>
+        <v>631</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>596</v>
+        <v>632</v>
       </c>
       <c r="D154" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E154" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F154" t="s">
-        <v>536</v>
+        <v>633</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>597</v>
+        <v>634</v>
       </c>
       <c r="H154" t="s">
-        <v>598</v>
+        <v>635</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>599</v>
+        <v>636</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>600</v>
+        <v>637</v>
       </c>
       <c r="D155" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E155" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F155" t="s">
-        <v>536</v>
+        <v>87</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>601</v>
+        <v>638</v>
       </c>
       <c r="H155" t="s">
-        <v>602</v>
+        <v>639</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>603</v>
+        <v>640</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>604</v>
+        <v>641</v>
       </c>
       <c r="D156" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E156" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F156" t="s">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>605</v>
+        <v>642</v>
       </c>
       <c r="H156" t="s">
-        <v>606</v>
+        <v>643</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>607</v>
+        <v>644</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>608</v>
+        <v>645</v>
       </c>
       <c r="D157" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E157" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F157" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>609</v>
+        <v>646</v>
       </c>
       <c r="H157" t="s">
-        <v>610</v>
+        <v>647</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>611</v>
+        <v>648</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>612</v>
+        <v>649</v>
       </c>
       <c r="D158" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E158" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F158" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>613</v>
+        <v>650</v>
       </c>
       <c r="H158" t="s">
-        <v>614</v>
+        <v>651</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>615</v>
+        <v>652</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>616</v>
+        <v>653</v>
       </c>
       <c r="D159" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E159" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F159" t="s">
-        <v>63</v>
+        <v>600</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>617</v>
+        <v>654</v>
       </c>
       <c r="H159" t="s">
-        <v>618</v>
+        <v>655</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>619</v>
+        <v>656</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>620</v>
+        <v>657</v>
       </c>
       <c r="D160" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E160" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F160" t="s">
-        <v>33</v>
+        <v>535</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>621</v>
+        <v>658</v>
       </c>
       <c r="H160" t="s">
-        <v>622</v>
+        <v>659</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>623</v>
+        <v>660</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>624</v>
+        <v>661</v>
       </c>
       <c r="D161" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E161" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F161" t="s">
         <v>48</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>625</v>
+        <v>662</v>
       </c>
       <c r="H161" t="s">
-        <v>626</v>
+        <v>663</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>627</v>
+        <v>664</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
       <c r="D162" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E162" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F162" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
       <c r="H162" t="s">
-        <v>630</v>
+        <v>667</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>631</v>
+        <v>668</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>632</v>
+        <v>669</v>
       </c>
       <c r="D163" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E163" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F163" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>633</v>
+        <v>670</v>
       </c>
       <c r="H163" t="s">
-        <v>634</v>
+        <v>671</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>635</v>
+        <v>672</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>636</v>
+        <v>673</v>
       </c>
       <c r="D164" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E164" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F164" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>637</v>
+        <v>674</v>
       </c>
       <c r="H164" t="s">
-        <v>638</v>
+        <v>675</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>639</v>
+        <v>676</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>640</v>
+        <v>677</v>
       </c>
       <c r="D165" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E165" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F165" t="s">
-        <v>536</v>
+        <v>82</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>641</v>
+        <v>678</v>
       </c>
       <c r="H165" t="s">
-        <v>642</v>
+        <v>679</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>643</v>
+        <v>680</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>644</v>
+        <v>681</v>
       </c>
       <c r="D166" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E166" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F166" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>645</v>
+        <v>682</v>
       </c>
       <c r="H166" t="s">
-        <v>646</v>
+        <v>683</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>647</v>
+        <v>684</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>648</v>
+        <v>685</v>
       </c>
       <c r="D167" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E167" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F167" t="s">
-        <v>536</v>
+        <v>34</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>649</v>
+        <v>686</v>
       </c>
       <c r="H167" t="s">
-        <v>650</v>
+        <v>687</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>651</v>
+        <v>688</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>652</v>
+        <v>689</v>
       </c>
       <c r="D168" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E168" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F168" t="s">
-        <v>536</v>
+        <v>82</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>653</v>
+        <v>690</v>
       </c>
       <c r="H168" t="s">
-        <v>654</v>
+        <v>691</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>655</v>
+        <v>692</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>656</v>
+        <v>693</v>
       </c>
       <c r="D169" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E169" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F169" t="s">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>657</v>
+        <v>694</v>
       </c>
       <c r="H169" t="s">
-        <v>658</v>
+        <v>695</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>659</v>
+        <v>696</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>660</v>
+        <v>697</v>
       </c>
       <c r="D170" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E170" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F170" t="s">
-        <v>661</v>
+        <v>82</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>662</v>
+        <v>698</v>
       </c>
       <c r="H170" t="s">
-        <v>663</v>
+        <v>699</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>664</v>
+        <v>700</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>665</v>
+        <v>701</v>
       </c>
       <c r="D171" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E171" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F171" t="s">
-        <v>666</v>
+        <v>82</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>667</v>
+        <v>702</v>
       </c>
       <c r="H171" t="s">
-        <v>668</v>
+        <v>703</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>669</v>
+        <v>704</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>670</v>
+        <v>705</v>
       </c>
       <c r="D172" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E172" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F172" t="s">
-        <v>28</v>
+        <v>706</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>671</v>
+        <v>707</v>
       </c>
       <c r="H172" t="s">
-        <v>672</v>
+        <v>708</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>673</v>
+        <v>709</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>674</v>
+        <v>710</v>
       </c>
       <c r="D173" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E173" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F173" t="s">
-        <v>666</v>
+        <v>67</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>675</v>
+        <v>711</v>
       </c>
       <c r="H173" t="s">
-        <v>676</v>
+        <v>712</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>677</v>
+        <v>713</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>678</v>
+        <v>714</v>
       </c>
       <c r="D174" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E174" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F174" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>679</v>
+        <v>715</v>
       </c>
       <c r="H174" t="s">
-        <v>680</v>
+        <v>716</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>681</v>
+        <v>717</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>682</v>
+        <v>718</v>
       </c>
       <c r="D175" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E175" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F175" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>683</v>
+        <v>719</v>
       </c>
       <c r="H175" t="s">
-        <v>684</v>
+        <v>720</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>685</v>
+        <v>721</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>686</v>
+        <v>722</v>
       </c>
       <c r="D176" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E176" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F176" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>687</v>
+        <v>723</v>
       </c>
       <c r="H176" t="s">
-        <v>688</v>
+        <v>724</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>689</v>
+        <v>725</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>690</v>
+        <v>726</v>
       </c>
       <c r="D177" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E177" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F177" t="s">
-        <v>43</v>
+        <v>727</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>691</v>
+        <v>728</v>
       </c>
       <c r="H177" t="s">
-        <v>692</v>
+        <v>729</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>693</v>
+        <v>730</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>694</v>
+        <v>731</v>
       </c>
       <c r="D178" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E178" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F178" t="s">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>695</v>
+        <v>732</v>
       </c>
       <c r="H178" t="s">
-        <v>696</v>
+        <v>733</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>697</v>
+        <v>734</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>698</v>
+        <v>735</v>
       </c>
       <c r="D179" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E179" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F179" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>699</v>
+        <v>736</v>
       </c>
       <c r="H179" t="s">
-        <v>700</v>
+        <v>737</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>701</v>
+        <v>738</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>702</v>
+        <v>739</v>
       </c>
       <c r="D180" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E180" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F180" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>703</v>
+        <v>740</v>
       </c>
       <c r="H180" t="s">
-        <v>704</v>
+        <v>741</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>705</v>
+        <v>742</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>706</v>
+        <v>743</v>
       </c>
       <c r="D181" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E181" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F181" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>707</v>
+        <v>744</v>
       </c>
       <c r="H181" t="s">
-        <v>708</v>
+        <v>745</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>709</v>
+        <v>746</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>710</v>
+        <v>747</v>
       </c>
       <c r="D182" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E182" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F182" t="s">
-        <v>711</v>
+        <v>748</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>712</v>
+        <v>749</v>
       </c>
       <c r="H182" t="s">
-        <v>713</v>
+        <v>750</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>714</v>
+        <v>751</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>715</v>
+        <v>752</v>
       </c>
       <c r="D183" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E183" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F183" t="s">
-        <v>716</v>
+        <v>58</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>717</v>
+        <v>753</v>
       </c>
       <c r="H183" t="s">
-        <v>718</v>
+        <v>754</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>719</v>
+        <v>755</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>720</v>
+        <v>756</v>
       </c>
       <c r="D184" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E184" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F184" t="s">
-        <v>721</v>
+        <v>58</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>722</v>
+        <v>757</v>
       </c>
       <c r="H184" t="s">
-        <v>723</v>
+        <v>758</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>724</v>
+        <v>759</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>725</v>
+        <v>760</v>
       </c>
       <c r="D185" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E185" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F185" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>726</v>
+        <v>761</v>
       </c>
       <c r="H185" t="s">
-        <v>727</v>
+        <v>762</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>728</v>
+        <v>763</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>729</v>
+        <v>764</v>
       </c>
       <c r="D186" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E186" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F186" t="s">
         <v>38</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>730</v>
+        <v>765</v>
       </c>
       <c r="H186" t="s">
-        <v>731</v>
+        <v>766</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>732</v>
+        <v>767</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>733</v>
+        <v>768</v>
       </c>
       <c r="D187" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E187" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F187" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>734</v>
+        <v>769</v>
       </c>
       <c r="H187" t="s">
-        <v>735</v>
+        <v>770</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>736</v>
+        <v>771</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>737</v>
+        <v>772</v>
       </c>
       <c r="D188" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E188" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F188" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>738</v>
+        <v>773</v>
       </c>
       <c r="H188" t="s">
-        <v>739</v>
+        <v>774</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>740</v>
+        <v>775</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>741</v>
+        <v>776</v>
       </c>
       <c r="D189" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E189" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F189" t="s">
-        <v>721</v>
+        <v>87</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>742</v>
+        <v>777</v>
       </c>
       <c r="H189" t="s">
-        <v>743</v>
+        <v>778</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>744</v>
+        <v>779</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>745</v>
+        <v>780</v>
       </c>
       <c r="D190" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E190" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F190" t="s">
-        <v>23</v>
+        <v>87</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>746</v>
+        <v>781</v>
       </c>
       <c r="H190" t="s">
-        <v>747</v>
+        <v>782</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>748</v>
+        <v>783</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>749</v>
+        <v>784</v>
       </c>
       <c r="D191" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E191" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F191" t="s">
-        <v>666</v>
+        <v>38</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>750</v>
+        <v>785</v>
       </c>
       <c r="H191" t="s">
-        <v>751</v>
+        <v>786</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>752</v>
+        <v>787</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>753</v>
+        <v>788</v>
       </c>
       <c r="D192" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E192" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F192" t="s">
-        <v>754</v>
+        <v>43</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>755</v>
+        <v>789</v>
       </c>
       <c r="H192" t="s">
-        <v>756</v>
+        <v>790</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>757</v>
+        <v>791</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>758</v>
+        <v>792</v>
       </c>
       <c r="D193" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E193" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F193" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>759</v>
+        <v>793</v>
       </c>
       <c r="H193" t="s">
-        <v>760</v>
+        <v>794</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>761</v>
+        <v>795</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>762</v>
+        <v>796</v>
       </c>
       <c r="D194" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E194" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F194" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>763</v>
+        <v>797</v>
       </c>
       <c r="H194" t="s">
-        <v>764</v>
+        <v>798</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>765</v>
+        <v>799</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>766</v>
+        <v>800</v>
       </c>
       <c r="D195" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E195" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F195" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>767</v>
+        <v>801</v>
       </c>
       <c r="H195" t="s">
-        <v>768</v>
+        <v>802</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>769</v>
+        <v>803</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>770</v>
+        <v>804</v>
       </c>
       <c r="D196" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E196" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F196" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>771</v>
+        <v>805</v>
       </c>
       <c r="H196" t="s">
-        <v>772</v>
+        <v>806</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>773</v>
+        <v>807</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>774</v>
+        <v>808</v>
       </c>
       <c r="D197" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E197" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F197" t="s">
-        <v>721</v>
+        <v>58</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>775</v>
+        <v>809</v>
       </c>
       <c r="H197" t="s">
-        <v>776</v>
+        <v>810</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>777</v>
+        <v>811</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>778</v>
+        <v>812</v>
       </c>
       <c r="D198" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E198" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F198" t="s">
-        <v>128</v>
+        <v>67</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>779</v>
+        <v>813</v>
       </c>
       <c r="H198" t="s">
-        <v>780</v>
+        <v>814</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>781</v>
+        <v>815</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>782</v>
+        <v>816</v>
       </c>
       <c r="D199" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E199" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F199" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>783</v>
+        <v>817</v>
       </c>
       <c r="H199" t="s">
-        <v>784</v>
+        <v>818</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>785</v>
+        <v>819</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>786</v>
+        <v>820</v>
       </c>
       <c r="D200" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E200" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F200" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>787</v>
+        <v>821</v>
       </c>
       <c r="H200" t="s">
-        <v>788</v>
+        <v>822</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>789</v>
+        <v>823</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>790</v>
+        <v>824</v>
       </c>
       <c r="D201" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E201" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F201" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>791</v>
+        <v>825</v>
       </c>
       <c r="H201" t="s">
-        <v>792</v>
+        <v>826</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>793</v>
+        <v>827</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>794</v>
+        <v>828</v>
       </c>
       <c r="D202" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E202" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F202" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>795</v>
+        <v>829</v>
       </c>
       <c r="H202" t="s">
-        <v>796</v>
+        <v>830</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>797</v>
+        <v>831</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>798</v>
+        <v>832</v>
       </c>
       <c r="D203" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E203" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F203" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>799</v>
+        <v>833</v>
       </c>
       <c r="H203" t="s">
-        <v>800</v>
+        <v>834</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>801</v>
+        <v>835</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>802</v>
+        <v>836</v>
       </c>
       <c r="D204" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E204" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F204" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>803</v>
+        <v>837</v>
       </c>
       <c r="H204" t="s">
-        <v>804</v>
+        <v>838</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>805</v>
+        <v>839</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>806</v>
+        <v>840</v>
       </c>
       <c r="D205" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E205" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F205" t="s">
-        <v>13</v>
+        <v>600</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>807</v>
+        <v>841</v>
       </c>
       <c r="H205" t="s">
-        <v>808</v>
+        <v>842</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>809</v>
+        <v>843</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>810</v>
+        <v>844</v>
       </c>
       <c r="D206" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E206" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F206" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>811</v>
+        <v>845</v>
       </c>
       <c r="H206" t="s">
-        <v>812</v>
+        <v>846</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>813</v>
+        <v>847</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>814</v>
+        <v>848</v>
       </c>
       <c r="D207" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E207" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F207" t="s">
-        <v>63</v>
+        <v>414</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>815</v>
+        <v>849</v>
       </c>
       <c r="H207" t="s">
-        <v>816</v>
+        <v>850</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>817</v>
+        <v>851</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>818</v>
+        <v>852</v>
       </c>
       <c r="D208" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E208" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F208" t="s">
-        <v>63</v>
+        <v>414</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>819</v>
+        <v>853</v>
       </c>
       <c r="H208" t="s">
-        <v>820</v>
+        <v>854</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>821</v>
+        <v>855</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>822</v>
+        <v>856</v>
       </c>
       <c r="D209" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E209" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F209" t="s">
-        <v>63</v>
+        <v>414</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>823</v>
+        <v>857</v>
       </c>
       <c r="H209" t="s">
-        <v>824</v>
+        <v>858</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>825</v>
+        <v>859</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>826</v>
+        <v>860</v>
       </c>
       <c r="D210" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E210" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F210" t="s">
-        <v>827</v>
+        <v>414</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>828</v>
+        <v>861</v>
       </c>
       <c r="H210" t="s">
-        <v>829</v>
+        <v>862</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>830</v>
+        <v>863</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>831</v>
+        <v>864</v>
       </c>
       <c r="D211" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E211" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F211" t="s">
-        <v>48</v>
+        <v>414</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>832</v>
+        <v>865</v>
       </c>
       <c r="H211" t="s">
-        <v>833</v>
+        <v>866</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>834</v>
+        <v>867</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>835</v>
+        <v>868</v>
       </c>
       <c r="D212" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E212" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F212" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>836</v>
+        <v>869</v>
       </c>
       <c r="H212" t="s">
-        <v>837</v>
+        <v>870</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>838</v>
+        <v>871</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>839</v>
+        <v>872</v>
       </c>
       <c r="D213" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E213" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F213" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>840</v>
+        <v>873</v>
       </c>
       <c r="H213" t="s">
-        <v>841</v>
+        <v>874</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>842</v>
+        <v>875</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>843</v>
+        <v>876</v>
       </c>
       <c r="D214" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E214" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F214" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>844</v>
+        <v>877</v>
       </c>
       <c r="H214" t="s">
-        <v>845</v>
+        <v>878</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>846</v>
+        <v>879</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>847</v>
+        <v>880</v>
       </c>
       <c r="D215" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E215" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F215" t="s">
-        <v>848</v>
+        <v>82</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>849</v>
+        <v>881</v>
       </c>
       <c r="H215" t="s">
-        <v>850</v>
+        <v>882</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>851</v>
+        <v>883</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>852</v>
+        <v>884</v>
       </c>
       <c r="D216" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E216" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F216" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>853</v>
+        <v>885</v>
       </c>
       <c r="H216" t="s">
-        <v>854</v>
+        <v>886</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>855</v>
+        <v>887</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>856</v>
+        <v>888</v>
       </c>
       <c r="D217" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E217" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F217" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>857</v>
+        <v>889</v>
       </c>
       <c r="H217" t="s">
-        <v>858</v>
+        <v>890</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>859</v>
+        <v>891</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>860</v>
+        <v>892</v>
       </c>
       <c r="D218" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E218" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F218" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>861</v>
+        <v>893</v>
       </c>
       <c r="H218" t="s">
-        <v>862</v>
+        <v>894</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>863</v>
+        <v>895</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>864</v>
+        <v>896</v>
       </c>
       <c r="D219" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E219" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F219" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>865</v>
+        <v>897</v>
       </c>
       <c r="H219" t="s">
-        <v>866</v>
+        <v>898</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>867</v>
+        <v>899</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>868</v>
+        <v>900</v>
       </c>
       <c r="D220" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E220" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F220" t="s">
-        <v>869</v>
+        <v>67</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>870</v>
+        <v>901</v>
       </c>
       <c r="H220" t="s">
-        <v>871</v>
+        <v>902</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>872</v>
+        <v>903</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>873</v>
+        <v>904</v>
       </c>
       <c r="D221" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E221" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F221" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>874</v>
+        <v>905</v>
       </c>
       <c r="H221" t="s">
-        <v>875</v>
+        <v>906</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>876</v>
+        <v>907</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>877</v>
+        <v>908</v>
       </c>
       <c r="D222" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E222" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F222" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>878</v>
+        <v>909</v>
       </c>
       <c r="H222" t="s">
-        <v>879</v>
+        <v>910</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>880</v>
+        <v>911</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>881</v>
+        <v>912</v>
       </c>
       <c r="D223" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E223" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F223" t="s">
-        <v>18</v>
+        <v>727</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>882</v>
+        <v>913</v>
       </c>
       <c r="H223" t="s">
-        <v>883</v>
+        <v>914</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>884</v>
+        <v>915</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>885</v>
+        <v>916</v>
       </c>
       <c r="D224" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E224" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F224" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>886</v>
+        <v>917</v>
       </c>
       <c r="H224" t="s">
-        <v>887</v>
+        <v>918</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>888</v>
+        <v>919</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>889</v>
+        <v>920</v>
       </c>
       <c r="D225" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E225" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F225" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>890</v>
+        <v>921</v>
       </c>
       <c r="H225" t="s">
-        <v>891</v>
+        <v>922</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>892</v>
+        <v>923</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>893</v>
+        <v>924</v>
       </c>
       <c r="D226" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E226" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F226" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>894</v>
+        <v>925</v>
       </c>
       <c r="H226" t="s">
-        <v>895</v>
+        <v>926</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>896</v>
+        <v>927</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>897</v>
+        <v>928</v>
       </c>
       <c r="D227" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E227" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F227" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>898</v>
+        <v>929</v>
       </c>
       <c r="H227" t="s">
-        <v>899</v>
+        <v>930</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>900</v>
+        <v>931</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>901</v>
+        <v>932</v>
       </c>
       <c r="D228" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E228" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F228" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>902</v>
+        <v>933</v>
       </c>
       <c r="H228" t="s">
-        <v>903</v>
+        <v>934</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>904</v>
+        <v>935</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>905</v>
+        <v>936</v>
       </c>
       <c r="D229" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E229" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F229" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>906</v>
+        <v>937</v>
       </c>
       <c r="H229" t="s">
-        <v>907</v>
+        <v>938</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>908</v>
+        <v>939</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>909</v>
+        <v>940</v>
       </c>
       <c r="D230" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E230" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F230" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>910</v>
+        <v>941</v>
       </c>
       <c r="H230" t="s">
-        <v>911</v>
+        <v>942</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>912</v>
+        <v>943</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>913</v>
+        <v>944</v>
       </c>
       <c r="D231" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E231" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F231" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>914</v>
+        <v>945</v>
       </c>
       <c r="H231" t="s">
-        <v>915</v>
+        <v>946</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>916</v>
+        <v>947</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>917</v>
+        <v>948</v>
       </c>
       <c r="D232" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E232" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F232" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>918</v>
+        <v>949</v>
       </c>
       <c r="H232" t="s">
-        <v>919</v>
+        <v>950</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>920</v>
+        <v>951</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>921</v>
+        <v>952</v>
       </c>
       <c r="D233" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E233" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F233" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>922</v>
+        <v>953</v>
       </c>
       <c r="H233" t="s">
-        <v>923</v>
+        <v>954</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>924</v>
+        <v>955</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>925</v>
+        <v>956</v>
       </c>
       <c r="D234" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E234" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F234" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>926</v>
+        <v>957</v>
       </c>
       <c r="H234" t="s">
-        <v>927</v>
+        <v>958</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>928</v>
+        <v>959</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>929</v>
+        <v>960</v>
       </c>
       <c r="D235" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E235" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F235" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>930</v>
+        <v>961</v>
       </c>
       <c r="H235" t="s">
-        <v>931</v>
+        <v>962</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>932</v>
+        <v>963</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>933</v>
+        <v>964</v>
       </c>
       <c r="D236" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E236" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F236" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>934</v>
+        <v>965</v>
       </c>
       <c r="H236" t="s">
-        <v>935</v>
+        <v>966</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>936</v>
+        <v>967</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>937</v>
+        <v>968</v>
       </c>
       <c r="D237" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E237" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F237" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>938</v>
+        <v>969</v>
       </c>
       <c r="H237" t="s">
-        <v>939</v>
+        <v>970</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>940</v>
+        <v>971</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>941</v>
+        <v>972</v>
       </c>
       <c r="D238" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E238" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F238" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>942</v>
+        <v>973</v>
       </c>
       <c r="H238" t="s">
-        <v>943</v>
+        <v>974</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>944</v>
+        <v>975</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>945</v>
+        <v>976</v>
       </c>
       <c r="D239" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E239" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F239" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>946</v>
+        <v>977</v>
       </c>
       <c r="H239" t="s">
-        <v>947</v>
+        <v>978</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>948</v>
+        <v>979</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>949</v>
+        <v>980</v>
       </c>
       <c r="D240" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E240" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F240" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>950</v>
+        <v>94</v>
       </c>
       <c r="H240" t="s">
-        <v>951</v>
+        <v>981</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>952</v>
+        <v>982</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>953</v>
+        <v>983</v>
       </c>
       <c r="D241" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E241" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>99</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>954</v>
+        <v>984</v>
       </c>
       <c r="H241" t="s">
-        <v>955</v>
+        <v>985</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>956</v>
+        <v>986</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>957</v>
+        <v>987</v>
       </c>
       <c r="D242" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E242" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F242" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>958</v>
+        <v>988</v>
       </c>
       <c r="H242" t="s">
-        <v>959</v>
+        <v>989</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>960</v>
+        <v>990</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>961</v>
+        <v>991</v>
       </c>
       <c r="D243" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E243" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F243" t="s">
-        <v>721</v>
+        <v>48</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>962</v>
+        <v>992</v>
       </c>
       <c r="H243" t="s">
-        <v>963</v>
+        <v>993</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>964</v>
+        <v>994</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>965</v>
+        <v>995</v>
       </c>
       <c r="D244" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E244" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F244" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>966</v>
+        <v>996</v>
       </c>
       <c r="H244" t="s">
-        <v>967</v>
+        <v>997</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>968</v>
+        <v>998</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>969</v>
+        <v>999</v>
       </c>
       <c r="D245" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E245" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F245" t="s">
-        <v>536</v>
+        <v>87</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>970</v>
+        <v>1000</v>
       </c>
       <c r="H245" t="s">
-        <v>971</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>972</v>
+        <v>1002</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>973</v>
+        <v>1003</v>
       </c>
       <c r="D246" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E246" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F246" t="s">
-        <v>536</v>
+        <v>1004</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>974</v>
+        <v>1005</v>
       </c>
       <c r="H246" t="s">
-        <v>975</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>976</v>
+        <v>1007</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>977</v>
+        <v>1008</v>
       </c>
       <c r="D247" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E247" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F247" t="s">
-        <v>536</v>
+        <v>87</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>978</v>
+        <v>1009</v>
       </c>
       <c r="H247" t="s">
-        <v>979</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>980</v>
+        <v>1011</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>981</v>
+        <v>1012</v>
       </c>
       <c r="D248" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E248" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F248" t="s">
-        <v>536</v>
+        <v>38</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>982</v>
+        <v>1013</v>
       </c>
       <c r="H248" t="s">
-        <v>983</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>984</v>
+        <v>1015</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>985</v>
+        <v>1016</v>
       </c>
       <c r="D249" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E249" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F249" t="s">
-        <v>536</v>
+        <v>600</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>986</v>
+        <v>1017</v>
       </c>
       <c r="H249" t="s">
-        <v>987</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>988</v>
+        <v>1019</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>989</v>
+        <v>1020</v>
       </c>
       <c r="D250" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E250" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F250" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>990</v>
+        <v>1021</v>
       </c>
       <c r="H250" t="s">
-        <v>991</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>992</v>
+        <v>1023</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>993</v>
+        <v>1024</v>
       </c>
       <c r="D251" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E251" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F251" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>994</v>
+        <v>1025</v>
       </c>
       <c r="H251" t="s">
-        <v>995</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>996</v>
+        <v>1027</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>997</v>
+        <v>1028</v>
       </c>
       <c r="D252" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E252" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F252" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>998</v>
+        <v>1029</v>
       </c>
       <c r="H252" t="s">
-        <v>999</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>1000</v>
+        <v>1031</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>1001</v>
+        <v>1032</v>
       </c>
       <c r="D253" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E253" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F253" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>1002</v>
+        <v>1033</v>
       </c>
       <c r="H253" t="s">
-        <v>1003</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>1004</v>
+        <v>1034</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>1005</v>
+        <v>1035</v>
       </c>
       <c r="D254" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E254" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F254" t="s">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>1006</v>
+        <v>1036</v>
       </c>
       <c r="H254" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>1008</v>
+        <v>1037</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>1009</v>
+        <v>1038</v>
       </c>
       <c r="D255" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E255" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F255" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>1010</v>
+        <v>1039</v>
       </c>
       <c r="H255" t="s">
-        <v>1011</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>1012</v>
+        <v>1041</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>1013</v>
+        <v>1042</v>
       </c>
       <c r="D256" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E256" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F256" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>1014</v>
+        <v>1043</v>
       </c>
       <c r="H256" t="s">
-        <v>1015</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>1016</v>
+        <v>1045</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>1017</v>
+        <v>1046</v>
       </c>
       <c r="D257" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E257" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F257" t="s">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>1018</v>
+        <v>1047</v>
       </c>
       <c r="H257" t="s">
-        <v>1019</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>1020</v>
+        <v>1049</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>1021</v>
+        <v>1050</v>
       </c>
       <c r="D258" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E258" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F258" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>1022</v>
+        <v>1051</v>
       </c>
       <c r="H258" t="s">
-        <v>1023</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>1024</v>
+        <v>1052</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>1025</v>
+        <v>1053</v>
       </c>
       <c r="D259" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E259" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F259" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>1026</v>
+        <v>1054</v>
       </c>
       <c r="H259" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1028</v>
+        <v>1055</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>1029</v>
+        <v>1056</v>
       </c>
       <c r="D260" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E260" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F260" t="s">
-        <v>63</v>
+        <v>1057</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>1030</v>
+        <v>1058</v>
       </c>
       <c r="H260" t="s">
-        <v>1031</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1032</v>
+        <v>1060</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>1033</v>
+        <v>1061</v>
       </c>
       <c r="D261" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E261" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F261" t="s">
-        <v>848</v>
+        <v>1062</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1034</v>
+        <v>1063</v>
       </c>
       <c r="H261" t="s">
-        <v>1035</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1036</v>
+        <v>1064</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>1037</v>
+        <v>1065</v>
       </c>
       <c r="D262" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E262" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1038</v>
+        <v>1066</v>
       </c>
       <c r="H262" t="s">
-        <v>1039</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1040</v>
+        <v>1068</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>1041</v>
+        <v>1069</v>
       </c>
       <c r="D263" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E263" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1042</v>
+        <v>1070</v>
       </c>
       <c r="H263" t="s">
-        <v>1043</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1044</v>
+        <v>1072</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>1045</v>
+        <v>1073</v>
       </c>
       <c r="D264" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="E264" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="F264" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1046</v>
+        <v>1074</v>
       </c>
       <c r="H264" t="s">
-        <v>1047</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1048</v>
+        <v>1076</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>1049</v>
+        <v>97</v>
       </c>
       <c r="D265" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E265" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F265" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1050</v>
+        <v>1079</v>
       </c>
       <c r="H265" t="s">
-        <v>1051</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1052</v>
+        <v>1081</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>1053</v>
+        <v>31</v>
       </c>
       <c r="D266" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E266" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F266" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1054</v>
+        <v>1082</v>
       </c>
       <c r="H266" t="s">
-        <v>1055</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1056</v>
+        <v>1084</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>1057</v>
+        <v>25</v>
       </c>
       <c r="D267" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E267" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F267" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1058</v>
+        <v>1085</v>
       </c>
       <c r="H267" t="s">
-        <v>1059</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1060</v>
+        <v>1087</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>1061</v>
+        <v>42</v>
       </c>
       <c r="D268" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E268" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F268" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1062</v>
+        <v>1088</v>
       </c>
       <c r="H268" t="s">
-        <v>1063</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1064</v>
+        <v>1090</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1065</v>
+        <v>47</v>
       </c>
       <c r="D269" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E269" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F269" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1066</v>
+        <v>1091</v>
       </c>
       <c r="H269" t="s">
-        <v>1067</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1068</v>
+        <v>1093</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1069</v>
+        <v>52</v>
       </c>
       <c r="D270" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E270" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F270" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1070</v>
+        <v>1094</v>
       </c>
       <c r="H270" t="s">
-        <v>1071</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1072</v>
+        <v>1096</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1073</v>
+        <v>57</v>
       </c>
       <c r="D271" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E271" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F271" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1074</v>
+        <v>1097</v>
       </c>
       <c r="H271" t="s">
-        <v>1075</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1076</v>
+        <v>1099</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
+        <v>62</v>
+      </c>
+      <c r="D272" t="s">
         <v>1077</v>
       </c>
-      <c r="D272" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E272" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F272" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1078</v>
+        <v>1100</v>
       </c>
       <c r="H272" t="s">
-        <v>1079</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1080</v>
+        <v>1102</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1081</v>
+        <v>10</v>
       </c>
       <c r="D273" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E273" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F273" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1082</v>
+        <v>1103</v>
       </c>
       <c r="H273" t="s">
-        <v>1083</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1084</v>
+        <v>1105</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1085</v>
+        <v>71</v>
       </c>
       <c r="D274" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E274" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F274" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1086</v>
+        <v>1106</v>
       </c>
       <c r="H274" t="s">
-        <v>1087</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1088</v>
+        <v>1108</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1089</v>
+        <v>76</v>
       </c>
       <c r="D275" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E275" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F275" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1090</v>
+        <v>1109</v>
       </c>
       <c r="H275" t="s">
-        <v>1091</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1092</v>
+        <v>1111</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1093</v>
+        <v>81</v>
       </c>
       <c r="D276" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E276" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F276" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1094</v>
+        <v>1112</v>
       </c>
       <c r="H276" t="s">
-        <v>1095</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1096</v>
+        <v>1114</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1097</v>
+        <v>86</v>
       </c>
       <c r="D277" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E277" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F277" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1098</v>
+        <v>1115</v>
       </c>
       <c r="H277" t="s">
-        <v>1099</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1100</v>
+        <v>1117</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1101</v>
+        <v>139</v>
       </c>
       <c r="D278" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E278" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F278" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>94</v>
+        <v>1118</v>
       </c>
       <c r="H278" t="s">
-        <v>1102</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1103</v>
+        <v>1120</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1104</v>
+        <v>143</v>
       </c>
       <c r="D279" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E279" t="s">
-        <v>244</v>
+        <v>1078</v>
+      </c>
+      <c r="F279" t="s">
+        <v>67</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1105</v>
+        <v>1121</v>
       </c>
       <c r="H279" t="s">
-        <v>1106</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1107</v>
+        <v>1123</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1108</v>
+        <v>147</v>
       </c>
       <c r="D280" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E280" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F280" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1109</v>
+        <v>1124</v>
       </c>
       <c r="H280" t="s">
-        <v>1110</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1111</v>
+        <v>1126</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1112</v>
+        <v>155</v>
       </c>
       <c r="D281" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E281" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F281" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1113</v>
+        <v>1127</v>
       </c>
       <c r="H281" t="s">
-        <v>1114</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1115</v>
+        <v>1129</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1116</v>
+        <v>159</v>
       </c>
       <c r="D282" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E282" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F282" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1117</v>
+        <v>1130</v>
       </c>
       <c r="H282" t="s">
-        <v>1118</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1119</v>
+        <v>1132</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1120</v>
+        <v>163</v>
       </c>
       <c r="D283" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E283" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F283" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1121</v>
+        <v>1133</v>
       </c>
       <c r="H283" t="s">
-        <v>1122</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1123</v>
+        <v>1135</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1124</v>
+        <v>167</v>
       </c>
       <c r="D284" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E284" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F284" t="s">
-        <v>1125</v>
+        <v>48</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1126</v>
+        <v>1136</v>
       </c>
       <c r="H284" t="s">
-        <v>1127</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1128</v>
+        <v>1138</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1129</v>
+        <v>171</v>
       </c>
       <c r="D285" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E285" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F285" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1130</v>
+        <v>1139</v>
       </c>
       <c r="H285" t="s">
-        <v>1131</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1132</v>
+        <v>1141</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1133</v>
+        <v>175</v>
       </c>
       <c r="D286" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E286" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F286" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1134</v>
+        <v>1142</v>
       </c>
       <c r="H286" t="s">
-        <v>1135</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1136</v>
+        <v>1144</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1137</v>
+        <v>179</v>
       </c>
       <c r="D287" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E287" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F287" t="s">
-        <v>721</v>
+        <v>34</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1138</v>
+        <v>1145</v>
       </c>
       <c r="H287" t="s">
-        <v>1139</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1141</v>
+        <v>183</v>
       </c>
       <c r="D288" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E288" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F288" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1142</v>
+        <v>1148</v>
       </c>
       <c r="H288" t="s">
-        <v>1143</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1144</v>
+        <v>1150</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1145</v>
+        <v>187</v>
       </c>
       <c r="D289" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E289" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F289" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="H289" t="s">
-        <v>1147</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1148</v>
+        <v>1153</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1149</v>
+        <v>191</v>
       </c>
       <c r="D290" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E290" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F290" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="H290" t="s">
-        <v>1151</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1153</v>
+        <v>195</v>
       </c>
       <c r="D291" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E291" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>1078</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="H291" t="s">
-        <v>1151</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1156</v>
+        <v>199</v>
       </c>
       <c r="D292" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E292" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F292" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="H292" t="s">
-        <v>1151</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1159</v>
+        <v>203</v>
       </c>
       <c r="D293" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E293" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F293" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="H293" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1163</v>
+        <v>207</v>
       </c>
       <c r="D294" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E294" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F294" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="H294" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1167</v>
+        <v>211</v>
       </c>
       <c r="D295" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E295" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F295" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="H295" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1171</v>
+        <v>215</v>
       </c>
       <c r="D296" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E296" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F296" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="H296" t="s">
-        <v>1151</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1174</v>
+        <v>17</v>
       </c>
       <c r="D297" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E297" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F297" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="H297" t="s">
-        <v>1151</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1177</v>
+        <v>21</v>
       </c>
       <c r="D298" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E298" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F298" t="s">
+        <v>63</v>
+      </c>
+      <c r="G298" s="1" t="s">
         <v>1178</v>
       </c>
-      <c r="G298" s="1" t="s">
+      <c r="H298" t="s">
         <v>1179</v>
-      </c>
-[...1 lines deleted...]
-        <v>1180</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>225</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F299" t="s">
+        <v>63</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H299" t="s">
         <v>1181</v>
-      </c>
-[...19 lines deleted...]
-        <v>1180</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1185</v>
+        <v>1182</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1186</v>
+        <v>229</v>
       </c>
       <c r="D300" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E300" t="s">
-        <v>244</v>
+        <v>1078</v>
+      </c>
+      <c r="F300" t="s">
+        <v>63</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1187</v>
+        <v>1183</v>
       </c>
       <c r="H300" t="s">
-        <v>1188</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1189</v>
+        <v>1185</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1190</v>
+        <v>233</v>
       </c>
       <c r="D301" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E301" t="s">
-        <v>244</v>
+        <v>1078</v>
+      </c>
+      <c r="F301" t="s">
+        <v>72</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1191</v>
+        <v>1186</v>
       </c>
       <c r="H301" t="s">
-        <v>1192</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1193</v>
+        <v>1188</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1194</v>
+        <v>237</v>
       </c>
       <c r="D302" t="s">
-        <v>243</v>
+        <v>1077</v>
       </c>
       <c r="E302" t="s">
-        <v>244</v>
+        <v>1078</v>
       </c>
       <c r="F302" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1195</v>
+        <v>94</v>
       </c>
       <c r="H302" t="s">
-        <v>1196</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1197</v>
+        <v>1190</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>97</v>
+        <v>241</v>
       </c>
       <c r="D303" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E303" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F303" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1200</v>
+        <v>1191</v>
       </c>
       <c r="H303" t="s">
-        <v>1201</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1202</v>
+        <v>1193</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>10</v>
+        <v>245</v>
       </c>
       <c r="D304" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E304" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F304" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1203</v>
+        <v>1194</v>
       </c>
       <c r="H304" t="s">
-        <v>1204</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1205</v>
+        <v>1196</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>17</v>
+        <v>249</v>
       </c>
       <c r="D305" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F305" t="s">
+        <v>38</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H305" t="s">
         <v>1198</v>
-      </c>
-[...10 lines deleted...]
-        <v>1207</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1208</v>
+        <v>1199</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>22</v>
+        <v>253</v>
       </c>
       <c r="D306" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E306" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F306" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1209</v>
+        <v>1200</v>
       </c>
       <c r="H306" t="s">
-        <v>1210</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1211</v>
+        <v>1202</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>27</v>
+        <v>257</v>
       </c>
       <c r="D307" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E307" t="s">
-        <v>1199</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1078</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1212</v>
+        <v>1203</v>
       </c>
       <c r="H307" t="s">
-        <v>1213</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1214</v>
+        <v>1205</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>32</v>
+        <v>261</v>
       </c>
       <c r="D308" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E308" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F308" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1215</v>
+        <v>94</v>
       </c>
       <c r="H308" t="s">
-        <v>1216</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1217</v>
+        <v>1207</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>37</v>
+        <v>265</v>
       </c>
       <c r="D309" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E309" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F309" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1218</v>
+        <v>1208</v>
       </c>
       <c r="H309" t="s">
-        <v>1219</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1220</v>
+        <v>1209</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>42</v>
+        <v>269</v>
       </c>
       <c r="D310" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E310" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F310" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1221</v>
+        <v>1210</v>
       </c>
       <c r="H310" t="s">
-        <v>1222</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1223</v>
+        <v>1212</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>47</v>
+        <v>273</v>
       </c>
       <c r="D311" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E311" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F311" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1224</v>
+        <v>1213</v>
       </c>
       <c r="H311" t="s">
-        <v>1225</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1226</v>
+        <v>1215</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>52</v>
+        <v>277</v>
       </c>
       <c r="D312" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E312" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F312" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1227</v>
+        <v>94</v>
       </c>
       <c r="H312" t="s">
-        <v>1228</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1229</v>
+        <v>1217</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>57</v>
+        <v>1218</v>
       </c>
       <c r="D313" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E313" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F313" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1230</v>
+        <v>1219</v>
       </c>
       <c r="H313" t="s">
-        <v>1231</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1232</v>
+        <v>1221</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>62</v>
+        <v>281</v>
       </c>
       <c r="D314" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E314" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F314" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1233</v>
+        <v>1222</v>
       </c>
       <c r="H314" t="s">
-        <v>1234</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1235</v>
+        <v>1224</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>67</v>
+        <v>1225</v>
       </c>
       <c r="D315" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E315" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F315" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1236</v>
+        <v>94</v>
       </c>
       <c r="H315" t="s">
-        <v>1237</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1238</v>
+        <v>1227</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>142</v>
+        <v>1228</v>
       </c>
       <c r="D316" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E316" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F316" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1239</v>
+        <v>1229</v>
       </c>
       <c r="H316" t="s">
-        <v>1240</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1241</v>
+        <v>1231</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>146</v>
+        <v>285</v>
       </c>
       <c r="D317" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E317" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F317" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1242</v>
+        <v>1232</v>
       </c>
       <c r="H317" t="s">
-        <v>1243</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1244</v>
+        <v>1234</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>150</v>
+        <v>289</v>
       </c>
       <c r="D318" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E318" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F318" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1245</v>
+        <v>1235</v>
       </c>
       <c r="H318" t="s">
-        <v>1246</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1247</v>
+        <v>1237</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>158</v>
+        <v>293</v>
       </c>
       <c r="D319" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E319" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F319" t="s">
-        <v>28</v>
+        <v>77</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1248</v>
+        <v>1238</v>
       </c>
       <c r="H319" t="s">
-        <v>1249</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1250</v>
+        <v>1240</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>162</v>
+        <v>297</v>
       </c>
       <c r="D320" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E320" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F320" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1251</v>
+        <v>1241</v>
       </c>
       <c r="H320" t="s">
-        <v>1252</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1253</v>
+        <v>1243</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>166</v>
+        <v>301</v>
       </c>
       <c r="D321" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E321" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F321" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1254</v>
+        <v>1244</v>
       </c>
       <c r="H321" t="s">
-        <v>1255</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1256</v>
+        <v>1246</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>170</v>
+        <v>305</v>
       </c>
       <c r="D322" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E322" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F322" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1257</v>
+        <v>1247</v>
       </c>
       <c r="H322" t="s">
-        <v>1258</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1259</v>
+        <v>1249</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>174</v>
+        <v>1250</v>
       </c>
       <c r="D323" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E323" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F323" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1260</v>
+        <v>1251</v>
       </c>
       <c r="H323" t="s">
-        <v>1261</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1262</v>
+        <v>1253</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>178</v>
+        <v>309</v>
       </c>
       <c r="D324" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E324" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F324" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1263</v>
+        <v>1254</v>
       </c>
       <c r="H324" t="s">
-        <v>1264</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1265</v>
+        <v>1256</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>182</v>
+        <v>313</v>
       </c>
       <c r="D325" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E325" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F325" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1266</v>
+        <v>1257</v>
       </c>
       <c r="H325" t="s">
-        <v>1267</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1268</v>
+        <v>1259</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>187</v>
+        <v>1260</v>
       </c>
       <c r="D326" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E326" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F326" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1269</v>
+        <v>1261</v>
       </c>
       <c r="H326" t="s">
-        <v>1270</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1271</v>
+        <v>1263</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>191</v>
+        <v>317</v>
       </c>
       <c r="D327" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E327" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F327" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1272</v>
+        <v>1264</v>
       </c>
       <c r="H327" t="s">
-        <v>1273</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1274</v>
+        <v>1266</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>195</v>
+        <v>321</v>
       </c>
       <c r="D328" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E328" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F328" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1275</v>
+        <v>1267</v>
       </c>
       <c r="H328" t="s">
-        <v>1276</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1277</v>
+        <v>1269</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>199</v>
+        <v>325</v>
       </c>
       <c r="D329" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E329" t="s">
-        <v>1199</v>
+        <v>1078</v>
+      </c>
+      <c r="F329" t="s">
+        <v>34</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1278</v>
+        <v>1270</v>
       </c>
       <c r="H329" t="s">
-        <v>1279</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1280</v>
+        <v>1272</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>203</v>
+        <v>329</v>
       </c>
       <c r="D330" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E330" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F330" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1281</v>
+        <v>1273</v>
       </c>
       <c r="H330" t="s">
-        <v>1282</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1283</v>
+        <v>1275</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>332</v>
+        <v>1276</v>
       </c>
       <c r="D331" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E331" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F331" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1284</v>
+        <v>1277</v>
       </c>
       <c r="H331" t="s">
-        <v>1285</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1286</v>
+        <v>1279</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="D332" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E332" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F332" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1287</v>
+        <v>94</v>
       </c>
       <c r="H332" t="s">
-        <v>1288</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1289</v>
+        <v>1281</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="D333" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E333" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F333" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1290</v>
+        <v>1282</v>
       </c>
       <c r="H333" t="s">
-        <v>1291</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1292</v>
+        <v>1284</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="D334" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E334" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F334" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1293</v>
+        <v>1285</v>
       </c>
       <c r="H334" t="s">
-        <v>1294</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1295</v>
+        <v>1287</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>78</v>
+        <v>353</v>
       </c>
       <c r="D335" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E335" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F335" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1296</v>
+        <v>1288</v>
       </c>
       <c r="H335" t="s">
-        <v>1297</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1298</v>
+        <v>1290</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
+        <v>357</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F336" t="s">
         <v>82</v>
       </c>
-      <c r="D336" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G336" s="1" t="s">
-        <v>1299</v>
+        <v>1291</v>
       </c>
       <c r="H336" t="s">
-        <v>1300</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1301</v>
+        <v>1293</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>210</v>
+        <v>361</v>
       </c>
       <c r="D337" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E337" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F337" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>94</v>
+        <v>1294</v>
       </c>
       <c r="H337" t="s">
-        <v>1302</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1303</v>
+        <v>1296</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>214</v>
+        <v>365</v>
       </c>
       <c r="D338" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E338" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F338" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1304</v>
+        <v>1297</v>
       </c>
       <c r="H338" t="s">
-        <v>1305</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1306</v>
+        <v>1299</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>218</v>
+        <v>369</v>
       </c>
       <c r="D339" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E339" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F339" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1307</v>
+        <v>1300</v>
       </c>
       <c r="H339" t="s">
-        <v>1308</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1309</v>
+        <v>1302</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>222</v>
+        <v>373</v>
       </c>
       <c r="D340" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E340" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F340" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>94</v>
+        <v>1303</v>
       </c>
       <c r="H340" t="s">
-        <v>1310</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1311</v>
+        <v>1305</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>226</v>
+        <v>377</v>
       </c>
       <c r="D341" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E341" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F341" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1312</v>
+        <v>1306</v>
       </c>
       <c r="H341" t="s">
-        <v>1313</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1314</v>
+        <v>1308</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="D342" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E342" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F342" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1315</v>
+        <v>1309</v>
       </c>
       <c r="H342" t="s">
-        <v>1316</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1317</v>
+        <v>1311</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>234</v>
+        <v>389</v>
       </c>
       <c r="D343" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E343" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F343" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1318</v>
+        <v>1312</v>
       </c>
       <c r="H343" t="s">
-        <v>1319</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1320</v>
+        <v>1314</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>375</v>
+        <v>393</v>
       </c>
       <c r="D344" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E344" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F344" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1321</v>
+        <v>1315</v>
       </c>
       <c r="H344" t="s">
-        <v>1322</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1323</v>
+        <v>1317</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>379</v>
+        <v>397</v>
       </c>
       <c r="D345" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E345" t="s">
-        <v>1199</v>
+        <v>1078</v>
+      </c>
+      <c r="F345" t="s">
+        <v>38</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1324</v>
+        <v>1318</v>
       </c>
       <c r="H345" t="s">
-        <v>1325</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1326</v>
+        <v>1320</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>383</v>
+        <v>401</v>
       </c>
       <c r="D346" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E346" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F346" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>94</v>
+        <v>1321</v>
       </c>
       <c r="H346" t="s">
-        <v>1327</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1328</v>
+        <v>1323</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>387</v>
+        <v>405</v>
       </c>
       <c r="D347" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E347" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F347" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1329</v>
+        <v>1324</v>
       </c>
       <c r="H347" t="s">
-        <v>1327</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1330</v>
+        <v>1326</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>391</v>
+        <v>1327</v>
       </c>
       <c r="D348" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E348" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F348" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1331</v>
+        <v>1328</v>
       </c>
       <c r="H348" t="s">
-        <v>1332</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F349" t="s">
+        <v>38</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="H349" t="s">
         <v>1333</v>
-      </c>
-[...19 lines deleted...]
-        <v>1335</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F350" t="s">
+        <v>38</v>
+      </c>
+      <c r="G350" s="1" t="s">
         <v>1336</v>
-      </c>
-[...16 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H350" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
         <v>1338</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
         <v>1339</v>
       </c>
       <c r="D351" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E351" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F351" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G351" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="H351" t="s">
         <v>1341</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
         <v>1342</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="D352" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E352" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F352" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="G352" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="H352" t="s">
         <v>1344</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
         <v>1345</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
+        <v>413</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F353" t="s">
+        <v>63</v>
+      </c>
+      <c r="G353" s="1" t="s">
         <v>1346</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H353" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
         <v>1348</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>239</v>
+        <v>418</v>
       </c>
       <c r="D354" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E354" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F354" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="G354" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="H354" t="s">
         <v>1350</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
         <v>1351</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>407</v>
+        <v>422</v>
       </c>
       <c r="D355" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E355" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F355" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="G355" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="H355" t="s">
         <v>1353</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
         <v>1354</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>411</v>
+        <v>426</v>
       </c>
       <c r="D356" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E356" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F356" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="G356" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="H356" t="s">
         <v>1356</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
         <v>1357</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>415</v>
+        <v>430</v>
       </c>
       <c r="D357" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E357" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F357" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="G357" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="H357" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
         <v>1360</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>419</v>
+        <v>434</v>
       </c>
       <c r="D358" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E358" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F358" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="G358" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="H358" t="s">
         <v>1362</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
         <v>1363</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>423</v>
+        <v>438</v>
       </c>
       <c r="D359" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E359" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F359" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="G359" s="1" t="s">
         <v>1364</v>
       </c>
       <c r="H359" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
         <v>1366</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>427</v>
+        <v>442</v>
       </c>
       <c r="D360" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E360" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F360" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G360" s="1" t="s">
         <v>1367</v>
       </c>
       <c r="H360" t="s">
         <v>1368</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
         <v>1369</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
+        <v>446</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F361" t="s">
+        <v>67</v>
+      </c>
+      <c r="G361" s="1" t="s">
         <v>1370</v>
       </c>
-      <c r="D361" t="s">
-[...8 lines deleted...]
-      <c r="G361" s="1" t="s">
+      <c r="H361" t="s">
         <v>1371</v>
-      </c>
-[...1 lines deleted...]
-        <v>1372</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>450</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F362" t="s">
+        <v>38</v>
+      </c>
+      <c r="G362" s="1" t="s">
         <v>1373</v>
       </c>
-      <c r="B362" t="s">
-[...14 lines deleted...]
-      <c r="G362" s="1" t="s">
+      <c r="H362" t="s">
         <v>1374</v>
-      </c>
-[...1 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>454</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F363" t="s">
+        <v>34</v>
+      </c>
+      <c r="G363" s="1" t="s">
         <v>1376</v>
       </c>
-      <c r="B363" t="s">
-[...14 lines deleted...]
-      <c r="G363" s="1" t="s">
+      <c r="H363" t="s">
         <v>1377</v>
-      </c>
-[...1 lines deleted...]
-        <v>1378</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>458</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F364" t="s">
+        <v>34</v>
+      </c>
+      <c r="G364" s="1" t="s">
         <v>1379</v>
       </c>
-      <c r="B364" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H364" t="s">
-        <v>1382</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1383</v>
+        <v>1380</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>439</v>
+        <v>462</v>
       </c>
       <c r="D365" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E365" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F365" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1384</v>
+        <v>1381</v>
       </c>
       <c r="H365" t="s">
-        <v>1385</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1386</v>
+        <v>1383</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>443</v>
+        <v>466</v>
       </c>
       <c r="D366" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E366" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F366" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1387</v>
+        <v>1384</v>
       </c>
       <c r="H366" t="s">
-        <v>1388</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1389</v>
+        <v>1386</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>447</v>
+        <v>470</v>
       </c>
       <c r="D367" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E367" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F367" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1390</v>
+        <v>1387</v>
       </c>
       <c r="H367" t="s">
-        <v>1391</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1392</v>
+        <v>1389</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="D368" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E368" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F368" t="s">
         <v>38</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1393</v>
+        <v>1390</v>
       </c>
       <c r="H368" t="s">
-        <v>1394</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1395</v>
+        <v>1392</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1396</v>
+        <v>478</v>
       </c>
       <c r="D369" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E369" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F369" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1397</v>
+        <v>1393</v>
       </c>
       <c r="H369" t="s">
-        <v>1398</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1399</v>
+        <v>1395</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>455</v>
+        <v>482</v>
       </c>
       <c r="D370" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E370" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F370" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>94</v>
+        <v>1396</v>
       </c>
       <c r="H370" t="s">
-        <v>1400</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1401</v>
+        <v>1398</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>459</v>
+        <v>486</v>
       </c>
       <c r="D371" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E371" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F371" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1402</v>
+        <v>1399</v>
       </c>
       <c r="H371" t="s">
-        <v>1403</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1404</v>
+        <v>1400</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>471</v>
+        <v>490</v>
       </c>
       <c r="D372" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E372" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F372" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1405</v>
+        <v>1401</v>
       </c>
       <c r="H372" t="s">
-        <v>1406</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1407</v>
+        <v>1402</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>475</v>
+        <v>494</v>
       </c>
       <c r="D373" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E373" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F373" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="H373" t="s">
-        <v>1409</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1410</v>
+        <v>1404</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>479</v>
+        <v>498</v>
       </c>
       <c r="D374" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E374" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F374" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1411</v>
+        <v>1405</v>
       </c>
       <c r="H374" t="s">
-        <v>1412</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1413</v>
+        <v>1407</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>483</v>
+        <v>502</v>
       </c>
       <c r="D375" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E375" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F375" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1414</v>
+        <v>1408</v>
       </c>
       <c r="H375" t="s">
-        <v>1415</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1416</v>
+        <v>1409</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>487</v>
+        <v>1410</v>
       </c>
       <c r="D376" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E376" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F376" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1417</v>
+        <v>1411</v>
       </c>
       <c r="H376" t="s">
-        <v>1418</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1419</v>
+        <v>1412</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>491</v>
+        <v>506</v>
       </c>
       <c r="D377" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E377" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F377" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1420</v>
+        <v>1413</v>
       </c>
       <c r="H377" t="s">
-        <v>1421</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1422</v>
+        <v>1414</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>495</v>
+        <v>510</v>
       </c>
       <c r="D378" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E378" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F378" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1423</v>
+        <v>1415</v>
       </c>
       <c r="H378" t="s">
-        <v>1424</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1425</v>
+        <v>1416</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>499</v>
+        <v>514</v>
       </c>
       <c r="D379" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E379" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F379" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1426</v>
+        <v>1417</v>
       </c>
       <c r="H379" t="s">
-        <v>1427</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1428</v>
+        <v>1418</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>503</v>
+        <v>518</v>
       </c>
       <c r="D380" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E380" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F380" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1429</v>
+        <v>1419</v>
       </c>
       <c r="H380" t="s">
-        <v>1430</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1431</v>
+        <v>1420</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>511</v>
+        <v>522</v>
       </c>
       <c r="D381" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E381" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F381" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1432</v>
+        <v>1421</v>
       </c>
       <c r="H381" t="s">
-        <v>1433</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1434</v>
+        <v>1422</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>515</v>
+        <v>526</v>
       </c>
       <c r="D382" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E382" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F382" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1435</v>
+        <v>1423</v>
       </c>
       <c r="H382" t="s">
-        <v>1436</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1437</v>
+        <v>1424</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
       <c r="D383" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E383" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F383" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1438</v>
+        <v>1425</v>
       </c>
       <c r="H383" t="s">
-        <v>1439</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1440</v>
+        <v>1426</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
       <c r="D384" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E384" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F384" t="s">
         <v>63</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1441</v>
+        <v>1427</v>
       </c>
       <c r="H384" t="s">
-        <v>1442</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1443</v>
+        <v>1428</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>527</v>
+        <v>539</v>
       </c>
       <c r="D385" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E385" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F385" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1444</v>
+        <v>1429</v>
       </c>
       <c r="H385" t="s">
-        <v>1445</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1446</v>
+        <v>1430</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>1447</v>
+        <v>544</v>
       </c>
       <c r="D386" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E386" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F386" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1448</v>
+        <v>1431</v>
       </c>
       <c r="H386" t="s">
-        <v>1449</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1450</v>
+        <v>1432</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>1451</v>
+        <v>549</v>
       </c>
       <c r="D387" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E387" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F387" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1452</v>
+        <v>1433</v>
       </c>
       <c r="H387" t="s">
-        <v>1453</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1454</v>
+        <v>1434</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>1455</v>
+        <v>553</v>
       </c>
       <c r="D388" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E388" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F388" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1456</v>
+        <v>1435</v>
       </c>
       <c r="H388" t="s">
-        <v>1457</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1458</v>
+        <v>1436</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1459</v>
+        <v>557</v>
       </c>
       <c r="D389" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E389" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F389" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1460</v>
+        <v>1437</v>
       </c>
       <c r="H389" t="s">
-        <v>1461</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1462</v>
+        <v>1438</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>531</v>
+        <v>561</v>
       </c>
       <c r="D390" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E390" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F390" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1463</v>
+        <v>1439</v>
       </c>
       <c r="H390" t="s">
-        <v>1464</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1465</v>
+        <v>1440</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>535</v>
+        <v>565</v>
       </c>
       <c r="D391" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E391" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F391" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1466</v>
+        <v>1441</v>
       </c>
       <c r="H391" t="s">
-        <v>1467</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1468</v>
+        <v>1442</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>540</v>
+        <v>569</v>
       </c>
       <c r="D392" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E392" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F392" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1469</v>
+        <v>1443</v>
       </c>
       <c r="H392" t="s">
-        <v>1470</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1471</v>
+        <v>1444</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>544</v>
+        <v>573</v>
       </c>
       <c r="D393" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E393" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F393" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1472</v>
+        <v>1445</v>
       </c>
       <c r="H393" t="s">
-        <v>1473</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1474</v>
+        <v>1446</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>548</v>
+        <v>577</v>
       </c>
       <c r="D394" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E394" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F394" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1475</v>
+        <v>1447</v>
       </c>
       <c r="H394" t="s">
-        <v>1476</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1477</v>
+        <v>1448</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>552</v>
+        <v>581</v>
       </c>
       <c r="D395" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E395" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F395" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1478</v>
+        <v>1449</v>
       </c>
       <c r="H395" t="s">
-        <v>1479</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1480</v>
+        <v>1450</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>556</v>
+        <v>585</v>
       </c>
       <c r="D396" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E396" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F396" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1481</v>
+        <v>1451</v>
       </c>
       <c r="H396" t="s">
-        <v>1482</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1483</v>
+        <v>1452</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>560</v>
+        <v>589</v>
       </c>
       <c r="D397" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E397" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F397" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1484</v>
+        <v>1453</v>
       </c>
       <c r="H397" t="s">
-        <v>1485</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1486</v>
+        <v>1454</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>564</v>
+        <v>594</v>
       </c>
       <c r="D398" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E398" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F398" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1487</v>
+        <v>1455</v>
       </c>
       <c r="H398" t="s">
-        <v>1488</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1489</v>
+        <v>1456</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>568</v>
+        <v>599</v>
       </c>
       <c r="D399" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E399" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F399" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1490</v>
+        <v>1457</v>
       </c>
       <c r="H399" t="s">
-        <v>1491</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1492</v>
+        <v>1458</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>572</v>
+        <v>604</v>
       </c>
       <c r="D400" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E400" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F400" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1493</v>
+        <v>1459</v>
       </c>
       <c r="H400" t="s">
-        <v>1494</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1495</v>
+        <v>1460</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>576</v>
+        <v>608</v>
       </c>
       <c r="D401" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E401" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F401" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1496</v>
+        <v>1461</v>
       </c>
       <c r="H401" t="s">
-        <v>1497</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1498</v>
+        <v>1462</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>580</v>
+        <v>612</v>
       </c>
       <c r="D402" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E402" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F402" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1499</v>
+        <v>1463</v>
       </c>
       <c r="H402" t="s">
-        <v>1497</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1500</v>
+        <v>1464</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>584</v>
+        <v>616</v>
       </c>
       <c r="D403" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E403" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F403" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1501</v>
+        <v>1465</v>
       </c>
       <c r="H403" t="s">
-        <v>1502</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1503</v>
+        <v>1466</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>588</v>
+        <v>620</v>
       </c>
       <c r="D404" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E404" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F404" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1504</v>
+        <v>1467</v>
       </c>
       <c r="H404" t="s">
-        <v>1505</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1506</v>
+        <v>1468</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>592</v>
+        <v>624</v>
       </c>
       <c r="D405" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E405" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F405" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1507</v>
+        <v>1469</v>
       </c>
       <c r="H405" t="s">
-        <v>1508</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1509</v>
+        <v>1470</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>596</v>
+        <v>628</v>
       </c>
       <c r="D406" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E406" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F406" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1510</v>
+        <v>1471</v>
       </c>
       <c r="H406" t="s">
-        <v>1511</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1512</v>
+        <v>1472</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>600</v>
+        <v>632</v>
       </c>
       <c r="D407" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E407" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F407" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1513</v>
+        <v>1473</v>
       </c>
       <c r="H407" t="s">
-        <v>1514</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1515</v>
+        <v>1474</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>604</v>
+        <v>637</v>
       </c>
       <c r="D408" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E408" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F408" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1516</v>
+        <v>1475</v>
       </c>
       <c r="H408" t="s">
-        <v>1517</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1518</v>
+        <v>1476</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>608</v>
+        <v>641</v>
       </c>
       <c r="D409" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E409" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F409" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1519</v>
+        <v>1477</v>
       </c>
       <c r="H409" t="s">
-        <v>1517</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1520</v>
+        <v>1478</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>612</v>
+        <v>1479</v>
       </c>
       <c r="D410" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E410" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F410" t="s">
-        <v>23</v>
+        <v>87</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1521</v>
+        <v>1480</v>
       </c>
       <c r="H410" t="s">
-        <v>1517</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1522</v>
+        <v>1481</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>616</v>
+        <v>1482</v>
       </c>
       <c r="D411" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E411" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F411" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1523</v>
+        <v>1483</v>
       </c>
       <c r="H411" t="s">
-        <v>1517</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1524</v>
+        <v>1484</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>620</v>
+        <v>1485</v>
       </c>
       <c r="D412" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E412" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F412" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1525</v>
+        <v>1486</v>
       </c>
       <c r="H412" t="s">
-        <v>1526</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1527</v>
+        <v>1487</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>624</v>
+        <v>1488</v>
       </c>
       <c r="D413" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E413" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F413" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1528</v>
+        <v>1489</v>
       </c>
       <c r="H413" t="s">
-        <v>1526</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1529</v>
+        <v>1490</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>1530</v>
+        <v>645</v>
       </c>
       <c r="D414" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E414" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F414" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1531</v>
+        <v>1491</v>
       </c>
       <c r="H414" t="s">
-        <v>1526</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1532</v>
+        <v>1492</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>628</v>
+        <v>653</v>
       </c>
       <c r="D415" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E415" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F415" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1533</v>
+        <v>1493</v>
       </c>
       <c r="H415" t="s">
-        <v>1517</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1534</v>
+        <v>1494</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>632</v>
+        <v>657</v>
       </c>
       <c r="D416" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E416" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F416" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1535</v>
+        <v>1495</v>
       </c>
       <c r="H416" t="s">
-        <v>1517</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1536</v>
+        <v>1496</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>636</v>
+        <v>661</v>
       </c>
       <c r="D417" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E417" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F417" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1537</v>
+        <v>1497</v>
       </c>
       <c r="H417" t="s">
-        <v>1517</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1538</v>
+        <v>1498</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>640</v>
+        <v>665</v>
       </c>
       <c r="D418" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E418" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F418" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1539</v>
+        <v>1499</v>
       </c>
       <c r="H418" t="s">
-        <v>1517</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1540</v>
+        <v>1500</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>644</v>
+        <v>669</v>
       </c>
       <c r="D419" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E419" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F419" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1541</v>
+        <v>1501</v>
       </c>
       <c r="H419" t="s">
-        <v>1517</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1542</v>
+        <v>1502</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>648</v>
+        <v>1503</v>
       </c>
       <c r="D420" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E420" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F420" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1543</v>
+        <v>1504</v>
       </c>
       <c r="H420" t="s">
-        <v>1517</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1544</v>
+        <v>1505</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>652</v>
+        <v>1506</v>
       </c>
       <c r="D421" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E421" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F421" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1545</v>
+        <v>1507</v>
       </c>
       <c r="H421" t="s">
-        <v>1517</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1546</v>
+        <v>1508</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>656</v>
+        <v>1509</v>
       </c>
       <c r="D422" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E422" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F422" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1547</v>
+        <v>1510</v>
       </c>
       <c r="H422" t="s">
-        <v>1517</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1548</v>
+        <v>1511</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>660</v>
+        <v>1512</v>
       </c>
       <c r="D423" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E423" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F423" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1549</v>
+        <v>1513</v>
       </c>
       <c r="H423" t="s">
-        <v>1517</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1550</v>
+        <v>1515</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>665</v>
+        <v>1516</v>
       </c>
       <c r="D424" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E424" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F424" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1551</v>
+        <v>1517</v>
       </c>
       <c r="H424" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1552</v>
+        <v>1519</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>670</v>
+        <v>1520</v>
       </c>
       <c r="D425" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E425" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F425" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1553</v>
+        <v>1521</v>
       </c>
       <c r="H425" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1554</v>
+        <v>1523</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>674</v>
+        <v>1524</v>
       </c>
       <c r="D426" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E426" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F426" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1555</v>
+        <v>1525</v>
       </c>
       <c r="H426" t="s">
-        <v>1517</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1556</v>
+        <v>1527</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="D427" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E427" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F427" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1557</v>
+        <v>1528</v>
       </c>
       <c r="H427" t="s">
-        <v>1517</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1558</v>
+        <v>1530</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="D428" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E428" t="s">
-        <v>1199</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1078</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1559</v>
+        <v>1531</v>
       </c>
       <c r="H428" t="s">
-        <v>1517</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1560</v>
+        <v>1533</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="D429" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E429" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F429" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1561</v>
+        <v>1534</v>
       </c>
       <c r="H429" t="s">
-        <v>1517</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1562</v>
+        <v>1536</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="D430" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E430" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F430" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1563</v>
+        <v>1537</v>
       </c>
       <c r="H430" t="s">
-        <v>1517</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1564</v>
+        <v>1539</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="D431" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E431" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F431" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1565</v>
+        <v>1540</v>
       </c>
       <c r="H431" t="s">
-        <v>1517</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1566</v>
+        <v>1542</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="D432" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E432" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F432" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1567</v>
+        <v>1543</v>
       </c>
       <c r="H432" t="s">
-        <v>1517</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1568</v>
+        <v>1545</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="D433" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E433" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F433" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1569</v>
+        <v>1546</v>
       </c>
       <c r="H433" t="s">
-        <v>1517</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1570</v>
+        <v>1548</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D434" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E434" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F434" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1571</v>
+        <v>1549</v>
       </c>
       <c r="H434" t="s">
-        <v>1517</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1572</v>
+        <v>1551</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>710</v>
+        <v>718</v>
       </c>
       <c r="D435" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E435" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F435" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1573</v>
+        <v>1552</v>
       </c>
       <c r="H435" t="s">
-        <v>1526</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1574</v>
+        <v>1554</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="D436" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E436" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F436" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1575</v>
+        <v>1555</v>
       </c>
       <c r="H436" t="s">
-        <v>1526</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1576</v>
+        <v>1557</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="D437" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E437" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F437" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1577</v>
+        <v>1558</v>
       </c>
       <c r="H437" t="s">
-        <v>1526</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1578</v>
+        <v>1560</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="D438" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E438" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F438" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1579</v>
+        <v>1561</v>
       </c>
       <c r="H438" t="s">
-        <v>1526</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1580</v>
+        <v>1563</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="D439" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E439" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F439" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1581</v>
+        <v>1564</v>
       </c>
       <c r="H439" t="s">
-        <v>1526</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1582</v>
+        <v>1566</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="D440" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E440" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F440" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1583</v>
+        <v>1567</v>
       </c>
       <c r="H440" t="s">
-        <v>1517</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1584</v>
+        <v>1568</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="D441" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E441" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F441" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1585</v>
+        <v>1569</v>
       </c>
       <c r="H441" t="s">
-        <v>1517</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1586</v>
+        <v>1571</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="D442" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E442" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F442" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1587</v>
+        <v>1572</v>
       </c>
       <c r="H442" t="s">
-        <v>1517</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1588</v>
+        <v>1574</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="D443" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E443" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F443" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1589</v>
+        <v>1575</v>
       </c>
       <c r="H443" t="s">
-        <v>1517</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1590</v>
+        <v>1577</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="D444" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E444" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F444" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1591</v>
+        <v>1578</v>
       </c>
       <c r="H444" t="s">
-        <v>1526</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1592</v>
+        <v>1579</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="D445" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E445" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F445" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1593</v>
+        <v>1580</v>
       </c>
       <c r="H445" t="s">
-        <v>1517</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1594</v>
+        <v>1581</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="D446" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E446" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F446" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1595</v>
+        <v>1582</v>
       </c>
       <c r="H446" t="s">
-        <v>1517</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1596</v>
+        <v>1584</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="D447" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E447" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F447" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1597</v>
+        <v>1585</v>
       </c>
       <c r="H447" t="s">
-        <v>1517</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1598</v>
+        <v>1587</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>1599</v>
+        <v>772</v>
       </c>
       <c r="D448" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E448" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F448" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1600</v>
+        <v>1588</v>
       </c>
       <c r="H448" t="s">
-        <v>1517</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1601</v>
+        <v>1590</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>1602</v>
+        <v>776</v>
       </c>
       <c r="D449" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E449" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F449" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1603</v>
+        <v>1591</v>
       </c>
       <c r="H449" t="s">
-        <v>1517</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1604</v>
+        <v>1593</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>1605</v>
+        <v>780</v>
       </c>
       <c r="D450" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E450" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F450" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1606</v>
+        <v>1594</v>
       </c>
       <c r="H450" t="s">
-        <v>1517</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1607</v>
+        <v>1596</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>1608</v>
+        <v>784</v>
       </c>
       <c r="D451" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E451" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F451" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1609</v>
+        <v>1597</v>
       </c>
       <c r="H451" t="s">
-        <v>1517</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1610</v>
+        <v>1599</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>766</v>
+        <v>788</v>
       </c>
       <c r="D452" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E452" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F452" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1611</v>
+        <v>1600</v>
       </c>
       <c r="H452" t="s">
-        <v>1517</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1612</v>
+        <v>1602</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>774</v>
+        <v>792</v>
       </c>
       <c r="D453" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E453" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F453" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1613</v>
+        <v>1603</v>
       </c>
       <c r="H453" t="s">
-        <v>1526</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1614</v>
+        <v>1605</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>778</v>
+        <v>796</v>
       </c>
       <c r="D454" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E454" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F454" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1615</v>
+        <v>1606</v>
       </c>
       <c r="H454" t="s">
-        <v>1526</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1616</v>
+        <v>1608</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>782</v>
+        <v>1609</v>
       </c>
       <c r="D455" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E455" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F455" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1617</v>
+        <v>1610</v>
       </c>
       <c r="H455" t="s">
-        <v>1526</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1618</v>
+        <v>1612</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>786</v>
+        <v>1613</v>
       </c>
       <c r="D456" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E456" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F456" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1619</v>
+        <v>1614</v>
       </c>
       <c r="H456" t="s">
-        <v>1526</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1620</v>
+        <v>1616</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>790</v>
+        <v>1617</v>
       </c>
       <c r="D457" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E457" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F457" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1621</v>
+        <v>1618</v>
       </c>
       <c r="H457" t="s">
-        <v>1526</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F458" t="s">
+        <v>38</v>
+      </c>
+      <c r="G458" s="1" t="s">
         <v>1622</v>
       </c>
-      <c r="B458" t="s">
-[...2 lines deleted...]
-      <c r="C458" t="s">
+      <c r="H458" t="s">
         <v>1623</v>
-      </c>
-[...13 lines deleted...]
-        <v>1517</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
         <v>1625</v>
       </c>
-      <c r="B459" t="s">
-[...2 lines deleted...]
-      <c r="C459" t="s">
+      <c r="D459" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F459" t="s">
+        <v>82</v>
+      </c>
+      <c r="G459" s="1" t="s">
         <v>1626</v>
       </c>
-      <c r="D459" t="s">
-[...8 lines deleted...]
-      <c r="G459" s="1" t="s">
+      <c r="H459" t="s">
         <v>1627</v>
-      </c>
-[...1 lines deleted...]
-        <v>1517</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
         <v>1628</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
         <v>1629</v>
       </c>
       <c r="D460" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E460" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F460" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G460" s="1" t="s">
         <v>1630</v>
       </c>
       <c r="H460" t="s">
-        <v>1517</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="D461" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E461" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F461" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="H461" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="D462" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E462" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F462" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="H462" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>1640</v>
+        <v>800</v>
       </c>
       <c r="D463" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E463" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F463" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="G463" s="1" t="s">
         <v>1641</v>
       </c>
       <c r="H463" t="s">
         <v>1642</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
         <v>1643</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
+        <v>804</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F464" t="s">
+        <v>82</v>
+      </c>
+      <c r="G464" s="1" t="s">
         <v>1644</v>
       </c>
-      <c r="D464" t="s">
-[...8 lines deleted...]
-      <c r="G464" s="1" t="s">
+      <c r="H464" t="s">
         <v>1645</v>
-      </c>
-[...1 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>808</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F465" t="s">
+        <v>82</v>
+      </c>
+      <c r="G465" s="1" t="s">
         <v>1647</v>
       </c>
-      <c r="B465" t="s">
-[...14 lines deleted...]
-      <c r="G465" s="1" t="s">
+      <c r="H465" t="s">
         <v>1648</v>
-      </c>
-[...1 lines deleted...]
-        <v>1649</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>812</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F466" t="s">
+        <v>82</v>
+      </c>
+      <c r="G466" s="1" t="s">
         <v>1650</v>
       </c>
-      <c r="B466" t="s">
-[...11 lines deleted...]
-      <c r="G466" s="1" t="s">
+      <c r="H466" t="s">
         <v>1651</v>
-      </c>
-[...1 lines deleted...]
-        <v>1652</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>816</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F467" t="s">
+        <v>34</v>
+      </c>
+      <c r="G467" s="1" t="s">
         <v>1653</v>
       </c>
-      <c r="B467" t="s">
-[...14 lines deleted...]
-      <c r="G467" s="1" t="s">
+      <c r="H467" t="s">
         <v>1654</v>
-      </c>
-[...1 lines deleted...]
-        <v>1655</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>820</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F468" t="s">
+        <v>34</v>
+      </c>
+      <c r="G468" s="1" t="s">
         <v>1656</v>
       </c>
-      <c r="B468" t="s">
-[...14 lines deleted...]
-      <c r="G468" s="1" t="s">
+      <c r="H468" t="s">
         <v>1657</v>
-      </c>
-[...1 lines deleted...]
-        <v>1658</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1659</v>
+        <v>1658</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
       <c r="D469" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E469" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F469" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1660</v>
+        <v>94</v>
       </c>
       <c r="H469" t="s">
-        <v>1661</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1662</v>
+        <v>1659</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="D470" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E470" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F470" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1663</v>
+        <v>1660</v>
       </c>
       <c r="H470" t="s">
-        <v>1664</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1665</v>
+        <v>1662</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="D471" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E471" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F471" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1666</v>
+        <v>1663</v>
       </c>
       <c r="H471" t="s">
-        <v>1667</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1668</v>
+        <v>1665</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="D472" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E472" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F472" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1669</v>
+        <v>1666</v>
       </c>
       <c r="H472" t="s">
-        <v>1670</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1671</v>
+        <v>1668</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="D473" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E473" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F473" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1672</v>
+        <v>1669</v>
       </c>
       <c r="H473" t="s">
-        <v>1673</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1674</v>
+        <v>1671</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D474" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E474" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F474" t="s">
-        <v>13</v>
+        <v>414</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1675</v>
+        <v>1672</v>
       </c>
       <c r="H474" t="s">
-        <v>1676</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1677</v>
+        <v>1674</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="D475" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E475" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F475" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1678</v>
+        <v>1675</v>
       </c>
       <c r="H475" t="s">
-        <v>1679</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1680</v>
+        <v>1677</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
         <v>852</v>
       </c>
       <c r="D476" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E476" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F476" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1681</v>
+        <v>1678</v>
       </c>
       <c r="H476" t="s">
-        <v>1682</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1683</v>
+        <v>1680</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
         <v>856</v>
       </c>
       <c r="D477" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E477" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F477" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1684</v>
+        <v>1681</v>
       </c>
       <c r="H477" t="s">
-        <v>1685</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1686</v>
+        <v>1683</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
         <v>860</v>
       </c>
       <c r="D478" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E478" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F478" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1687</v>
+        <v>1684</v>
       </c>
       <c r="H478" t="s">
-        <v>1421</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1688</v>
+        <v>1686</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>864</v>
       </c>
       <c r="D479" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E479" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F479" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1689</v>
+        <v>1687</v>
       </c>
       <c r="H479" t="s">
-        <v>1690</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1691</v>
+        <v>1689</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
         <v>868</v>
       </c>
       <c r="D480" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E480" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F480" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1692</v>
+        <v>1690</v>
       </c>
       <c r="H480" t="s">
-        <v>1693</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>872</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F481" t="s">
+        <v>48</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="H481" t="s">
         <v>1694</v>
-      </c>
-[...19 lines deleted...]
-        <v>1696</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>876</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F482" t="s">
+        <v>48</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="H482" t="s">
         <v>1697</v>
-      </c>
-[...19 lines deleted...]
-        <v>1693</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>880</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F483" t="s">
+        <v>48</v>
+      </c>
+      <c r="G483" s="1" t="s">
         <v>1699</v>
       </c>
-      <c r="B483" t="s">
-[...14 lines deleted...]
-      <c r="G483" s="1" t="s">
+      <c r="H483" t="s">
         <v>1700</v>
-      </c>
-[...1 lines deleted...]
-        <v>1664</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
         <v>1701</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="D484" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E484" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F484" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G484" s="1" t="s">
         <v>1702</v>
       </c>
       <c r="H484" t="s">
         <v>1703</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
         <v>1704</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="D485" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E485" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F485" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>1705</v>
       </c>
       <c r="H485" t="s">
         <v>1706</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
         <v>1707</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="D486" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E486" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F486" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="G486" s="1" t="s">
         <v>1708</v>
       </c>
       <c r="H486" t="s">
         <v>1709</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
         <v>1710</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="D487" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E487" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F487" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G487" s="1" t="s">
         <v>1711</v>
       </c>
       <c r="H487" t="s">
         <v>1712</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
         <v>1713</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="D488" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E488" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F488" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="H488" t="s">
         <v>1715</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
         <v>1716</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="D489" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E489" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F489" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G489" s="1" t="s">
         <v>1717</v>
       </c>
       <c r="H489" t="s">
         <v>1718</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
         <v>1719</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="D490" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E490" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F490" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G490" s="1" t="s">
         <v>1720</v>
       </c>
       <c r="H490" t="s">
         <v>1721</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
         <v>1722</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>913</v>
+        <v>1723</v>
       </c>
       <c r="D491" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E491" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F491" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="H491" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>917</v>
+        <v>912</v>
       </c>
       <c r="D492" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E492" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F492" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="H492" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>1729</v>
+        <v>916</v>
       </c>
       <c r="D493" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E493" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F493" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="G493" s="1" t="s">
         <v>1730</v>
       </c>
       <c r="H493" t="s">
         <v>1731</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
         <v>1732</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
+        <v>920</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F494" t="s">
+        <v>82</v>
+      </c>
+      <c r="G494" s="1" t="s">
         <v>1733</v>
       </c>
-      <c r="D494" t="s">
-[...8 lines deleted...]
-      <c r="G494" s="1" t="s">
+      <c r="H494" t="s">
         <v>1734</v>
-      </c>
-[...1 lines deleted...]
-        <v>1735</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
         <v>1736</v>
       </c>
-      <c r="B495" t="s">
-[...2 lines deleted...]
-      <c r="C495" t="s">
+      <c r="D495" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F495" t="s">
+        <v>82</v>
+      </c>
+      <c r="G495" s="1" t="s">
         <v>1737</v>
       </c>
-      <c r="D495" t="s">
-[...8 lines deleted...]
-      <c r="G495" s="1" t="s">
+      <c r="H495" t="s">
         <v>1738</v>
-      </c>
-[...1 lines deleted...]
-        <v>1739</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>924</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F496" t="s">
+        <v>82</v>
+      </c>
+      <c r="G496" s="1" t="s">
         <v>1740</v>
       </c>
-      <c r="B496" t="s">
-[...2 lines deleted...]
-      <c r="C496" t="s">
+      <c r="H496" t="s">
         <v>1741</v>
-      </c>
-[...13 lines deleted...]
-        <v>1743</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>928</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F497" t="s">
+        <v>82</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H497" t="s">
         <v>1744</v>
-      </c>
-[...19 lines deleted...]
-        <v>1747</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1748</v>
+        <v>1745</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>1749</v>
+        <v>932</v>
       </c>
       <c r="D498" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E498" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F498" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1750</v>
+        <v>1746</v>
       </c>
       <c r="H498" t="s">
-        <v>1751</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1752</v>
+        <v>1748</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>1753</v>
+        <v>936</v>
       </c>
       <c r="D499" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E499" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F499" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1754</v>
+        <v>1749</v>
       </c>
       <c r="H499" t="s">
-        <v>1755</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1756</v>
+        <v>1751</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>1757</v>
+        <v>940</v>
       </c>
       <c r="D500" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E500" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F500" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1758</v>
+        <v>1752</v>
       </c>
       <c r="H500" t="s">
-        <v>1759</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1760</v>
+        <v>1754</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>921</v>
+        <v>944</v>
       </c>
       <c r="D501" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E501" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F501" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1761</v>
+        <v>1755</v>
       </c>
       <c r="H501" t="s">
-        <v>1762</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1763</v>
+        <v>1757</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>925</v>
+        <v>948</v>
       </c>
       <c r="D502" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E502" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F502" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1764</v>
+        <v>1758</v>
       </c>
       <c r="H502" t="s">
-        <v>1765</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1766</v>
+        <v>1760</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>929</v>
+        <v>952</v>
       </c>
       <c r="D503" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E503" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F503" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1767</v>
+        <v>1761</v>
       </c>
       <c r="H503" t="s">
-        <v>1768</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1769</v>
+        <v>1763</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>933</v>
+        <v>956</v>
       </c>
       <c r="D504" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E504" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F504" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1770</v>
+        <v>1764</v>
       </c>
       <c r="H504" t="s">
-        <v>1771</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1772</v>
+        <v>1766</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>937</v>
+        <v>960</v>
       </c>
       <c r="D505" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E505" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F505" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1773</v>
+        <v>1767</v>
       </c>
       <c r="H505" t="s">
-        <v>1774</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1775</v>
+        <v>1769</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>941</v>
+        <v>964</v>
       </c>
       <c r="D506" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E506" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F506" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1776</v>
+        <v>1770</v>
       </c>
       <c r="H506" t="s">
-        <v>1777</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1778</v>
+        <v>1772</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>945</v>
+        <v>968</v>
       </c>
       <c r="D507" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E507" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F507" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>94</v>
+        <v>1773</v>
       </c>
       <c r="H507" t="s">
-        <v>1693</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1779</v>
+        <v>1775</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>949</v>
+        <v>972</v>
       </c>
       <c r="D508" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E508" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F508" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1780</v>
+        <v>1776</v>
       </c>
       <c r="H508" t="s">
-        <v>1781</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1782</v>
+        <v>1778</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>953</v>
+        <v>976</v>
       </c>
       <c r="D509" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E509" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F509" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1783</v>
+        <v>1779</v>
       </c>
       <c r="H509" t="s">
-        <v>1784</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1785</v>
+        <v>1781</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>957</v>
+        <v>980</v>
       </c>
       <c r="D510" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E510" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F510" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1786</v>
+        <v>1782</v>
       </c>
       <c r="H510" t="s">
-        <v>1787</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1788</v>
+        <v>1784</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>961</v>
+        <v>983</v>
       </c>
       <c r="D511" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E511" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F511" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1789</v>
+        <v>1785</v>
       </c>
       <c r="H511" t="s">
-        <v>1790</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1791</v>
+        <v>1787</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>965</v>
+        <v>987</v>
       </c>
       <c r="D512" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E512" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F512" t="s">
-        <v>536</v>
+        <v>77</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1792</v>
+        <v>1788</v>
       </c>
       <c r="H512" t="s">
-        <v>1793</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1794</v>
+        <v>1790</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>969</v>
+        <v>991</v>
       </c>
       <c r="D513" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E513" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F513" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1795</v>
+        <v>1791</v>
       </c>
       <c r="H513" t="s">
-        <v>1796</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1797</v>
+        <v>1793</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>973</v>
+        <v>995</v>
       </c>
       <c r="D514" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E514" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F514" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1798</v>
+        <v>1794</v>
       </c>
       <c r="H514" t="s">
-        <v>1799</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1800</v>
+        <v>1796</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>977</v>
+        <v>999</v>
       </c>
       <c r="D515" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E515" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F515" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1801</v>
+        <v>1797</v>
       </c>
       <c r="H515" t="s">
-        <v>1802</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1803</v>
+        <v>1799</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D516" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E516" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F516" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1804</v>
+        <v>1800</v>
       </c>
       <c r="H516" t="s">
-        <v>1805</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1806</v>
+        <v>1802</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>985</v>
+        <v>1008</v>
       </c>
       <c r="D517" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E517" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F517" t="s">
-        <v>23</v>
+        <v>87</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1807</v>
+        <v>1803</v>
       </c>
       <c r="H517" t="s">
-        <v>1808</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1809</v>
+        <v>1805</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>989</v>
+        <v>1012</v>
       </c>
       <c r="D518" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E518" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F518" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1810</v>
+        <v>1806</v>
       </c>
       <c r="H518" t="s">
-        <v>1811</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1812</v>
+        <v>1808</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>993</v>
+        <v>1016</v>
       </c>
       <c r="D519" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E519" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F519" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1813</v>
+        <v>1809</v>
       </c>
       <c r="H519" t="s">
-        <v>1814</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1815</v>
+        <v>1811</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>997</v>
+        <v>1020</v>
       </c>
       <c r="D520" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E520" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F520" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1816</v>
+        <v>1812</v>
       </c>
       <c r="H520" t="s">
-        <v>1817</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1818</v>
+        <v>1814</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>1001</v>
+        <v>1024</v>
       </c>
       <c r="D521" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E521" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F521" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1819</v>
+        <v>1815</v>
       </c>
       <c r="H521" t="s">
-        <v>1820</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1821</v>
+        <v>1817</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>1005</v>
+        <v>1028</v>
       </c>
       <c r="D522" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E522" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F522" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1822</v>
+        <v>1818</v>
       </c>
       <c r="H522" t="s">
-        <v>1823</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1824</v>
+        <v>1820</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="D523" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E523" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F523" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1825</v>
+        <v>1821</v>
       </c>
       <c r="H523" t="s">
-        <v>1826</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1827</v>
+        <v>1823</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>1013</v>
+        <v>1035</v>
       </c>
       <c r="D524" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E524" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F524" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1828</v>
+        <v>1824</v>
       </c>
       <c r="H524" t="s">
-        <v>1829</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1830</v>
+        <v>1826</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>1017</v>
+        <v>1038</v>
       </c>
       <c r="D525" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E525" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F525" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1831</v>
+        <v>1827</v>
       </c>
       <c r="H525" t="s">
-        <v>1832</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1833</v>
+        <v>1829</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>1021</v>
+        <v>1042</v>
       </c>
       <c r="D526" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E526" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F526" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1834</v>
+        <v>1830</v>
       </c>
       <c r="H526" t="s">
-        <v>1835</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1836</v>
+        <v>1832</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>1025</v>
+        <v>1046</v>
       </c>
       <c r="D527" t="s">
-        <v>1198</v>
+        <v>1077</v>
       </c>
       <c r="E527" t="s">
-        <v>1199</v>
+        <v>1078</v>
       </c>
       <c r="F527" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1837</v>
+        <v>1833</v>
       </c>
       <c r="H527" t="s">
-        <v>1838</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>97</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F528" t="s">
+        <v>72</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H528" t="s">
         <v>1839</v>
-      </c>
-[...19 lines deleted...]
-        <v>1841</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>31</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F529" t="s">
+        <v>34</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="H529" t="s">
         <v>1842</v>
-      </c>
-[...19 lines deleted...]
-        <v>1845</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1846</v>
+        <v>1843</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>1033</v>
+        <v>25</v>
       </c>
       <c r="D530" t="s">
-        <v>1198</v>
+        <v>1836</v>
       </c>
       <c r="E530" t="s">
-        <v>1199</v>
+        <v>1837</v>
       </c>
       <c r="F530" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1847</v>
+        <v>1844</v>
       </c>
       <c r="H530" t="s">
-        <v>1848</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1849</v>
+        <v>1846</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>1037</v>
+        <v>42</v>
       </c>
       <c r="D531" t="s">
-        <v>1198</v>
+        <v>1836</v>
       </c>
       <c r="E531" t="s">
-        <v>1199</v>
+        <v>1837</v>
       </c>
       <c r="F531" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1850</v>
+        <v>1847</v>
       </c>
       <c r="H531" t="s">
-        <v>1851</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1852</v>
+        <v>1849</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>1041</v>
+        <v>47</v>
       </c>
       <c r="D532" t="s">
-        <v>1198</v>
+        <v>1836</v>
       </c>
       <c r="E532" t="s">
-        <v>1199</v>
+        <v>1837</v>
       </c>
       <c r="F532" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1853</v>
+        <v>1850</v>
       </c>
       <c r="H532" t="s">
-        <v>1854</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1855</v>
+        <v>1852</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>1856</v>
+        <v>52</v>
       </c>
       <c r="D533" t="s">
-        <v>1198</v>
+        <v>1836</v>
       </c>
       <c r="E533" t="s">
-        <v>1199</v>
+        <v>1837</v>
       </c>
       <c r="F533" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1857</v>
+        <v>1853</v>
       </c>
       <c r="H533" t="s">
-        <v>1858</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1859</v>
+        <v>1855</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>1045</v>
+        <v>57</v>
       </c>
       <c r="D534" t="s">
-        <v>1198</v>
+        <v>1836</v>
       </c>
       <c r="E534" t="s">
-        <v>1199</v>
+        <v>1837</v>
       </c>
       <c r="F534" t="s">
-        <v>63</v>
+        <v>1856</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1860</v>
+        <v>1857</v>
       </c>
       <c r="H534" t="s">
-        <v>1861</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1862</v>
+        <v>1859</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>1049</v>
+        <v>62</v>
       </c>
       <c r="D535" t="s">
-        <v>1198</v>
+        <v>1836</v>
       </c>
       <c r="E535" t="s">
-        <v>1199</v>
+        <v>1837</v>
       </c>
       <c r="F535" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1863</v>
+        <v>1860</v>
       </c>
       <c r="H535" t="s">
-        <v>1864</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1865</v>
+        <v>1862</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>1053</v>
+        <v>10</v>
       </c>
       <c r="D536" t="s">
-        <v>1198</v>
+        <v>1836</v>
       </c>
       <c r="E536" t="s">
-        <v>1199</v>
+        <v>1837</v>
       </c>
       <c r="F536" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1866</v>
+        <v>1863</v>
       </c>
       <c r="H536" t="s">
-        <v>1867</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1868</v>
+        <v>1865</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>1057</v>
+        <v>71</v>
       </c>
       <c r="D537" t="s">
-        <v>1198</v>
+        <v>1836</v>
       </c>
       <c r="E537" t="s">
-        <v>1199</v>
+        <v>1837</v>
       </c>
       <c r="F537" t="s">
-        <v>48</v>
+        <v>535</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1869</v>
+        <v>1866</v>
       </c>
       <c r="H537" t="s">
-        <v>1870</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>76</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F538" t="s">
+        <v>1869</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H538" t="s">
         <v>1871</v>
-      </c>
-[...19 lines deleted...]
-        <v>1873</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>81</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F539" t="s">
+        <v>82</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="H539" t="s">
         <v>1874</v>
-      </c>
-[...19 lines deleted...]
-        <v>1876</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>86</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F540" t="s">
+        <v>48</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H540" t="s">
         <v>1877</v>
-      </c>
-[...19 lines deleted...]
-        <v>1879</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>139</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F541" t="s">
+        <v>38</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="H541" t="s">
         <v>1880</v>
-      </c>
-[...19 lines deleted...]
-        <v>1882</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>143</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F542" t="s">
+        <v>77</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H542" t="s">
         <v>1883</v>
-      </c>
-[...19 lines deleted...]
-        <v>1885</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>147</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F543" t="s">
+        <v>1869</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="H543" t="s">
         <v>1886</v>
-      </c>
-[...19 lines deleted...]
-        <v>1888</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>151</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F544" t="s">
+        <v>82</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H544" t="s">
         <v>1889</v>
-      </c>
-[...19 lines deleted...]
-        <v>1891</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>155</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F545" t="s">
+        <v>38</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="H545" t="s">
         <v>1892</v>
-      </c>
-[...19 lines deleted...]
-        <v>1894</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>159</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F546" t="s">
+        <v>82</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H546" t="s">
         <v>1895</v>
-      </c>
-[...19 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>163</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F547" t="s">
+        <v>77</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="H547" t="s">
         <v>1898</v>
-      </c>
-[...19 lines deleted...]
-        <v>1900</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>167</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F548" t="s">
+        <v>38</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H548" t="s">
         <v>1901</v>
-      </c>
-[...19 lines deleted...]
-        <v>1903</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>171</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F549" t="s">
+        <v>82</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="H549" t="s">
         <v>1904</v>
-      </c>
-[...19 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>175</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F550" t="s">
+        <v>43</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="H550" t="s">
         <v>1907</v>
-      </c>
-[...19 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>179</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F551" t="s">
+        <v>1909</v>
+      </c>
+      <c r="G551" s="1" t="s">
         <v>1910</v>
       </c>
-      <c r="B551" t="s">
-[...14 lines deleted...]
-      <c r="G551" s="1" t="s">
+      <c r="H551" t="s">
         <v>1911</v>
-      </c>
-[...1 lines deleted...]
-        <v>1912</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>183</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F552" t="s">
+        <v>82</v>
+      </c>
+      <c r="G552" s="1" t="s">
         <v>1913</v>
       </c>
-      <c r="B552" t="s">
-[...14 lines deleted...]
-      <c r="G552" s="1" t="s">
+      <c r="H552" t="s">
         <v>1914</v>
-      </c>
-[...1 lines deleted...]
-        <v>1915</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>187</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F553" t="s">
+        <v>77</v>
+      </c>
+      <c r="G553" s="1" t="s">
         <v>1916</v>
       </c>
-      <c r="B553" t="s">
-[...14 lines deleted...]
-      <c r="G553" s="1" t="s">
+      <c r="H553" t="s">
         <v>1917</v>
-      </c>
-[...1 lines deleted...]
-        <v>1918</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>191</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F554" t="s">
+        <v>77</v>
+      </c>
+      <c r="G554" s="1" t="s">
         <v>1919</v>
       </c>
-      <c r="B554" t="s">
-[...14 lines deleted...]
-      <c r="G554" s="1" t="s">
+      <c r="H554" t="s">
         <v>1920</v>
-      </c>
-[...1 lines deleted...]
-        <v>1921</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>195</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F555" t="s">
+        <v>48</v>
+      </c>
+      <c r="G555" s="1" t="s">
         <v>1922</v>
       </c>
-      <c r="B555" t="s">
-[...14 lines deleted...]
-      <c r="G555" s="1" t="s">
+      <c r="H555" t="s">
         <v>1923</v>
-      </c>
-[...1 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>199</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F556" t="s">
+        <v>67</v>
+      </c>
+      <c r="G556" s="1" t="s">
         <v>1925</v>
       </c>
-      <c r="B556" t="s">
-[...14 lines deleted...]
-      <c r="G556" s="1" t="s">
+      <c r="H556" t="s">
         <v>1926</v>
-      </c>
-[...1 lines deleted...]
-        <v>1927</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>21</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F557" t="s">
+        <v>63</v>
+      </c>
+      <c r="G557" s="1" t="s">
         <v>1928</v>
       </c>
-      <c r="B557" t="s">
-[...14 lines deleted...]
-      <c r="G557" s="1" t="s">
+      <c r="H557" t="s">
         <v>1929</v>
-      </c>
-[...1 lines deleted...]
-        <v>1930</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>225</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F558" t="s">
+        <v>82</v>
+      </c>
+      <c r="G558" s="1" t="s">
         <v>1931</v>
       </c>
-      <c r="B558" t="s">
-[...14 lines deleted...]
-      <c r="G558" s="1" t="s">
+      <c r="H558" t="s">
         <v>1932</v>
-      </c>
-[...1 lines deleted...]
-        <v>1933</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>229</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F559" t="s">
+        <v>48</v>
+      </c>
+      <c r="G559" s="1" t="s">
         <v>1934</v>
       </c>
-      <c r="B559" t="s">
-[...14 lines deleted...]
-      <c r="G559" s="1" t="s">
+      <c r="H559" t="s">
         <v>1935</v>
-      </c>
-[...1 lines deleted...]
-        <v>1936</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>233</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E560" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F560" t="s">
+        <v>82</v>
+      </c>
+      <c r="G560" s="1" t="s">
         <v>1937</v>
       </c>
-      <c r="B560" t="s">
-[...14 lines deleted...]
-      <c r="G560" s="1" t="s">
+      <c r="H560" t="s">
         <v>1938</v>
-      </c>
-[...1 lines deleted...]
-        <v>1939</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>237</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E561" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F561" t="s">
+        <v>82</v>
+      </c>
+      <c r="G561" s="1" t="s">
         <v>1940</v>
       </c>
-      <c r="B561" t="s">
-[...14 lines deleted...]
-      <c r="G561" s="1" t="s">
+      <c r="H561" t="s">
         <v>1941</v>
-      </c>
-[...1 lines deleted...]
-        <v>1942</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>241</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E562" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F562" t="s">
+        <v>82</v>
+      </c>
+      <c r="G562" s="1" t="s">
         <v>1943</v>
       </c>
-      <c r="B562" t="s">
-[...14 lines deleted...]
-      <c r="G562" s="1" t="s">
+      <c r="H562" t="s">
         <v>1944</v>
-      </c>
-[...1 lines deleted...]
-        <v>1945</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>245</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E563" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F563" t="s">
+        <v>43</v>
+      </c>
+      <c r="G563" s="1" t="s">
         <v>1946</v>
       </c>
-      <c r="B563" t="s">
-[...14 lines deleted...]
-      <c r="G563" s="1" t="s">
+      <c r="H563" t="s">
         <v>1947</v>
-      </c>
-[...1 lines deleted...]
-        <v>1948</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>249</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E564" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F564" t="s">
         <v>1949</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G564" s="1" t="s">
         <v>1950</v>
       </c>
       <c r="H564" t="s">
         <v>1951</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
         <v>1952</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>1167</v>
+        <v>1228</v>
       </c>
       <c r="D565" t="s">
-        <v>1198</v>
+        <v>1836</v>
       </c>
       <c r="E565" t="s">
-        <v>1199</v>
+        <v>1837</v>
       </c>
       <c r="F565" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="G565" s="1" t="s">
         <v>1953</v>
       </c>
       <c r="H565" t="s">
         <v>1954</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
         <v>1955</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
         <v>97</v>
       </c>
       <c r="D566" t="s">
         <v>1956</v>
       </c>
       <c r="E566" t="s">
         <v>1957</v>
       </c>
       <c r="F566" t="s">
         <v>1958</v>
       </c>
       <c r="G566" s="1" t="s">
         <v>1959</v>
       </c>
       <c r="H566" t="s">
         <v>1960</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
         <v>1961</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D567" t="s">
         <v>1956</v>
       </c>
       <c r="E567" t="s">
         <v>1957</v>
       </c>
       <c r="F567" t="s">
-        <v>536</v>
+        <v>414</v>
       </c>
       <c r="G567" s="1" t="s">
         <v>1962</v>
       </c>
       <c r="H567" t="s">
         <v>1963</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
         <v>1964</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D568" t="s">
         <v>1956</v>
       </c>
       <c r="E568" t="s">
         <v>1957</v>
       </c>
       <c r="F568" t="s">
         <v>93</v>
       </c>
       <c r="G568" s="1" t="s">
         <v>1965</v>
       </c>
       <c r="H568" t="s">
         <v>1966</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
         <v>1967</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="D569" t="s">
         <v>1956</v>
       </c>
       <c r="E569" t="s">
         <v>1957</v>
       </c>
       <c r="F569" t="s">
         <v>1968</v>
       </c>
       <c r="G569" s="1" t="s">
         <v>1969</v>
       </c>
       <c r="H569" t="s">
         <v>1970</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
         <v>1971</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
         <v>97</v>
       </c>
       <c r="D570" t="s">
         <v>1972</v>
       </c>
       <c r="E570" t="s">
         <v>1973</v>
       </c>
       <c r="F570" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G570" s="1" t="s">
         <v>1974</v>
       </c>
       <c r="H570" t="s">
         <v>1975</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
         <v>1976</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D571" t="s">
         <v>1972</v>
       </c>
       <c r="E571" t="s">
         <v>1973</v>
       </c>
       <c r="F571" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="G571" s="1" t="s">
         <v>1977</v>
       </c>
       <c r="H571" t="s">
         <v>1978</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
         <v>1979</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="D572" t="s">
         <v>1972</v>
       </c>
       <c r="E572" t="s">
         <v>1973</v>
       </c>
       <c r="F572" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G572" s="1" t="s">
         <v>1980</v>
       </c>
       <c r="H572" t="s">
         <v>1981</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
         <v>1982</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="D573" t="s">
         <v>1972</v>
       </c>
       <c r="E573" t="s">
         <v>1973</v>
       </c>
       <c r="F573" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G573" s="1" t="s">
         <v>1983</v>
       </c>
       <c r="H573" t="s">
         <v>1984</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
         <v>1985</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="D574" t="s">
         <v>1972</v>
       </c>
       <c r="E574" t="s">
         <v>1973</v>
       </c>
       <c r="F574" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G574" s="1" t="s">
         <v>1986</v>
       </c>
       <c r="H574" t="s">
         <v>1987</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
         <v>1988</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="D575" t="s">
         <v>1972</v>
       </c>
       <c r="E575" t="s">
         <v>1973</v>
       </c>
       <c r="F575" t="s">
         <v>1989</v>
       </c>
       <c r="G575" s="1" t="s">
         <v>1990</v>
       </c>
       <c r="H575" t="s">
         <v>1991</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
         <v>1992</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D576" t="s">
         <v>1972</v>
       </c>
       <c r="E576" t="s">
         <v>1973</v>
       </c>
       <c r="F576" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="G576" s="1" t="s">
         <v>1993</v>
       </c>
       <c r="H576" t="s">
         <v>1994</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
         <v>1995</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="D577" t="s">
         <v>1972</v>
       </c>
       <c r="E577" t="s">
         <v>1973</v>
       </c>
       <c r="F577" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G577" s="1" t="s">
         <v>1996</v>
       </c>
       <c r="H577" t="s">
         <v>1997</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
         <v>1998</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="D578" t="s">
         <v>1972</v>
       </c>
       <c r="E578" t="s">
         <v>1973</v>
       </c>
       <c r="F578" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G578" s="1" t="s">
         <v>1999</v>
       </c>
       <c r="H578" t="s">
         <v>2000</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
         <v>2001</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="D579" t="s">
         <v>1972</v>
       </c>
       <c r="E579" t="s">
         <v>1973</v>
       </c>
       <c r="F579" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G579" s="1" t="s">
         <v>2002</v>
       </c>
       <c r="H579" t="s">
         <v>2003</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
         <v>2004</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D580" t="s">
         <v>1972</v>
       </c>
       <c r="E580" t="s">
         <v>1973</v>
       </c>
       <c r="F580" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G580" s="1" t="s">
         <v>2005</v>
       </c>
       <c r="H580" t="s">
         <v>2006</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
         <v>2007</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D581" t="s">
         <v>1972</v>
       </c>
       <c r="E581" t="s">
         <v>1973</v>
       </c>
       <c r="F581" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G581" s="1" t="s">
         <v>2008</v>
       </c>
       <c r="H581" t="s">
         <v>2009</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
         <v>2010</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D582" t="s">
         <v>1972</v>
       </c>
       <c r="E582" t="s">
         <v>1973</v>
       </c>
       <c r="F582" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="G582" s="1" t="s">
         <v>2011</v>
       </c>
       <c r="H582" t="s">
         <v>2012</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
         <v>2013</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D583" t="s">
         <v>1972</v>
       </c>
       <c r="E583" t="s">
         <v>1973</v>
       </c>
       <c r="F583" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="G583" s="1" t="s">
         <v>2014</v>
       </c>
       <c r="H583" t="s">
         <v>2015</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
         <v>2016</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="D584" t="s">
         <v>1972</v>
       </c>
       <c r="E584" t="s">
         <v>1973</v>
       </c>
       <c r="F584" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G584" s="1" t="s">
         <v>2017</v>
       </c>
       <c r="H584" t="s">
         <v>2018</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
         <v>2019</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D585" t="s">
         <v>1972</v>
       </c>
       <c r="E585" t="s">
         <v>1973</v>
       </c>
       <c r="F585" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="G585" s="1" t="s">
         <v>2020</v>
       </c>
       <c r="H585" t="s">
         <v>2021</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
         <v>2022</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="D586" t="s">
         <v>1972</v>
       </c>
       <c r="E586" t="s">
         <v>1973</v>
       </c>
       <c r="F586" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G586" s="1" t="s">
         <v>2023</v>
       </c>
       <c r="H586" t="s">
         <v>2024</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
         <v>2025</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D587" t="s">
         <v>1972</v>
       </c>
       <c r="E587" t="s">
         <v>1973</v>
       </c>
       <c r="F587" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G587" s="1" t="s">
         <v>2026</v>
       </c>
       <c r="H587" t="s">
         <v>2027</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
         <v>2028</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D588" t="s">
         <v>1972</v>
       </c>
       <c r="E588" t="s">
         <v>1973</v>
       </c>
       <c r="F588" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="G588" s="1" t="s">
         <v>2029</v>
       </c>
       <c r="H588" t="s">
         <v>2030</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
         <v>2031</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D589" t="s">
         <v>1972</v>
       </c>
       <c r="E589" t="s">
         <v>1973</v>
       </c>
       <c r="F589" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G589" s="1" t="s">
         <v>2032</v>
       </c>
       <c r="H589" t="s">
         <v>2033</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
         <v>2034</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="D590" t="s">
         <v>1972</v>
       </c>
       <c r="E590" t="s">
         <v>1973</v>
       </c>
       <c r="F590" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G590" s="1" t="s">
         <v>2035</v>
       </c>
       <c r="H590" t="s">
         <v>2036</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
         <v>2037</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="D591" t="s">
         <v>1972</v>
       </c>
       <c r="E591" t="s">
         <v>1973</v>
       </c>
       <c r="F591" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G591" s="1" t="s">
         <v>2038</v>
       </c>
       <c r="H591" t="s">
         <v>2039</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
         <v>2040</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="D592" t="s">
         <v>1972</v>
       </c>
       <c r="E592" t="s">
         <v>1973</v>
       </c>
       <c r="F592" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G592" s="1" t="s">
         <v>2041</v>
       </c>
       <c r="H592" t="s">
         <v>2042</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
         <v>2043</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D593" t="s">
         <v>1972</v>
       </c>
       <c r="E593" t="s">
         <v>1973</v>
       </c>
       <c r="F593" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G593" s="1" t="s">
         <v>2044</v>
       </c>
       <c r="H593" t="s">
         <v>2045</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
         <v>2046</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="D594" t="s">
         <v>1972</v>
       </c>
       <c r="E594" t="s">
         <v>1973</v>
       </c>
       <c r="F594" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G594" s="1" t="s">
         <v>2047</v>
       </c>
       <c r="H594" t="s">
         <v>2048</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
         <v>2049</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="D595" t="s">
         <v>1972</v>
       </c>
       <c r="E595" t="s">
         <v>1973</v>
       </c>
       <c r="F595" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G595" s="1" t="s">
         <v>2050</v>
       </c>
       <c r="H595" t="s">
         <v>2051</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
         <v>2052</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
-        <v>332</v>
+        <v>203</v>
       </c>
       <c r="D596" t="s">
         <v>1972</v>
       </c>
       <c r="E596" t="s">
         <v>1973</v>
       </c>
       <c r="F596" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G596" s="1" t="s">
         <v>2053</v>
       </c>
       <c r="H596" t="s">
         <v>2054</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
         <v>2055</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
-        <v>336</v>
+        <v>207</v>
       </c>
       <c r="D597" t="s">
         <v>1972</v>
       </c>
       <c r="E597" t="s">
         <v>1973</v>
       </c>
       <c r="F597" t="s">
         <v>2056</v>
       </c>
       <c r="G597" s="1" t="s">
         <v>2057</v>
       </c>
       <c r="H597" t="s">
         <v>2058</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
         <v>2059</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
-        <v>340</v>
+        <v>211</v>
       </c>
       <c r="D598" t="s">
         <v>1972</v>
       </c>
       <c r="E598" t="s">
         <v>1973</v>
       </c>
       <c r="F598" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="G598" s="1" t="s">
         <v>2060</v>
       </c>
       <c r="H598" t="s">
         <v>2061</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
         <v>2062</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>344</v>
+        <v>215</v>
       </c>
       <c r="D599" t="s">
         <v>1972</v>
       </c>
       <c r="E599" t="s">
         <v>1973</v>
       </c>
       <c r="F599" t="s">
         <v>2063</v>
       </c>
       <c r="G599" s="1" t="s">
         <v>2064</v>
       </c>
       <c r="H599" t="s">
         <v>2065</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
         <v>2066</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>78</v>
+        <v>17</v>
       </c>
       <c r="D600" t="s">
         <v>1972</v>
       </c>
       <c r="E600" t="s">
         <v>1973</v>
       </c>
       <c r="F600" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G600" s="1" t="s">
         <v>2067</v>
       </c>
       <c r="H600" t="s">
         <v>2068</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
         <v>2069</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="D601" t="s">
         <v>1972</v>
       </c>
       <c r="E601" t="s">
         <v>1973</v>
       </c>
       <c r="F601" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G601" s="1" t="s">
         <v>2070</v>
       </c>
       <c r="H601" t="s">
         <v>2071</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
         <v>2072</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="D602" t="s">
         <v>1972</v>
       </c>
       <c r="E602" t="s">
         <v>1973</v>
       </c>
       <c r="F602" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G602" s="1" t="s">
         <v>2073</v>
       </c>
       <c r="H602" t="s">
         <v>2074</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
         <v>2075</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="D603" t="s">
         <v>1972</v>
       </c>
       <c r="E603" t="s">
         <v>1973</v>
       </c>
       <c r="F603" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G603" s="1" t="s">
         <v>2076</v>
       </c>
       <c r="H603" t="s">
         <v>2077</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
         <v>2078</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="D604" t="s">
         <v>1972</v>
       </c>
       <c r="E604" t="s">
         <v>1973</v>
       </c>
       <c r="F604" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G604" s="1" t="s">
         <v>2079</v>
       </c>
       <c r="H604" t="s">
         <v>2080</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
         <v>2081</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="D605" t="s">
         <v>1972</v>
       </c>
       <c r="E605" t="s">
         <v>1973</v>
       </c>
       <c r="F605" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="G605" s="1" t="s">
         <v>2082</v>
       </c>
       <c r="H605" t="s">
         <v>2083</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
         <v>2084</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="D606" t="s">
         <v>1972</v>
       </c>
       <c r="E606" t="s">
         <v>1973</v>
       </c>
       <c r="F606" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="G606" s="1" t="s">
         <v>2085</v>
       </c>
       <c r="H606" t="s">
         <v>2086</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
         <v>2087</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="D607" t="s">
         <v>1972</v>
       </c>
       <c r="E607" t="s">
         <v>1973</v>
       </c>
       <c r="F607" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G607" s="1" t="s">
         <v>2088</v>
       </c>
       <c r="H607" t="s">
         <v>2089</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
         <v>2090</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
-        <v>375</v>
+        <v>253</v>
       </c>
       <c r="D608" t="s">
         <v>1972</v>
       </c>
       <c r="E608" t="s">
         <v>1973</v>
       </c>
       <c r="F608" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G608" s="1" t="s">
         <v>2091</v>
       </c>
       <c r="H608" t="s">
         <v>2092</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
         <v>2093</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
-        <v>379</v>
+        <v>257</v>
       </c>
       <c r="D609" t="s">
         <v>1972</v>
       </c>
       <c r="E609" t="s">
         <v>1973</v>
       </c>
       <c r="F609" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G609" s="1" t="s">
         <v>2094</v>
       </c>
       <c r="H609" t="s">
         <v>2095</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
         <v>2096</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
-        <v>383</v>
+        <v>261</v>
       </c>
       <c r="D610" t="s">
         <v>1972</v>
       </c>
       <c r="E610" t="s">
         <v>1973</v>
       </c>
       <c r="F610" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G610" s="1" t="s">
         <v>2097</v>
       </c>
       <c r="H610" t="s">
         <v>2098</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
         <v>2099</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
-        <v>387</v>
+        <v>265</v>
       </c>
       <c r="D611" t="s">
         <v>1972</v>
       </c>
       <c r="E611" t="s">
         <v>1973</v>
       </c>
       <c r="F611" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G611" s="1" t="s">
         <v>2100</v>
       </c>
       <c r="H611" t="s">
         <v>2101</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
         <v>2102</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
-        <v>399</v>
+        <v>277</v>
       </c>
       <c r="D612" t="s">
         <v>1972</v>
       </c>
       <c r="E612" t="s">
         <v>1973</v>
       </c>
       <c r="F612" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G612" s="1" t="s">
         <v>2103</v>
       </c>
       <c r="H612" t="s">
         <v>2104</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
         <v>2105</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
-        <v>1339</v>
+        <v>1218</v>
       </c>
       <c r="D613" t="s">
         <v>1972</v>
       </c>
       <c r="E613" t="s">
         <v>1973</v>
       </c>
       <c r="F613" t="s">
         <v>2106</v>
       </c>
       <c r="G613" s="1" t="s">
         <v>2107</v>
       </c>
       <c r="H613" t="s">
         <v>2108</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
         <v>2109</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
-        <v>403</v>
+        <v>281</v>
       </c>
       <c r="D614" t="s">
         <v>1972</v>
       </c>
       <c r="E614" t="s">
         <v>1973</v>
       </c>
       <c r="F614" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="G614" s="1" t="s">
         <v>2110</v>
       </c>
       <c r="H614" t="s">
         <v>2111</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
         <v>2112</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
-        <v>1346</v>
+        <v>1225</v>
       </c>
       <c r="D615" t="s">
         <v>1972</v>
       </c>
       <c r="E615" t="s">
         <v>1973</v>
       </c>
       <c r="F615" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G615" s="1" t="s">
         <v>2113</v>
       </c>
       <c r="H615" t="s">
         <v>2114</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
         <v>2115</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
-        <v>239</v>
+        <v>1228</v>
       </c>
       <c r="D616" t="s">
         <v>1972</v>
       </c>
       <c r="E616" t="s">
         <v>1973</v>
       </c>
       <c r="F616" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G616" s="1" t="s">
         <v>2116</v>
       </c>
       <c r="H616" t="s">
         <v>2117</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
         <v>2118</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
-        <v>407</v>
+        <v>285</v>
       </c>
       <c r="D617" t="s">
         <v>1972</v>
       </c>
       <c r="E617" t="s">
         <v>1973</v>
       </c>
       <c r="F617" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G617" s="1" t="s">
         <v>2119</v>
       </c>
       <c r="H617" t="s">
         <v>2120</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
         <v>2121</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
-        <v>411</v>
+        <v>289</v>
       </c>
       <c r="D618" t="s">
         <v>1972</v>
       </c>
       <c r="E618" t="s">
         <v>1973</v>
       </c>
       <c r="F618" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G618" s="1" t="s">
         <v>2122</v>
       </c>
       <c r="H618" t="s">
         <v>2123</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
         <v>2124</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
-        <v>415</v>
+        <v>293</v>
       </c>
       <c r="D619" t="s">
         <v>1972</v>
       </c>
       <c r="E619" t="s">
         <v>1973</v>
       </c>
       <c r="F619" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G619" s="1" t="s">
         <v>2125</v>
       </c>
       <c r="H619" t="s">
         <v>2126</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
         <v>2127</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
-        <v>419</v>
+        <v>297</v>
       </c>
       <c r="D620" t="s">
         <v>1972</v>
       </c>
       <c r="E620" t="s">
         <v>1973</v>
       </c>
       <c r="F620" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G620" s="1" t="s">
         <v>2128</v>
       </c>
       <c r="H620" t="s">
         <v>2129</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
         <v>2130</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
-        <v>423</v>
+        <v>301</v>
       </c>
       <c r="D621" t="s">
         <v>1972</v>
       </c>
       <c r="E621" t="s">
         <v>1973</v>
       </c>
       <c r="F621" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G621" s="1" t="s">
         <v>2131</v>
       </c>
       <c r="H621" t="s">
         <v>2132</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
         <v>2133</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
-        <v>427</v>
+        <v>305</v>
       </c>
       <c r="D622" t="s">
         <v>1972</v>
       </c>
       <c r="E622" t="s">
         <v>1973</v>
       </c>
       <c r="F622" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="G622" s="1" t="s">
         <v>2134</v>
       </c>
       <c r="H622" t="s">
         <v>2135</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
         <v>2136</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
-        <v>431</v>
+        <v>309</v>
       </c>
       <c r="D623" t="s">
         <v>1972</v>
       </c>
       <c r="E623" t="s">
         <v>1973</v>
       </c>
       <c r="F623" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="G623" s="1" t="s">
         <v>2137</v>
       </c>
       <c r="H623" t="s">
         <v>2138</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
         <v>2139</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
-        <v>435</v>
+        <v>313</v>
       </c>
       <c r="D624" t="s">
         <v>1972</v>
       </c>
       <c r="E624" t="s">
         <v>1973</v>
       </c>
       <c r="F624" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="G624" s="1" t="s">
         <v>2140</v>
       </c>
       <c r="H624" t="s">
         <v>2126</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
         <v>2141</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
-        <v>1380</v>
+        <v>1260</v>
       </c>
       <c r="D625" t="s">
         <v>1972</v>
       </c>
       <c r="E625" t="s">
         <v>1973</v>
       </c>
       <c r="F625" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="G625" s="1" t="s">
         <v>2142</v>
       </c>
       <c r="H625" t="s">
         <v>2143</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
         <v>2144</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
-        <v>439</v>
+        <v>317</v>
       </c>
       <c r="D626" t="s">
         <v>1972</v>
       </c>
       <c r="E626" t="s">
         <v>1973</v>
       </c>
       <c r="F626" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G626" s="1" t="s">
         <v>2145</v>
       </c>
       <c r="H626" t="s">
         <v>2146</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
         <v>2147</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
-        <v>443</v>
+        <v>321</v>
       </c>
       <c r="D627" t="s">
         <v>1972</v>
       </c>
       <c r="E627" t="s">
         <v>1973</v>
       </c>
       <c r="F627" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G627" s="1" t="s">
         <v>2148</v>
       </c>
       <c r="H627" t="s">
         <v>2149</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
         <v>2150</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
-        <v>447</v>
+        <v>325</v>
       </c>
       <c r="D628" t="s">
         <v>1972</v>
       </c>
       <c r="E628" t="s">
         <v>1973</v>
       </c>
       <c r="F628" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G628" s="1" t="s">
         <v>2151</v>
       </c>
       <c r="H628" t="s">
         <v>2152</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
         <v>2153</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
-        <v>451</v>
+        <v>329</v>
       </c>
       <c r="D629" t="s">
         <v>1972</v>
       </c>
       <c r="E629" t="s">
         <v>1973</v>
       </c>
       <c r="F629" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="G629" s="1" t="s">
         <v>2154</v>
       </c>
       <c r="H629" t="s">
         <v>2155</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
         <v>2156</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
-        <v>1396</v>
+        <v>1276</v>
       </c>
       <c r="D630" t="s">
         <v>1972</v>
       </c>
       <c r="E630" t="s">
         <v>1973</v>
       </c>
       <c r="F630" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G630" s="1" t="s">
         <v>2157</v>
       </c>
       <c r="H630" t="s">
         <v>2158</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
         <v>2159</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
-        <v>455</v>
+        <v>333</v>
       </c>
       <c r="D631" t="s">
         <v>1972</v>
       </c>
       <c r="E631" t="s">
         <v>1973</v>
       </c>
       <c r="F631" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G631" s="1" t="s">
         <v>2160</v>
       </c>
       <c r="H631" t="s">
         <v>2161</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
         <v>2162</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
-        <v>459</v>
+        <v>337</v>
       </c>
       <c r="D632" t="s">
         <v>1972</v>
       </c>
       <c r="E632" t="s">
         <v>1973</v>
       </c>
       <c r="F632" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G632" s="1" t="s">
         <v>2163</v>
       </c>
       <c r="H632" t="s">
         <v>2164</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
         <v>2165</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
-        <v>463</v>
+        <v>341</v>
       </c>
       <c r="D633" t="s">
         <v>1972</v>
       </c>
       <c r="E633" t="s">
         <v>1973</v>
       </c>
       <c r="F633" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G633" s="1" t="s">
         <v>2166</v>
       </c>
       <c r="H633" t="s">
         <v>2167</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
         <v>2168</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
-        <v>467</v>
+        <v>345</v>
       </c>
       <c r="D634" t="s">
         <v>1972</v>
       </c>
       <c r="E634" t="s">
         <v>1973</v>
       </c>
       <c r="F634" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="G634" s="1" t="s">
         <v>2169</v>
       </c>
       <c r="H634" t="s">
         <v>2170</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
         <v>2171</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
-        <v>471</v>
+        <v>349</v>
       </c>
       <c r="D635" t="s">
         <v>1972</v>
       </c>
       <c r="E635" t="s">
         <v>1973</v>
       </c>
       <c r="F635" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="G635" s="1" t="s">
         <v>2172</v>
       </c>
       <c r="H635" t="s">
         <v>2173</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
         <v>2174</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
-        <v>475</v>
+        <v>353</v>
       </c>
       <c r="D636" t="s">
         <v>1972</v>
       </c>
       <c r="E636" t="s">
         <v>1973</v>
       </c>
       <c r="F636" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="G636" s="1" t="s">
         <v>2175</v>
       </c>
       <c r="H636" t="s">
         <v>2176</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
         <v>2177</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
-        <v>479</v>
+        <v>357</v>
       </c>
       <c r="D637" t="s">
         <v>1972</v>
       </c>
       <c r="E637" t="s">
         <v>1973</v>
       </c>
       <c r="F637" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="G637" s="1" t="s">
         <v>2178</v>
       </c>
       <c r="H637" t="s">
         <v>2179</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
         <v>2180</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
-        <v>483</v>
+        <v>361</v>
       </c>
       <c r="D638" t="s">
         <v>1972</v>
       </c>
       <c r="E638" t="s">
         <v>1973</v>
       </c>
       <c r="F638" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="G638" s="1" t="s">
         <v>2181</v>
       </c>
       <c r="H638" t="s">
         <v>2182</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
         <v>2183</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
-        <v>487</v>
+        <v>365</v>
       </c>
       <c r="D639" t="s">
         <v>1972</v>
       </c>
       <c r="E639" t="s">
         <v>1973</v>
       </c>
       <c r="F639" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="G639" s="1" t="s">
         <v>2184</v>
       </c>
       <c r="H639" t="s">
         <v>2185</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
         <v>2186</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
-        <v>491</v>
+        <v>369</v>
       </c>
       <c r="D640" t="s">
         <v>1972</v>
       </c>
       <c r="E640" t="s">
         <v>1973</v>
       </c>
       <c r="F640" t="s">
         <v>2187</v>
       </c>
       <c r="G640" s="1" t="s">
         <v>2188</v>
       </c>
       <c r="H640" t="s">
         <v>2189</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
         <v>2190</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
-        <v>495</v>
+        <v>373</v>
       </c>
       <c r="D641" t="s">
         <v>1972</v>
       </c>
       <c r="E641" t="s">
         <v>1973</v>
       </c>
       <c r="F641" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="G641" s="1" t="s">
         <v>2191</v>
       </c>
       <c r="H641" t="s">
         <v>2192</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
         <v>2193</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
-        <v>499</v>
+        <v>377</v>
       </c>
       <c r="D642" t="s">
         <v>1972</v>
       </c>
       <c r="E642" t="s">
         <v>1973</v>
       </c>
       <c r="F642" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G642" s="1" t="s">
         <v>2194</v>
       </c>
       <c r="H642" t="s">
         <v>2195</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
         <v>2196</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
-        <v>507</v>
+        <v>385</v>
       </c>
       <c r="D643" t="s">
         <v>1972</v>
       </c>
       <c r="E643" t="s">
         <v>1973</v>
       </c>
       <c r="F643" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G643" s="1" t="s">
         <v>2197</v>
       </c>
       <c r="H643" t="s">
         <v>2198</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
         <v>2199</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
-        <v>511</v>
+        <v>389</v>
       </c>
       <c r="D644" t="s">
         <v>1972</v>
       </c>
       <c r="E644" t="s">
         <v>1973</v>
       </c>
       <c r="F644" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G644" s="1" t="s">
         <v>2200</v>
       </c>
       <c r="H644" t="s">
         <v>2201</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
         <v>2202</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
-        <v>515</v>
+        <v>393</v>
       </c>
       <c r="D645" t="s">
         <v>1972</v>
       </c>
       <c r="E645" t="s">
         <v>1973</v>
       </c>
       <c r="F645" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G645" s="1" t="s">
         <v>2203</v>
       </c>
       <c r="H645" t="s">
         <v>2204</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
         <v>2205</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
-        <v>519</v>
+        <v>397</v>
       </c>
       <c r="D646" t="s">
         <v>1972</v>
       </c>
       <c r="E646" t="s">
         <v>1973</v>
       </c>
       <c r="F646" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G646" s="1" t="s">
         <v>2206</v>
       </c>
       <c r="H646" t="s">
         <v>2207</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
         <v>2208</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
-        <v>531</v>
+        <v>409</v>
       </c>
       <c r="D647" t="s">
         <v>1972</v>
       </c>
       <c r="E647" t="s">
         <v>1973</v>
       </c>
       <c r="F647" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G647" s="1" t="s">
         <v>2209</v>
       </c>
       <c r="H647" t="s">
         <v>2210</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
         <v>2211</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
-        <v>535</v>
+        <v>413</v>
       </c>
       <c r="D648" t="s">
         <v>1972</v>
       </c>
       <c r="E648" t="s">
         <v>1973</v>
       </c>
       <c r="F648" t="s">
-        <v>536</v>
+        <v>414</v>
       </c>
       <c r="G648" s="1" t="s">
         <v>2212</v>
       </c>
       <c r="H648" t="s">
         <v>2213</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
         <v>2214</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
-        <v>540</v>
+        <v>418</v>
       </c>
       <c r="D649" t="s">
         <v>1972</v>
       </c>
       <c r="E649" t="s">
         <v>1973</v>
       </c>
       <c r="F649" t="s">
-        <v>536</v>
+        <v>414</v>
       </c>
       <c r="G649" s="1" t="s">
         <v>2215</v>
       </c>
       <c r="H649" t="s">
         <v>2216</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
         <v>2217</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
-        <v>544</v>
+        <v>422</v>
       </c>
       <c r="D650" t="s">
         <v>1972</v>
       </c>
       <c r="E650" t="s">
         <v>1973</v>
       </c>
       <c r="F650" t="s">
-        <v>128</v>
+        <v>535</v>
       </c>
       <c r="G650" s="1" t="s">
         <v>2218</v>
       </c>
       <c r="H650" t="s">
         <v>2158</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
         <v>2219</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
-        <v>548</v>
+        <v>426</v>
       </c>
       <c r="D651" t="s">
         <v>1972</v>
       </c>
       <c r="E651" t="s">
         <v>1973</v>
       </c>
       <c r="F651" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="G651" s="1" t="s">
         <v>2220</v>
       </c>
       <c r="H651" t="s">
         <v>2221</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
         <v>2222</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
-        <v>552</v>
+        <v>430</v>
       </c>
       <c r="D652" t="s">
         <v>1972</v>
       </c>
       <c r="E652" t="s">
         <v>1973</v>
       </c>
       <c r="F652" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G652" s="1" t="s">
         <v>2223</v>
       </c>
       <c r="H652" t="s">
         <v>2224</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
         <v>2225</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
-        <v>556</v>
+        <v>434</v>
       </c>
       <c r="D653" t="s">
         <v>1972</v>
       </c>
       <c r="E653" t="s">
         <v>1973</v>
       </c>
       <c r="F653" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G653" s="1" t="s">
         <v>2226</v>
       </c>
       <c r="H653" t="s">
         <v>2227</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
         <v>2228</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
-        <v>560</v>
+        <v>438</v>
       </c>
       <c r="D654" t="s">
         <v>1972</v>
       </c>
       <c r="E654" t="s">
         <v>1973</v>
       </c>
       <c r="F654" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G654" s="1" t="s">
         <v>2229</v>
       </c>
       <c r="H654" t="s">
         <v>2230</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
         <v>2231</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
-        <v>564</v>
+        <v>442</v>
       </c>
       <c r="D655" t="s">
         <v>1972</v>
       </c>
       <c r="E655" t="s">
         <v>1973</v>
       </c>
       <c r="F655" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G655" s="1" t="s">
         <v>2232</v>
       </c>
       <c r="H655" t="s">
         <v>2233</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
         <v>2234</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
-        <v>568</v>
+        <v>446</v>
       </c>
       <c r="D656" t="s">
         <v>1972</v>
       </c>
       <c r="E656" t="s">
         <v>1973</v>
       </c>
       <c r="F656" t="s">
-        <v>536</v>
+        <v>414</v>
       </c>
       <c r="G656" s="1" t="s">
         <v>2235</v>
       </c>
       <c r="H656" t="s">
         <v>2236</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
         <v>2237</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
-        <v>572</v>
+        <v>450</v>
       </c>
       <c r="D657" t="s">
         <v>1972</v>
       </c>
       <c r="E657" t="s">
         <v>1973</v>
       </c>
       <c r="F657" t="s">
-        <v>536</v>
+        <v>414</v>
       </c>
       <c r="G657" s="1" t="s">
         <v>2238</v>
       </c>
       <c r="H657" t="s">
         <v>2239</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
         <v>2240</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
-        <v>576</v>
+        <v>454</v>
       </c>
       <c r="D658" t="s">
         <v>1972</v>
       </c>
       <c r="E658" t="s">
         <v>1973</v>
       </c>
       <c r="F658" t="s">
-        <v>536</v>
+        <v>414</v>
       </c>
       <c r="G658" s="1" t="s">
         <v>2241</v>
       </c>
       <c r="H658" t="s">
         <v>2242</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
         <v>2243</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
-        <v>580</v>
+        <v>458</v>
       </c>
       <c r="D659" t="s">
         <v>1972</v>
       </c>
       <c r="E659" t="s">
         <v>1973</v>
       </c>
       <c r="F659" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G659" s="1" t="s">
         <v>2244</v>
       </c>
       <c r="H659" t="s">
         <v>2245</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
         <v>2246</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
-        <v>588</v>
+        <v>466</v>
       </c>
       <c r="D660" t="s">
         <v>1972</v>
       </c>
       <c r="E660" t="s">
         <v>1973</v>
       </c>
       <c r="F660" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G660" s="1" t="s">
         <v>2247</v>
       </c>
       <c r="H660" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
         <v>2249</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
-        <v>592</v>
+        <v>470</v>
       </c>
       <c r="D661" t="s">
         <v>1972</v>
       </c>
       <c r="E661" t="s">
         <v>1973</v>
       </c>
       <c r="F661" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G661" s="1" t="s">
         <v>2250</v>
       </c>
       <c r="H661" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
         <v>2251</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
-        <v>604</v>
+        <v>482</v>
       </c>
       <c r="D662" t="s">
         <v>1972</v>
       </c>
       <c r="E662" t="s">
         <v>1973</v>
       </c>
       <c r="F662" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G662" s="1" t="s">
         <v>2252</v>
       </c>
       <c r="H662" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
         <v>2253</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
-        <v>608</v>
+        <v>486</v>
       </c>
       <c r="D663" t="s">
         <v>1972</v>
       </c>
       <c r="E663" t="s">
         <v>1973</v>
       </c>
       <c r="F663" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G663" s="1" t="s">
         <v>2254</v>
       </c>
       <c r="H663" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
         <v>2255</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
-        <v>612</v>
+        <v>490</v>
       </c>
       <c r="D664" t="s">
         <v>1972</v>
       </c>
       <c r="E664" t="s">
         <v>1973</v>
       </c>
       <c r="F664" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G664" s="1" t="s">
         <v>2256</v>
       </c>
       <c r="H664" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
         <v>2257</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
-        <v>616</v>
+        <v>494</v>
       </c>
       <c r="D665" t="s">
         <v>1972</v>
       </c>
       <c r="E665" t="s">
         <v>1973</v>
       </c>
       <c r="F665" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G665" s="1" t="s">
         <v>2258</v>
       </c>
       <c r="H665" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
         <v>2259</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
-        <v>624</v>
+        <v>502</v>
       </c>
       <c r="D666" t="s">
         <v>1972</v>
       </c>
       <c r="E666" t="s">
         <v>1973</v>
       </c>
       <c r="F666" t="s">
-        <v>536</v>
+        <v>414</v>
       </c>
       <c r="G666" s="1" t="s">
         <v>2260</v>
       </c>
       <c r="H666" t="s">
         <v>2261</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
         <v>2262</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
-        <v>628</v>
+        <v>506</v>
       </c>
       <c r="D667" t="s">
         <v>1972</v>
       </c>
       <c r="E667" t="s">
         <v>1973</v>
       </c>
       <c r="F667" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G667" s="1" t="s">
         <v>2263</v>
       </c>
       <c r="H667" t="s">
         <v>2264</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
         <v>2265</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
-        <v>632</v>
+        <v>510</v>
       </c>
       <c r="D668" t="s">
         <v>1972</v>
       </c>
       <c r="E668" t="s">
         <v>1973</v>
       </c>
       <c r="F668" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G668" s="1" t="s">
         <v>2266</v>
       </c>
       <c r="H668" t="s">
         <v>2267</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
         <v>2268</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
-        <v>636</v>
+        <v>514</v>
       </c>
       <c r="D669" t="s">
         <v>1972</v>
       </c>
       <c r="E669" t="s">
         <v>1973</v>
       </c>
       <c r="F669" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="G669" s="1" t="s">
         <v>2269</v>
       </c>
       <c r="H669" t="s">
         <v>2270</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
         <v>2271</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
-        <v>640</v>
+        <v>518</v>
       </c>
       <c r="D670" t="s">
         <v>1972</v>
       </c>
       <c r="E670" t="s">
         <v>1973</v>
       </c>
       <c r="F670" t="s">
-        <v>536</v>
+        <v>414</v>
       </c>
       <c r="G670" s="1" t="s">
         <v>2272</v>
       </c>
       <c r="H670" t="s">
         <v>2273</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
         <v>2274</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
-        <v>644</v>
+        <v>522</v>
       </c>
       <c r="D671" t="s">
         <v>1972</v>
       </c>
       <c r="E671" t="s">
         <v>1973</v>
       </c>
       <c r="F671" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G671" s="1" t="s">
         <v>2275</v>
       </c>
       <c r="H671" t="s">
         <v>2276</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
         <v>2277</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
-        <v>648</v>
+        <v>526</v>
       </c>
       <c r="D672" t="s">
         <v>1972</v>
       </c>
       <c r="E672" t="s">
         <v>1973</v>
       </c>
       <c r="F672" t="s">
-        <v>536</v>
+        <v>414</v>
       </c>
       <c r="G672" s="1" t="s">
         <v>2278</v>
       </c>
       <c r="H672" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
         <v>2279</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
-        <v>652</v>
+        <v>530</v>
       </c>
       <c r="D673" t="s">
         <v>1972</v>
       </c>
       <c r="E673" t="s">
         <v>1973</v>
       </c>
       <c r="F673" t="s">
-        <v>721</v>
+        <v>600</v>
       </c>
       <c r="G673" s="1" t="s">
         <v>2280</v>
       </c>
       <c r="H673" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
         <v>2281</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
-        <v>656</v>
+        <v>534</v>
       </c>
       <c r="D674" t="s">
         <v>1972</v>
       </c>
       <c r="E674" t="s">
         <v>1973</v>
       </c>
       <c r="F674" t="s">
-        <v>721</v>
+        <v>600</v>
       </c>
       <c r="G674" s="1" t="s">
         <v>2282</v>
       </c>
       <c r="H674" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
         <v>2283</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
-        <v>660</v>
+        <v>539</v>
       </c>
       <c r="D675" t="s">
         <v>1972</v>
       </c>
       <c r="E675" t="s">
         <v>1973</v>
       </c>
       <c r="F675" t="s">
-        <v>661</v>
+        <v>540</v>
       </c>
       <c r="G675" s="1" t="s">
         <v>2284</v>
       </c>
       <c r="H675" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
         <v>2285</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
-        <v>665</v>
+        <v>544</v>
       </c>
       <c r="D676" t="s">
         <v>1972</v>
       </c>
       <c r="E676" t="s">
         <v>1973</v>
       </c>
       <c r="F676" t="s">
-        <v>666</v>
+        <v>545</v>
       </c>
       <c r="G676" s="1" t="s">
         <v>2286</v>
       </c>
       <c r="H676" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
         <v>2287</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
-        <v>674</v>
+        <v>553</v>
       </c>
       <c r="D677" t="s">
         <v>1972</v>
       </c>
       <c r="E677" t="s">
         <v>1973</v>
       </c>
       <c r="F677" t="s">
-        <v>666</v>
+        <v>545</v>
       </c>
       <c r="G677" s="1" t="s">
         <v>2288</v>
       </c>
       <c r="H677" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
         <v>2289</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
-        <v>678</v>
+        <v>557</v>
       </c>
       <c r="D678" t="s">
         <v>1972</v>
       </c>
       <c r="E678" t="s">
         <v>1973</v>
       </c>
       <c r="F678" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G678" s="1" t="s">
         <v>2290</v>
       </c>
       <c r="H678" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
         <v>2291</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
-        <v>682</v>
+        <v>561</v>
       </c>
       <c r="D679" t="s">
         <v>1972</v>
       </c>
       <c r="E679" t="s">
         <v>1973</v>
       </c>
       <c r="F679" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G679" s="1" t="s">
         <v>2292</v>
       </c>
       <c r="H679" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
         <v>2293</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
-        <v>686</v>
+        <v>565</v>
       </c>
       <c r="D680" t="s">
         <v>1972</v>
       </c>
       <c r="E680" t="s">
         <v>1973</v>
       </c>
       <c r="F680" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="G680" s="1" t="s">
         <v>2294</v>
       </c>
       <c r="H680" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
         <v>2295</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
-        <v>690</v>
+        <v>569</v>
       </c>
       <c r="D681" t="s">
         <v>1972</v>
       </c>
       <c r="E681" t="s">
         <v>1973</v>
       </c>
       <c r="F681" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="G681" s="1" t="s">
         <v>2296</v>
       </c>
       <c r="H681" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
         <v>2297</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
-        <v>694</v>
+        <v>573</v>
       </c>
       <c r="D682" t="s">
         <v>1972</v>
       </c>
       <c r="E682" t="s">
         <v>1973</v>
       </c>
       <c r="F682" t="s">
-        <v>128</v>
+        <v>535</v>
       </c>
       <c r="G682" s="1" t="s">
         <v>2298</v>
       </c>
       <c r="H682" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
         <v>2299</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
-        <v>698</v>
+        <v>577</v>
       </c>
       <c r="D683" t="s">
         <v>1972</v>
       </c>
       <c r="E683" t="s">
         <v>1973</v>
       </c>
       <c r="F683" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G683" s="1" t="s">
         <v>2300</v>
       </c>
       <c r="H683" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
         <v>2301</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
-        <v>706</v>
+        <v>585</v>
       </c>
       <c r="D684" t="s">
         <v>1972</v>
       </c>
       <c r="E684" t="s">
         <v>1973</v>
       </c>
       <c r="F684" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G684" s="1" t="s">
         <v>2302</v>
       </c>
       <c r="H684" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
         <v>2303</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
-        <v>710</v>
+        <v>589</v>
       </c>
       <c r="D685" t="s">
         <v>1972</v>
       </c>
       <c r="E685" t="s">
         <v>1973</v>
       </c>
       <c r="F685" t="s">
-        <v>716</v>
+        <v>595</v>
       </c>
       <c r="G685" s="1" t="s">
         <v>2304</v>
       </c>
       <c r="H685" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
         <v>2305</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
-        <v>715</v>
+        <v>594</v>
       </c>
       <c r="D686" t="s">
         <v>1972</v>
       </c>
       <c r="E686" t="s">
         <v>1973</v>
       </c>
       <c r="F686" t="s">
-        <v>716</v>
+        <v>595</v>
       </c>
       <c r="G686" s="1" t="s">
         <v>2306</v>
       </c>
       <c r="H686" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
         <v>2307</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
-        <v>720</v>
+        <v>599</v>
       </c>
       <c r="D687" t="s">
         <v>1972</v>
       </c>
       <c r="E687" t="s">
         <v>1973</v>
       </c>
       <c r="F687" t="s">
-        <v>721</v>
+        <v>600</v>
       </c>
       <c r="G687" s="1" t="s">
         <v>2308</v>
       </c>
       <c r="H687" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
         <v>2309</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
-        <v>725</v>
+        <v>604</v>
       </c>
       <c r="D688" t="s">
         <v>1972</v>
       </c>
       <c r="E688" t="s">
         <v>1973</v>
       </c>
       <c r="F688" t="s">
-        <v>128</v>
+        <v>535</v>
       </c>
       <c r="G688" s="1" t="s">
         <v>2310</v>
       </c>
       <c r="H688" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
         <v>2311</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
-        <v>733</v>
+        <v>612</v>
       </c>
       <c r="D689" t="s">
         <v>1972</v>
       </c>
       <c r="E689" t="s">
         <v>1973</v>
       </c>
       <c r="F689" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G689" s="1" t="s">
         <v>2312</v>
       </c>
       <c r="H689" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
         <v>2313</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
-        <v>737</v>
+        <v>616</v>
       </c>
       <c r="D690" t="s">
         <v>1972</v>
       </c>
       <c r="E690" t="s">
         <v>1973</v>
       </c>
       <c r="F690" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G690" s="1" t="s">
         <v>2314</v>
       </c>
       <c r="H690" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
         <v>2315</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
-        <v>741</v>
+        <v>620</v>
       </c>
       <c r="D691" t="s">
         <v>1972</v>
       </c>
       <c r="E691" t="s">
         <v>1973</v>
       </c>
       <c r="F691" t="s">
-        <v>721</v>
+        <v>600</v>
       </c>
       <c r="G691" s="1" t="s">
         <v>2316</v>
       </c>
       <c r="H691" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
         <v>2317</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
-        <v>745</v>
+        <v>624</v>
       </c>
       <c r="D692" t="s">
         <v>1972</v>
       </c>
       <c r="E692" t="s">
         <v>1973</v>
       </c>
       <c r="F692" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="G692" s="1" t="s">
         <v>2318</v>
       </c>
       <c r="H692" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
         <v>2319</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
-        <v>749</v>
+        <v>628</v>
       </c>
       <c r="D693" t="s">
         <v>1972</v>
       </c>
       <c r="E693" t="s">
         <v>1973</v>
       </c>
       <c r="F693" t="s">
-        <v>666</v>
+        <v>545</v>
       </c>
       <c r="G693" s="1" t="s">
         <v>2320</v>
       </c>
       <c r="H693" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
         <v>2321</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>753</v>
+        <v>632</v>
       </c>
       <c r="D694" t="s">
         <v>1972</v>
       </c>
       <c r="E694" t="s">
         <v>1973</v>
       </c>
       <c r="F694" t="s">
-        <v>754</v>
+        <v>633</v>
       </c>
       <c r="G694" s="1" t="s">
         <v>2322</v>
       </c>
       <c r="H694" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
         <v>2323</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>758</v>
+        <v>637</v>
       </c>
       <c r="D695" t="s">
         <v>1972</v>
       </c>
       <c r="E695" t="s">
         <v>1973</v>
       </c>
       <c r="F695" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G695" s="1" t="s">
         <v>2324</v>
       </c>
       <c r="H695" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
         <v>2325</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>762</v>
+        <v>641</v>
       </c>
       <c r="D696" t="s">
         <v>1972</v>
       </c>
       <c r="E696" t="s">
         <v>1973</v>
       </c>
       <c r="F696" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G696" s="1" t="s">
         <v>2326</v>
       </c>
       <c r="H696" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
         <v>2327</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
-        <v>766</v>
+        <v>645</v>
       </c>
       <c r="D697" t="s">
         <v>1972</v>
       </c>
       <c r="E697" t="s">
         <v>1973</v>
       </c>
       <c r="F697" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G697" s="1" t="s">
         <v>2328</v>
       </c>
       <c r="H697" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
         <v>2329</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
-        <v>774</v>
+        <v>653</v>
       </c>
       <c r="D698" t="s">
         <v>1972</v>
       </c>
       <c r="E698" t="s">
         <v>1973</v>
       </c>
       <c r="F698" t="s">
-        <v>721</v>
+        <v>600</v>
       </c>
       <c r="G698" s="1" t="s">
         <v>2330</v>
       </c>
       <c r="H698" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
         <v>2331</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
-        <v>778</v>
+        <v>657</v>
       </c>
       <c r="D699" t="s">
         <v>1972</v>
       </c>
       <c r="E699" t="s">
         <v>1973</v>
       </c>
       <c r="F699" t="s">
-        <v>128</v>
+        <v>535</v>
       </c>
       <c r="G699" s="1" t="s">
         <v>2332</v>
       </c>
       <c r="H699" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
         <v>2333</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
-        <v>782</v>
+        <v>661</v>
       </c>
       <c r="D700" t="s">
         <v>1972</v>
       </c>
       <c r="E700" t="s">
         <v>1973</v>
       </c>
       <c r="F700" t="s">
         <v>2334</v>
       </c>
       <c r="G700" s="1" t="s">
         <v>2335</v>
       </c>
       <c r="H700" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
         <v>2336</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
-        <v>786</v>
+        <v>665</v>
       </c>
       <c r="D701" t="s">
         <v>1972</v>
       </c>
       <c r="E701" t="s">
         <v>1973</v>
       </c>
       <c r="F701" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G701" s="1" t="s">
         <v>2337</v>
       </c>
       <c r="H701" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
         <v>2338</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
-        <v>1626</v>
+        <v>1506</v>
       </c>
       <c r="D702" t="s">
         <v>1972</v>
       </c>
       <c r="E702" t="s">
         <v>1973</v>
       </c>
       <c r="F702" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="G702" s="1" t="s">
         <v>2339</v>
       </c>
       <c r="H702" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
         <v>2340</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
-        <v>1629</v>
+        <v>1509</v>
       </c>
       <c r="D703" t="s">
         <v>1972</v>
       </c>
       <c r="E703" t="s">
         <v>1973</v>
       </c>
       <c r="F703" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="G703" s="1" t="s">
         <v>2341</v>
       </c>
       <c r="H703" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
         <v>2342</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
-        <v>1632</v>
+        <v>1512</v>
       </c>
       <c r="D704" t="s">
         <v>1972</v>
       </c>
       <c r="E704" t="s">
         <v>1973</v>
       </c>
       <c r="F704" t="s">
-        <v>721</v>
+        <v>600</v>
       </c>
       <c r="G704" s="1" t="s">
         <v>2343</v>
       </c>
       <c r="H704" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
         <v>2344</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
-        <v>1636</v>
+        <v>1516</v>
       </c>
       <c r="D705" t="s">
         <v>1972</v>
       </c>
       <c r="E705" t="s">
         <v>1973</v>
       </c>
       <c r="F705" t="s">
-        <v>128</v>
+        <v>535</v>
       </c>
       <c r="G705" s="1" t="s">
         <v>2345</v>
       </c>
       <c r="H705" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
         <v>2346</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
-        <v>1640</v>
+        <v>1520</v>
       </c>
       <c r="D706" t="s">
         <v>1972</v>
       </c>
       <c r="E706" t="s">
         <v>1973</v>
       </c>
       <c r="F706" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="G706" s="1" t="s">
         <v>2347</v>
       </c>
       <c r="H706" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
         <v>2348</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
-        <v>1644</v>
+        <v>1524</v>
       </c>
       <c r="D707" t="s">
         <v>1972</v>
       </c>
       <c r="E707" t="s">
         <v>1973</v>
       </c>
       <c r="F707" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G707" s="1" t="s">
         <v>2349</v>
       </c>
       <c r="H707" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
         <v>2350</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
-        <v>794</v>
+        <v>673</v>
       </c>
       <c r="D708" t="s">
         <v>1972</v>
       </c>
       <c r="E708" t="s">
         <v>1973</v>
       </c>
       <c r="F708" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G708" s="1" t="s">
         <v>2351</v>
       </c>
       <c r="H708" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
         <v>2352</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
-        <v>798</v>
+        <v>677</v>
       </c>
       <c r="D709" t="s">
         <v>1972</v>
       </c>
       <c r="E709" t="s">
         <v>1973</v>
       </c>
       <c r="F709" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G709" s="1" t="s">
         <v>2353</v>
       </c>
       <c r="H709" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
         <v>2354</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
-        <v>802</v>
+        <v>681</v>
       </c>
       <c r="D710" t="s">
         <v>1972</v>
       </c>
       <c r="E710" t="s">
         <v>1973</v>
       </c>
       <c r="F710" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G710" s="1" t="s">
         <v>2355</v>
       </c>
       <c r="H710" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
         <v>2356</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
-        <v>806</v>
+        <v>685</v>
       </c>
       <c r="D711" t="s">
         <v>1972</v>
       </c>
       <c r="E711" t="s">
         <v>1973</v>
       </c>
       <c r="F711" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G711" s="1" t="s">
         <v>2357</v>
       </c>
       <c r="H711" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
         <v>2358</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
-        <v>810</v>
+        <v>689</v>
       </c>
       <c r="D712" t="s">
         <v>1972</v>
       </c>
       <c r="E712" t="s">
         <v>1973</v>
       </c>
       <c r="F712" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G712" s="1" t="s">
         <v>2359</v>
       </c>
       <c r="H712" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
         <v>2360</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
-        <v>814</v>
+        <v>693</v>
       </c>
       <c r="D713" t="s">
         <v>1972</v>
       </c>
       <c r="E713" t="s">
         <v>1973</v>
       </c>
       <c r="F713" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G713" s="1" t="s">
         <v>2361</v>
       </c>
       <c r="H713" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
         <v>2362</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
-        <v>818</v>
+        <v>697</v>
       </c>
       <c r="D714" t="s">
         <v>1972</v>
       </c>
       <c r="E714" t="s">
         <v>1973</v>
       </c>
       <c r="F714" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G714" s="1" t="s">
         <v>2363</v>
       </c>
       <c r="H714" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
         <v>2364</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
-        <v>822</v>
+        <v>701</v>
       </c>
       <c r="D715" t="s">
         <v>1972</v>
       </c>
       <c r="E715" t="s">
         <v>1973</v>
       </c>
       <c r="F715" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G715" s="1" t="s">
         <v>2365</v>
       </c>
       <c r="H715" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
         <v>2366</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
         <v>2367</v>
       </c>
       <c r="D716" t="s">
         <v>1972</v>
       </c>
       <c r="E716" t="s">
         <v>1973</v>
       </c>
       <c r="F716" t="s">
         <v>2368</v>
       </c>
       <c r="G716" s="1" t="s">
         <v>2369</v>
       </c>
       <c r="H716" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
         <v>2370</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
-        <v>826</v>
+        <v>705</v>
       </c>
       <c r="D717" t="s">
         <v>1972</v>
       </c>
       <c r="E717" t="s">
         <v>1973</v>
       </c>
       <c r="F717" t="s">
-        <v>827</v>
+        <v>706</v>
       </c>
       <c r="G717" s="1" t="s">
         <v>2371</v>
       </c>
       <c r="H717" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
         <v>2372</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
-        <v>831</v>
+        <v>710</v>
       </c>
       <c r="D718" t="s">
         <v>1972</v>
       </c>
       <c r="E718" t="s">
         <v>1973</v>
       </c>
       <c r="F718" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G718" s="1" t="s">
         <v>2373</v>
       </c>
       <c r="H718" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
         <v>2374</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
-        <v>835</v>
+        <v>714</v>
       </c>
       <c r="D719" t="s">
         <v>1972</v>
       </c>
       <c r="E719" t="s">
         <v>1973</v>
       </c>
       <c r="F719" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G719" s="1" t="s">
         <v>2375</v>
       </c>
       <c r="H719" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
         <v>2376</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
-        <v>839</v>
+        <v>718</v>
       </c>
       <c r="D720" t="s">
         <v>1972</v>
       </c>
       <c r="E720" t="s">
         <v>1973</v>
       </c>
       <c r="F720" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G720" s="1" t="s">
         <v>2377</v>
       </c>
       <c r="H720" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
         <v>2378</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
-        <v>843</v>
+        <v>722</v>
       </c>
       <c r="D721" t="s">
         <v>1972</v>
       </c>
       <c r="E721" t="s">
         <v>1973</v>
       </c>
       <c r="F721" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G721" s="1" t="s">
         <v>2379</v>
       </c>
       <c r="H721" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
         <v>2380</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
-        <v>852</v>
+        <v>731</v>
       </c>
       <c r="D722" t="s">
         <v>1972</v>
       </c>
       <c r="E722" t="s">
         <v>1973</v>
       </c>
       <c r="F722" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G722" s="1" t="s">
         <v>2381</v>
       </c>
       <c r="H722" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
         <v>2382</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
-        <v>856</v>
+        <v>735</v>
       </c>
       <c r="D723" t="s">
         <v>1972</v>
       </c>
       <c r="E723" t="s">
         <v>1973</v>
       </c>
       <c r="F723" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G723" s="1" t="s">
         <v>2383</v>
       </c>
       <c r="H723" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
         <v>2384</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
-        <v>860</v>
+        <v>739</v>
       </c>
       <c r="D724" t="s">
         <v>1972</v>
       </c>
       <c r="E724" t="s">
         <v>1973</v>
       </c>
       <c r="F724" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="G724" s="1" t="s">
         <v>2385</v>
       </c>
       <c r="H724" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
         <v>2386</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
-        <v>864</v>
+        <v>743</v>
       </c>
       <c r="D725" t="s">
         <v>1972</v>
       </c>
       <c r="E725" t="s">
         <v>1973</v>
       </c>
       <c r="F725" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G725" s="1" t="s">
         <v>2387</v>
       </c>
       <c r="H725" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
         <v>2388</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
-        <v>868</v>
+        <v>747</v>
       </c>
       <c r="D726" t="s">
         <v>1972</v>
       </c>
       <c r="E726" t="s">
         <v>1973</v>
       </c>
       <c r="F726" t="s">
         <v>2389</v>
       </c>
       <c r="G726" s="1" t="s">
         <v>2390</v>
       </c>
       <c r="H726" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
         <v>2391</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
-        <v>873</v>
+        <v>752</v>
       </c>
       <c r="D727" t="s">
         <v>1972</v>
       </c>
       <c r="E727" t="s">
         <v>1973</v>
       </c>
       <c r="F727" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="G727" s="1" t="s">
         <v>2392</v>
       </c>
       <c r="H727" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
         <v>2393</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
-        <v>877</v>
+        <v>756</v>
       </c>
       <c r="D728" t="s">
         <v>1972</v>
       </c>
       <c r="E728" t="s">
         <v>1973</v>
       </c>
       <c r="F728" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="G728" s="1" t="s">
         <v>2394</v>
       </c>
       <c r="H728" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
         <v>2395</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
-        <v>881</v>
+        <v>760</v>
       </c>
       <c r="D729" t="s">
         <v>1972</v>
       </c>
       <c r="E729" t="s">
         <v>1973</v>
       </c>
       <c r="F729" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G729" s="1" t="s">
         <v>2396</v>
       </c>
       <c r="H729" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
         <v>2397</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
-        <v>885</v>
+        <v>764</v>
       </c>
       <c r="D730" t="s">
         <v>1972</v>
       </c>
       <c r="E730" t="s">
         <v>1973</v>
       </c>
       <c r="F730" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G730" s="1" t="s">
         <v>2398</v>
       </c>
       <c r="H730" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
         <v>2399</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
-        <v>889</v>
+        <v>768</v>
       </c>
       <c r="D731" t="s">
         <v>1972</v>
       </c>
       <c r="E731" t="s">
         <v>1973</v>
       </c>
       <c r="F731" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G731" s="1" t="s">
         <v>2400</v>
       </c>
       <c r="H731" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
         <v>2401</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
-        <v>893</v>
+        <v>772</v>
       </c>
       <c r="D732" t="s">
         <v>1972</v>
       </c>
       <c r="E732" t="s">
         <v>1973</v>
       </c>
       <c r="F732" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G732" s="1" t="s">
         <v>2402</v>
       </c>
       <c r="H732" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
         <v>2403</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
-        <v>897</v>
+        <v>776</v>
       </c>
       <c r="D733" t="s">
         <v>1972</v>
       </c>
       <c r="E733" t="s">
         <v>1973</v>
       </c>
       <c r="F733" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G733" s="1" t="s">
         <v>2404</v>
       </c>
       <c r="H733" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
         <v>2405</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
-        <v>901</v>
+        <v>780</v>
       </c>
       <c r="D734" t="s">
         <v>1972</v>
       </c>
       <c r="E734" t="s">
         <v>1973</v>
       </c>
       <c r="F734" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G734" s="1" t="s">
         <v>2406</v>
       </c>
       <c r="H734" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
         <v>2407</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
-        <v>905</v>
+        <v>784</v>
       </c>
       <c r="D735" t="s">
         <v>1972</v>
       </c>
       <c r="E735" t="s">
         <v>1973</v>
       </c>
       <c r="F735" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G735" s="1" t="s">
         <v>2408</v>
       </c>
       <c r="H735" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
         <v>2409</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
-        <v>913</v>
+        <v>792</v>
       </c>
       <c r="D736" t="s">
         <v>1972</v>
       </c>
       <c r="E736" t="s">
         <v>1973</v>
       </c>
       <c r="F736" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G736" s="1" t="s">
         <v>2410</v>
       </c>
       <c r="H736" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
         <v>2411</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
-        <v>917</v>
+        <v>796</v>
       </c>
       <c r="D737" t="s">
         <v>1972</v>
       </c>
       <c r="E737" t="s">
         <v>1973</v>
       </c>
       <c r="F737" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="G737" s="1" t="s">
         <v>2412</v>
       </c>
       <c r="H737" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
         <v>2413</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
-        <v>1729</v>
+        <v>1609</v>
       </c>
       <c r="D738" t="s">
         <v>1972</v>
       </c>
       <c r="E738" t="s">
         <v>1973</v>
       </c>
       <c r="F738" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G738" s="1" t="s">
         <v>2414</v>
       </c>
       <c r="H738" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
         <v>2415</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
-        <v>1741</v>
+        <v>1621</v>
       </c>
       <c r="D739" t="s">
         <v>1972</v>
       </c>
       <c r="E739" t="s">
         <v>1973</v>
       </c>
       <c r="F739" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G739" s="1" t="s">
         <v>2416</v>
       </c>
       <c r="H739" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
         <v>2417</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
-        <v>1745</v>
+        <v>1625</v>
       </c>
       <c r="D740" t="s">
         <v>1972</v>
       </c>
       <c r="E740" t="s">
         <v>1973</v>
       </c>
       <c r="F740" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G740" s="1" t="s">
         <v>2418</v>
       </c>
       <c r="H740" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
         <v>2419</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
-        <v>1749</v>
+        <v>1629</v>
       </c>
       <c r="D741" t="s">
         <v>1972</v>
       </c>
       <c r="E741" t="s">
         <v>1973</v>
       </c>
       <c r="F741" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G741" s="1" t="s">
         <v>2420</v>
       </c>
       <c r="H741" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
         <v>2421</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
         <v>2422</v>
       </c>
       <c r="D742" t="s">
         <v>1972</v>
       </c>
       <c r="E742" t="s">
         <v>1973</v>
       </c>
       <c r="F742" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G742" s="1" t="s">
         <v>2423</v>
       </c>
       <c r="H742" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
         <v>2424</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
         <v>2425</v>
       </c>
       <c r="D743" t="s">
         <v>1972</v>
       </c>
       <c r="E743" t="s">
         <v>1973</v>
       </c>
       <c r="F743" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G743" s="1" t="s">
         <v>2426</v>
       </c>
       <c r="H743" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
         <v>2427</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
         <v>2428</v>
       </c>
       <c r="D744" t="s">
         <v>1972</v>
       </c>
       <c r="E744" t="s">
         <v>1973</v>
       </c>
       <c r="F744" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G744" s="1" t="s">
         <v>2429</v>
       </c>
       <c r="H744" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
         <v>2430</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
         <v>2431</v>
       </c>
       <c r="D745" t="s">
         <v>1972</v>
       </c>
       <c r="E745" t="s">
         <v>1973</v>
       </c>
       <c r="F745" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G745" s="1" t="s">
         <v>2432</v>
       </c>
       <c r="H745" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
         <v>2433</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
-        <v>1753</v>
+        <v>1633</v>
       </c>
       <c r="D746" t="s">
         <v>1972</v>
       </c>
       <c r="E746" t="s">
         <v>1973</v>
       </c>
       <c r="F746" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G746" s="1" t="s">
         <v>2434</v>
       </c>
       <c r="H746" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
         <v>2435</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
-        <v>1757</v>
+        <v>1637</v>
       </c>
       <c r="D747" t="s">
         <v>1972</v>
       </c>
       <c r="E747" t="s">
         <v>1973</v>
       </c>
       <c r="F747" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G747" s="1" t="s">
         <v>2436</v>
       </c>
       <c r="H747" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
         <v>2437</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
-        <v>921</v>
+        <v>800</v>
       </c>
       <c r="D748" t="s">
         <v>1972</v>
       </c>
       <c r="E748" t="s">
         <v>1973</v>
       </c>
       <c r="F748" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G748" s="1" t="s">
         <v>2438</v>
       </c>
       <c r="H748" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
         <v>2439</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
-        <v>925</v>
+        <v>804</v>
       </c>
       <c r="D749" t="s">
         <v>1972</v>
       </c>
       <c r="E749" t="s">
         <v>1973</v>
       </c>
       <c r="F749" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="G749" s="1" t="s">
         <v>2440</v>
       </c>
       <c r="H749" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
         <v>2441</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
-        <v>929</v>
+        <v>808</v>
       </c>
       <c r="D750" t="s">
         <v>1972</v>
       </c>
       <c r="E750" t="s">
         <v>1973</v>
       </c>
       <c r="F750" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="G750" s="1" t="s">
         <v>2442</v>
       </c>
       <c r="H750" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
         <v>2443</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
-        <v>937</v>
+        <v>816</v>
       </c>
       <c r="D751" t="s">
         <v>1972</v>
       </c>
       <c r="E751" t="s">
         <v>1973</v>
       </c>
       <c r="F751" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G751" s="1" t="s">
         <v>2444</v>
       </c>
       <c r="H751" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
         <v>2445</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
-        <v>945</v>
+        <v>824</v>
       </c>
       <c r="D752" t="s">
         <v>1972</v>
       </c>
       <c r="E752" t="s">
         <v>1973</v>
       </c>
       <c r="F752" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G752" s="1" t="s">
         <v>2446</v>
       </c>
       <c r="H752" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
         <v>2447</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
-        <v>953</v>
+        <v>832</v>
       </c>
       <c r="D753" t="s">
         <v>1972</v>
       </c>
       <c r="E753" t="s">
         <v>1973</v>
       </c>
       <c r="F753" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G753" s="1" t="s">
         <v>2448</v>
       </c>
       <c r="H753" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
         <v>2449</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
-        <v>961</v>
+        <v>840</v>
       </c>
       <c r="D754" t="s">
         <v>1972</v>
       </c>
       <c r="E754" t="s">
         <v>1973</v>
       </c>
       <c r="F754" t="s">
-        <v>721</v>
+        <v>600</v>
       </c>
       <c r="G754" s="1" t="s">
         <v>2450</v>
       </c>
       <c r="H754" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
         <v>2451</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
-        <v>977</v>
+        <v>856</v>
       </c>
       <c r="D755" t="s">
         <v>1972</v>
       </c>
       <c r="E755" t="s">
         <v>1973</v>
       </c>
       <c r="F755" t="s">
-        <v>536</v>
+        <v>414</v>
       </c>
       <c r="G755" s="1" t="s">
         <v>2452</v>
       </c>
       <c r="H755" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
         <v>2453</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
-        <v>981</v>
+        <v>860</v>
       </c>
       <c r="D756" t="s">
         <v>1972</v>
       </c>
       <c r="E756" t="s">
         <v>1973</v>
       </c>
       <c r="F756" t="s">
-        <v>536</v>
+        <v>414</v>
       </c>
       <c r="G756" s="1" t="s">
         <v>2454</v>
       </c>
       <c r="H756" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
         <v>2455</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
-        <v>989</v>
+        <v>868</v>
       </c>
       <c r="D757" t="s">
         <v>1972</v>
       </c>
       <c r="E757" t="s">
         <v>1973</v>
       </c>
       <c r="F757" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="G757" s="1" t="s">
         <v>2456</v>
       </c>
       <c r="H757" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
         <v>2457</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
-        <v>993</v>
+        <v>872</v>
       </c>
       <c r="D758" t="s">
         <v>1972</v>
       </c>
       <c r="E758" t="s">
         <v>1973</v>
       </c>
       <c r="F758" t="s">
         <v>2334</v>
       </c>
       <c r="G758" s="1" t="s">
         <v>2458</v>
       </c>
       <c r="H758" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
         <v>2459</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
-        <v>997</v>
+        <v>876</v>
       </c>
       <c r="D759" t="s">
         <v>1972</v>
       </c>
       <c r="E759" t="s">
         <v>1973</v>
       </c>
       <c r="F759" t="s">
         <v>2334</v>
       </c>
       <c r="G759" s="1" t="s">
         <v>2460</v>
       </c>
       <c r="H759" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
         <v>2461</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
-        <v>1001</v>
+        <v>880</v>
       </c>
       <c r="D760" t="s">
         <v>1972</v>
       </c>
       <c r="E760" t="s">
         <v>1973</v>
       </c>
       <c r="F760" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G760" s="1" t="s">
         <v>2462</v>
       </c>
       <c r="H760" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
         <v>2463</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
-        <v>1005</v>
+        <v>884</v>
       </c>
       <c r="D761" t="s">
         <v>1972</v>
       </c>
       <c r="E761" t="s">
         <v>1973</v>
       </c>
       <c r="F761" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G761" s="1" t="s">
         <v>2464</v>
       </c>
       <c r="H761" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
         <v>2465</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
-        <v>1009</v>
+        <v>888</v>
       </c>
       <c r="D762" t="s">
         <v>1972</v>
       </c>
       <c r="E762" t="s">
         <v>1973</v>
       </c>
       <c r="F762" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G762" s="1" t="s">
         <v>2466</v>
       </c>
       <c r="H762" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
         <v>2467</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
-        <v>1013</v>
+        <v>892</v>
       </c>
       <c r="D763" t="s">
         <v>1972</v>
       </c>
       <c r="E763" t="s">
         <v>1973</v>
       </c>
       <c r="F763" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G763" s="1" t="s">
         <v>2468</v>
       </c>
       <c r="H763" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
         <v>2469</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
-        <v>1017</v>
+        <v>896</v>
       </c>
       <c r="D764" t="s">
         <v>1972</v>
       </c>
       <c r="E764" t="s">
         <v>1973</v>
       </c>
       <c r="F764" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G764" s="1" t="s">
         <v>2470</v>
       </c>
       <c r="H764" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
         <v>2471</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
-        <v>1021</v>
+        <v>900</v>
       </c>
       <c r="D765" t="s">
         <v>1972</v>
       </c>
       <c r="E765" t="s">
         <v>1973</v>
       </c>
       <c r="F765" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G765" s="1" t="s">
         <v>2472</v>
       </c>
       <c r="H765" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
         <v>2473</v>
       </c>
       <c r="B766" t="s">
         <v>9</v>
       </c>
       <c r="C766" t="s">
-        <v>1025</v>
+        <v>904</v>
       </c>
       <c r="D766" t="s">
         <v>1972</v>
       </c>
       <c r="E766" t="s">
         <v>1973</v>
       </c>
       <c r="F766" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="G766" s="1" t="s">
         <v>2474</v>
       </c>
       <c r="H766" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
         <v>2475</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
-        <v>1029</v>
+        <v>908</v>
       </c>
       <c r="D767" t="s">
         <v>1972</v>
       </c>
       <c r="E767" t="s">
         <v>1973</v>
       </c>
       <c r="F767" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G767" s="1" t="s">
         <v>2476</v>
       </c>
       <c r="H767" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
         <v>2477</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
-        <v>1843</v>
+        <v>1723</v>
       </c>
       <c r="D768" t="s">
         <v>1972</v>
       </c>
       <c r="E768" t="s">
         <v>1973</v>
       </c>
       <c r="F768" t="s">
         <v>2478</v>
       </c>
       <c r="G768" s="1" t="s">
         <v>2479</v>
       </c>
       <c r="H768" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
         <v>2480</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
-        <v>1033</v>
+        <v>912</v>
       </c>
       <c r="D769" t="s">
         <v>1972</v>
       </c>
       <c r="E769" t="s">
         <v>1973</v>
       </c>
       <c r="F769" t="s">
-        <v>848</v>
+        <v>727</v>
       </c>
       <c r="G769" s="1" t="s">
         <v>2481</v>
       </c>
       <c r="H769" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
         <v>2482</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
-        <v>1045</v>
+        <v>924</v>
       </c>
       <c r="D770" t="s">
         <v>1972</v>
       </c>
       <c r="E770" t="s">
         <v>1973</v>
       </c>
       <c r="F770" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G770" s="1" t="s">
         <v>2483</v>
       </c>
       <c r="H770" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
         <v>2484</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
-        <v>1049</v>
+        <v>928</v>
       </c>
       <c r="D771" t="s">
         <v>1972</v>
       </c>
       <c r="E771" t="s">
         <v>1973</v>
       </c>
       <c r="F771" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G771" s="1" t="s">
         <v>2485</v>
       </c>
       <c r="H771" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
         <v>2486</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
         <v>97</v>
       </c>
       <c r="D772" t="s">
         <v>2487</v>
       </c>
       <c r="E772" t="s">
         <v>2488</v>
       </c>
       <c r="F772" t="s">
@@ -28023,51 +28023,51 @@
       </c>
       <c r="G772" s="1" t="s">
         <v>2490</v>
       </c>
       <c r="H772" t="s">
         <v>2491</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
         <v>2492</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
         <v>97</v>
       </c>
       <c r="D773" t="s">
         <v>2493</v>
       </c>
       <c r="E773" t="s">
         <v>2494</v>
       </c>
       <c r="F773" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="G773" s="1" t="s">
         <v>2495</v>
       </c>
       <c r="H773" t="s">
         <v>2496</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>