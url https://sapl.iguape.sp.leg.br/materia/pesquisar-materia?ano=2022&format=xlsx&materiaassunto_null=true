--- v0 (2026-01-08)
+++ v1 (2026-04-16)
@@ -54,5722 +54,5722 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Wilson Almeida Lima</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3169/projeto_de_lei_01_2022.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3169/projeto_de_lei_01_2022.pdf</t>
   </si>
   <si>
     <t>autoriza a abertura de crédito adicional suplementar, e da outras providencias</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3283/projeto_de_lei_n02_de_21_de_marco_de_2022_-_executivo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3283/projeto_de_lei_n02_de_21_de_marco_de_2022_-_executivo.pdf</t>
   </si>
   <si>
     <t>autoriza a abertura de crédito adicional suplementar e da outras providencias</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3365/pl_-_ldo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3365/pl_-_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA _x000D_
 ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA _x000D_
 O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
+    <t>3210</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>DYHEGO FRANÇA</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3210/projeto_de_lei_n01-2022_dyhego_franca.pdf</t>
+  </si>
+  <si>
+    <t>DETERMINA O PAGAMENTO DE MULTA AOS ATOS DE CRUELDADE COMETIDOS CONTRA ANIMAIS, INDEPENDENTE DAS SANÇÕES PREVISTAS EM OUTROS DISPOSITIVOS LEGAIS: MUNICIPAL, ESTADUAL OU FEDERAL, E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>3212</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3212/projeto_de_lei_02-2022.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aplicação, nas unidades de saúde e creches do município de Iguape, do questionário M-CHAT a  todas as crianças de 16 a 30 meses de idade.</t>
+  </si>
+  <si>
+    <t>3284</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3284/projeto_de_lei_03_2022_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CORREÇÃO DA TABELA DE _x000D_
+VENCIMENTOS DOS SERVIDORES DA _x000D_
+CÂMARA MUNICIPAL DE IGUAPE, E DÁ _x000D_
+OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3288</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3288/projeto_de_lei_04_2022_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI E FIXA SUBSÍDIO DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E SECRETÁRIOS ADJUNTOS, PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
+  </si>
+  <si>
     <t>3170</t>
   </si>
   <si>
-    <t>PLC</t>
-[...5 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3170/projeto_de_lei_complementar_n01.pdf</t>
+    <t>PLCL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3170/projeto_de_lei_complementar_n01.pdf</t>
   </si>
   <si>
     <t>INSTITUI, EM CARATER DE DEFENITIVO, GRATIFICAÇÃO PARA INDENIZAR OS MEDICOS SUBMETIDOS A JORNADA DE TRABALHO NO REGIME DE PLANTÃO NAS UNIDADES DE SAUDE DO MUNICIPIO DE IGUAPE</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3171/projeto_de_lei_complementar_n02.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3171/projeto_de_lei_complementar_n02.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A JORNADA DE TRABALHO DE DOZE HORAS SEGUIDAS POR TRINTA E SEIS HORAS INITERRUTAS DE DESCANSO DOS SERVIDORES PUBLICOS NO AMBITO DA ADMINISTRAÇÃO PUBLICA MUNICIPAL DIRETA</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3211/projeto_de_lei_complementar_n03.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3211/projeto_de_lei_complementar_n03.pdf</t>
   </si>
   <si>
     <t>INSTITUI O VALOR DA HORA TRABALHADA PELOS SERVIDORES PUBLICOS SUJEITO A ESCALA DE PLANTÕES NAS UNIDADES DE PRONTO ATENDIMENTO DA AREA DA SAUDE DO MUNICIPIO E EM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3213/projeto_de_lei_complementar_n04_-_executivo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3213/projeto_de_lei_complementar_n04_-_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI NOVO PROCEDIMENTO ADMINISTRATIVO PARA REGULARIZAÇÃO DE TERRAS DEVOLUTAS MUNICIPAIS SITUADAS NO PRIMEIRO PERIMETRO DE IGUAPE, NAS CONDIÇÕES QUE ESPECIFICA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3260/projeto_de_lei_complementar_n05_de_14_de_marco_de_2022_-_executivo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3260/projeto_de_lei_complementar_n05_de_14_de_marco_de_2022_-_executivo.pdf</t>
   </si>
   <si>
     <t>autoriza a alienação de imoveis especificados, por doação à companhia de desenvolvimento habitacional e urbano do estado de são paulo - CDHU</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3261/projeto_de_lei_complementar_n06_de_14_de_marco_de_2022_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3261/projeto_de_lei_complementar_n06_de_14_de_marco_de_2022_1.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a organização da administração publica municipal direta, a criação, a denominação e extinção dos órgão que especifica, e da outras providencias</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3262/projeto_de_lei_complementar_n07_de_14_de_marco_de_2022_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3262/projeto_de_lei_complementar_n07_de_14_de_marco_de_2022_1.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a reorganização dos cargos de provimento em comissão destinados às atribuições de direção, chefia e assessoramento no âmbito da prefeitura do municipio de iguape, e dá outras providencias.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3263/projeto_de_lei_complementar_n08_de_14_de_marco_de_2022_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3263/projeto_de_lei_complementar_n08_de_14_de_marco_de_2022_1.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a reestruturação dos vencimentos dos servidores públicos da prefeitura do município de Iguape, e da outras providencias</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3264/projeto_de_lei_complementar_n09_de_15_de_marco_de_2022.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3264/projeto_de_lei_complementar_n09_de_15_de_marco_de_2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta o parcelamento de créditos tributários e não tributários no município de Iguape, e dá outras providencias.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>MESA DIRETORA</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3285/projeto_de_resolucao_001_2022.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3285/projeto_de_resolucao_001_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3286/projeto_de_resolucao_002_2022.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3286/projeto_de_resolucao_002_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA  ADMINISTRATIVA DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3287/projeto_de_resolucao_003_2022.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3287/projeto_de_resolucao_003_2022.pdf</t>
   </si>
   <si>
     <t>FIXA A REMUNERAÇÃO DO VEREADOR A PARTIR DO EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3665/emenda_n1_ao_projeto_de_lei_complementar_13_de_09_de_novembro_de_2022_de_natureza_modificativa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3665/emenda_n1_ao_projeto_de_lei_complementar_13_de_09_de_novembro_de_2022_de_natureza_modificativa.pdf</t>
   </si>
   <si>
     <t>EMENDA N°1, AO PROJETO DE LEI COMPLEMENTAR 13, DE 09 DE NOVEMBRO DE 2022, DE NATUREZA MODIFICATIVA</t>
   </si>
   <si>
-    <t>3172</t>
-[...14 lines deleted...]
-    <t>3209</t>
+    <t>3188</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3188/requerimento_01_dyhego_franca.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, ao Chefe do Executivo Municipal sobre informações a respeito dos Auxiliares de enfermagem do nosso município.</t>
+  </si>
+  <si>
+    <t>3189</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3189/requerimento_02_2022_dyehgo_franca.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, ao Chefe do Executivo Municipal sobre informações sobre inicio e termino de reforma do OS em nosso Munícipio.</t>
+  </si>
+  <si>
+    <t>3190</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3190/requerimento_03_dyhego.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, ao Chefe do Executivo Municipal sobre informações sobre inicio e termino da pavimentação na Rua Manoel Felix Rocha, Bairro do Rocio.</t>
+  </si>
+  <si>
+    <t>3191</t>
+  </si>
+  <si>
+    <t>Alexandre Macau</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3191/requerimento_04_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar manutenção e nivelamento da rua da congregação Cristã do Brasil (próximo ao posto desativado), no bairro Ilha Grande, neste município.</t>
+  </si>
+  <si>
+    <t>3192</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3192/requerimento_05_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar manutenção e nivelamento da rua epaugi e do bairro Vila Nova, neste municipio.</t>
+  </si>
+  <si>
+    <t>3193</t>
+  </si>
+  <si>
+    <t>MARCIANO</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3193/requerimento_06_marciano.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar manutenção da tubulação da estrado do Guerra, no bairro Itimirim, neste municipio.</t>
+  </si>
+  <si>
+    <t>3194</t>
   </si>
   <si>
     <t>TEKA AVELAR</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3209/mocao_n02-_2022.pdf</t>
-[...56 lines deleted...]
-    <t>3289</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3194/requerimento_07_teka.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de colocar no próximo cronograma de obras de pavimentação asfáltica a rua Manoel da silva, bairro do rocio, neste município</t>
+  </si>
+  <si>
+    <t>3195</t>
+  </si>
+  <si>
+    <t>EDUARDO LARA</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3195/requerimento_08_eduardo_lara.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de instalar 2 (dois) redutores de velocidade (lombada) na rua Jalde Antônio Fragoso, em frente a Praça Edite Duarte Costa de Alencar, no bairro do Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>3196</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3196/requerimento_09_2022_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de roçada e instalação de portão no Estadio João Trudes Pereira Macau, no Bairro Icapara, neste Municipio.</t>
+  </si>
+  <si>
+    <t>3197</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3197/requerimento_10_2022_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de construir espaço recreativo entre a rua Capitão Oliveira e Loreno de Lima (porcina), no Bairro Guaricana, neste Municipio.</t>
+  </si>
+  <si>
+    <t>3198</t>
+  </si>
+  <si>
+    <t>LUCINETE JAPONESA</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3198/requerimento_11_2022_lucinete.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade que seja feita a aquisição de moveis para o Posto de Saúde do Bairro Vila Nova, neste município.</t>
+  </si>
+  <si>
+    <t>3199</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3199/requerimento_12_2022_lucinete.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de reformar e transformar o prédio da antiga escola do Engenho, no Bairro Mathias em Posto de Saúde.</t>
+  </si>
+  <si>
+    <t>3200</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>DANIEL VASSÃO, Josemar Correa</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3200/requerimento_13_2022_josemar_daniel.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito Municipal, para que informe a esta Casa de Leis, se há possibilidade de incluir na programação para realizar a manutenção e cascalhamento das seguinte estradas rurais, neste municipio.</t>
+  </si>
+  <si>
+    <t>3201</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3201/requerimento_14_2022_teka.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar manutenção da estrada do bairro Capoava do Momuna, neste Municipio.</t>
+  </si>
+  <si>
+    <t>3202</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Benilto Curruira</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3202/requerimento_15_2022_benilto.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a previsão para a reforma da piscina da Fonte do Senhor Bom Jesus de Iguape.</t>
+  </si>
+  <si>
+    <t>3203</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>MÁRCIA MACIEL</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3203/requerimento_16_2022_marcia.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade em deslocar algum funcionário de Divisão de Transito deste município, para dar suporte na saída das crianças da Escola Veiga Junior, no Horário das 12h35.</t>
+  </si>
+  <si>
+    <t>3204</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3204/requerimento_17_2022_teka.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar manutenção da Alameda 8 e nas Travessas que ficam entre a ruas Eugenio de Lara e Alameda 8, neste município.</t>
+  </si>
+  <si>
+    <t>3205</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3205/requerimento_18_benilto.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar manutenção das ruas do bairro Jardim Primavera, neste município.</t>
+  </si>
+  <si>
+    <t>3206</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3206/requerimento_19_lucinete.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de instalar ou construir redutores de velocidade (lombada) na rua Vereador Rene Pereira, Bairro do Rocio, neste Município.</t>
+  </si>
+  <si>
+    <t>3207</t>
+  </si>
+  <si>
+    <t>20</t>
   </si>
   <si>
     <t>TUCA ENFERMEIRO</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3289/mocao_n09.pdf</t>
-[...127 lines deleted...]
-    <t>3604</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3207/requerimento_20_tuca.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto soberano Plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito Municipal, ou órgãos competentes , para que informe a esta casa de Leis, se existe a possibilidade de proceder a Sinalização de transito, incluindo placas e Lombadas no perímetro escolar da Escola ESA, na Rua : Professor Bento Pereira da Rocha.</t>
+  </si>
+  <si>
+    <t>3208</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3208/requerimento_21_dyhego_franca.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre informações a respeito da Manutenção das Ruas e Valas do Bairro Icapara em nosso Município.</t>
+  </si>
+  <si>
+    <t>3232</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3232/requerimentos_21-02-2022-1.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, , que verifique junto ao setor competente, se existe a possibilidade de instalar placas de sinalização de proibição de conversão entre a avenida joão de carvalho, nas proximidades do nº 1190, com a Praça Prefeito Jofre Manoel, no Bairro Icapara, Neste Municipio.</t>
+  </si>
+  <si>
+    <t>3233</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3233/requerimentos_21-02-2022-2.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Luis Antonio Nacham Garcia, Secretario Nacional de Assuntos Fundiarios, se existe a possibilidade de realizar audiência publica na cidade de Iguape</t>
+  </si>
+  <si>
+    <t>3234</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>DAMÁSIO</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3234/requerimentos_21-02-2022-3.pdf</t>
+  </si>
+  <si>
+    <t>Requer, ao Chefe do Poder Executivo Municipal, Sr, Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de proceder a construção de galeria pluvial e boca de lobo para escoamento de agua da chuva na Rua Ana Candida Sandoval trigo</t>
+  </si>
+  <si>
+    <t>3235</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3235/requerimentos_21-02-2022-4.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre informações sobre termino da obra de pavimentação na Rua Antonio Filadelfio Colaço, Bairro do Rocio</t>
+  </si>
+  <si>
+    <t>3236</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3236/requerimento_ver._dyhego.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre informações a respeito da iluminação da Rotatoria antes da Ponte Laercio Ribeiro em nosso municipio</t>
+  </si>
+  <si>
+    <t>3237</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3237/requerimento_vereador_dyhego.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao do CONSAUDE  por meio do superintendente, sr josé antonio antosczezem e do hospital regional Dr. Leopoldo Bevilacqua - HRLP sobre a possibilidade de reposição salarial do vale alimentação aos funcionarios.</t>
+  </si>
+  <si>
+    <t>3238</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3238/requerimentos_21-02-2022-9.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, , que verifique junto ao setor competente, se existe a possibilidade de fazer gestão junto ao ITESP (instituto de Terras do Estado de São Paulo) no sentido de cadastrar e titulazirar os imoveis localizadas na seguinte ruas:</t>
+  </si>
+  <si>
+    <t>3239</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3239/requerimentos_21-02-2022-10.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, , que verifique junto ao setor competente, se existe a possibilidade de reformar o ponto de onibus da Avenida Carvalho Pinto, na altura da entrada da Travessa Tucano, no bairro do Rocio, neste municipio.</t>
+  </si>
+  <si>
+    <t>3253</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3604/mocao_n30.pdf</t>
-[...5 lines deleted...]
-    <t>3666</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3253/requerimentos_30.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de instalar redutores de velocidade ( lombada) na estrada da barra do ribeira, nas proximidades do bairro batidão e praia do leste, neste municipio</t>
+  </si>
+  <si>
+    <t>3254</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3666/mocao_n31.pdf</t>
-[...5 lines deleted...]
-    <t>3667</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3254/requerimentos_31.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade dos onibus que realizam o transporte escolar da escola elvira silva adentrar na praia do leste no periodo noturno</t>
+  </si>
+  <si>
+    <t>3255</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3255/requerimentos_32.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à mesa, após as formalidades regimentais e ouvido plenário, com fundamento na constituição federal, combinado com a Lei Orgânica do Município e regimento interno desta casa de Leis, ao Chefe do Executivo Municipal sobre informações sobre Emenda Parlamentar no valor de R$ 300.000,00 conquista por este vereador.</t>
+  </si>
+  <si>
+    <t>3256</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3256/requerimentos_33.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de instalar placas de sinalização e identificação do Bairro Chacara Patricia, neste municipio</t>
+  </si>
+  <si>
+    <t>3257</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3257/requerimentos_34.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a previsão de abertura de edital de chamamento publico para incentivo financeiro para associações de judô e outras modalidades</t>
+  </si>
+  <si>
+    <t>3258</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>DANIEL VASSÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3258/requerimentos_35.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que verifique junto ao DER (Departamento de Estrada e Rodagem) se existe a possibilidade de construir acostamento amplo na Rodovia Casimiro Teixeira SP 222, na Altura do km 16 1/2.</t>
+  </si>
+  <si>
+    <t>3259</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3259/requerimentos_36.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar manutenção da rua pampola e todas as ruas do bairro morretes, neste municipio.</t>
+  </si>
+  <si>
+    <t>3240</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3240/requerimentos_sessao_07-03-2022-1.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de instalar tubulação para escoamento de agua na entrada do bairro agrovila, neste municipio</t>
+  </si>
+  <si>
+    <t>3241</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>MÁRCIA MACIEL, LUCINETE JAPONESA</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3241/requerimentos_sessao_07-03-2022-2.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta casa de leis, se existe a possibilidade de proceder a manutenção ou troca dos ventiladores e também colocação de toldos nas janelas das salas de aulas da Escola Municipal de Ensino Fundamental Benedito Rosa Carneiro</t>
+  </si>
+  <si>
+    <t>3242</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3242/requerimentos_sessao_07-03-2022-3.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta casa de Leis se existe a possibilidade de instalar uma cortina de ar e um bebedouro com agua gelada na recepção da UBS</t>
+  </si>
+  <si>
+    <t>3243</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3243/requerimentos_sessao_07-03-2022-4.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape,  que verifique junto ao setor competente, se existe a possibilidade de instalar bicicletario no polo da faculdade univesp, no bairro porto do ribeira, neste municipio</t>
+  </si>
+  <si>
+    <t>3244</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3244/requerimentos_sessao_07-03-2022-5.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a previsão para inicio do campeonato iguapense de futebol 2022</t>
+  </si>
+  <si>
+    <t>3245</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3245/requerimentos_sessao_07-03-2022-6.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a possibilidade de entregas de títulos fundiários para moradores que ainda não possuem o documento na localização da Nova Iguape/Bairro do Rocio</t>
+  </si>
+  <si>
+    <t>3246</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3246/requerimentos_sessao_07-03-2022-7.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a possibilidade de aquisições de ventiladores para salas de aula da escola E.M.E.F. Prof.ª Zely Alves Fortes</t>
+  </si>
+  <si>
+    <t>3247</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3247/requerimentos_sessao_07-03-2022-8.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, , que verifique junto ao setor competente se existe a possibilidade de disponibilizar uma equipe para realizar a manutenção da agua de cachoeira que atende moradores dos bairros retiro, peroupava, ponte do mathias ate o rio pequeno, neste municipio</t>
+  </si>
+  <si>
+    <t>3248</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3248/requerimentos_sessao_07-03-2022-9.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, , que verifique junto ao setor competente se existe a possibilidade de realizar nivelamento e cascalhamento da estrada do bairro peroupava neste municipio</t>
+  </si>
+  <si>
+    <t>3249</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3249/requerimentos_sessao_07-03-2022-10.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, , que verifique junto ao setor competente se existe previsão para implantação de redutores de velocidade (lombada) na avenida nossa senhora do Rocio, em frente a passarela Vereador Gasparino Costa, neste municipio</t>
+  </si>
+  <si>
+    <t>3250</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3250/requerimentos_sessao_07-03-2022-11.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, , que verifique junto ao setor competente se existe a possibilidade de instalação ou construção de parque de diversão no bairro pé da serra, na aluta do km 11, neste municipio</t>
+  </si>
+  <si>
+    <t>3251</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3251/requerimentos_sessao_07-03-2022-12.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, , que verifique junto ao setor competente se existe a possibilidade de realizar manutenção da estrada do beniganche, no bairro agrovila, neste municipio</t>
+  </si>
+  <si>
+    <t>3252</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3252/requerimentos_sessao_07-03-2022-13.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, , que verifique junto ao setor competente se existe a possibilidade de construir uma arena de areia ao lado do Campo Municipal Antonio Carlos Soares Lima Silveira (PEDICO), no bairro do Rocio, neste municipio</t>
+  </si>
+  <si>
+    <t>3278</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3278/requerimentos_de_50.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, , que verifique, junto ao setor competente, se existe a possibilidade de jogar cascalho e passar a maquina na Estrada do Pinheirinho, neste municipio, tornando assim a estrada mais transitalvel</t>
+  </si>
+  <si>
+    <t>3279</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3279/requerimentos_de_51.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ap senhor prefeito municipal, na forma regimental, determinar ao setor competente que proceda a iluminação do campo de futebol no Rocio ao lado do ginasio de esportes</t>
+  </si>
+  <si>
+    <t>3280</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3280/requerimentos_de_52.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a possibilidade de que seja realizado Convenio com Estado de São Paulo para a implantacao do Corpo de Bombeiros da Policia Militar em nosso município.</t>
+  </si>
+  <si>
+    <t>3281</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3281/requerimentos_de_53.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de instalar ou construir abrigo para o ponto de onibus localizado na rua capitão floramante, ao lado do Estadio Americo Mancio, neste municipio</t>
+  </si>
+  <si>
+    <t>3282</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar manutenção da estrada do bairro divisor, neste municipio</t>
+  </si>
+  <si>
+    <t>3290</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3290/requerimentos_de_55.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que informe a esta Casa de Leis, se existe a possibilidade, de fazer a manutenção e sinalização das Ruas Francisco Nunes e Largo do Sombreiro, Localizadas no entrono da EE PEI Professora Elvira Silva, Bairro do Icapara, neste municipio</t>
+  </si>
+  <si>
+    <t>3291</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3291/requerimentos_de_56.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de remoção da arvore localizada na rua dom edilio josé soares, proximo ao nº 318, no bairro Guaricana, neste municipio</t>
+  </si>
+  <si>
+    <t>3292</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3292/requerimentos_de_57.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito Municipal, para que tome as devidas providencias junto ao setor compentente , para a manutenção da Rua Professor Celso Xavier no bairro Icapara</t>
+  </si>
+  <si>
+    <t>3293</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3293/requerimentos_de_58.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade realizar manutenção das luminárias da praça Edite Duarte Costa de Alencar ( esquina da Jalde Fragoso com a Rua Registro), no bairro do Rocio neste município</t>
+  </si>
+  <si>
+    <t>3294</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>DYHEGO FRANÇA, DAMÁSIO, Josemar Correa</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3294/requerimentos_de_59.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a instalação de pontos de ônibus, em todo município com atenção para área Rural em Nosso Município.</t>
+  </si>
+  <si>
+    <t>3295</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3295/requerimentos_de_60.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que determine ao setor competente que realize a desentupimento da tubulação da galeria de 2 bueiros localizados na esquina da rua Ricardo Krone, em frente ao açougue "outro fino" e outros em frente ao Bar do Ximbica's" no bairro Vila Garces, neste municipio</t>
+  </si>
+  <si>
+    <t>3296</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Waguinho Wasat</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3296/requerimentos_de_61.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar nivelamento e cascalhamneto da estrada e proceder com a poda de arvore que se encontra em frente ao Bar do Airton, no bairro Retiro, neste municipio</t>
+  </si>
+  <si>
+    <t>3297</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3297/requerimentos_de_62.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, , que verifique junto ao setor competente, no sentido de realizar um estudo para transformar a avenida adhemar de Barros em via de "mão unica".</t>
+  </si>
+  <si>
+    <t>3313</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3313/requerimento_63.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape,  que verifique junto ao setor competente, se existe a possibilidade de realizar estudo para construção de área de estacionamento 45 graus em frente ao cemiterio são paulo no bairro do rocio</t>
+  </si>
+  <si>
+    <t>3314</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3314/requerimento_64.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape,  que verifique junto ao setor competente, se existe a possibilidade de transformar o prédio do antigo arquivo morto, localizado na rua capitão dias, em banheiro publico</t>
+  </si>
+  <si>
+    <t>3315</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3315/requerimento_65.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre informações a respeito da Recuperação da Ponte na Rua João Ribeiro Mendonça no Bairro Vila Nova Próximo ao Icapara em nosso Município.</t>
+  </si>
+  <si>
+    <t>3316</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3316/requerimento_66.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a possibilidade de construção Poço Artesiano para a da Escola EMEIF Prof. José Luiz de Aguiar, no Bairro Itimirim em Nosso Município.</t>
+  </si>
+  <si>
+    <t>3317</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3317/requerimento_67.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre informações a respeito de INSTALAÇÃO DE BUEIROS INTELIGENTES em nosso Município.</t>
+  </si>
+  <si>
+    <t>3318</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3318/requerimento_68.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, no sentido de realizar limpeza da Orla do Mar Pequeno</t>
+  </si>
+  <si>
+    <t>3319</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3319/requerimento_69.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, , que verifique junto ao setor competente, no sentido de realizar nivelamento e cascalhamento do bairro pé da serra ( na entrada do Despraiado), neste municipio.</t>
+  </si>
+  <si>
+    <t>3320</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3320/requerimento_70.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, no sentido de realizar manutenção das luminarias do parque de diversão no bairro porto do ribeira, neste municipio</t>
+  </si>
+  <si>
+    <t>3321</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3321/requerimento_71.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, no sentido de construir abrigos para pontos de onibus e realizar manutenção dos que ja existem na Rodovia Casemiro teixeira, desde o km 11 até a Etec Engenheiro Agronomo Narciso de Medeiros, neste municipio</t>
+  </si>
+  <si>
+    <t>3322</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3322/requerimento_72.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a iluminação na praça São Benedito no Centro em Nosso Município.</t>
+  </si>
+  <si>
+    <t>3323</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3323/requerimento_73.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, ao Chefe do Executivo Municipal sobre informações da possibilidade de manutenção de nivelamento e cascalhamento da rua que antecede a Avenida Brasil no Porto do Ribeira em nosso Município.</t>
+  </si>
+  <si>
+    <t>3324</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3324/requerimento_74.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de construir ou instalar redutores de velocidade na rua Dom Edilio José Soares, na altura do nº 380 e da Casa de Ração Tinker, e na Rua Bento Pereira da Rocha, nas proximidades da Escola Santo Agostinho, neste municipio</t>
+  </si>
+  <si>
+    <t>3325</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>TUCA ENFERMEIRO, Alexandre Macau, MÁRCIA MACIEL</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3325/requerimento_75.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à mesa, ouvido o douto e soberano plenário, cumpridas as formalidades regimentais, para que se oficie ao EXMO, Sr Wilson Almeida Lima, Prefeito Municipal, para que informe a esta casa de lei, se existe a possibilidade de ser construída uma cobertura em frente ao Posto de Saúde da Família (PSF) do Aeroporto, no Bairro do Rocio, Reiterando o requerimento n 139,2021, expedido em 14 de Junho de 2021</t>
+  </si>
+  <si>
+    <t>3326</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3326/requerimento_76.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, realizar roçada e limpeza com a maquina do Campo do Canário, localizado no Rodovia Casemiro Teixeira, neste municipio</t>
+  </si>
+  <si>
+    <t>3327</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3327/requerimento_77.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de instalar academia de ar livre na area publica que fica localizada de frente a rua Antonio Alves Carneiro, entre o trecho da rua Benedito Massa e rua Aristides dionisio Xavier, no bairro do Rocio, neste municipio</t>
+  </si>
+  <si>
+    <t>3328</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3328/requerimento_78.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de instalar tubulação em toda extensão da vala localizada na rua Aristides Dionisio Xavier, no Bairro do Rocio, neste municipio</t>
+  </si>
+  <si>
+    <t>3329</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>DYHEGO FRANÇA, LUCINETE JAPONESA</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3329/requerimento_79.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a possibilidade da reforma do Terminal Rodoviário Sant'Anna de Moraes em Nosso Município.</t>
+  </si>
+  <si>
+    <t>3330</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3330/requerimento_80.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto soberano plenário cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar reforma da Praça São Benedito, neste municipio</t>
+  </si>
+  <si>
+    <t>3331</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3331/requerimento_81.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a possibilidade  de pavimentação da estrada sentido jaire em nosso municipio</t>
+  </si>
+  <si>
+    <t>3413</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3413/requerimento_82.pdf</t>
+  </si>
+  <si>
+    <t>instalar placa de sinalização de sentido unico ilha comprida, para caminhoes de carga para entrar na rua major ricardo krone</t>
+  </si>
+  <si>
+    <t>3414</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3414/requerimento_83.pdf</t>
+  </si>
+  <si>
+    <t>possibilidade de construir poço artesiano no estadio rubens de oliveira manqueirão neste municipio</t>
+  </si>
+  <si>
+    <t>3415</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3415/requerimento_84.pdf</t>
+  </si>
+  <si>
+    <t>possibilidade de manutenção das estradas da area rural em nosso municipio</t>
+  </si>
+  <si>
+    <t>3416</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3416/requerimento_85.pdf</t>
+  </si>
+  <si>
+    <t>implantação de redutores de velocidade ( lombada) com devida sinalização na avenida que esta recebendo calçamento, no bairro da Barra do Ribeira</t>
+  </si>
+  <si>
+    <t>3417</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3417/requerimento_86.pdf</t>
+  </si>
+  <si>
+    <t>limpeza das valas da rua jardim dos imigrantes na avenida brasil</t>
+  </si>
+  <si>
+    <t>3418</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3418/requerimento_87.pdf</t>
+  </si>
+  <si>
+    <t>instalação de lombada ou redutor de velocidade bem na frente da pista de skate</t>
+  </si>
+  <si>
+    <t>3419</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3419/requerimento_88.pdf</t>
+  </si>
+  <si>
+    <t>manutenção das luminarias instaladas na Praça atrás da Igreja da Basilica</t>
+  </si>
+  <si>
+    <t>3420</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3420/requerimento_89.pdf</t>
+  </si>
+  <si>
+    <t>possibilidade de ser instalada faixa elevada para travessia de pedestre na avenida adhemar da barros</t>
+  </si>
+  <si>
+    <t>3421</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3421/requerimento_90.pdf</t>
+  </si>
+  <si>
+    <t>disponizar informações sobre rede de esgoto da que passa pela rua tenente coronel jeremias muniz</t>
+  </si>
+  <si>
+    <t>3422</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3422/requerimento_91.pdf</t>
+  </si>
+  <si>
+    <t>informações sobre o repasse do veiculo a colonia de pescadores z7 Veiga Miranda</t>
+  </si>
+  <si>
+    <t>3423</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3423/requerimento_92.pdf</t>
+  </si>
+  <si>
+    <t>instalar tubos nas valas da rua antonio pinto na vila sapo</t>
+  </si>
+  <si>
+    <t>3424</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3424/requerimento_93.pdf</t>
+  </si>
+  <si>
+    <t>nivelamento e cascalhamento da rua lais carneiro muniz</t>
+  </si>
+  <si>
+    <t>3425</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3425/requerimento_95.pdf</t>
+  </si>
+  <si>
+    <t>possibilidade de instalar placar no estadio Rubens de Oliveira</t>
+  </si>
+  <si>
+    <t>3426</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3426/requerimento_96.pdf</t>
+  </si>
+  <si>
+    <t>possibilidade de realizar limpeza do campo municipal do bairro do rocio e do vestiario</t>
+  </si>
+  <si>
+    <t>3427</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3427/requerimento_97.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie a Senhora Vanessa de Oliveira Dias, Dirigente Regional de Ensino -  Região Miracatu, e a Policia Militar, na pessoa do Capitão Matheus Gama Teixeira, para que verifiquem a possibilidade de disponibilizar agentes de segurança para a EE Prefeito Jofre Manoel, localizada no bairro Colombina, às margens da Rodovia Casimiro Teixeira, na altura do km 23, nesta cidade de Iguape.</t>
+  </si>
+  <si>
+    <t>3428</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3428/requerimento_98.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao as empresas Vallesul Transportes e Turismo Ltda. e Expresso Princesa dos Campos SA, para que conste no painel itinerário, o nome da cidade de Iguape, tendo em vista, que consta somente a cidade de Ilha Comprida, e muitos passageiros não tem conhecimento de que para chegar até a cidade de Ilha Comprida precisa passar por Iguape, e com isso, muitos passageiros ficam confusos na hora de embarcar, pois não tem certeza de que referido ônibus para na cidade de Iguape.</t>
+  </si>
+  <si>
+    <t>3429</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3429/requerimento_99.pdf</t>
+  </si>
+  <si>
+    <t>possibilidade da nomeação do conselho municipal de proteção aos animais</t>
+  </si>
+  <si>
+    <t>3430</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3430/requerimento_100.pdf</t>
+  </si>
+  <si>
+    <t>POSSIBILIDADE A LIMPEZA DA vALA, NO BAIRRO JARDIM primavera</t>
+  </si>
+  <si>
+    <t>3431</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3431/requerimento_101.pdf</t>
+  </si>
+  <si>
+    <t>construção de um posto de saude ou implantação do programa saude da familia no bairro despraiado</t>
+  </si>
+  <si>
+    <t>3432</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3432/requerimento_102.pdf</t>
+  </si>
+  <si>
+    <t>possibilidade de fazer manutenção dos canteiros, localizados na Rua Antonio José de Morais e de algumas luminarias que se encontram apagadas</t>
+  </si>
+  <si>
+    <t>3433</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3433/requerimento_103.pdf</t>
+  </si>
+  <si>
+    <t>possibilidade de instalar redutores de velocidade e faixas de pedestre na rua vitoriano Ribeiro</t>
+  </si>
+  <si>
+    <t>3434</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3434/requerimento_104.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de instalar redutores de velocidade e faixas de pedestres na avenida Itapema, bairro Rocio, neste município</t>
+  </si>
+  <si>
+    <t>3435</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3435/requerimento_105.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar manutenção da estrada do bairro Pé da Serra, neste município.</t>
+  </si>
+  <si>
+    <t>3436</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
     <t>Josemar Correa</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3667/mocao_n32-2022.pdf</t>
-[...1280 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3436/requerimento_106.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3436/requerimento_106.pdf</t>
   </si>
   <si>
     <t>seja feito reconhecimento da festa do bom jesus de iguape como patrimonio cultral do brasil e sua inscrição no livro de registro das formas de expressão do IPHAN</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3437/requerimento_107.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3437/requerimento_107.pdf</t>
   </si>
   <si>
     <t>requerimento de justificativa de falta</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3438/requerimento_108.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3438/requerimento_108.pdf</t>
   </si>
   <si>
     <t>fazer manuntenção com mais frequencia do centro historico desta cidade</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3439/requerimento_109.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3439/requerimento_109.pdf</t>
   </si>
   <si>
     <t>manutenção e troca das lampadas dos postes de iluminação publica localizados na parte de tras da praça da basilica</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3440/requerimento_110.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3440/requerimento_110.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade realizar manutenção nas luminárias da Praça Prefeito Jofre Manoel (mais conhecida como “Praça dos Cachorros), no bairro Icapara, neste município.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3441/requerimento_111.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3441/requerimento_111.pdf</t>
   </si>
   <si>
     <t>possibilidade de reforma e revitalização do cristo em nosso municipio</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3442/requerimento_112.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3442/requerimento_112.pdf</t>
   </si>
   <si>
     <t>possibilidade de horarios de onibus nos dias festivos do nosso municipio bem como a possibilidade disponibilizar transporte gratuito</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3443/requerimento_113.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3443/requerimento_113.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, informações sobre em que fase se encontra a implantação do projeto de saneamento básico do bairro Nova Iguape e se existe a possibilidade de acrescentar neste mesmo cronograma de serviços as seguintes ruas:_x000D_
 _x000D_
 _x000D_
                                      *Rua Maria Anicio Duarte_x000D_
                                      *Rua Jair Pereira Gonçalves_x000D_
                                      *Final da rua Manoel Gonçalves Pires (Aeroporto)_x000D_
                                      *Final da Rua da Lagoa</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3444/requerimento_114.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3444/requerimento_114.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade da criação da administração do bairro Itimirim, neste município.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3445/requerimento_115.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3445/requerimento_115.pdf</t>
   </si>
   <si>
     <t>aumento do policiamento ostensivo e preventivo principalmente na periodo das saidas dos alunos, nas escolas do nosso municipio</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3446/requerimento_116.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3446/requerimento_116.pdf</t>
   </si>
   <si>
     <t>informações sobre emenda parlamentar no valor de 100 mil conquistada por este vereador</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3447/requerimento_117.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3447/requerimento_117.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar recapeamento na rua Libório Cordeiro Machado (rua central da popular velha), no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3448/requerimento_118.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3448/requerimento_118.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar manutenção da estrada do bairro Despraiado, neste município.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3449/requerimento_119.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3449/requerimento_119.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, no sentido de realizar manutenção da estrada dos bairros Embu e Aldeia, neste município.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3450/requerimento_120.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3450/requerimento_120.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe possibilidade de realizar pavimentação asfáltica na rua Antônio Costa Cardoso, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3451/requerimento_121.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3451/requerimento_121.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, no sentido de realizar manutenção das lâmpadas das luminárias da Praça da Basílica, neste município.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3452/requerimento_122.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3452/requerimento_122.pdf</t>
   </si>
   <si>
     <t>construção de galeria pluvial e boca de lobo para escoamento de agua da chuva na rua antonio filadelfio colaço</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3453/requerimento_123.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3453/requerimento_123.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de disponibilizar uma linha de ônibus no bairro Despraiado às quintas-feiras e domingos para os agricultores, bem como seja autorizada a venda dos seus produtos nas feiras livres da cidade nos mencionados dias.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3454/requerimento_124.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3454/requerimento_124.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de construir um portal com o nome na entrada (próximo a travessia da balsa) do bairro na Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3455/requerimento_125.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3455/requerimento_125.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar limpeza da beira da estrada e corrigir alguns pontos esburacados na estrada da comunidade Natividade, na altura do km 24, neste município</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3456/requerimento_126.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3456/requerimento_126.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe  possibilidade de realizar nivelamento e cascalhamento da estrada do bairro Paraiso Mirim, neste município.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3457/requerimento_127.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3457/requerimento_127.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de construir um portal na entrada da cidade no local onde fica o letreiro que identifica o município.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3458/requerimento_128.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3458/requerimento_128.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de construir letreiros turísticos nas entradas dos bairros do Rocio e Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3459/requerimento_129.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3459/requerimento_129.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competentes, se existe possibilidade de realizar pintura de faixa de pedestres em frente a EMEF Zely Alves Fortes, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3460/requerimento_130.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3460/requerimento_130.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, no sentido de realizar manutenção na estrada do bairro Divisor, neste município.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3461/requerimento_131.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3461/requerimento_131.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar nivelamento e cascalhamento das ruas do bairro Sete Belo, neste município.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3462/requerimento_132.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3462/requerimento_132.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie a empresa Vallesul Transportes e Turismo Ltda., se existe possibilidade de disponibilizar mais horários de linhas de ônibus para as cidades de Santos e São Paulo.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3463/requerimento_133.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3463/requerimento_133.pdf</t>
   </si>
   <si>
     <t>construir praça publica bairro toca do bugio</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3464/requerimento_134.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3464/requerimento_134.pdf</t>
   </si>
   <si>
     <t>informações sobre a possibilidade de um velorio municipal no bairro da barra do ribeira</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3465/requerimento_135.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3465/requerimento_135.pdf</t>
   </si>
   <si>
     <t>informações a respeito da coleta de lixo no bairro do rocio</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3466/requerimento_136.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3466/requerimento_136.pdf</t>
   </si>
   <si>
     <t>informações sobre reposição de profissionais para atendimento na area da saude em nosso municipio</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3467/requerimento_137.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3467/requerimento_137.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade realizar manutenção da estrada do bairro Coveiro, neste município.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3468/requerimento_138.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3468/requerimento_138.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se será realizada a tradicional Festa da Tainha, no bairro do Icapara, neste município..</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3469/requerimento_139.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3469/requerimento_139.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe possibilidade de disponibilizar maquina de fraldas descartáveis para o município.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3470/requerimento_140.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3470/requerimento_140.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de dar continuidade a manutenção dos bloquetes da rua Ana Candida Sandoval Trigo na altura do “Silvi Hotel” até o Centro de Eventos “Prefeito Casimiro Teixiera”, neste município.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3471/requerimento_141.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3471/requerimento_141.pdf</t>
   </si>
   <si>
     <t>manutenção dos bloquetes da rua capitão Dias, no trecho da escola vaz caminha e do cartorio eleitoral</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3472/requerimento_142.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3472/requerimento_142.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a pintura do letreiro na entrada do bairro do Momuna, neste município, ou autorize a comunidade realizar o serviço juntamente com este vereador.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3494/requerimento_143.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3494/requerimento_143.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA OUVIDO O DOUTO E SOBERANO PLENÁRIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE AS EXMO SR WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE PARA QUE VERIFIQUE JUNTO AO SETOR COMPETENTE SE EXISTE A POSSIBILIDADE DE REALIZAR MANUTENÇÃO DA ESTRADA QUE LIGA OS BAIRROS ROCIO MOMUNA E JAIRÊ NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3495/requerimento_144.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3495/requerimento_144.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA APÓS AS FORMALIDADES REGIMENTAIS E OUVIDOO PLENÁRIO COM FUNDAMENTO NA CONSTITUIÇÃO FEDERAL COMBINADO COM A LEI ORGÂNICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS INFORMAÇÕES AO CHEFE EXECUTIVO MUNICIPAL SPBRE INCLUSÃO DAS LEIS 2398 E 2408 NO CALENDÁRIO OFICIAL DE EVENTOS DO NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3496/requerimento_146.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3496/requerimento_146.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS REQUER AO CHEFE DO EXECUTIVO MUNICIPAL INFORMAÇÃO SOBRE O ATENDIMENTO MÉDICO NA BARRA DO RIBEIRA E ICAPARA EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3497/requerimento_147.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3497/requerimento_147.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA OUVIDO O DOUTOR E SOBERANO PLENÁRIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE AO EXMO SR WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE QUE VERIFIQUE JUNTO AO SETOR COMPETENTE SE EXISTE A POSSIBILIDADE DE REALIZAR MANUTENÇÃO DO MURO DA EMEIF JOSÉ LUIZ DE AGUIAR NO BAIRRO ITIMIRIM NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3498/requerimento_148.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3498/requerimento_148.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA OUVIDO O DOUTO E SOBERANO PLENÁRIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE AO EXMO SR WILSON ALMEIDA LIMA PREFEITO DE IGUAPE PARA QUE VERIFIQUE JUNTO Á DIVISÃO DE ESPORTE SE EXISTE PROJETOS QUE INCENTIVE A PRATICA DO ESPORTE EM NOSSO MUNICIPIO E EM CASO POSITIVO QUE IRFOME QUAIS MODALIDADES</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3499/requerimento_149.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3499/requerimento_149.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA OUVIDO O DOUTO E SOBERANO PLENÁRIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE AO EXMO SR WILSON ALMEIDA LIMA PREFEITO DE IGUAPE QUE VERIFIQUE JUTO AO SETOR COMPETENTE SE EXISTE A POSSIBILIDADE DE REALIZAR NIVELAMENTO E CASCALHAMENTO DA RUA JOSINO JUSTINIANO PROXIMO AO POSTO DE SAUDE NO BAIRRO VILA NOVA NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3500/requerimento_150.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3500/requerimento_150.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA OUVIDO O DOUTO E SOBERANO PLENÁRIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE AO EXMO SR WILSON ALMEIDA LIMA PREFEITO DE IGUAPE QUE VERIFIQUE JUTO AO SETOR COMPETENTE SE EXISTE A POSSIBILIDADE DE REALIZAR NIVELAMENTO E MANUTENÇÃO DA RUA CAPITÃO JOSÉ ISIDRO OLIVEIRA VILA DAS ACÁCIAS NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3501/requerimento_151.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3501/requerimento_151.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA APOS AS FORMALIDADES REGIMENTAIS E OUVIDO O PLENARIO COM FUNDAMENTO DA CONSTITUIÇÃO FEDERAL COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS AO CHEFE DO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A POSSIBILIDADE DE INSTALAÇÃO DE UM PET PARK EM AREA A SER DEFINIDA PROXIMA A PISTA DE SKATE LOCALIZADO EM NOSSA ORLA</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3502/requerimento_152.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3502/requerimento_152.pdf</t>
   </si>
   <si>
     <t>ASSIM DIANTE DO EXPOSTO REQUEIRO NAS FORMALIDADES REGIMENTAIS OUVINDO O DOUTO E SOBERANO PLENARIO PARA QUE SE APROVADO DOR SEJA CONVOCADO PARA COMPARECER A ESTA CASA O GERENTE REGIONAL OU REPRESENTANTE DA EMPRESA ELEKTRO E TAMBEM UM REPRESENTANTE AGENCIA NACIONAL DE ENERGIA ELETRICA ANEEL A FIM DE ESCLARECER DUVIDAS RELACIONADOS AOS SERVIÇOS PRESTADOS</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3503/requerimento_153.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3503/requerimento_153.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA OUVIDO O DOUTO E SOBERANO PLENÁRIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE AO EXMO SR WILSON ALMEIDA LIMA PREFEITO DE IGUAPE QUE VERIFIQUE JUTO AO SETOR COMPETENTE SE EXISTE A POSSIBILIDADE DE REALIZAR REFORMA DA ESCOLA PROF ZELY ALVES FORTES NO BAIRRO DO ROCIO NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>REQUEIRO À MESA OUVIDO O DOUTO E SOBERANO PLENÁRIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE AO EXMO SR WILSON ALMEIDA LIMA PREFEITO DE IGUAPE QUE VERIFIQUE  JUNTO  AO SETOR COMPETENTE SE EXISTE A POSSIBILIDADE DE REALIZAR  CASCALHAMENTO DA RUA BENEDITO MARTINS COSTA (RUA QUAL DA ACESSO AOS FUNDOS DA ESCOLA PROF ZELY FORTES) BAIRRO DO ROCIO NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3505/requerimento_155.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3505/requerimento_155.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA APOPS AS FORMALIDADES REGIMENTAIS E OUVIDO O PLENARIO COM FUNDAMENTO DA CONSTITUIÇÃO FEDERAL COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS AO CHEFE DO EXECUTIVO MUNICIPAL E DIRETOR DO DEPARTAMENTO DE TRANSITO SOBRE AS PROVIDENCIAS NECESSARIAS PARA A PINTURA DOS REDUTORES DE VELOCIDADES COM A DEVIDA SINALIZAÇÃO BEM COMO A PINTURA DAS FAIXAS NA ICAPARA EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3506/requerimento_156.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3506/requerimento_156.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA APOPS AS FORMALIDADES REGIMENTAIS E OUVIDO O PLENARIO COM FUNDAMENTO DA CONSTITUIÇÃO FEDERAL COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS INFORMAÇÕES  CHEFE DO EXECUTIVO MUNICIPAL SOBRE AS PROVIDENCIAS NECESSARIAS PARA CONTROLADOR DE ACESSO NO PRONTO SOCORRO DO NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3507/requerimento_157.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3507/requerimento_157.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA OUVIDO O DOUTO E SOBERANO PLENÁRIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE AO EXMO SR JAIR MESSIAS BOLSONARO (PRESIDENTE DA REPUBLICA) EXMO SR WILSON ALMEIDA LIMA (PREFEITO DE IGUAPE) PARA QUE INFORME A ESTA CASA DE LEIS A POSSIBILIDADE DE FAZER ARQUIVAMENTO DO PROCESSO DE DEMARCAÇÃO NO MUNICIPIO DE IGUAPE PARA QUE APOS A DEFINIÇÃO DO MARCO TEMPORAL O QUAL ESTA NA DEPENDENCIA DE JULGAMENTO DO STF ESTE PROCESSO SEJA INICIADO DE FORMA QUE POSSAM SER OUVIDOS TODOS OS ENVOLVIDOS O QUE NÃO FOI FEITO NO PROCESSO ATUAL</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3508/requerimento_158.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3508/requerimento_158.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA OUVIDO O DOUTO E SOBERANO PLENÁRIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE AO EXMO SR WILSON ALMEIDA LIMA (PREFEITO DE IGUAPE) QUE VERIFIQUE  JUNTO  AO SETOR COMPETENTE SE EXISTE A POSSIBILIDADE DE DISPONIBILIZAR MASCARAS PARA ALUNOS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3509/requerimento_159.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3509/requerimento_159.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA OUVIDO O DOUTO E SOBERANO PLENÁRIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE AO EXMO SR WILSON ALMEIDA LIMA (PREFEITO DE IGUAPE) QUE VERIFIQUE  JUNTO  AO SETOR COMPETENTE PARA QUE TOME AS DEVIDAS PROVIDENCIAS JUNTO AO SETOR COMPETENTE PARA A MANUTENÇÃO DA RUA VILA NOVA BAIRRO DO ICAPARA</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3510/requerimento_160.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3510/requerimento_160.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA OUVIDO O DOUTO E SOBERANO PLENÁRIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE AO EXMO SR WILSON ALMEIDA LIMA (PREFEITO DE IGUAPE) QUE VERIFIQUE  JUNTO  AO SETOR COMPETENTE SE EXISTE A POSSIBILIDADE DE REALIZAR REFORMA DA ESCOLA MUNICIPAL PROF BENEDITO ROSA CARNEIRO NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3511/requerimento_161.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3511/requerimento_161.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA OUVIDO O DOUTO E SOBERANO PLENARIO COMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE AO EXMO SR MARCELO AUGUSTO XAVIER DA SILVA (PRESIDENTE DA FUNDAÇÃO NACIONAL DOS INDIOS) EXMO SR ANDERSON TORRES (MINISTRO DA JUSTIÇA) EXMO SR NABHAN GARCIA (SECRETARIA ESPECIAL DE ASSUNTO FUNDIARIOS SR WILSON ALMEIDA LIMA (PREFEITO MUNICIPAL) PARA QUE INFORME A ESTA CASA DE LEIS A POSSIBILIDADE  DE DISPONIBILIZAR UMA COPIA DO PROCESSO DE DEMARCAÇÃO DE TERRAS INDIGENAS NO MUNICIPIO DE IGUAPE (PROCESSO -N 08620.077510/2015-74) PARA O CONHECIMENTO DA CAMARA MUNICIPAL DE IGUAPE</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3512/requerimento_162.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3512/requerimento_162.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL NA FORMA REGIMENTAL DETERMINAR AO SETOR COMPETENTE QUE PROCEDA A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3513/requerimento_163.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3513/requerimento_163.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA OUVIDO O DOUTO E SOBERANO PLENÁRIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE AO EXMO SR WILSON ALMEIDA LIMA (PREFEITO DE IGUAPE) QUE VERIFIQUE  JUNTO  AO SETOR COMPETENTE SE EXISTE A POSSIBILIDADE DE REALIZAR NIVELAMENTO E CASCALHAMENTO DA RUA VEREADOR TRUDES PEREIRA NO BAIRRO DO ROCIO E SE EXISTE POSSIBILIDADE DE INSERIR NO CRONOGRAMA DE OBRAS A PAVIMENTAÇÃO ASFALTICA</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3514/requerimento_164.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3514/requerimento_164.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA OUVIDO O DOUTO E SOBERANO PLENÁRIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE AO EXMO SR WILSON ALMEIDA LIMA (PREFEITO DE IGUAPE) QUE VERIFIQUE  JUNTO  AO SETOR COMPETENTE SE EXISTE A POSSIBILIDADE DE REALIZAR NIVELAMENTO E CASCALHAMENTO DA RUA JARDIM BRASIL NO BAIRRO TRES BARRAS NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3515/requerimento_165.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3515/requerimento_165.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APOS AS FORMALIDADES REGIMENTAIS E OUVIDO O PPLENARIO, COM FUNDAMENTO NA CONSTITUICAO FEDERAL, CORNBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS, AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE INFORMACÕES DA POSSIBILIDADE A MANUTENCAO DA ESTRADA DA DO JAIRE EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>REQUEIRO A MESA  OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE A POSSIBILIDADE DE ELABORAR PROJETO PARA CONSTRUCAO OU INSTALACAO DE PONTOS ONIBUS E MANUTENCAO DOS QUE JA EXISTEM</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3517/requerimento_167.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3517/requerimento_167.pdf</t>
   </si>
   <si>
     <t>REOUEIRO A MESA APOS AS FORMALIDADES REGIMENTAIS E OUVIDO O PLENARIO, COM FUNDAMENTO NA CONSTITUICAO FEDERAL, COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO (TESTA CASA DE LEIS, INFORMACOES DAS EMPRESAS INFOVALE F SMART LINK SOBRE AS PROVIDENCIAS NECESSARIAS PARA INSTALACAO DA INTERNET NA ESTRADA DA BARRA NO COSTAO DOS ENGENHOS DO NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3518/requerimento_168.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3518/requerimento_168.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE A POSSIBILIDADE DE REALIZAR LIMPEZA E MANUTENCAO DA ESTRADA DO BAIRRO COVEIRO, NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE NO PROJETO DE PAVIMENTACAO ASFALTICA A CONSTRUCAO DE REDUTORES DE VELOCIDADE (LOMBADA) NA AVENIDA GOVERNADOR CARVALHO PINTO, E EM CASO NEGATIVO, SE EXISTE A POSSIBILIDADE DE ACRESCENTAR NO PROJETO ESTE PEDIDO.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3520/requerimento_170.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3520/requerimento_170.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON ALMEIDA LIMA, PREFEITO MUNICIPAL, PARA QUE INFORME A ESTA CASA DE LEIS, SE EXISTE A POSSIBILIDADE, DE FAZER A MANUTENCAO DA RUA JOAQUIM RIBEIRO NETO, LOCALIZADA NO BAIRRO DO ROCIO, NESTA CIDADE</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3521/requerimento_171.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3521/requerimento_171.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO SR. WILSON DE ALMEIDA LIMA, PREFEITO MUNICIPAL, PARA QUE TOME AS DEVIDAS PROVIDENCIAS JUNTO AO SETOR COMPETENTE, NO SENTIDO DE FAZER LIMPEZA E MANUTENCAO DAS GALERIAS DE AGUAS FLUVIAIS NA RUA MAJOR RICARDO KRONNER ESQUINA COM RUA CORONEL ROLLO NO BAIRRO DA VILA GARCEZ, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3522/requerimento_172.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3522/requerimento_172.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENCE, SE EXISTE A POSSIBILIDADE DE REALIZAR MANUTENCAO DO ASFALTO DA RUA AMARO TRUDES, DEFRONTE AO "BAR DO PERNAMBUCO", NO BAIRRO ICAPARA, NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3523/requerimento_173.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3523/requerimento_173.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS  PARA QUE SE OFICIE AO EXMO SR WILSON ALMEIDA LIMA, PREFEITO MUNICIPAL PARA QUE INFORME A ESTA CASA DE LEIS, SE HA POSSIBILIDADE DE REALIZAR UMA OPERACAO TAMPA BURACO NA ESTRADA DE ICAPARA NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3524/requerimento_174.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3524/requerimento_174.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA OUVIDO O DOUTO E SOBERANO PLENARIO CUMPRIDAS AS FORMALIDADES REGIMENTALS, PARA QUE SE OFICIE AO EXMO. SR. ORLANDO ARANTES — (DIRETOR REGIONAL DA DER 5), EXMO. SR. JOAO CARLOS ROSIM SABINO ( ENGENHEIRO CHEFE DA RE 5.3), EXMO. SR. WILSON ALMEIDA LIMA — (PREFEITO MUNICIPAL) PARA QUE INFORME A ESTA CASA DE LEIS, SE HA POSSIBILIDADE DE REALIZAR A INSTALACDO DE REDUTORES DE VELOCIDADE E A CONSTRUCAO DE UM ACOSTAMENTO ASFALTADO NO TRECHO DOS KM 58,5 AO 59,5 DA RODOVIA NO ZANELA BAIRRO NOVA IGUAPE NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3525/requerimento_175.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3525/requerimento_175.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENDRIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE AO EXMO. SR. PREFEITO, WILSON ALMEIDA LIMA PARA QUE INFORME A ESTA CASA DE LEIS SE EXISTE A POSSIBILIDADE, DE FAZER A PODA OU SE NECESSARIO A RETIRADA DA ARVORE LOCALIZADA NA ESQUINA DA RUA PAPA JOILO XXIII CORN A RUA XV DE NOVEMBRO AO LUDO DA CADEIA VELHA.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3526/requerimento_176.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3526/requerimento_176.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA APOS AS FORMALIDADES REGIMENTALS E OUVIDO O PLENARIO COM FUNDAMENTO NA CONSTITUICAO FEDERAL COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS, INFORMACOES AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE A ILUMINACAO DA PASSARELA DO NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3527/requerimento_177.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3527/requerimento_177.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA APOS AS FORMALIDADES REGIMENTAIS E OUVIDO O PLENARIO COM FUNDAMENTO NA CONSTITUICAO FEDERAL COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS AO CHEFE DO EXECUTIVO  MUNICIPAL SOBRE INFORMACOES DA POSSIBILIDADE A MANUTENCAO DA ESTRADA DO PEROUPAVA EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3528/requerimento_178.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3528/requerimento_178.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON ALMEIDA LIMA, PREFEITO MUNICIPAL, PARA QUE INFORME A ESTA CASA DE LEIS, SE EXISTE A POSSIBILIDADE, DE FAZER UMA COBERTURA NO POSTO DE SAUDE DO AEROPORTO, BAIRRO ROCIO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3529/requerimento_179.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3529/requerimento_179.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA  PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR MANUTENCAO DA SUBIDA DA ESTRADA DO MORRO DO ESPIA E ELABORACAO DE PROJETO DE CONSTRUCDO DE ESCADARIA NAQUELE LOCAL</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3530/requerimento_180.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3530/requerimento_180.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTALS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA  PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE INSTALAR PONTOS DE ILUMINACAO NA RUA JOAO CUNHA, PROXIMO A "MARINA DO COBRA, NO BAIRRO PORTO DO RIBEIRA, NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3531/requerimento_181.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3531/requerimento_181.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE A POSSIBILIDADE DE REALIZAR NIVELAMENTO E CASCALHAMENTO DA ESTRADA DO GUERRINHA, KM 23 _x000D_
 1/2</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3532/requerimento_183.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3532/requerimento_183.pdf</t>
   </si>
   <si>
     <t>EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR MANUTENCAO DA TRAVESSA TUCANO, BAIRRO DO ROCIO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3533/requerimento_184.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3533/requerimento_184.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR NIVELAMENTO E CASCALHAMENTO DA ESTRADA DO BAIRRO MONO SECO, NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3534/requerimento_185.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3534/requerimento_185.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APOS AS FORMALIDADES REGIMENTAIS E OUVIDO O PLENARIO, COM FUNDAMENTO NA CONSTITUICAO FEDERAL, COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS, AO CHEFE DO EXECUTIVO MUNICIPAL INFORMACOES SOBRE O ANDAMENTO DA IMPLANTACAO DO POUPATEMPO NO MUNICIPIO DE IGUAPE.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3535/requerimento_186.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3535/requerimento_186.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, QUE ESTA SUBSCREVE, NO USO DE SUAS A ATRIBUICOES REGIMENTAIS, REQUER AO CHEFE DO EXECUTIVO MUNICIPAL INFORMACOES SE EXISTE EM ANDAMENTO A REGULARIZACAO FUNDIARIA NA RUA MARIA ANICIO DUARTE NO BAIRRO DO ROCIO EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3536/requerimento_187.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3536/requerimento_187.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE PREVISAO PARA REALIZAR MANUTENCAO DA ESTRADA DOS BAIRROS MOMUNA E JAIRE, NESTE MUNICFPIO.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3537/requerimento_188.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3537/requerimento_188.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR MANUTENCAO DA ESTRADA NATIVIDADE, DA PISTA ATE A CASA DE "DONA BERENICE", NO BAIRRO ITIMIRIM, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3538/requerimento_189.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3538/requerimento_189.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR MANUTENCAO DA ESTRADA DAS TERRAS DE SANTA BARBARA, NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3539/requerimento_190.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3539/requerimento_190.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTALS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE INCLUIR A RUA NATALINO DE SOUZA (ANTIGA RUA MARUITAS),NO BAIRRO ICAPARA, NO PROJETO DE INSTALACAO DE LAMPADAS DE LED</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3540/requerimento_191.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3540/requerimento_191.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR MANUTENCAO DAS RUAS DO BAIRRO SETE BELO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3541/requerimento_192.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3541/requerimento_192.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, NO SENTIDO DE REALIZAR PINTURA, PEQUENOS REPAROS EM PORTAS E JANELAS E INSTALAR POSTE PADRAO COM CAIXA DE LUZ NA ANTIGA ESCOLA DO BAIRRO DESPRAIADO, ONDE ATUALMENTE A EQUIPE DE SAUDE DO MUNICIPIO ATENDE MORADORES DAQUELA REGIAO.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3542/requerimento_193.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3542/requerimento_193.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR REGULARIZACAO FUNDIARIA DAS TERRAS DO BAIRRO CHACARA PATRICIA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3543/requerimento_194.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3543/requerimento_194.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR REFORMA DO TERMINAL RODOVIARIO ORLANDO SANT'ANNA DE MORAES, NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3544/requerimento_196.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3544/requerimento_196.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APOS AS FORMALIDADES REGIMENTAIS E OUVIDO O PLENARIO, COM FUNDAMENTO NA CONSTITUIGAO FEDERAL, COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNE DESTA CASA DE LEIS, INFORMACOES AO EXCELENTISSIMO SENHOR PRESIDENTE DA REPBBLICA JAIR MESSIAS BOLSONARO, EXCELENTISSIMA SENHORA DEPUTADA FEDERAL POLICIAL KATIA SASTRE E SENHOR MINISTRO DA SACIDE SOBRE A MANIFESTAGAO DO GRUPO DE PLANEJAMENTO E AVALIAGAO/CRS NO DOCUMENTO SES-INF-2021/39664 DE QUE O HOSPITAL REGIONAL DR. LEOPOLDO BEVILACQUA EM PARIQUERA-ACU, FOI CONTEMPLADO NO PLANO DE EXPANSAO DE RADIOTERAPIA DO SUS-PERSUS, COM A CONSTRUCAO DA CASAMATA E INSTALAGAO DE UN ACELERADOR LINEAR.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3545/requerimento_197.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3545/requerimento_197.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APOS AS FORMALIDADES REGIMENTAIS E OUVIDO O PLENARIO, COM FUNDAMENTO NA CONSTITUICAO FEDERAL, COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS, INFORMACOES AO CHEFE DO EXECUTIVO MUNICIPAL, SE EXISTE UMA POSSIBILIDADE DE INSTALACAO DE BLOQUETOS DE CONCRETO OU ASFALTO NO CENTRO DE EVENTOS PREFEITO CASIMIRO TEIXEIRA EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3546/requerimento_198.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3546/requerimento_198.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA APOS AS FORMALIDADES REGIMENTAIS E OUVIDO O PLENARIO COM FUNDAMENTO A CONTITUICAO FEDERAL COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEI AO CHEFE DE EXECUTIVO MUNICIPALIRFORMACAO SOBRE A INCLUSAO DOS TAXISTAS INCLUSO NO AUXILIO TAXISTA</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3547/requerimento_199.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3547/requerimento_199.pdf</t>
   </si>
   <si>
     <t>RQUEIRO A MESA APOS AS FORMALIDADES REGIMENTAIS E OUVIDO O PLENARIO COM FUNDAMENTOS NA CONSTITUICAO FEDERAL COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTOINTERNO DESTA CASA DE LEI SEJA NOTIFICADO O DAEE CITADO NA RUA BOA VISTA 170 SE-SAO PAULO SP CEP: 01014-000</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3548/requerimento_200.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3548/requerimento_200.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA OUVIDO O DOUTO E SOBERANO PLENARIO COMPRIDAS A FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE AO EXMO SR WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE QUE VERIFIQUE JUNTO AO SETOR COMPETENTE NO SENTIDO DE REALIZAR PINTURA DAS FAIXAS DE PEDESTRES EM FRENTE AS ESCOLAS LOCALIZADAS NA RODOVIA PREFEITO CASIMIRO TEIXEIRA NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3549/requerimento_201.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3549/requerimento_201.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE A POSSIBILIDADE DE REALIZAR MANUTENCDO DA ESTRADA DO NACIONAL, NO BAIRRO ITIMIRIM, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3550/requerimento_202.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3550/requerimento_202.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE A POSSIBILIDADE DE REALIZAR NIVELAMENTO E CASCALHAMENTO DA ALAMEDA 6, BAIRRO ROCIO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3551/requerimento_203.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3551/requerimento_203.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR NIVELAMENTO E CASCALHAMENTO NO FINAL DA AVENIDA MANOEL GONÇALVES PIRES (ANTIGA AVENIDA AEROPORTO), NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3552/requerimento_204.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3552/requerimento_204.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE A POSSIBILIDADE DO CAMINHAO DA COLETA DE LIXO REALIZAR O SERVICO ATE O FINAL DA ALAMEDA 11, NO BAIRRO NOVA IGUAPE, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3553/requerimento_205.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3553/requerimento_205.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE LGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE A POSSIBILIDADE DE CONSTRUIR ABRIGOS PARA PONTOS DE ONIBUS E REFORMAR OS JÁ EXISTENTES NA RODOVIA PREFEITO CASIMIRO TEIXEIRA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3554/requerimento_206.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3554/requerimento_206.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA. OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTALS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE A POSSIBILIDADE DE CONSTRUIR ABRIGO PARA PONTO DE ONIBUS NA RUA CAPITAO FLORAMANTE, NA LATERAL DO ESTADIO AMERICO MANCIO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3555/requerimento_207.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3555/requerimento_207.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR MANUTENCAO DA ILUMINACAO NO POSTO DE SAUDE DO BAIRRO JAIRE, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3556/requerimento_209.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3556/requerimento_209.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON ALMEIDA LIMA, PREFEITO DE IGUAPE, PARA QUE INFORME A ESTA CASA DE LEIS, SE EXISTE A POSSIBILIDADE, DE INSTALAR UMA CHAPA ANTIDERRAPANTE ENTRE AS GUIAS E FAIXAS DE PEDESTRES ELEVADAS, EXISTENTES EM NOSSO MUNICIPIO, NOS SEGUINTES LOCAIS:</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3557/requerimento_210.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3557/requerimento_210.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE PREVISAO DE CASCALHAMENTO E NIVELAMENTO DO BAIRRO MOMUNA, CAPOAVA DO MUMUNA E DOS TRECHOS QUE NAO ESTAO INCLUSOS NO PROJETO MELHOR CAMINHO.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3558/requerimento_212.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3558/requerimento_212.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE PREVISDO PARA NIVELAMENTO E CASCALHAMENTO DAS RUAS: _x000D_
 • RUA JAIR PEREIRA GONSALVES • RUA PROJETA F • FINAL DA AVENIDA AEROPORTO • RUA EUGENIO DE LARA • FINAL DA RUA DA LAGOA • RUA JOSE RIBEIRO DE NOVAES • RUA MANOEL AGOSTINHO DA SILVA • RUA ARISTIDES DIONISIO XAVIER • RUA ANTONIO ALVES CARNEIRO • RUA MARIA ANICIO DUARTE</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3559/requerimento_213.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3559/requerimento_213.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, E AO GERENTE DA EMPRESA SABESP NO MUNICIPIO DE IGUAPE, SE EXISTE PREVISAO DE LIGAMENTO DA REDE DE ESGOTO DO BAIRRO ICAPARA E SE EXISTE PROJETO DE CAIXA DE ESGOTO DOMICILIAR.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3560/requerimento_214.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3560/requerimento_214.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA DESTA CASA LEGISLATIVA, QUE APOS OS TRAMITES LEGAIS SEJA ENCAMINHADA AO PREFEITO MUNICIPAL SR. WILSON ALMEIDA LIMA, ESTE REQUERIMENTO, PROPONDO AÇAO DO PODER EXECUTIVO, A FIM DE VIABILIZAR POR MEIO DE SECRETARIA COMPETENTE, A REFORMA DA QUADRA ESPORTIVA _x000D_
 LOCAL : POPULAR NOVA. ROCIOL LGUAPE-SP</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3561/requerimento_215.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3561/requerimento_215.pdf</t>
   </si>
   <si>
     <t>VEREADOR(A) QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM OS TERMOS REGIMENTAIS, REQUER A VOSSA EXCELENCIA, APOS A DEVIDA CIENCIA DO PLENARIO, O ENVIO DE EXPEDIENTE AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO A SEGUINTE MEDIDA:  _x000D_
 DETERMINAR AO SETOR COMPETENTE DA PREFEITURA, QUE REALIZE A COLOCAÇÃO DE TUBOS NA VALA QUE ENCONTRAM-SE A CEU ABERTO, RUA VEREADOR ANTONIO ALVES CARNEIRO. ROCIO / IGUAPE. SP</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3562/requerimento_216.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3562/requerimento_216.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO SR. WILSON ALMEIDA LIMA, PREFEITO MUNICIPAL A VIABILIDADE DE ENVIAR A ESTA CASA LEGISLATIVA, PROJETO DE LEI PARA QUE SEJA IMPLEMENTADO O PISO SALARIAL NACIONAL DOS PROFISSIONAIS DE ENFERMAGEM, CONFORME A LEI 14.434, DE 04 DE AGOSTO DE 2022, BEM COMO A EMENDA CONSTITUCIONAL N° 124, DE 14 DE JULHO DE 2022. AO MESMO TEMPO EM QUE SEJA OBSERVADA NA LEI ORÇAMENTARIA ANUAL (LOA), A POSSIBILIDADE DE INCLUSAO DO PISO SALARIAL.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3563/requerimento_217.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3563/requerimento_217.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APOS AS FORMALIDADES REGIMENTAIS E OUVIDO O PLENARIO, COM FUNDAMENTO NA CONSTITUICAO FEDERAL, COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS, INFORMACOES AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE O DIA MUNICIPAL DO EVANGELICO E MARCHA PARA JESUS, DO NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3564/requerimento_218.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3564/requerimento_218.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA O O DOUTO E SOBERANO PLENÁRIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA - PREFEITO DE IGUAPE, QT1E VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE INSTALAÇÃO DE PONTOS DE ILUMINAÇÃO NAS SEGUINTES RUAS DO BAIRRO AQUARIUS: _x000D_
 _CAROLINE FLORENCE_x000D_
 _MINAS GERAIS_x000D_
 _CAMARGO PENTEADO</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3565/requerimento_219.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3565/requerimento_219.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESS, OUVIDO O DOUTO E SOBERANO PLEMIRIO,COMPRIDAS AS FORMALIDADES REGIMENTAIS. PARA QUE SE OFICIE A EXMO SR. WILSON DEALMEIDA LIMA - PREFEITO  DE IGUAPE. QUE VERIFIQUE JUNTO AO SETOR CORMPETENTE, SE EXISTE POSSIBILIDADE DE INSTALAÇÃO DE PONTO DE ONIBUS NO BAIRRO AQUARIUS EM FRENTE AO POSTO DE SAUDE</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3566/requerimento_220.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3566/requerimento_220.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÄRIO,CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADEDE NIVELAMENTO CASCALHAMENTO DA ESTRADA DO NACIONAL, KM 12, NO BAIRRO PEDA SERRA, NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3567/requerimento_221.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3567/requerimento_221.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÄRIO,CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, NO SENTIDO DE REALIZAR PINTURA DE FAIXA DE PEDESTRES EM FRENTE ESCOLA ZELY ALVES FORTES, NO BAIRRO ROCIO, NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3568/requerimento_222.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3568/requerimento_222.pdf</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3569/requerimento_223.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3569/requerimento_223.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENARIO,CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR MANUTENCAO DAS RUAS DO BAIRRO ICAPARA, PONTAL, VILA NOVA, BATIDAO, PRAIA DO LESTE AQUARUIS.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3570/requerimento_224.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3570/requerimento_224.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENARIO,CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR MANUTENCAO DAS ESTRADAS DOS BAIRROS NACIONAL. BIANCO COVEIRO, NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3571/requerimento_225.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3571/requerimento_225.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA. OUVIDO DOUTO SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE PREVISAO PARA IMPLANTACAO DE REDUTOR DE VELOCIDADE (LOMBADA) EM FRENTE PASSARELA"VEREADOR GASPARINO COSTA", AO LADO DO BAIRRO DO ROCIO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3572/requerimento_226.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3572/requerimento_226.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, QUE ESTA SUBSCREVE, NO USO DE SUAS ATRIBUICÖES REGIMENTAIS, REQUER AO CHEFE DO EXECUTIVO MUNICIPAL QUE TRAGA INFORMACOES JUNTO AO SETOR COMPETENTE SOBRE RECURSOS PARA CONSTRUCAO DA NOVA ESCOLA MUNICIPAL NO BAIRRO ICAPARA NO MUNICIPIO DE IGUAPE.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3573/requerimento_227.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3573/requerimento_227.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, APOS AS FORMALIDADES REGIMENTAIS OUVIDO PLENARIO, COM FUNDAMENTO NA CONSTITUIGÄO FEDERAL, COMBINADO COM LEI ORGANICA DO MUNICIPIO REGIMENTO INTERNO DESTA CASA DE LEIS, INFORMACOES AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE INFORMACOES RESPEITO DA COLETA DE LIXO NO BAIRRO ICAPARA EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3574/requerimento_228.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3574/requerimento_228.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, APOS AS FORMALIDADES REGIMENTAIS OUVIDO PLENARIO, COM FUNDAMENTO NA CONSTITUICAO FEDERAL, COMBINADO COM LEI ORGANICA DO MUNICIPIO REGIMENTO INTERNO DESTA CASA DE LEIS, INFORMAGÖES AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE POSSIBILIDADE, ASSIM QUE FOR RETIRADO OS BLOQUETOS DE CONCRETO DAS RUAS CAPITÄO FLORAMANTE, TENENTE ACELINO CUNHA TENENTE CORONEL ZACARIAS QUE EM BREVE SERA PAVIMENTADO, SEJA ENCAMINHADO ESSES BLOQUETOS DE CONCRETOS PARA REALIZACÄO DE CALÇAMENTOS NAS RUAS DO BAIRRO ICAPARA EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3575/requerimento_229.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3575/requerimento_229.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENARIO,CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE DISPONIBILIZAR (DUAS) ALIMENTACÖES (MARMITEX) POR DIA AOS MILITARES DO POSTO DE BOMBEIROS DE IGUAPE RESPONSAVEIS PELOS SERVIGOS DE PREVENCAO EM_x000D_
 SALVAMENTO MARITIMO NO NOSSO LITORAL.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3576/requerimento_231.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3576/requerimento_231.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA. OUVIDO DOUTO SOBERANO PLENARIO.CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE. QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR MODERNIZACAO DA ILUMINAGÄO PUBLICA, COM TROCA DE LAMPADAS COMUNS POR LAMPADAS DE LED, DAS RUAS DOS BAIRROS PORTO DO RIBEIRA CHACARA PATRICIA. NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3577/requerimento_232.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3577/requerimento_232.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENARIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR GESTAO JUNTO EMPRESA SABESP NO SENTIDO DE PROCEDER COM MANUTENCAO DO ASFALTA NO FINAL DA RUA TUCUM RUA ANTONIO ALVES CARNEIRO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3578/requerimento_233.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3578/requerimento_233.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, APOS AS FORMALIDADES REGIMENTAIS OUVIDO PLENARIO, COM FUNDAMENTO NA CONSTITUICAO FEDERAL, COMBINADO COM LEI ORGANICA DO MUNICIPIO REGIMENTO INTERNO DESTA CASA DE LEIS, AO REPRESENTANTE DA SABESP DO MUNICIPIO DE IGUAPE INFORMACOES SOBRE INICIO DAS ATIVIDADES DA REDE DE ESGOTO NO BAIRRO DO ICAPARA NESSE MUNICIPIO</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3579/requerimento_234.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3579/requerimento_234.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, APOS AS FORMALIDADES REGIMENTAIS OUVIDO PLENARIO, COM FUNDAMENTO NA CONSTITUICAO FEDERAL, COMBINADO COM LEI ORGANICA DO MUNICIPIO REGIMENTO INTERNO DESTA CASA DE LEIS, INFORMACOES AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE AS PROVIDENCIAS NECESSARIAS EM ACOES PARA FISCALIZACOES NO SENTIDO NOTIFICAR PROPRIETARIOS PARA QUE RETIREM VEICULOS ABANDONADOS EM VIAS PUBLICAS. SENDO NECESSARIO SEJA ELABORADA LEI MUNICIPAL ESPECIFICA PARA REGULAMENTAR POLITICAS PUBLICAS SOBRE PAUTA CITADO.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3580/requerimento_235.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3580/requerimento_235.pdf</t>
   </si>
   <si>
     <t>APRESENTO MESA, NOS TERMOS DO ARTIGO 257 INCISO DO REGIMENTO INTERNO, JUSTIFICAGÄO DA MINHA FALTA NA SESSAO ORDINARIA DO DIA 12 DE SETEMBRO DE 2022. CONFORME COMPROVANTE QUE SEQUE EM ANEXO. REQUEIRO, QUE SEJA SUBMETIDO APRECIACAO APROVACAO PELO PLENARIO.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3581/requerimento_236.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3581/requerimento_236.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENARIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR NIVELAMENTO CASCALHAMENTO DAS RUAS DO BAIRRO TUCANO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3582/requerimento_237.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3582/requerimento_237.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR GESTAO JUNTO AO DEPARTAMENTO DE OBRAS DO MUNICIPIO PARA QUE ARRUME ENTRADA PRINCIPAL DO BAIRRO NOVA IGUAPE, ONDE EMPRESA QUE ESTA REALIZANDO PREPARACAO PARA CONSTRUCAO DAS NOVAS CASAS POPULARES ESTA TRABALHANDO.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3583/requerimento_238.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3583/requerimento_238.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENARIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR SUBSTITUICAO DAS LUMINARIAS ANTIGAS POR LAMPADAS DE LED EM TODO BAIRRO DO ROCIO INSTALAR NOVAS LUMINARIAS NAS SEGUINTES RUAS:_x000D_
 *FINAL DA RUA DA LAGOA *MARIA ANICIO DUARTE *RUA EUGENIO DE LARA ALAMEDA 11</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3584/requerimento_239.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3584/requerimento_239.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR INSTALACAO DE TUBOS NA AVENIDA DONA SANTA FURTADO. BAIRRO BARRA DO RIBEIRA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3585/requerimento_240.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3585/requerimento_240.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA. OUVIDO DOUTO SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR CTOMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR NIVELAMENTO CASCALHAMENTO NAS RUAS DA VILA DAS ACACIA (VILA SAPO) INSTALAR PONTOS DE ILUMINACAO.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3586/requerimento_241.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3586/requerimento_241.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS. PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE. QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR MANUTENCAO NA RUA ANTONIO COSTA DE OLIVEIRA INSTALAR TUBOS NAS VALAS EXISTENTES NO FINAL DA RUA (LADO DIREITO)</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3587/requerimento_242.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3587/requerimento_242.pdf</t>
   </si>
   <si>
     <t>APRESENTO MESA, NOS TERMOS DO ARTIGO 257 INCISO DO REGIMENTO INTERNO, JUSTIFICACAO DA MINHA FALTA NA SESSAO ORDINARIA DO DIA 13 DE SETEMBRO DE 2022, CONFORME COMPROVANTE QUE SEQUE EM ANEXO. REQUEIRO, QUE SEJA SUBMETIDO APRECIAGÄO APROVACAO PELO PLENARIO</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3588/requerimento_243.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3588/requerimento_243.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA. OUVIDO DOUTO SOBERANO PLENARIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS. PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR LIMPEZA DA VALA MESTRE QUE ESCOA AGUA DA CHUVA DO BAIRRO DO ROCIO TAMBEM DA VALA QUE ESTA LOCALIZADA NA RUA MAESTRO AQUELINO JARBAS DE CARVALHO, BAIRRO JARDIM PRIMAVERA</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3589/requerimento_244.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3589/requerimento_244.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENARIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR NIVELAMENTO CASCALHAMENTO NA ESTRADA DO BAIRRO QUATINGA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3590/requerimento_245.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3590/requerimento_245.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, APOS AS FORMALIDADES REGIMENTAIS OUVIDO PLENÄRIO, COM FUNDAMENTO NA CONSTITUICAO FEDERAL, COMBINADO COM LEI ORGANICA DO MUNICIPIO REGIMENTO INTERNO DESTA CASA DE LEIS, SEJA OFICIADO EXCELENTISSIMO SENHOR PRESIDENTE DO CONSAUDE,_x000D_
 TAMBEM DIRETOR DO HOSPITAL REGIONAL DE PARIQUERA-ACU.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3591/requerimento_246.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3591/requerimento_246.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA. OUVIDO DOUTO SOBERANO PLENARIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO GERENTE DA AGENCIA DOS CORREIOS DE IGUAPE, SE EXISTE POSSIBILIDADE DE REALIZAR AS ENTREGAS DAS CORRESPONDENCIAS DIRETO NO BAIRRO DO ICAPARA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3592/requerimento_247.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3592/requerimento_247.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENA RIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE INFORME ESTA CASA DE LEIS. SOBRE ATENDIMENTO DOS AGENTES COMUNITARIOS DE SAUDE NOS BAIRROS TOCA DO BUGIO ICAPARA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3593/requerimento_248.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3593/requerimento_248.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR NIVELAMENTO CASCALHAMENTO DA ESTRADA DO BAIRRO MORRETES. NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3594/requerimento_249.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3594/requerimento_249.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR NIVELAMENTO CASCALHAMENTO DA ESTRADA DO BAIRRO JAIRE. NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3595/requerimento_250.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3595/requerimento_250.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APOS AS FORMALIDADES REGIMENTAIS OUVIDO PLENARIO, COM FUNDAMENTO NA CONSTITUICAO FEDERAL, COMBINADO COM LEI ORGANICA DO MUNICIPIO REGIMENTO INTERNO DESTA CASA DE LEIS, INFORMACOES AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE POSSIBILIDADE DE UTILIZAR BLOQUETES DE CONCRETO PARA REALIZAR CALGAMENTO DA AVENIDA DOM PEDRO, AVENIDA DONA SANTA RUA NO BAIRRO BARRA DO RIBEIRA.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3596/requerimento_251.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3596/requerimento_251.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE. QUE VERIFIQUE JUNTO A0 SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR MANUTENCAO NA ESTRADA DO BAIRRO COVEIRO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3597/requerimento_252.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3597/requerimento_252.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, APOS AS FORMALIDADES REGIMENTAIS OUVIDO PLENARIO, COM FUNDAMENTO NA CONSTITUICAO FEDERAL, COMBINADO COM LEI ORGANICA DO MUNICIPIO REGIMENTO INTERNO DESTA CASA DE LEIS. INFORMACOES AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE POSSIBILIDADE DO FECHAMENTO DA SARJETA QUE SE ENCONTRA NA AVENIDA DOM PEDRO NO BAIRRO BARRA DO RIBEIRA.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3598/requerimento_253.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3598/requerimento_253.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, APOS AS FORMALIDADES REGIMENTAIS OUVIDO PLENARIO, COM FUNDAMENTO NA CONSTITUICAO FEDERAL, COMBINADO COM LEI ORGÄNICA DO MUNICIPIO REGIMENTO INTERNO DESTA CASA DE LEIS, INFORMACOES AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE PAVIMENTACÄO DA RUA MANOEL FELIX DA ROCHA DO BAIRRO ROCIO EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3599/requerimento_254.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3599/requerimento_254.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, APOS AS FORMALIDADES REGIMENTAIS OUVIDO PLENARIO, COM FUNDAMENTO NA CONSTITUICÄO FEDERAL, COMBINADO COM LEI ORGANICA DO MUNICIPIO REGIMENTO INTERNO DESTA CASA DE LEIS, AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE INFORMACÖES DA POSSIBILIDADE DE REALIZAR MANUTENCÄO NAS RUAS DO JARDIM PRIMAVERA EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3600/requerimento_245.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3600/requerimento_245.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, APOS AS FORMALIDADES REGIMENTAIS OUVIDO PLENARIO, COM FUNDAMENTO NA CONSTITUICÄO FEDERAL. COMBINADO COM LEI ORGANICA DO MUNICIPIO REGIMENTO INTERNO DESTA CASA DE LEIS, INFORMACOES AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE INSTALACÄO DO PONTO DE ONIBUS, NO BAIRRO CHACARA PATRICIA EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3601/requerimento_256.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3601/requerimento_256.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, PARA QUE DETERMINE AO SETOR COMPETENTE PARA EXPEDIR OFICIOS AOS ORGÄOS PRESTADORES DE SERVICOS (ELEKTRO, SABESP. CORREIO, EMPRESAS DE TELECOMUNICACOES). DANDO CIENCIA DAS LEIS QUE DENOMINAM LOGRADOUROS PUBLICOS DO MUNICIPIO</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3602/requerimento_257.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3602/requerimento_257.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS. PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR RECAPEAMENTO DA AVENIDA EDUARDO EBANO PEREIRA, NA ALTURA DO N°1790, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3603/requerimento_258.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3603/requerimento_258.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE PREVISÄO PARA CASCALHAMENTO NIVELAMENTO DA RUA JAIR PEREIRA GONGALVES, BAIRRO DO ROCIO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3614/requerimentos_n259.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3614/requerimentos_n259.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe possibilidade de realizar instalação de lâmpadas de led na Praça São João e no parque de diversão localizados no bairro Porto do Ribeira, neste município.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3615/requerimentos_n260.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3615/requerimentos_n260.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar manutenção e nivelamento das ruas Capitão Oliveira (Porcina), Ciriaco Caetano de Souza e  Laís Carneiro, no bairro Guaricana, neste município.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3616/requerimentos_n261.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3616/requerimentos_n261.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APOS AS FOMALIDADES REGIMENTAIS E OUVIDO O PLANERIO COM FUNDAMENTO NA CONSTITUIÇÃO FEDERAL, COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS, INFORMAÇÕES AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE AS PROVIDENCIAS NECESSARIAS PARA INSTALAÇÃO DE PONTOS DE ILUMINAÇÃO E MELHORIAS DA RUA: VICTOR PEREIRA, BAIRRO VILA SAPO</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3617/requerimentos_n262.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3617/requerimentos_n262.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APOS AS FOMALIDADES REGIMENTAIS E OUVIDO O PLANERIO COM FUNDAMENTO NA CONSTITUIÇÃO FEDERAL, COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS, INFORMAÇÕES AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE AS PROVIDENCIAS NECESSARIAS PARA INSTALAÇÃO DE PONTOS DE ILUMINAÇÃO E MELHORIAS DA RUA: NATALINO MOREIRA DE SOUZA BAIRRO DO ICAPARA</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3618/requerimentos_n263.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3618/requerimentos_n263.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APOS AS FOMALIDADES REGIMENTAIS E OUVIDO O PLANERIO COM FUNDAMENTO NA CONSTITUIÇÃO FEDERAL, COMBINADO COM A LEI ORGANICA DO MUNICIPIO E REGIMENTO INTERNO DESTA CASA DE LEIS, INFORMAÇÕES AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE A POSSIBILIDADE, DE MANUTENÇÃO DA ESTRADA DO COVEIRO NA ALTURA DO KM 3 E 4</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3619/requerimentos_n264.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3619/requerimentos_n264.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, e ao Instituto de Patrimônio Histórico e Artísitico Nacional (IPHAN), se existe possibilidade de realizar vistoria nos prédios históricos do nosso município.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3620/requerimentos_n265.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3620/requerimentos_n265.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de fazer gestão junto ao departamento de obras para realizar o serviço de tapa buraco na avenida de Adhemar de Barros, em toda sua extensão.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3621/requerimentos_n266.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3621/requerimentos_n266.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, OUVIDO O DOUTO E SOBERANO PLENARIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE O EXMO SR WILSON ALMEIDA LIMA, PREFEITO MUNICIPAL SOLICITANTO QUE SEJA DESIGNADO OU CONTRATADO DENTISTA (ODONTOLOGO) PARA ATENDIMENTO JUNTO A UNIDADE BASICA DE SAUDE - UBS NO BAIRRO DO ROCIO DESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3622/requerimentos_n267.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3622/requerimentos_n267.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE A AVENIDA VILA NOVA É A UNICA VIA DE ACESSO AOS MORADORES LOCAOS DAQUELE BAIRRO, E DE FLUXO CONSTANTE DE VEICULOS</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3623/requerimentos_n268.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3623/requerimentos_n268.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE A ESTRADA TERRAS SANTA BARBARA AVENIDA E A UNICA VIA DE ACESSO AOS MORADORES LOCAIS DAQUELE BAIRRO, E QUE O ONIBUS ESCOLAR E ONIBUS TRANSPORTE URBANO ESTÃO COM DIFICULDADE DE ACESSO</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3624/requerimentos_n269.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3624/requerimentos_n269.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe possibilidade de realizar limpeza das valas, nivelamento e cascalhamento das ruas do bairro Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3625/requerimentos_n270.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3625/requerimentos_n270.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo Municipal sobre a possibilidade da manutenção do Porto dos Pescadores próximo ao antigo Porto da Balsa no Centro em nosso Município.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3626/requerimentos_n271.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3626/requerimentos_n271.pdf</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3627/requerimentos_n272.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3627/requerimentos_n272.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe possibilidade de reutilizar os bloquetes retirados nas obras da cidade e calçar as ruas do bairro Vila Nova, neste município.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3628/requerimentos_n273.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3628/requerimentos_n273.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe possibilidade de realizar nivelamento, cascalhamento e roçada da rua próximo ao “Bar do Joel”, no bairro Ilha grande, neste município.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3629/requerimentos_n274.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3629/requerimentos_n274.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe possibilidade de realizar manutenção na estrada da Etec Engenheiro Agrônomo Narciso de Medeiros e construir ponto de ônibus.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3630/requerimentos_n275.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3630/requerimentos_n275.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson de Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe possibilidade de realizar nivelamento e cascalhamento da rua próxima ao “Bar do Airton”, no bairro Retiro, neste município.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3631/requerimentos_n276.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3631/requerimentos_n276.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA APOS CUMPRIMENTO DAS FORALIDADES REGIMENTAIS E DELIBERAÇÃO DO PLENARIO, SEJA ENVIADO EXPEDIENTE AO PREFEITO MUNICIPAL, E AO SECRETARIO DE PLANEJAMENTO E OBRAS, SOLICITANTO A CONTRUÇÃO DE 20 NOVOS ABRIGOS PARA PASSAGEIROS, EM PONTOS DE ONIBUS URBANOS DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3634/requerimento_277.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3634/requerimento_277.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA OUVIDO O DOUTO E SOBERANO PLENARIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE PARA QUE SE OFICIE AO EXMO SR WILSON DE  ALMEIDA LIMA PREFEITO DE IGUAPE QUE VERIFIQUE JUNTO AO SETOR COMPETENTE SE EXISTE A POSSIBILIDADE DA BASQUINHA DE TRANPORTA OS MORADORES DA COSTEIRA DA BARRA OPERAR NOS FINAIS DE SEMANAS E FERIADOS</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3635/requerimento_278.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3635/requerimento_278.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA OUVIDO O DOUTO E SOBERANO PLENARIO CUMPRIDAS AS FORMALIDADES REGIMENTAIS PARA QUE SE OFICIE O EXMO SR WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE PARA QUE VERIFIQUE JUNTO AO SETOR COMPETENTE SE EXISTE A POSSIBILIDADE DE REALIZAR NIVELAMENTO E CASCALHAMENTO NAS RUAS:_x000D_
 -JAIR PEREIRA GONÇALVES_x000D_
 -PROJETADA F_x000D_
 -MANUEL AGOSTINHO DA SILVA_x000D_
 -ARISTIDES DIONISIO XAVIER_x000D_
 -MARIO ONICIO DUARTE</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3636/requerimento_279.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3636/requerimento_279.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA. OUVIDO DOUTO SOBERANO PLENÄRIO,CUMPRIDAS AS FORMALIDADES REGIMENTAIS. PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE. QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR INSTALACÄO DE ILUMINACÄO PÜBLICA NA RUA MARIA ANICIO DUARTE. EM TODA SUA EXTENSÄO. NA ESQUINA DAS AVENIDAS JOAQUIM RIBEIRO NETO COM JOÄO_x000D_
 SIMÖES XAVIER, BAIRRO DO ROCIO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3637/requerimento_280.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3637/requerimento_280.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, APÖS AS FORMALIDADES REGIMENTAIS OUVIDO PLENÄRIO. COM FUNDAMENTO NA CONSTITUIGÄO FEDERAL, COMBINADO COM LEI ORGÄNICA DO MUNICIPIO REGIMENTO INTERNO DESTA CASA DE LEIS. INFORMACÖES AO CHEFE DO EXECUTIVO MUNICIPAL DIRETOR DO DEPARTAMENTO DE TRÄNSITO SOBRE AS PROVIDENCIAS NECESSÄRIAS PARA IMPLANTAÇÄO DE REDUTORES DE VELOCIDADE COM DEVIDA SINALIZAÇÄO. NAS AVENIDAS. DOM IDILIO, BENTO PEREIRA DA ROCHA JÄNIO QUADROS EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3638/requerimento_281.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3638/requerimento_281.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APÖS AS FORMALIDADES REGIMENTAIS OUVIDO PLENÄRIO, COM FUNDAMENTO NA CONSTITUIÇÄO FEDERAL. COMBINADO COM LEI ORGÄNICA DO MUNICIPIO REGIMENTO INTERNO DESTA CASA DE LEIS, INFORMACÖES AO CHEFE DO EXECUTIVO MUNICIPAL DIRETOR DO DEPARTAMENTO DE TRÄNSITO SOBRE AS PROVIDENCIAS NECESSÄRIAS PARA IMPLANTAÇÄO DE FAIXA ELEVADA COM DEVIDA SINALIZACÄO, NA AVENIDA ADHEMAR DE BARROS EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3639/requerimento_282.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3639/requerimento_282.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÄRIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE. QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE TROCAR AS LÄMPADAS COMUNS POR LED DA AVENIDA ARLINDO TRUDES E CONSEQUENTEMENTE, EM TODAS AS RUAS DO BAIRRO ICAPARA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3640/requerimento_283.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3640/requerimento_283.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÄRIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE TROCAR LÄMPADAS COMUNS POR LED DA AVENIDA JOÄO LOPES RIBEIRO (AVENIDA PRINCIPAL), NO BAIRRO BARRA DO RIBEIRA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3641/requerimento_284.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3641/requerimento_284.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA. OUVIDO DOUTO SOBERANO PLENÄRIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE. QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR MANUTENÇÄO DO ASFALTO NA AVENIDA ARLINDO TRUDES (NA ALTURA DO BAR DO PERNAMBUCO), BAIRRO ICAPARA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3642/requerimento_285.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3642/requerimento_285.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÄRIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPELENTE, SE EXISTE POSSIBILIDADE DE REALIZAR NIVELAMENTO CASCALHAMENTO NA ESTRADA DO BAIRRO MORRO SECO. (ENTRE FONTE DA ÄGUA MINERAL NEW LIFE ESCOLA DO QUILOMBO). NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3643/requerimento_286.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3643/requerimento_286.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÄRIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR NIVELAMENTO CASCALHAMENTO DA ESTRADA DO JOÄO BRANCO, NA ALTURA DO KM 34, BAIRRO RETIRO, NESTE MUNIEIPIO.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3644/requerimento_287.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3644/requerimento_287.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA. OUVIDO DOUTO SOBERANO PLENÄRIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPELENTE, SE EXISTE POSSIBILIDADE DE REALIZAR NIVELAMENTO CASCALHAMENTO DA ESTRADA DO PARAISO MIRIM, BAIRRO ITIMIRIM, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3649/requerimentos_n_288.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3649/requerimentos_n_288.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÄRIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE DISPONIBILIZAR CONTROLADOR DE ACESSO PARA UNIDADE MISTA DE SAUDE DE IGUAPE.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3650/requerimentos_n_289.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3650/requerimentos_n_289.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SR. ALMEIDA LIMA, PARA QUE TOME AS DEVIDAS PROVIDENCIAS JUNTO AO SETOR COMPETENTE, JOGANDO CASCALHO PASSANDO MAQUINA, TORNANDO ASSIM VIA MAIS TRANSITÄVEL 7 E 8 ENTRADA DO JARDIM NOVA IGUAPE TAMBEM NA ALAMEDA 5, 6, JARDIM NOVA IGUAPE IGUAPE_SP</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3651/requerimentos_n_290.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3651/requerimentos_n_290.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SR. ALMEIDA LIMA, PARA QUE TOME AS DEVIDAS PROVIDENCIAS JUNTO AO SETOR NO_x000D_
 COMPETENTE, SENTIDO DE PROCEDER CONSTRUCÄO DE GALERIA PLUVIAL BOCA DE LOBO PARA ESCOAMENTO DE ÄGUA DA CHUVA NA RUA.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3652/requerimentos_n_291.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3652/requerimentos_n_291.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO SENHOR PREFEITO MUNICIPAL, NA FORMA REGIMENTAL, DETERMINAR AO SETOR COMPETENTE QUE PROCEDA MANUTENCÄO TROCA DAS LÄMPADAS DOS POSTES DE ILUMINACÄO PÜBLICA LOCALIZADO NA RUA: VEREADOR WALDIR CHAMIZO FORTES, IGUAPE-SP</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÄRIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE INSTALAR PLACAR NO ESTÄDIO RUBENS DE OLIVEIRA (MAIS CONHECIDO COMO MANGUEIRÄO), NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3654/requerimentos_n_293.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3654/requerimentos_n_293.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA. OUVIDO DOUTO SOBERANO PLENÄRIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE DISPONIBILIZAR BANHEIRO QUIMICO AO LADO DO ESTÄDIO RUBENS DE OLIVEIRA (MAIS CONHECIDO COMO MANGUEIRÄO) DURANTE REALIZACÄO DA COPA CIDADE DE IGUAPE DE FUTEBOL 2022, SE, FUTURAMENTE, EXISTE POSSIBILIDADE DE CONSTRUCÄO DO MESMO.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3655/requerimentos_n_294.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3655/requerimentos_n_294.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÄRIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON ALMEIDA LIMA PREFEITO DE IGUAPE, PARA QUE VERIFIQUE AO SETOR COMPETENTE, SE EXISTE POSSIBLIDADE DE REALIZAR INSTALACÄO DE (DUAS)_x000D_
 LUMINÄRIAS. REPAROS NA RAMPA RETIRADA DE LODOS NO PORTO PÜBLICO "ELOY RIBEIRO", BAIRRO ICAPARA. NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3656/requerimentos_n_295.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3656/requerimentos_n_295.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÄRIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE CONSTRUIR LOMBADA ELEVADA NA AVENIDA ADHEMAR DE BARROS, NA ALTURA DO PRAGA SÄO JOÄO BATISTA, NO BAIRRO PORTO DO RIBEIRA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3657/requerimentos_n_296.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3657/requerimentos_n_296.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA. OUVIDO DOUTO SOBERANCO PLENÄRIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE A0 EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE. QUE VERIFIQUE JUNTOAO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE REALIZAR SERVIGOS DE TAPA BURACOS NA ESTRADA QUE LIGA VENTRO DE IGUAPE AO BAIRRO BARRA DO RIBEIRA.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3658/requerimentos_n_297.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3658/requerimentos_n_297.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVICO DOUTO SOBERANO PLENÄRIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR MANUTENCÄO NIVELAMENTO DAS RUAS CAPITÄO OLIVEIRA,ROSA RODRIGUES,CIRIACO CAETANO E LAIS CARNEIRO NO BAIRRO GUARICANA NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÄRIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR, WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE. SE EXISTE POSSIBILIDADE DE REALIZAR TROCA DAS LÄMPADAS POR LED DAS RUAS DO BAIRRO GUARICANA. NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3660/requerimentos_n_299.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3660/requerimentos_n_299.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA. OUVIDO DOUTO SOBERANO PLENÄRIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE. QUE VERIFIQUE JUNTO AO SETOR COMPETENTE. QUE EM FASE ENCONTRA-SE PROJETO DE REFORMA DO TERMINAL RODOVIÄRIO "ORLANDO SANT' ANNA DE MORAES", NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3661/requerimentos_n_300.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3661/requerimentos_n_300.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, APÖS AS FORMALIDADES REGIMENTAIS OUVIDO PLENÄRIO, COM FUNDAMENTO NA CONSTITUICÄO FEDERAL, COMBINADO COM LEI ORGÄNICA DO MUNICIPIO REGIMENTO INTERNO DESTA CASA DE LEIS. AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE INFORMACÖES DA POSSIBILIDADE DE REALIZAR DECORACÄO DE NATAL NA PRACA DE SÄO SEBASTIÄO LOCALIZADA NO BAIRRO VILA GARCEZ EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3662/requerimentos_n_301.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3662/requerimentos_n_301.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, APÖS AS FORMALIDADES REGIMENTAIS OUVIDO PLENÄRIO, COM FUNDAMENTO NA CONSTITUICÄO FEDERAL, COMBINADO COM LEI ORGÄNICA DO MUNICIPIO REGIMENTO INTERNO DESTA CASA DE LEIS, AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE INFORMACÖES DA POSSIBILIDADE DE REALIZAR MANUTENGÄO DO PORTO DA BALSA NA BARRA DO RIBEIRA EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3663/requerimentos_n_302.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3663/requerimentos_n_302.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, APÖS AS FORMALIDADES REGIMENTAIS OUVIDO PLENÄRIO, COM FUNDAMENTO NA CONSTITUICÄO FEDERAL, COMBINADO COM LEI ORGÄNICA DO MUNICIPIO REGIMENTO INTERNO DESTA CASA DE LEIS, AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE INFORMACÖES DA POSSIBILIDADE DE REALIZAR MANUTENCÄO NA RUA DONA MARLENE MARTINS DE MATTOS LOCALIZADA NA CHÄCARA PATRICIA EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3664/requerimentos_n_303.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3664/requerimentos_n_303.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÄRIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE. SE EXISTE POSSIBILIDADE DE CONSTRUCÄO DE ABRIGOS PARA PONTOS DE ÖNIBUS NO BAITRO ITIMIRIM, EM TODA SUA EXTENSÄO, MANUTENCÄO DOS JÄ EXISTENTES.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3675/requerimentos_n304.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3675/requerimentos_n304.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÁRIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS. PARA QUE SC OFICIE AO EXMO SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE. SE EXISTE POSSIBILIDADE DE REALIZAR DECORAÇÃO NATALINA NA ÁREA DE LAZER LOCALICADA NA RUZ AYRTON SANTANA DE MORAIS (PRÓXIMA QUADRA), NA POPULAR NOVA. NO BAIRRO DO ROCIO. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3676/requerimentos_n305.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3676/requerimentos_n305.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÁRIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE. SE EXISTE POSSIBILIDADE DE REALIZAR NIVELAMENTO CASCALHAMENTO DAS RUAS DO BAIRRO SUBAÚMA. NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3677/requerimentos_n306.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3677/requerimentos_n306.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÁRIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE REALIZAR DECORAÇÃO NATALINA NOS BAIRRO ICAPARA BARRA DO RIBEIRA. NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3678/requerimentos_n307.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3678/requerimentos_n307.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÁRIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFÍCIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE. SE EXISTE POSSIBILIDADE DE CONSTRUIR REDUTOR DE VELOCIDADE (LOMBADA) NA AVENIDA VEREADOR MANOEL GONÇALVES PIRES (ANTIGA AVENIDA AEROPORTO). NA ALTURA DO MERCADO FRANCO, NO BAIRRO DO ROCIO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3679/requerimentos_n308.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3679/requerimentos_n308.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÁRIO. CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIC AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE, QUE VERIFIQUE JUNTO AO SETOR COMPETENTE. SE EXISTE PREVISÃO PARA REALIZAR MANUTENÇÃO DAS RUAS: PROJETADA ARISTIDES DIONÍSIO XAVIER MANOEL AGOSTINHO DA SILVA MARIA ANICIO DUARTE_x000D_
 JAIR PEREIRA GONÇALVES EUGENIO DE LARA_x000D_
 FINAL DA RUA BENEDITO MASSA_x000D_
 FINAL DA RUA DA LAGOA</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3680/requerimentos_n309_a_312-1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3680/requerimentos_n309_a_312-1.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, APÓS AS FORMALIDADES REGIMENTAIS OUVIDO PLENÁRIO, COM FUNDAMENTO NA CONSTITUIÇÃO FEDERAL, COMBINADO COM LEI ORGÂNICA DO MUNICÍPIO REGIMENTO INTEMO DESTA CASA DE LEIS, AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE INFORMAÇÕES DA POSSIBILIDADE DE REALIZAR MANUTENÇÃO NAS RUAS DO BAIRRO ICAPARA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3681/requerimentos_n309_a_312-4.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3681/requerimentos_n309_a_312-4.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, OUVIDO DOUTO SOBERANO PLENÁRIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE IGUAPE. QUE VERIFIQUE JUNTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR MANUTENÇÃO DAS LÂMPADAS DAS LUMINÁRIAS DA RUA CORONEL ROLLO, EM TODA EXTENSÃO, NO TUIRCO VILA GARCÊZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3682/requerimentos_n309_a_312-3.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3682/requerimentos_n309_a_312-3.pdf</t>
   </si>
   <si>
     <t>REQUEIRO MESA, APÓS AS FORMALIDADES REGIMENTAIS OUVIDO PLENÁRIO, COM FUNDAMENTO NA CONSTITUIÇÃO FEDERAL, COMBINADO COM LEI ORGÂNICA DO MUNICÍPIO REGIMENTO INTERNO CESTA CASA DE LEIS, AO CHEFE DO EXECUTIVO MUNICIPAL SOBRE INFORMAÇÕES DA POSSIBILIDADE DA IRSTAIAÇÃO DE UM TELÃO PARA EXIBIÇÃO DO JOGO DO BRASIL CAMARÕES NO PRÓXIMO DIA O2 DE DEZEMBRO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3683/requerimentos_n309_a_312-5.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3683/requerimentos_n309_a_312-5.pdf</t>
   </si>
   <si>
     <t>REQUEIO MESA, OUVIDO DOUTO SOBERANO PLENÁRIO, CUMPRIDAS AS FORMALIDADES IEGUREMAIS, PARA QUE SE OFICIE AO EXMO. SR. WILSON DE ALMEIDA LIMA PREFEITO DE [GUAPE. QUE VERIFIQUE JURTO AO SETOR COMPETENTE, SE EXISTE POSSIBILIDADE DE REALIZAR MANUTENCÃO PEVIMENTAÇÃO ASFÁLTICA NA RUA NOEL JUSTOS, ESQUINA DA RUA DO ESF CENTRAL. NO BAIRRO DO ROCIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3173/indicacao_01_2022_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3173/indicacao_01_2022_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda a à limpeza e roçagem do mato no Posto de Saúde Areia Branca Localizado no Bairro do Rocio casa em nosso Munícipio.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3174/indicacao_02_2022_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3174/indicacao_02_2022_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda a manutenção da estrada sentido Bairro Jaire.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3175/indicacao_03_2022_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3175/indicacao_03_2022_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda com nivelamento rua 1, localizada no Pontal em nosso Munícipio.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3176/indicacao_04_2022_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3176/indicacao_04_2022_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda cascalhamento, nivelamento e iluminação da rua Guaraus, localizada no Bairro Barra do Ribeira em nosso Munícipio.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3177/indicacao_05_2022_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3177/indicacao_05_2022_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda com nivelamento e roçagem da rua Benedito Peniche, localizada no Bairro Guaricana em nosso Munícipio.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3178/indicacao_06_2022_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3178/indicacao_06_2022_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda com instalação de um ponto de luz na costeira da barra, em nosso Munícipio.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3179/indicacao_07_2022_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3179/indicacao_07_2022_lucinete.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder executivo municipal, sr Wilson almeida lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar serviços instalação de tubulação na avenida Antônio Filadélfio colaço, bairro do rocio, neste município.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3180/indicacao_08_2022_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3180/indicacao_08_2022_lucinete.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder executivo municipal, sr Wilson almeida lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar pavimentação asfáltica na Avenida Vereador Manoel Gonçalves Pires (Travessa A e B) , bairro do Rocio neste município.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3181/indicacao_09_2022_anthony.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3181/indicacao_09_2022_anthony.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder executivo municipal, sr Wilson almeida lima, para que tome as devidas providencias junto ao setor competente, que o poder executivo promova a instalação de lixeiras publicas</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3182/indicacao_10_2022_anthony.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3182/indicacao_10_2022_anthony.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder executivo municipal, sr Wilson almeida lima, para que tome as devidas providencias junto ao setor competente, que o poder executivo determine que o caminhão da coleta de lixo se desloque ate o final da rua</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3183/indicacao_11_2022_anthony.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3183/indicacao_11_2022_anthony.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder executivo municipal, sr Wilson almeida lima, para que tome as devidas providencias junto ao setor competente, jogando cascalho e passando a maquina, tornando assim a via mais transitável</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3184/indicacao_12_2022_anthony.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3184/indicacao_12_2022_anthony.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder executivo municipal, sr Wilson almeida lima, para que tome as devidas providencias junto ao setor competente, jogando cascalho e passando a maquina, tornando assim a via mais transitavel</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3185/indicacao_13_2022_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3185/indicacao_13_2022_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder executivo municipal, sr Wilson almeida lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção e nivelamento das ruas lais ribeiro, ciriaco caetano de souza e capitão oliveira, neste municipio</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3186/indicacao_14_2022_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3186/indicacao_14_2022_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda limpeza das ruas localizadas no Bairro Jardim Primavera em nosso Munícipio.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3187/indicacao_15_2022_dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3187/indicacao_15_2022_dyhego_franca.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda limpeza das ruas localizadas no Bairro Vila Sapo em nosso Munícipio.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3216/indicacoes_21-02-2022-1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3216/indicacoes_21-02-2022-1.pdf</t>
   </si>
   <si>
     <t>Indico, ao chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, jogando cascalho e passando maquina, tonando assim a via mais transitável.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3217/indicacoes_21-02-2022-2.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3217/indicacoes_21-02-2022-2.pdf</t>
   </si>
   <si>
     <t>Indico, ao chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, jogando cascalho e passando maquina tornando a via assim mais transitavel</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3218/indicacoes_21-02-2022-3.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3218/indicacoes_21-02-2022-3.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda limpeza da rua antonio josé de morais, em nosso municipio</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3219/indicacoes_21-02-2022-4.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3219/indicacoes_21-02-2022-4.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda manutenção dos ônibus escolares</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda limpeza do cemitério municipal em nosso municipio</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda com instalação de bueiros na rua josé rodrigues alves, no Rocio em nosso municipio</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3222/indicacoes_21-02-2022-8.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3222/indicacoes_21-02-2022-8.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda com manutenção da calçada que desce a ponte laercio ribeiro em nosso municipio</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3223/indicacoes_21-02-2022-10.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3223/indicacoes_21-02-2022-10.pdf</t>
   </si>
   <si>
     <t>Indico, ao chefe do podeer executivo municipal, sr wilson almeida lima para que tome as devidas providencias junto ao setor competente, no sentido de realizar nivelamento e cascalhamento da estrada do marlindo, no bairro colombina, neste municipio</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3224/indicacoes_21-02-2022-11.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3224/indicacoes_21-02-2022-11.pdf</t>
   </si>
   <si>
     <t>Indico, ao chefe do podeer executivo municipal, sr wilson almeida lima para que tome as devidas providencias junto ao setor competente, no sentido de instalar lixeiras na avenida gabriel Rollo, bairro Icapara, neste municipio</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3225/indicacoes_21-02-2022-12.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3225/indicacoes_21-02-2022-12.pdf</t>
   </si>
   <si>
     <t>Indico, ao chefe do poder executivo municipal, sr wilson almeida lima para que tome as devidas providencias junto ao setor competente, no sentido de realizar limpeza e estender a coleta de lixo até o final da rua joaquim ribeiro Neto ( atras da Rua Registro), bairro do rocio, neste municipio</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3226/indicacoes_sessao_07-03-2022-1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3226/indicacoes_sessao_07-03-2022-1.pdf</t>
   </si>
   <si>
     <t>INDICO, ao chefe do Poder Executivo Municipal, Sr Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar nivelamento e cascalhamento da estrada do bairro despraiado, neste municipio</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3227/indicacoes_sessao_07-03-2022-2.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3227/indicacoes_sessao_07-03-2022-2.pdf</t>
   </si>
   <si>
     <t>INDICO, ao chefe do Poder Executivo Municipal, Sr Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de construir faixa de pedestre elevada na avenida Eduardo Ebano Pereira em frente a passarela Vereador Gasparino Costa, neste municipio</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3228/indicacoes_sessao_07-03-2022-3.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3228/indicacoes_sessao_07-03-2022-3.pdf</t>
   </si>
   <si>
     <t>INDICO, ao chefe do Poder Executivo Municipal, Sr Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de construir faixa de pedestre elevada na avenida nossa senhora do Rocio, em frente a passarela Vereador Gasparino Costa, neste municipio.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3229/indicacoes_sessao_07-03-2022-4.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3229/indicacoes_sessao_07-03-2022-4.pdf</t>
   </si>
   <si>
     <t>INDICO, ao chefe do Poder Executivo Municipal, Sr Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido implantar melhorias na sinalização destinada aos veículos de transporte escolar, para embarque e desembarque de alunos nas proximidades das escolas do município</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3230/indicacoes_sessao_07-03-2022-5.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3230/indicacoes_sessao_07-03-2022-5.pdf</t>
   </si>
   <si>
     <t>INDICO, ao chefe do Poder Executivo Municipal, Sr Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar reforma nas portas, janelas e aplicações de mata cupim no ESF suamirim neste municipio</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3231/indicacoes_sessao_07-03-2022-6.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3231/indicacoes_sessao_07-03-2022-6.pdf</t>
   </si>
   <si>
     <t>INDICO, ao chefe do Poder Executivo Municipal, Sr Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido realizar manuntenção da Alameda 1, estrada do Sorocabinha, neste municipio</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3268/indicacoes_de_32.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3268/indicacoes_de_32.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que abaixo subscreve, em conformidade com os termos regimentais, requer a Vossa Excelencia, apos a devida ciencia do plenario, o envio de expediente ao chefe do executivo Municipal solicitando a seguinte medida</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3269/indicacoes_de_33.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3269/indicacoes_de_33.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, na forma regimental, determinar ao setor competente que proceda à limpeza e roçagem do mato, localizado na Alameda 6 na altura do numero 136, rocio Iguape /SP</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3270/indicacoes_de_34.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3270/indicacoes_de_34.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a limpeza da Praça Edite Duarte Costa de Alencar e das ruas Registro, Projetada F, Jalde antonio fragoso, Maria Anicio Duarte, Jair Pereira Gonçalves e Aristides Dionisio Xavier, no Bairro do Rocio, neste municipio</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3271/indicacoes_de_35.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3271/indicacoes_de_35.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção das ruas bairro Jardim PRimavera, neste municipio</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3272/indicacoes_de_36.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3272/indicacoes_de_36.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção da estrada do Bianco, na altura do km 17, no bairro Itimirim, neste municipio</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3273/indicacoes_de_37.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3273/indicacoes_de_37.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda a manutenção urgente da rua EPAUGI, localizada no Bairro Icapara em nosso Munícipio.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3274/indicacoes_de_38.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3274/indicacoes_de_38.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda com urgência a manutenção da vala localizada na Rua Aristides de Anísio Xavier, Bairro Rocio em nosso Munícipio.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3275/indicacoes_de_39.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3275/indicacoes_de_39.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda com limpeza da rua Capitão Oliveira, localizada no Bairro Guaricana em nosso Munícipio.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3276/indicacoes_de_40.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3276/indicacoes_de_40.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar nivelamento e cascalhamento da estrada do capinzal, na altura do km 27, neste municipio</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3277/indicacoes_de_41.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3277/indicacoes_de_41.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção da estrada do bairro Paraiso Mirim, neste municipio</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3298/indicacao_42.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3298/indicacao_42.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de construir faixas elevadas para travessia de pedestre na Avenida Vereador Manoel Gonçalves Pires (antiga Aeroporto), em frente a escola Zely Alves Fortes e em frente ao Mercado Franco, no bairro do Rocio, neste municipio</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3299/indicacao_43.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3299/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de Placas de sinalização com nomes identificando as ruas em toda a localidade do Jardim Nova Iguape, no bairro do Rocio, para que as prestadoras de serviços (elektro, Sabesp, Correios) consigam localizar os endereços corretamente.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3300/indicacao_44.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3300/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, jogando cascalho e passando a maquina tornando assim a via mais transitável</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3301/indicacao_45.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3301/indicacao_45.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que esta subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda como a limpeza urgente da vala localizada na Rua Tigussu, no Bairro do Rocio em nosso Munícipio.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3302/indicacao_46.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3302/indicacao_46.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, jogando cascalho e passando a maquina, tornando assim a via mais transitável</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3303/indicacao_47.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3303/indicacao_47.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção do beiro na rua Marcondes Salgado, na altura do nº32, centro, neste município</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3304/indicacao_48.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3304/indicacao_48.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de instalar lixeiras com em mais pontos na Praça da Basilica, neste municipio, e realizar manutenção nas ja existentes</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3305/indicacao_49.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3305/indicacao_49.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, que está subscreve, no uso de suas atribuições Regimentais, INDICA ao Chefe do Executivo Municipal determinar ao setor competente que proceda com limpeza das valas do bairro da Barra do Ribeira em nosso município.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3306/indicacao_50.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3306/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção das valas da Praia do Leste municipio</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3307/indicacao_51.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3307/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção das valas da ruas do bairro Pontal, neste municipio</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3308/indicacao_52.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3308/indicacao_52.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar a reforma geral da Praça São Benedito, neste municipio</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3309/indicacao_53.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3309/indicacao_53.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar manutenção da estrada do bairro Coveiro, neste municipio</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3310/indicacao_54.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3310/indicacao_54.pdf</t>
   </si>
   <si>
     <t>Indico, ao Senhor Prefeito Municipal, na forma regimental, determinar ao setor competente que proceda a poda em arvore</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3311/indicacao_55.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3311/indicacao_55.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao sr. prefeito municipal Wilson almeida lima, para que determine ao setor competente da prefeitura, realizar estudo e providencias no sentido de implantar um redutor de velocidade tipo lombada</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3312/indicacao_56.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3312/indicacao_56.pdf</t>
   </si>
   <si>
     <t>Indico, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providencias junto ao setor competente, no sentido de realizar reforma do terminal rodoviario Orlando Sant'anna de Moares, neste municipio</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3336/indicacao_57_ver._dyhego_franca.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3336/indicacao_57_ver._dyhego_franca.pdf</t>
   </si>
   <si>
     <t>LIMPEZA VALA  LOCALIZADAS TRAVESSA 17 NO BAIRRO DO ROCIO</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3337/indicacao_58_ver..pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3337/indicacao_58_ver..pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DA SINALIZAÇÃO DA PRAÇA LARGO FRANCISCO RANGEL</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3338/indicacao_59.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3338/indicacao_59.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO URGENTE DOS BRINQUEDOS DA AREA DE LAZER, LOCALIZADA NA BAIXADA DO MERCADO NO CENTRO EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3339/indicacao_60.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3339/indicacao_60.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NAS LUMINARIAS LOCALIZADO NA AVENIDA PRINCESA ISABEL</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3340/indicacao_61_ver..pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3340/indicacao_61_ver..pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE FAIXA DE PEDESTRE EM FRENTE A ESCOLA vEIGA jUNIOR</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3341/indicacao_62.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3341/indicacao_62.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TROCA DE LAMPADAS DOS POSTES DE ILUMINANÇÃO DO ANTIGO PEDAGIO</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3342/indicacao_63.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3342/indicacao_63.pdf</t>
   </si>
   <si>
     <t>TERMINO DA OBRA DA RUA MAURI SOARES COLAÇO</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3343/indicacao_64.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3343/indicacao_64.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO URGENTE TRAPICHE LOCALIZADA NA COSTEIRA DA BARRA</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3344/indicacao_65.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3344/indicacao_65.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CEMITERIO SÃO PAULO NO BAIRRO DO ROCIO</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3345/indicacao_66.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3345/indicacao_66.pdf</t>
   </si>
   <si>
     <t>MANUNTENÇÃO DA CALÇADA ENTORNO AO CEMITERIO SÃO MIGUEL</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3346/indicacao_67.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3346/indicacao_67.pdf</t>
   </si>
   <si>
     <t>REFORMA DO VELORIO MUNICIPAL DO BAIRRO DO ROCIO</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3347/indicacao_68.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3347/indicacao_68.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA NAS RUAS DO CONJUNTO HABITACIONAL MINHA CASA MINHA VIDA DO BAIRRO DO ROCIO</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3348/indicacao_69.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3348/indicacao_69.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO CALÇAMENTO DARUA CORONEL JEREMIAS MUNIZ</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3349/indicacao_70.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3349/indicacao_70.pdf</t>
   </si>
   <si>
     <t>LIMPEZA CEMITERIO SÃO PAULO NO BAIRRO DO ROCIO</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3350/indicacao_71.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3350/indicacao_71.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA DOM EDILIO JOSÉ SOARES</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3351/indicacao_73.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3351/indicacao_73.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA CAPITÃO OLIVEIRA</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3352/indicacao_74.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3352/indicacao_74.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E CASCALHAMENTO DAS RUAS CIRIACO CAETANO DE SOUZA E CAPITÃO OLIVEIRA</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3353/indicacao_75.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3353/indicacao_75.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E CASCALHAMENTO DAS RUAS DOS BAIRROS VILA NOVA E AQUARIOS, NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3354/indicacao_76.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3354/indicacao_76.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E ROÇAGEM NO CEMITERIO MUNICIPAL NO CENTRO</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3355/indicacao_77.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3355/indicacao_77.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ESTRADA QUE LIGA O BAIRRO DO ROCIO AO BAIRRO DO JAIRE</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3356/indicacao_78.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3356/indicacao_78.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO ALAMBRADO DO POSTO DE SAUDE DO BAIRRO DO JAIRE</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3357/indicacao_79.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3357/indicacao_79.pdf</t>
   </si>
   <si>
     <t>CASCALHAMENTO E NIVELAMENTO DA RUA BORUI EM ICAPARA</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3358/indicacao_80.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3358/indicacao_80.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO ESTRADA DO MUMUNA</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3359/indicacao_81.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3359/indicacao_81.pdf</t>
   </si>
   <si>
     <t>limpeza e rocagem do cemiterio municipal no centro</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3360/indicacao_82.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3360/indicacao_82.pdf</t>
   </si>
   <si>
     <t>limpeza da alameda 5, Rocio</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3361/indicacao_83.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3361/indicacao_83.pdf</t>
   </si>
   <si>
     <t>Cascalhamento e nivelamento na estrada do pe da serra</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3362/indicacao_84.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3362/indicacao_84.pdf</t>
   </si>
   <si>
     <t>serviço de tapa buraco na rua benedito massa</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3363/indicacao_85.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3363/indicacao_85.pdf</t>
   </si>
   <si>
     <t>limpeza do bueiro na esquina das ruas registro e benedito massa</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3364/indicacao_86.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3364/indicacao_86.pdf</t>
   </si>
   <si>
     <t>nivelamento e cascalhamento das estradas dos bairros momuna</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3372/indicacao_87.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3372/indicacao_87.pdf</t>
   </si>
   <si>
     <t>redutor de velocidade proximo ao banheiro municipal da balsa da barra do ribeira</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3373/indicacao_88.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3373/indicacao_88.pdf</t>
   </si>
   <si>
     <t>cascalho rua beira rio</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3374/indicacao_89.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3374/indicacao_89.pdf</t>
   </si>
   <si>
     <t>recapamento do asfalto da rua joão flora fontes</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3375/indicacao_90.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3375/indicacao_90.pdf</t>
   </si>
   <si>
     <t>cascado e passando maquina estrada embu aldeia</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3376/indicacao_91.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3376/indicacao_91.pdf</t>
   </si>
   <si>
     <t>redutor de velocidade av nossa senhora do rocio</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3377/indicacao_92.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3377/indicacao_92.pdf</t>
   </si>
   <si>
     <t>nivelamento e cascalhamento avenida brasil porto do ribeira</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3378/indicacao_93.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3378/indicacao_93.pdf</t>
   </si>
   <si>
     <t>limpeza da rua mauriti izidro de oliveira porto do ribeira</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3379/indicacao_94.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3379/indicacao_94.pdf</t>
   </si>
   <si>
     <t>pintura de novas faixas de pedestres em frente as escolas</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3380/indicacao_95.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3380/indicacao_95.pdf</t>
   </si>
   <si>
     <t>manutenção da rua antonio pinto</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3381/indicacao_96.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3381/indicacao_96.pdf</t>
   </si>
   <si>
     <t>cascalho e passando maquina estrada do Momuna</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3382/indicacao_97.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3382/indicacao_97.pdf</t>
   </si>
   <si>
     <t>nivelamento e reparo da rua ana candida sandoval trigo</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3383/indicacao_98.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3383/indicacao_98.pdf</t>
   </si>
   <si>
     <t>nivelamento e cascalhamento estrada do peroupava</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3384/indicacao_99.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3384/indicacao_99.pdf</t>
   </si>
   <si>
     <t>manutenção dos brinquedos localizada no centro</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3385/indicacao_100.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3385/indicacao_100.pdf</t>
   </si>
   <si>
     <t>manuntenção da rua joão bonifacio da silva</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3386/indicacao_101.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3386/indicacao_101.pdf</t>
   </si>
   <si>
     <t>nivelamento da rua caminho do trilho</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3387/indicacao_102.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3387/indicacao_102.pdf</t>
   </si>
   <si>
     <t>instalação de ponto de onibus bairro da barra do ribeira</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3388/indicacao_103.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3388/indicacao_103.pdf</t>
   </si>
   <si>
     <t>pintura dos redutores de velocidade lombada em nosso municipio</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3389/indicacao_104.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3389/indicacao_104.pdf</t>
   </si>
   <si>
     <t>limpeza da vala bairro ilha grande</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3390/indicacao_105.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3390/indicacao_105.pdf</t>
   </si>
   <si>
     <t>cascalho e passando maquina rua Caminho do Trilho</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3391/indicacao_106.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3391/indicacao_106.pdf</t>
   </si>
   <si>
     <t>nivelamento e cascalhamento da rua joaquim ribeiro neto</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3392/indicacao_107.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3392/indicacao_107.pdf</t>
   </si>
   <si>
     <t>nivelamento e cascalhamento da rua eugenio de lara</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3393/indicacao_108.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3393/indicacao_108.pdf</t>
   </si>
   <si>
     <t>cascalhamento no treco final da avenida manoel gonçalves pires</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3394/indicacao_109.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3394/indicacao_109.pdf</t>
   </si>
   <si>
     <t>nivelamento e cascalhamento nas rua ciriaco caetano pereira e lais carneiro muniz no bairro guaricana e tambemnas ruas dos bairros Vila Sapo</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3395/indicacao_110.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3395/indicacao_110.pdf</t>
   </si>
   <si>
     <t>cascalho e passando maquina na alameda 15</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3396/indicacao_111.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3396/indicacao_111.pdf</t>
   </si>
   <si>
     <t>construção de galeria pluvial e boca de lobo para escoamento de agua da chuva na rua manoel camargo</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3397/indicacao_112.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3397/indicacao_112.pdf</t>
   </si>
   <si>
     <t>tapa buraco na rua benedito massa</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3398/indicacao_113.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3398/indicacao_113.pdf</t>
   </si>
   <si>
     <t>tampa buracaos nas ruas_x000D_
 joão Flora de Fontes_x000D_
 Boiquara_x000D_
 josé rodrigues alves_x000D_
 celso ramos</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3399/indicacao_114.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3399/indicacao_114.pdf</t>
   </si>
   <si>
     <t>substituição dos canos danificados que abastece a comunidade ao longo da estrada joão branco bairro Retiro</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3400/indicacao_115.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3400/indicacao_115.pdf</t>
   </si>
   <si>
     <t>Coleta de LIxo na Alameda2 bairro do Rocio</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3401/indicacao_116.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3401/indicacao_116.pdf</t>
   </si>
   <si>
     <t>cascalho e maquina _x000D_
 alameda 6 _x000D_
 alameda7_x000D_
 alameda 8</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3402/indicacao_117.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3402/indicacao_117.pdf</t>
   </si>
   <si>
     <t>cascalho e passando maquina estrada arataca</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3403/indicacao_118.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3403/indicacao_118.pdf</t>
   </si>
   <si>
     <t>instalação de 4 ponto s de iluminação na rua maria anicio duarte_x000D_
 rocio</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3404/indicacao_119.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3404/indicacao_119.pdf</t>
   </si>
   <si>
     <t>nivelamento e cascalhamento da estrada morro seco</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3405/indicacao_120.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3405/indicacao_120.pdf</t>
   </si>
   <si>
     <t>nivelamento e cascalhamento da travessa tucano rocio</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3406/indicacao_121.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3406/indicacao_121.pdf</t>
   </si>
   <si>
     <t>instalar ponto de iluminação na rodovia ivo zanela altura do km 64 1/2</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3407/indicacao_122.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3407/indicacao_122.pdf</t>
   </si>
   <si>
     <t>nivelamento e cascalhamento da alameda 15 altura n 155 bairro do rocio</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3408/indicacao_123.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3408/indicacao_123.pdf</t>
   </si>
   <si>
     <t>instalação de USIS no bairro Costeira da Barra do Ribeira</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3409/indicacao_124.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3409/indicacao_124.pdf</t>
   </si>
   <si>
     <t>nivelamento e cascalhamento do patio da escola professor tadashi namba</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3410/indicacao_125.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3410/indicacao_125.pdf</t>
   </si>
   <si>
     <t>pintura de novas faixas de pedestre nas proximidades das escolas</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3411/indicacao_126.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3411/indicacao_126.pdf</t>
   </si>
   <si>
     <t>limpeza cemiterio municipal centro</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3412/indicacao_127.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3412/indicacao_127.pdf</t>
   </si>
   <si>
     <t>manutenção campo de areia da Orla</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3473/indicacao_128.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3473/indicacao_128.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICPAL SR WILSON ALMEIDA LIMA PARA QUE TOME AS DEVIDAS PROVIDENCIAS JUNTO AO SETOR COMPETENTE JOGANDO CASCALHO E PASSANDO MAQUINA E JOGANDO CASCALHO TORNANDO A VIA ASSIM MAIS TRANSITAVEL_x000D_
 SITIO EMBU</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3474/indicacao_129.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3474/indicacao_129.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS INDICA AO CHEFE DO EXECUTIVO MUNICIPAL DETERMINAR AO SETOR COMPETENTE QUE PROCEDA CASCALHAMENTO E NIVELAMENTO DA RUA BURIU LOCALIZADA NO BAIRRO ICAPARA NO NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3475/indicacao_130.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3475/indicacao_130.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS INDICA AO CHEFE DO EXECUTIVO MUNICIPALDETERMINAR AO SETOR COMPETENTE QUE PROCEDA CASCALHAMENTO E NIVELAMENTO DA RUA ANTÔNIO ALVES DE OLIVEIRA LOCALIZADA NO BAIRRO ICAPARA EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3476/indicacao_131.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3476/indicacao_131.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS INDICA AO CHEFE DO EXECUTIVO MUNICIPALDETERMINAR AO SETOR COMPETENTE QUE PROCEDA COM A INSTALACÃO DE LUMINARIAS NO CAMPO DE FUTEBOL JOÃO TRUDES PEREIRA NO BAIRRO ICAPARA DO NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3477/indicacao_132.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3477/indicacao_132.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS INDICA AO CHEFE DO EXECUTIVO MUNICIPALDETERMINAR AO SETOR COMPETENTE QUE PROCEDA MANITENÇÃO URGENTE DO BANHEIRO DO PRONTO SOCORRO DO NOSSO MUNICÎPIO</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3478/indicacao_133.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3478/indicacao_133.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS INDICA AO CHEFE DO EXECUTIVO MUNICIPAL DETERMINAR AO SETOR COMPETENTE QUE PROCEDA COM LIMPEZA DO FORRO URGENTE DO POSTO DE SAÚDE DO BAIRRO ITIMIRIM DO NOSSO MUNICÎPIO</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3479/indicacao_134.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3479/indicacao_134.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SR  WILSON ALMEIDA LIMA PARA QUE TOME AS DEVIDAS PROVIDÊNCIAS JUNTO AS SETOR COMPETENTE CASO HAJA POSSIBILIDADE DE FAZER A MANUTENÇÃO DA LUMINÁRIA DA RUA CONHECIDA COMO RUA DO PORCO AO LADO DO ANTIGO CLUBE PRIMAVERA NO CENTRO DESTA CIDADE ESSA LUMINÁRIA ENCONTRA-SE TOTALMENTE APAGADA EXISTINDO AINDA NO MEIO DA RUA UM SUPORTE PARA UM POSTE DE LUZ MAS INFELISMENTE FOI DEPREDADO ESSE LOCAL ESTÁ COLOCANDO EM RISCO AS PESSOAS QUE POR ALI TRAFEGAM PRINCIPALMENTE NO PERÍODO NOTURNO EM VIRTUDE DA PERMANÊNCIA DE USUÁRIOS DE DROGA</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3480/indicacao_135.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3480/indicacao_135.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SR WILSON ALMEIDA LIMA PARA QUE TOME AS DEVIDAS PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE NO SENTIDO DE REALIZAR LIMPEZA DO BUEIRO LOCALIZADO NA ESQUINA DAS RUAS REGISTRO E BENEDITO MASSA NO BAIRRODO ROCIO CONFORME MOSTRA FOTO EM ANEXO</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3481/indicacao_136.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3481/indicacao_136.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SR WILSON ALMEIDA LIMA PARA QUE TOME AS DEVIDAS PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE NO SENTIDO DE REALIZAR NIVELAMENTO E CASCALHAMENTO NA RUA DA ENTRADA DO BAIRRO NOVA IGUAPE DO NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SR WILSON ALMEIDA LIMA PARA QUE TOME AS DEVIDAS PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE NO SENTIDO DE REALIZAR NIVELAMENTO E CASCALHAMENTO DA ENTRADA DOS BAIRROS PINHEIRINHO E CAPOAVA DO MOMUNA NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3483/indicacao_138.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3483/indicacao_138.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SR WILSON ALMEIDA LIMA PARA QUE TOME AS DEVIDAS PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE NO SENTIDO DE REALIZAR NIVELAMENTO E CASCALHAMENTO DA ALAMEDA 17 BAIRRO DO ROCIO NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3484/indicacao_139.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3484/indicacao_139.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SR WILSON ALMEIDA LIMA PARA QUE TOME AS DEVIDAS PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE NO SENTIDO DE REALIZAR INSTALAÇÃO DE LIXEIRAS EM TODAS EXTENSÃO DA AVENIDA PRINCESA ISABEL NESTE MUNICIPIO COM INTUITO DE DESCARTE DE LIXO DAS PESSOAS QUE PASSEIAM PELA ORLA</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3485/indicacao_140.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3485/indicacao_140.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS INDICA AO CHEFE DO EXECUTIVO MUNICIPAL DETERMINAR AO SETOR COMPETENTE QUE PROCEDA CASCALHAMENTO E NEVILAMENTO DA ALAMEDA 4 LOCALIZADA NO BAIRRO ROCIO EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3486/indicacao_141.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3486/indicacao_141.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS INDICA AO CHEFE DO EXECUTIVO MUNICIPAL DETERMINAR AO SETOR COMPETENTE QUE PROCEDA COM A MANUTENÇÃO DAS LUMINÁRIAS DA RUA PRELADO NO BAIRRO ROCIO EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3487/indicacao_142.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3487/indicacao_142.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS INDICA AO CHEFE DO EXECUTIVO MUNICIPAL DETERMINAR AO SETOR COMPETENTE QUE PROCEDA COM A MANUTENÇÃO DAS LUMINARIAS NA RUA 24 DE AGOSTO NO BAIRRO CANTO DO MORRO EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3488/indicacao_143.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3488/indicacao_143.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS INDICA AO CHEFE DO EXECUTIVO MUNICIPAL DETERMINAR AO SETOR COMPETENTE QUE PROCEDA A MANUTENÇÃO DO BANHEIRO DO POSTO DE SAÚDE DO BAIRRO JAIRE NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3489/indicacao_144.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3489/indicacao_144.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS INDICA AO CHEFE DO EXECUTIVO MUNICIPAL DETERMINAR AO SETOR COMPETENTE QUE PROCEDA INSTALAÇÃO DE BANHEIROS QUIMICOS NO CENTRO DO NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3490/indicacao_145.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3490/indicacao_145.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS INDICA AO CHEFE DO EXECUTIVO MUNICIPAL DETERMINAR AO SETOR COMPETENTE QUE PROCEDA CASCALHAMENTO E NEVILAMENTO DA RUA JAIR PEREIRA GONÇALVES LOCALIZADA NO BAIRRO ROCIO EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3491/indicacao_146.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3491/indicacao_146.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS INDICA AO CHEFE DO EXECUTIVO MUNICIPAL DETERMINAR AO SETOR COMPETENTE QUE PROCEDA COM INSTALAÇÃO E SINALIZAÇÃO DE REDUTORES DE VELOCIDADE (LOMBADAS) NA AVENIDA VEREADOR RENE PEREIRA NO BAIRRO ROCIO EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3492/indicacao_147.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3492/indicacao_147.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS INDICA AO CHEFE DO EXECUTIVO MUNICIPAL DETERMINAR AO SETOR COMPETENTE QUE PROCEDA CASCALHAMENTO E NEVILAMENTO DA RUA CAMINHO DO TRILO NO BAIRRO DE PORTO DO RIBEIRA EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3493/indicacao_148.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3493/indicacao_148.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SR WILSON ALMEIDA LIMA PARA QUE TOME AS DEVIDAS PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE NO SENTIDO DE REALIZAR NIVELAMENTO E CASCALHAMENTO DA RUA PROJETADA F BAIRRO DO ROCIO NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3605/indicacao_n149.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3605/indicacao_n149.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL WILSON ALMEIDA LIMA PARA QUE TOME AS DEVIDAS PROCIDENCIAS, JUNTO AO SETOR COMPETENTE, CASO HAJA POSSIBILIDADE DE ARRUMAR A TAMPA DA CAIXA DE RESIDUOS/GORDURA, LOCALIZADA NA ENTRADA E SAIDA DE AMBULANCIAS DO PRONTO SOCORRO</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3606/indicacao_n150.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3606/indicacao_n150.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SR WILSON ALMEIDA LIMA, PARA QUE TOME AS DEVIDAS PROVIDENCIAS JUNTO AO SETOR COMPETENTE CASO HAJA POSSIBILIDADE DE PROCEDER A MANUTENÇÃO/NIVELAMENTO DO FINAL DA RUA ANA CANDIDA SANDOVAL TRIGO</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3607/indicacao_n151.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3607/indicacao_n151.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEIRO MUNICIPAL, NA FORMA REGIMENTAL, DETERMINAR AO SETOR COMPETENTE QUE PROCEDA A OPERAÇÃO TAPA BURACOS NA RUA JOSÉ RODRIGUES ALVES</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3608/indicacao_n152.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3608/indicacao_n152.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL, NA FORMA REGIMENTAL, DETERMINAR AO SETOR COMPETENTE QUE PROCEDA A MANUTENÇÃO E TROCA DE LAMPADAS DOS POSTES DE ILUMINAÇÃO PUBLICA LOCALIZADO NA RUA VEREADOR WALDIR CHAMIZO FORTES</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3609/indicacao_n153.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3609/indicacao_n153.pdf</t>
   </si>
   <si>
     <t>INDICO, AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SR WILSON ALMEIDA LIMA, PARA QUE TOME AS DEVIDAS PROVIDENCIAS JUNTO AO SETOR COMPETENTE, NO SENTIDO DE REALIZAR NIVELAMENTO E CASCALHAMENTO DAS RUAS DO BAIRRO JARDIM PRIMAVERA NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3610/indicacao_n154.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3610/indicacao_n154.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de realizar nivelamento e cascalhamento das ruas do bairro Canto do Morro (Vila Sapo), neste município.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3611/indicacao_n155.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3611/indicacao_n155.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, QUE TOME PROVIDENCIAS QUANTO A INSTALAÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE RUA VITORIANO RIBEIRO.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3612/indicacao_n156.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3612/indicacao_n156.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de disponibilizar agente comunitário de saúde para o bairro Enseada e Toca do Bugio, neste município.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3613/indicacao_n157.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3613/indicacao_n157.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido de construir redutor de velocidade (lombada) na avenida Aeroporto, na altura do Mercado Franco, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>O vereador que está subscreve, no uso de suas atribuições Regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda limpeza da Praça Colonia Katsura, em nosso municipio</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3633/indicacoes_n159.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3633/indicacoes_n159.pdf</t>
   </si>
   <si>
     <t>O vereador que está subscreve, no uso de suas atribuições Regimentais, Indica ao Chefe do Executivo Municipal determinar ao setor competente que proceda a manutenção do parquinho ao ae livre localizado na orla (beira rio) em nosso municipio</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3645/indicacoes_n160.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3645/indicacoes_n160.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER PARA QUE TOME AS DEVIDAS PROVIDENCIAS JUNTO 40 SETOR COMPETENTE EXECUTIVO MUNICIPAL, NO SENTIDO DE REALIZAR TROCA DAS LÄMPADAS APAGADAS DAS AGOSTINHO DA SILVA BAIRRO ROCIO, NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3646/indicacao_n_161.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3646/indicacao_n_161.pdf</t>
   </si>
   <si>
     <t>INDICO, AO CHEFE DO PODER EXECUTIVO MUNICIPAL. SR. WILSON ALMEIDA LIMA, PARA QUE TOME AS DEVIDAS PROVIDENCIAS JUNTO AO SETOR COMPETENTE, NO SENTIDO DE REALIZAR LIMPEZA ROGADA EM TODO BAIRRO NOVA IGUAPE. NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3647/indicacoes_n162.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3647/indicacoes_n162.pdf</t>
   </si>
   <si>
     <t>INDICO, AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SR. WILSON ALMEIDA LIMA, PARA QUE TOME AS DEVIDAS PROVIDENCIAS JUNTO AO SETOR COMPETENTE, NO SENTIDO DE REALIZAR LIMPEZA DA RUA EUGENIO DE LARA, NA ALTURA DO N°45, NO BAIRRO DO ROCIO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3648/indicacao_n163.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3648/indicacao_n163.pdf</t>
   </si>
   <si>
     <t>INDICO, AO CHETE DO PODER EXECUIVO MUNICIPAL, SR. WILSON ALMEIDA LIMA, PARA QUE TOME AS DEVIDAS PROVIDENCIAS JUNIO AO SETOR COMPETENTE, NO SENTIDO REALIZAR MANUTENCÄO DAS LÄMPADAS DAS LUMINÄRIAS NOS BAIRROS PÉ DA SERRA. AGROVILA VILA CHAVANTES, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3669/indicacao_n164.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3669/indicacao_n164.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITOREGIMENTAL, DETERMINAR AO SETOR COMPETENTETROCA DAS LÂMPAD DOS POSTES DE ILUMINAÇÃO PÚBLICA LOCALIZADO NA RUA MUNICIPAL, NA FORMA QUE PROCEDA MANUTENÇAO DE SETEMBRO INTEIRA. IGUAPE-SP</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3670/indicacao_n_165.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3670/indicacao_n_165.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL, NA FORMA REGIMENTAL, DETERMINAR AO SETOR TROCA COMPETENTE QUE PROCEDA MANUTENCÄO DAS LÄMPADAS DOS POSTES DE RODOVIA ILUMINACÄO PÜBLICA LOCALIZADO NA IVO ZANELLA KM 73, PRÖXIMO CONGREGARÄO. IGUAPE-SP</t>
   </si>
   <si>
+    <t>3172</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3172/mocao_n01_-_2022.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal, apresenta nos termos regimentais, através do Vereador desta casa, com assento neste Legislativo Municipal, após ouvido e aprovado pelo Plenário, encaminhar a presente MOÇÃO DE CONGRATULAÇÕES à Advogada ANA CAROLINNA DE ANDRADE VIEIRA.</t>
+  </si>
+  <si>
+    <t>3209</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3209/mocao_n02-_2022.pdf</t>
+  </si>
+  <si>
+    <t>Apresento à mesa diretora da Câmara Municipal, cumpridas as formalidades regimentais, Moção de Congratulações à Igreja Comunidade Tsade, na pessoa do Pastor Leonardo de Carvalho Prado, pelos serviços realizados no Bairro Nova Iguape.</t>
+  </si>
+  <si>
+    <t>3214</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3214/mocoes_21-02-2022-1.pdf</t>
+  </si>
+  <si>
+    <t>moção de aplausos aos colaboradores da travessia iguape x jureia</t>
+  </si>
+  <si>
+    <t>3215</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3215/mocao_eduardo_lara.pdf</t>
+  </si>
+  <si>
+    <t>moção de pesar ao recente falecimento do senhor gilberto matheus da veiga</t>
+  </si>
+  <si>
+    <t>3265</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3265/mocao_6_2022.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal, apresenta nos termos regimentais, através do Vereador desta casa, com assento neste Legislativo Municipal, após ouvido e aprovado pelo Plenário, encaminhar a presente MOÇÃO DE REPUDIO  AO DEPUTADO ESTADUAL ARTHUR DO VAL, PELAS DECLARAÇÕES PROFERIDAS EM DESFAVOR DAS MULHERES UCRANIANAS.</t>
+  </si>
+  <si>
+    <t>3266</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3266/mocao_7_2022.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal, apresenta nos termos regimentais, através do Vereador desta casa, com assento neste Legislativo Municipal, após ouvido e aprovado pelo Plenário, encaminhar a presente MOÇÃO DE CONGRATULAÇÕES à Advogada, Professora e Deputada Estadual/SP Janaina Paschoal.</t>
+  </si>
+  <si>
+    <t>3267</t>
+  </si>
+  <si>
+    <t>MÁRCIA MACIEL, Alexandre Macau, TUCA ENFERMEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3267/mocao_8_2022.pdf</t>
+  </si>
+  <si>
+    <t>OS VEREADORES, QUE A PRESENTE SUBSCREVEM, COM ASSENTO NESTA EGRÉGIA CASA DE LEIS, VÊM ATRAVES DESTA, APOS OUVIDO O DOUTO E SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADA CONGRATULAÇÕES, NOS TERMOS DESTA MOÇÃO DE APLAUSOS, AO SENHOR MARCO ANTONIO DE CARVALHO ROCHA, EM RECONHECIMENTO DOS SEUS RELEVANTES SERVIÇOS PRESTADOS AO DESENVOLVIMENTO DESTE CIDADE.</t>
+  </si>
+  <si>
+    <t>3289</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3289/mocao_n09.pdf</t>
+  </si>
+  <si>
+    <t>Apresento a mesa direto, ouvido o douto e soberano plenario, cumpridas as formalidades regimentais, moção de pesar a familia da professora rute ribeiro costa, pelo falecimento ocorrido no dia 18 de marco de 2022</t>
+  </si>
+  <si>
+    <t>3333</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3333/mocao_de_pesar_n10.pdf</t>
+  </si>
+  <si>
+    <t>moção de Pesar. à familia do Saudoso, Cyro Antonio Martins</t>
+  </si>
+  <si>
+    <t>3334</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3334/mocao_11-2022.pdf</t>
+  </si>
+  <si>
+    <t>moção de congratulações a DIOGO NAKAMURA FRANCO</t>
+  </si>
+  <si>
+    <t>3335</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3335/mocao_de_congratulacoes_leticia.pdf</t>
+  </si>
+  <si>
+    <t>Apresentamos à mesa diretora da Câmara Municipal, cumpridas _x000D_
+as formalidades regimentais, Moção de Congratulações à LETÍCIA DE SOUZA _x000D_
+XAVIER.</t>
+  </si>
+  <si>
+    <t>3366</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3366/mocao_n14-2022.pdf</t>
+  </si>
+  <si>
+    <t>moção atletas da melhor idade</t>
+  </si>
+  <si>
+    <t>3367</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3367/mocao_n15-2022.pdf</t>
+  </si>
+  <si>
+    <t>moção allan neves campos</t>
+  </si>
+  <si>
+    <t>3368</t>
+  </si>
+  <si>
+    <t>DYHEGO FRANÇA, Alexandre Macau, Benilto Curruira, DAMÁSIO, EDUARDO LARA, LUCINETE JAPONESA, MARCIANO, MÁRCIA MACIEL, TUCA ENFERMEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3368/mocao_n16-2022.pdf</t>
+  </si>
+  <si>
+    <t>moção repudio a desfavor da empresa elektro</t>
+  </si>
+  <si>
+    <t>3369</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3369/mocao_n17-2022.pdf</t>
+  </si>
+  <si>
+    <t>moção de pesar em honra ao senhor paulo sergio heitzman nobrega</t>
+  </si>
+  <si>
+    <t>3370</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3370/mocao_n18.pdf</t>
+  </si>
+  <si>
+    <t>moção de pesar aos familiares pelo falecimento da senhora marilene pereira de andrade</t>
+  </si>
+  <si>
+    <t>3371</t>
+  </si>
+  <si>
+    <t>LUCINETE JAPONESA, MÁRCIA MACIEL</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3371/mocao_n19.pdf</t>
+  </si>
+  <si>
+    <t>moção de repudio a desfavor de demetrius oliveira macedo</t>
+  </si>
+  <si>
+    <t>3604</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3604/mocao_n30.pdf</t>
+  </si>
+  <si>
+    <t>moção de congratulações pelo reconhecimento aos 109 anos da instalação da colônia katsura representado pela ASSOCIAÇÃO CULTIURAL NIPO- BRASILEIRA DE IGUAPE E REPRESENTATIVIDADE DA FAMILIA YANAGUISAWA PARA CULTURA JANPONESA EM NOSSO MUNICIPIO DE IGUAPE / SP</t>
+  </si>
+  <si>
+    <t>3666</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3666/mocao_n31.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES AO SENHOR BENEDITO CARLOS BARBOSA.</t>
+  </si>
+  <si>
+    <t>3667</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3667/mocao_n32-2022.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO CONSELHO DE PASTORES E LIDERES EVANGELICOS DE IGUAPE</t>
+  </si>
+  <si>
+    <t>3668</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3668/mocao_n33-2022.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO A ASSOCIAÇÃO ATLETICO ROCIENSE.</t>
+  </si>
+  <si>
+    <t>3671</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3671/mocoes_n34.pdf</t>
+  </si>
+  <si>
+    <t>MOCÃO DE CONGRAGULAÇÃO DE AO ATLETA BIYAN RODRIGUES</t>
+  </si>
+  <si>
+    <t>3672</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3672/mocoes_n35.pdf</t>
+  </si>
+  <si>
+    <t>MOCÃO DE APLAUSOS E CONGRATULAÇÕES AO RICARDO COELHO</t>
+  </si>
+  <si>
+    <t>3673</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3673/mocoes_n36.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO E CONGRATULAÇAO AO MUSICO JOSÉ FERNANDO DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>3674</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3674/mocoes_n37.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO E CONGRATULAÇÃO A GAMER JESSICA STEPHANY DE SOUZA ALMEIDA</t>
+  </si>
+  <si>
     <t>3332</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3332/emenda_a_lei_organica_no_05.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3332/emenda_a_lei_organica_no_05.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 23 DA LEI ORGÂNICA DO MUNICÍPIO DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
-  </si>
-[...43 lines deleted...]
-    <t>INSTITUI E FIXA SUBSÍDIO DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E SECRETÁRIOS ADJUNTOS, PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -6073,67 +6073,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3169/projeto_de_lei_01_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3283/projeto_de_lei_n02_de_21_de_marco_de_2022_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3365/pl_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3170/projeto_de_lei_complementar_n01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3171/projeto_de_lei_complementar_n02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3211/projeto_de_lei_complementar_n03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3213/projeto_de_lei_complementar_n04_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3260/projeto_de_lei_complementar_n05_de_14_de_marco_de_2022_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3261/projeto_de_lei_complementar_n06_de_14_de_marco_de_2022_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3262/projeto_de_lei_complementar_n07_de_14_de_marco_de_2022_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3263/projeto_de_lei_complementar_n08_de_14_de_marco_de_2022_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3264/projeto_de_lei_complementar_n09_de_15_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3285/projeto_de_resolucao_001_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3286/projeto_de_resolucao_002_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3287/projeto_de_resolucao_003_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3665/emenda_n1_ao_projeto_de_lei_complementar_13_de_09_de_novembro_de_2022_de_natureza_modificativa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3172/mocao_n01_-_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3209/mocao_n02-_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3214/mocoes_21-02-2022-1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3215/mocao_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3265/mocao_6_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3266/mocao_7_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3267/mocao_8_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3289/mocao_n09.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3333/mocao_de_pesar_n10.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3334/mocao_11-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3335/mocao_de_congratulacoes_leticia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3366/mocao_n14-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3367/mocao_n15-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3368/mocao_n16-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3369/mocao_n17-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3370/mocao_n18.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3371/mocao_n19.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3604/mocao_n30.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3666/mocao_n31.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3667/mocao_n32-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3668/mocao_n33-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3671/mocoes_n34.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3672/mocoes_n35.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3673/mocoes_n36.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3674/mocoes_n37.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3188/requerimento_01_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3189/requerimento_02_2022_dyehgo_franca.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3190/requerimento_03_dyhego.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3191/requerimento_04_macau.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3192/requerimento_05_macau.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3193/requerimento_06_marciano.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3194/requerimento_07_teka.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3195/requerimento_08_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3196/requerimento_09_2022_macau.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3197/requerimento_10_2022_macau.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3198/requerimento_11_2022_lucinete.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3199/requerimento_12_2022_lucinete.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3200/requerimento_13_2022_josemar_daniel.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3201/requerimento_14_2022_teka.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3202/requerimento_15_2022_benilto.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3203/requerimento_16_2022_marcia.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3204/requerimento_17_2022_teka.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3205/requerimento_18_benilto.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3206/requerimento_19_lucinete.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3207/requerimento_20_tuca.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3208/requerimento_21_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3232/requerimentos_21-02-2022-1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3233/requerimentos_21-02-2022-2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3234/requerimentos_21-02-2022-3.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3235/requerimentos_21-02-2022-4.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3236/requerimento_ver._dyhego.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3237/requerimento_vereador_dyhego.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3238/requerimentos_21-02-2022-9.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3239/requerimentos_21-02-2022-10.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3253/requerimentos_30.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3254/requerimentos_31.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3255/requerimentos_32.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3256/requerimentos_33.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3257/requerimentos_34.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3258/requerimentos_35.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3259/requerimentos_36.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3240/requerimentos_sessao_07-03-2022-1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3241/requerimentos_sessao_07-03-2022-2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3242/requerimentos_sessao_07-03-2022-3.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3243/requerimentos_sessao_07-03-2022-4.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3244/requerimentos_sessao_07-03-2022-5.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3245/requerimentos_sessao_07-03-2022-6.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3246/requerimentos_sessao_07-03-2022-7.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3247/requerimentos_sessao_07-03-2022-8.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3248/requerimentos_sessao_07-03-2022-9.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3249/requerimentos_sessao_07-03-2022-10.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3250/requerimentos_sessao_07-03-2022-11.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3251/requerimentos_sessao_07-03-2022-12.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3252/requerimentos_sessao_07-03-2022-13.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3278/requerimentos_de_50.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3279/requerimentos_de_51.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3280/requerimentos_de_52.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3281/requerimentos_de_53.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3290/requerimentos_de_55.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3291/requerimentos_de_56.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3292/requerimentos_de_57.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3293/requerimentos_de_58.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3294/requerimentos_de_59.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3295/requerimentos_de_60.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3296/requerimentos_de_61.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3297/requerimentos_de_62.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3313/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3314/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3315/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3316/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3317/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3318/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3319/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3320/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3321/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3322/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3323/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3324/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3325/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3326/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3327/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3328/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3329/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3330/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3331/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3413/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3414/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3415/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3416/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3417/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3418/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3419/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3420/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3421/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3422/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3423/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3424/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3425/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3426/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3427/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3428/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3429/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3430/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3431/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3432/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3433/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3434/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3435/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3436/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3437/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3438/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3439/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3440/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3441/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3442/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3443/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3444/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3445/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3446/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3447/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3448/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3449/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3450/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3451/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3452/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3453/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3454/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3455/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3456/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3457/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3458/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3459/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3460/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3461/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3462/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3463/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3464/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3465/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3466/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3467/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3468/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3469/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3470/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3471/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3472/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3494/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3495/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3496/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3497/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3498/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3499/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3500/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3501/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3502/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3503/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3505/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3506/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3507/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3508/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3509/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3510/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3511/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3512/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3513/requerimento_163.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3514/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3515/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3517/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3518/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3520/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3521/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3522/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3523/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3524/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3525/requerimento_175.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3526/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3527/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3528/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3529/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3530/requerimento_180.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3531/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3532/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3533/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3534/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3535/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3536/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3537/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3538/requerimento_189.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3539/requerimento_190.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3540/requerimento_191.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3541/requerimento_192.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3542/requerimento_193.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3543/requerimento_194.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3544/requerimento_196.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3545/requerimento_197.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3546/requerimento_198.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3547/requerimento_199.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3548/requerimento_200.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3549/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3550/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3551/requerimento_203.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3552/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3553/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3554/requerimento_206.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3555/requerimento_207.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3556/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3557/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3558/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3559/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3560/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3561/requerimento_215.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3562/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3563/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3564/requerimento_218.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3565/requerimento_219.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3566/requerimento_220.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3567/requerimento_221.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3568/requerimento_222.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3569/requerimento_223.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3570/requerimento_224.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3571/requerimento_225.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3572/requerimento_226.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3573/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3574/requerimento_228.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3575/requerimento_229.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3576/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3577/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3578/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3579/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3580/requerimento_235.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3581/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3582/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3583/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3584/requerimento_239.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3585/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3586/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3587/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3588/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3589/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3590/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3591/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3592/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3593/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3594/requerimento_249.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3595/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3596/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3597/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3598/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3599/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3600/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3601/requerimento_256.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3602/requerimento_257.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3603/requerimento_258.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3614/requerimentos_n259.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3615/requerimentos_n260.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3616/requerimentos_n261.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3617/requerimentos_n262.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3618/requerimentos_n263.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3619/requerimentos_n264.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3620/requerimentos_n265.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3621/requerimentos_n266.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3622/requerimentos_n267.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3623/requerimentos_n268.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3624/requerimentos_n269.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3625/requerimentos_n270.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3626/requerimentos_n271.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3627/requerimentos_n272.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3628/requerimentos_n273.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3629/requerimentos_n274.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3630/requerimentos_n275.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3631/requerimentos_n276.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3634/requerimento_277.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3635/requerimento_278.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3636/requerimento_279.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3637/requerimento_280.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3638/requerimento_281.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3639/requerimento_282.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3640/requerimento_283.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3641/requerimento_284.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3642/requerimento_285.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3643/requerimento_286.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3644/requerimento_287.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3649/requerimentos_n_288.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3650/requerimentos_n_289.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3651/requerimentos_n_290.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3652/requerimentos_n_291.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3654/requerimentos_n_293.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3655/requerimentos_n_294.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3656/requerimentos_n_295.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3657/requerimentos_n_296.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3658/requerimentos_n_297.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3660/requerimentos_n_299.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3661/requerimentos_n_300.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3662/requerimentos_n_301.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3663/requerimentos_n_302.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3664/requerimentos_n_303.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3675/requerimentos_n304.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3676/requerimentos_n305.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3677/requerimentos_n306.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3678/requerimentos_n307.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3679/requerimentos_n308.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3680/requerimentos_n309_a_312-1.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3681/requerimentos_n309_a_312-4.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3682/requerimentos_n309_a_312-3.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3683/requerimentos_n309_a_312-5.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3173/indicacao_01_2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3174/indicacao_02_2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3175/indicacao_03_2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3176/indicacao_04_2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3177/indicacao_05_2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3178/indicacao_06_2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3179/indicacao_07_2022_lucinete.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3180/indicacao_08_2022_lucinete.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3181/indicacao_09_2022_anthony.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3182/indicacao_10_2022_anthony.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3183/indicacao_11_2022_anthony.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3184/indicacao_12_2022_anthony.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3185/indicacao_13_2022_macau.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3186/indicacao_14_2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3187/indicacao_15_2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3216/indicacoes_21-02-2022-1.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3217/indicacoes_21-02-2022-2.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3218/indicacoes_21-02-2022-3.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3219/indicacoes_21-02-2022-4.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3222/indicacoes_21-02-2022-8.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3223/indicacoes_21-02-2022-10.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3224/indicacoes_21-02-2022-11.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3225/indicacoes_21-02-2022-12.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3226/indicacoes_sessao_07-03-2022-1.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3227/indicacoes_sessao_07-03-2022-2.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3228/indicacoes_sessao_07-03-2022-3.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3229/indicacoes_sessao_07-03-2022-4.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3230/indicacoes_sessao_07-03-2022-5.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3231/indicacoes_sessao_07-03-2022-6.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3268/indicacoes_de_32.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3269/indicacoes_de_33.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3270/indicacoes_de_34.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3271/indicacoes_de_35.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3272/indicacoes_de_36.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3273/indicacoes_de_37.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3274/indicacoes_de_38.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3275/indicacoes_de_39.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3276/indicacoes_de_40.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3277/indicacoes_de_41.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3298/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3299/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3300/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3301/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3302/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3303/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3304/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3305/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3306/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3307/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3308/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3309/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3310/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3311/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3312/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3336/indicacao_57_ver._dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3337/indicacao_58_ver..pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3338/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3339/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3340/indicacao_61_ver..pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3341/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3342/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3343/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3344/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3345/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3346/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3347/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3348/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3349/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3350/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3351/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3352/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3353/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3354/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3355/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3356/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3357/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3358/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3359/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3360/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3361/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3362/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3363/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3364/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3372/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3373/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3374/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3375/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3376/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3377/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3378/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3379/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3380/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3381/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3382/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3383/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3384/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3385/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3386/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3387/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3388/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3389/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3390/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3391/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3392/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3393/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3394/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3395/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3396/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3397/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3398/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3399/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3400/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3401/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3402/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3403/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3404/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3405/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3406/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3407/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3408/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3409/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3410/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3411/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3412/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3473/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3474/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3475/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3476/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3477/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3478/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3479/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3480/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3481/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3483/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3484/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3485/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3486/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3487/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3488/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3489/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3490/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3491/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3492/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3493/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3605/indicacao_n149.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3606/indicacao_n150.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3607/indicacao_n151.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3608/indicacao_n152.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3609/indicacao_n153.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3610/indicacao_n154.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3611/indicacao_n155.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3612/indicacao_n156.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3613/indicacao_n157.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3633/indicacoes_n159.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3645/indicacoes_n160.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3646/indicacao_n_161.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3647/indicacoes_n162.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3648/indicacao_n163.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3669/indicacao_n164.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3670/indicacao_n_165.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3332/emenda_a_lei_organica_no_05.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3210/projeto_de_lei_n01-2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3212/projeto_de_lei_02-2022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3284/projeto_de_lei_03_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3288/projeto_de_lei_04_2022_legislativo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3169/projeto_de_lei_01_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3283/projeto_de_lei_n02_de_21_de_marco_de_2022_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3365/pl_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3210/projeto_de_lei_n01-2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3212/projeto_de_lei_02-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3284/projeto_de_lei_03_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3288/projeto_de_lei_04_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3170/projeto_de_lei_complementar_n01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3171/projeto_de_lei_complementar_n02.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3211/projeto_de_lei_complementar_n03.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3213/projeto_de_lei_complementar_n04_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3260/projeto_de_lei_complementar_n05_de_14_de_marco_de_2022_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3261/projeto_de_lei_complementar_n06_de_14_de_marco_de_2022_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3262/projeto_de_lei_complementar_n07_de_14_de_marco_de_2022_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3263/projeto_de_lei_complementar_n08_de_14_de_marco_de_2022_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3264/projeto_de_lei_complementar_n09_de_15_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3285/projeto_de_resolucao_001_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3286/projeto_de_resolucao_002_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3287/projeto_de_resolucao_003_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3665/emenda_n1_ao_projeto_de_lei_complementar_13_de_09_de_novembro_de_2022_de_natureza_modificativa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3188/requerimento_01_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3189/requerimento_02_2022_dyehgo_franca.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3190/requerimento_03_dyhego.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3191/requerimento_04_macau.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3192/requerimento_05_macau.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3193/requerimento_06_marciano.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3194/requerimento_07_teka.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3195/requerimento_08_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3196/requerimento_09_2022_macau.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3197/requerimento_10_2022_macau.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3198/requerimento_11_2022_lucinete.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3199/requerimento_12_2022_lucinete.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3200/requerimento_13_2022_josemar_daniel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3201/requerimento_14_2022_teka.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3202/requerimento_15_2022_benilto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3203/requerimento_16_2022_marcia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3204/requerimento_17_2022_teka.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3205/requerimento_18_benilto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3206/requerimento_19_lucinete.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3207/requerimento_20_tuca.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3208/requerimento_21_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3232/requerimentos_21-02-2022-1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3233/requerimentos_21-02-2022-2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3234/requerimentos_21-02-2022-3.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3235/requerimentos_21-02-2022-4.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3236/requerimento_ver._dyhego.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3237/requerimento_vereador_dyhego.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3238/requerimentos_21-02-2022-9.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3239/requerimentos_21-02-2022-10.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3253/requerimentos_30.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3254/requerimentos_31.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3255/requerimentos_32.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3256/requerimentos_33.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3257/requerimentos_34.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3258/requerimentos_35.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3259/requerimentos_36.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3240/requerimentos_sessao_07-03-2022-1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3241/requerimentos_sessao_07-03-2022-2.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3242/requerimentos_sessao_07-03-2022-3.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3243/requerimentos_sessao_07-03-2022-4.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3244/requerimentos_sessao_07-03-2022-5.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3245/requerimentos_sessao_07-03-2022-6.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3246/requerimentos_sessao_07-03-2022-7.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3247/requerimentos_sessao_07-03-2022-8.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3248/requerimentos_sessao_07-03-2022-9.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3249/requerimentos_sessao_07-03-2022-10.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3250/requerimentos_sessao_07-03-2022-11.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3251/requerimentos_sessao_07-03-2022-12.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3252/requerimentos_sessao_07-03-2022-13.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3278/requerimentos_de_50.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3279/requerimentos_de_51.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3280/requerimentos_de_52.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3281/requerimentos_de_53.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3290/requerimentos_de_55.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3291/requerimentos_de_56.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3292/requerimentos_de_57.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3293/requerimentos_de_58.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3294/requerimentos_de_59.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3295/requerimentos_de_60.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3296/requerimentos_de_61.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3297/requerimentos_de_62.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3313/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3314/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3315/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3316/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3317/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3318/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3319/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3320/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3321/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3322/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3323/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3324/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3325/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3326/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3327/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3328/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3329/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3330/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3331/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3413/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3414/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3415/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3416/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3417/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3418/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3419/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3420/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3421/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3422/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3423/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3424/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3425/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3426/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3427/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3428/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3429/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3430/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3431/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3432/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3433/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3434/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3435/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3436/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3437/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3438/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3439/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3440/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3441/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3442/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3443/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3444/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3445/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3446/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3447/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3448/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3449/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3450/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3451/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3452/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3453/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3454/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3455/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3456/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3457/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3458/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3459/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3460/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3461/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3462/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3463/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3464/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3465/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3466/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3467/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3468/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3469/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3470/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3471/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3472/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3494/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3495/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3496/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3497/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3498/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3499/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3500/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3501/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3502/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3503/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3505/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3506/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3507/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3508/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3509/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3510/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3511/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3512/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3513/requerimento_163.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3514/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3515/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3517/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3518/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3520/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3521/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3522/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3523/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3524/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3525/requerimento_175.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3526/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3527/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3528/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3529/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3530/requerimento_180.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3531/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3532/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3533/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3534/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3535/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3536/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3537/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3538/requerimento_189.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3539/requerimento_190.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3540/requerimento_191.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3541/requerimento_192.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3542/requerimento_193.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3543/requerimento_194.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3544/requerimento_196.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3545/requerimento_197.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3546/requerimento_198.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3547/requerimento_199.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3548/requerimento_200.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3549/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3550/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3551/requerimento_203.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3552/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3553/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3554/requerimento_206.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3555/requerimento_207.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3556/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3557/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3558/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3559/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3560/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3561/requerimento_215.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3562/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3563/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3564/requerimento_218.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3565/requerimento_219.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3566/requerimento_220.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3567/requerimento_221.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3568/requerimento_222.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3569/requerimento_223.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3570/requerimento_224.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3571/requerimento_225.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3572/requerimento_226.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3573/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3574/requerimento_228.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3575/requerimento_229.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3576/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3577/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3578/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3579/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3580/requerimento_235.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3581/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3582/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3583/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3584/requerimento_239.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3585/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3586/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3587/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3588/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3589/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3590/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3591/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3592/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3593/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3594/requerimento_249.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3595/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3596/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3597/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3598/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3599/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3600/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3601/requerimento_256.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3602/requerimento_257.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3603/requerimento_258.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3614/requerimentos_n259.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3615/requerimentos_n260.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3616/requerimentos_n261.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3617/requerimentos_n262.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3618/requerimentos_n263.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3619/requerimentos_n264.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3620/requerimentos_n265.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3621/requerimentos_n266.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3622/requerimentos_n267.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3623/requerimentos_n268.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3624/requerimentos_n269.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3625/requerimentos_n270.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3626/requerimentos_n271.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3627/requerimentos_n272.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3628/requerimentos_n273.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3629/requerimentos_n274.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3630/requerimentos_n275.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3631/requerimentos_n276.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3634/requerimento_277.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3635/requerimento_278.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3636/requerimento_279.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3637/requerimento_280.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3638/requerimento_281.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3639/requerimento_282.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3640/requerimento_283.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3641/requerimento_284.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3642/requerimento_285.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3643/requerimento_286.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3644/requerimento_287.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3649/requerimentos_n_288.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3650/requerimentos_n_289.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3651/requerimentos_n_290.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3652/requerimentos_n_291.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3654/requerimentos_n_293.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3655/requerimentos_n_294.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3656/requerimentos_n_295.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3657/requerimentos_n_296.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3658/requerimentos_n_297.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3660/requerimentos_n_299.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3661/requerimentos_n_300.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3662/requerimentos_n_301.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3663/requerimentos_n_302.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3664/requerimentos_n_303.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3675/requerimentos_n304.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3676/requerimentos_n305.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3677/requerimentos_n306.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3678/requerimentos_n307.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3679/requerimentos_n308.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3680/requerimentos_n309_a_312-1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3681/requerimentos_n309_a_312-4.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3682/requerimentos_n309_a_312-3.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3683/requerimentos_n309_a_312-5.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3173/indicacao_01_2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3174/indicacao_02_2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3175/indicacao_03_2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3176/indicacao_04_2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3177/indicacao_05_2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3178/indicacao_06_2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3179/indicacao_07_2022_lucinete.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3180/indicacao_08_2022_lucinete.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3181/indicacao_09_2022_anthony.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3182/indicacao_10_2022_anthony.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3183/indicacao_11_2022_anthony.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3184/indicacao_12_2022_anthony.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3185/indicacao_13_2022_macau.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3186/indicacao_14_2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3187/indicacao_15_2022_dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3216/indicacoes_21-02-2022-1.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3217/indicacoes_21-02-2022-2.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3218/indicacoes_21-02-2022-3.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3219/indicacoes_21-02-2022-4.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3222/indicacoes_21-02-2022-8.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3223/indicacoes_21-02-2022-10.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3224/indicacoes_21-02-2022-11.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3225/indicacoes_21-02-2022-12.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3226/indicacoes_sessao_07-03-2022-1.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3227/indicacoes_sessao_07-03-2022-2.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3228/indicacoes_sessao_07-03-2022-3.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3229/indicacoes_sessao_07-03-2022-4.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3230/indicacoes_sessao_07-03-2022-5.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3231/indicacoes_sessao_07-03-2022-6.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3268/indicacoes_de_32.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3269/indicacoes_de_33.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3270/indicacoes_de_34.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3271/indicacoes_de_35.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3272/indicacoes_de_36.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3273/indicacoes_de_37.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3274/indicacoes_de_38.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3275/indicacoes_de_39.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3276/indicacoes_de_40.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3277/indicacoes_de_41.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3298/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3299/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3300/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3301/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3302/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3303/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3304/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3305/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3306/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3307/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3308/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3309/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3310/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3311/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3312/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3336/indicacao_57_ver._dyhego_franca.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3337/indicacao_58_ver..pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3338/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3339/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3340/indicacao_61_ver..pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3341/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3342/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3343/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3344/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3345/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3346/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3347/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3348/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3349/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3350/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3351/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3352/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3353/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3354/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3355/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3356/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3357/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3358/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3359/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3360/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3361/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3362/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3363/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3364/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3372/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3373/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3374/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3375/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3376/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3377/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3378/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3379/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3380/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3381/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3382/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3383/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3384/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3385/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3386/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3387/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3388/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3389/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3390/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3391/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3392/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3393/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3394/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3395/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3396/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3397/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3398/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3399/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3400/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3401/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3402/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3403/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3404/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3405/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3406/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3407/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3408/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3409/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3410/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3411/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3412/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3473/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3474/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3475/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3476/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3477/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3478/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3479/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3480/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3481/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3483/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3484/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3485/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3486/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3487/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3488/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3489/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3490/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3491/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3492/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3493/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3605/indicacao_n149.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3606/indicacao_n150.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3607/indicacao_n151.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3608/indicacao_n152.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3609/indicacao_n153.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3610/indicacao_n154.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3611/indicacao_n155.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3612/indicacao_n156.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3613/indicacao_n157.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3633/indicacoes_n159.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3645/indicacoes_n160.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3646/indicacao_n_161.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3647/indicacoes_n162.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3648/indicacao_n163.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3669/indicacao_n164.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3670/indicacao_n_165.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3172/mocao_n01_-_2022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3209/mocao_n02-_2022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3214/mocoes_21-02-2022-1.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3215/mocao_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3265/mocao_6_2022.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3266/mocao_7_2022.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3267/mocao_8_2022.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3289/mocao_n09.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3333/mocao_de_pesar_n10.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3334/mocao_11-2022.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3335/mocao_de_congratulacoes_leticia.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3366/mocao_n14-2022.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3367/mocao_n15-2022.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3368/mocao_n16-2022.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3369/mocao_n17-2022.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3370/mocao_n18.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3371/mocao_n19.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3604/mocao_n30.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3666/mocao_n31.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3667/mocao_n32-2022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3668/mocao_n33-2022.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3671/mocoes_n34.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3672/mocoes_n35.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3673/mocoes_n36.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3674/mocoes_n37.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2022/3332/emenda_a_lei_organica_no_05.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H516"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="134" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6214,13319 +6214,13319 @@
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>26</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
+        <v>44</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="F14" t="s">
+      <c r="H14" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" t="s">
+        <v>44</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
-[...14 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>69</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="F16" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H16" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
+        <v>44</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" t="s">
         <v>78</v>
       </c>
-      <c r="E18" t="s">
+      <c r="F18" t="s">
+        <v>35</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>17</v>
       </c>
       <c r="D19" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" t="s">
         <v>78</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" t="s">
+        <v>35</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H19" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" t="s">
+        <v>78</v>
+      </c>
+      <c r="F20" t="s">
+        <v>35</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H20" t="s">
         <v>86</v>
-      </c>
-[...19 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>88</v>
+      </c>
+      <c r="E21" t="s">
+        <v>89</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B21" t="s">
-[...11 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="E22" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="F22" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="D23" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="E23" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="F23" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="D24" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="E24" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="F24" t="s">
-        <v>100</v>
+        <v>27</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H24" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>103</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="D25" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="E25" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="F25" t="s">
         <v>104</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>105</v>
       </c>
       <c r="H25" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>107</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
+        <v>57</v>
+      </c>
+      <c r="D26" t="s">
+        <v>93</v>
+      </c>
+      <c r="E26" t="s">
+        <v>94</v>
+      </c>
+      <c r="F26" t="s">
+        <v>104</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="D26" t="s">
-[...5 lines deleted...]
-      <c r="F26" t="s">
+      <c r="H26" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>61</v>
+      </c>
+      <c r="D27" t="s">
+        <v>93</v>
+      </c>
+      <c r="E27" t="s">
+        <v>94</v>
+      </c>
+      <c r="F27" t="s">
+        <v>111</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B27" t="s">
-[...14 lines deleted...]
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>65</v>
+      </c>
+      <c r="D28" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" t="s">
+        <v>94</v>
+      </c>
+      <c r="F28" t="s">
         <v>115</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="G28" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D28" t="s">
-[...5 lines deleted...]
-      <c r="F28" t="s">
+      <c r="H28" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>69</v>
+      </c>
+      <c r="D29" t="s">
+        <v>93</v>
+      </c>
+      <c r="E29" t="s">
+        <v>94</v>
+      </c>
+      <c r="F29" t="s">
+        <v>119</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="H29" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>73</v>
+      </c>
+      <c r="D30" t="s">
+        <v>93</v>
+      </c>
+      <c r="E30" t="s">
+        <v>94</v>
+      </c>
+      <c r="F30" t="s">
+        <v>104</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H30" t="s">
         <v>124</v>
-      </c>
-[...19 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D31" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="E31" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="F31" t="s">
-        <v>131</v>
+        <v>104</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="H31" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>135</v>
+        <v>21</v>
       </c>
       <c r="D32" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="E32" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="F32" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="H32" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D33" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="E33" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="F33" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="H33" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="D34" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="E34" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="F34" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="H34" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="D35" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="E35" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="F35" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="H35" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="D36" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="E36" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="F36" t="s">
-        <v>126</v>
+        <v>148</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="H36" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>151</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>152</v>
+      </c>
+      <c r="D37" t="s">
+        <v>93</v>
+      </c>
+      <c r="E37" t="s">
+        <v>94</v>
+      </c>
+      <c r="F37" t="s">
+        <v>153</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H37" t="s">
         <v>155</v>
-      </c>
-[...19 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D38" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="E38" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="F38" t="s">
-        <v>162</v>
+        <v>115</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="H38" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="D39" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="E39" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="F39" t="s">
-        <v>167</v>
+        <v>148</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="H39" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="D40" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="E40" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="F40" t="s">
-        <v>157</v>
+        <v>130</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="H40" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D41" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="E41" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="F41" t="s">
-        <v>126</v>
+        <v>170</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="H41" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="D42" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="E42" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="F42" t="s">
-        <v>117</v>
+        <v>27</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="H42" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>10</v>
+        <v>178</v>
       </c>
       <c r="D43" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E43" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F43" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="H43" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>17</v>
+        <v>182</v>
       </c>
       <c r="D44" t="s">
+        <v>93</v>
+      </c>
+      <c r="E44" t="s">
+        <v>94</v>
+      </c>
+      <c r="F44" t="s">
+        <v>104</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="E44" t="s">
+      <c r="H44" t="s">
         <v>184</v>
-      </c>
-[...7 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>33</v>
+        <v>186</v>
       </c>
       <c r="D45" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E45" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F45" t="s">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="H45" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>190</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>191</v>
+      </c>
+      <c r="D46" t="s">
+        <v>93</v>
+      </c>
+      <c r="E46" t="s">
+        <v>94</v>
+      </c>
+      <c r="F46" t="s">
+        <v>27</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H46" t="s">
         <v>193</v>
-      </c>
-[...19 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>194</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>195</v>
+      </c>
+      <c r="D47" t="s">
+        <v>93</v>
+      </c>
+      <c r="E47" t="s">
+        <v>94</v>
+      </c>
+      <c r="F47" t="s">
+        <v>27</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="B47" t="s">
-[...14 lines deleted...]
-      <c r="G47" s="1" t="s">
+      <c r="H47" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>198</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
         <v>199</v>
       </c>
-      <c r="B48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D48" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E48" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F48" t="s">
+        <v>27</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="G48" s="1" t="s">
+      <c r="H48" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>202</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
         <v>203</v>
       </c>
-      <c r="B49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D49" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E49" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F49" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>204</v>
       </c>
       <c r="H49" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>206</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>53</v>
+        <v>207</v>
       </c>
       <c r="D50" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E50" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F50" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H50" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>57</v>
+        <v>211</v>
       </c>
       <c r="D51" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E51" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F51" t="s">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="H51" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>108</v>
+        <v>215</v>
       </c>
       <c r="D52" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E52" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F52" t="s">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="H52" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>21</v>
+        <v>219</v>
       </c>
       <c r="D53" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E53" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F53" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="H53" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D54" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E54" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F54" t="s">
-        <v>216</v>
+        <v>130</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="H54" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>116</v>
+        <v>227</v>
       </c>
       <c r="D55" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E55" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F55" t="s">
-        <v>224</v>
+        <v>148</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="H55" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>121</v>
+        <v>231</v>
       </c>
       <c r="D56" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E56" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F56" t="s">
-        <v>83</v>
+        <v>232</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="H56" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>125</v>
+        <v>236</v>
       </c>
       <c r="D57" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E57" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F57" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="H57" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>130</v>
+        <v>240</v>
       </c>
       <c r="D58" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E58" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F58" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="H58" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>135</v>
+        <v>244</v>
       </c>
       <c r="D59" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E59" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F59" t="s">
-        <v>83</v>
+        <v>245</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="H59" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>139</v>
+        <v>249</v>
       </c>
       <c r="D60" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E60" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F60" t="s">
-        <v>126</v>
+        <v>245</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="H60" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>143</v>
+        <v>253</v>
       </c>
       <c r="D61" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E61" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F61" t="s">
-        <v>216</v>
+        <v>104</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="H61" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="D62" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E62" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F62" t="s">
         <v>104</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="H62" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="D63" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E63" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F63" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="H63" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
       <c r="D64" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E64" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F64" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="H64" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="D65" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E65" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F65" t="s">
-        <v>162</v>
+        <v>232</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="H65" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="D66" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E66" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F66" t="s">
-        <v>167</v>
+        <v>232</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="H66" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="D67" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E67" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F67" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="H67" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>270</v>
+        <v>281</v>
       </c>
       <c r="D68" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E68" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F68" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>271</v>
+        <v>282</v>
       </c>
       <c r="H68" t="s">
-        <v>272</v>
+        <v>283</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
       <c r="D69" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E69" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F69" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="H69" t="s">
-        <v>276</v>
+        <v>287</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
       <c r="D70" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E70" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F70" t="s">
-        <v>83</v>
+        <v>119</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>279</v>
+        <v>290</v>
       </c>
       <c r="H70" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>281</v>
+        <v>292</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="D71" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E71" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F71" t="s">
-        <v>216</v>
+        <v>187</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="H71" t="s">
-        <v>284</v>
+        <v>295</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>148</v>
+        <v>297</v>
       </c>
       <c r="D72" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E72" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F72" t="s">
-        <v>162</v>
+        <v>187</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="H72" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>152</v>
+        <v>301</v>
       </c>
       <c r="D73" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E73" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F73" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>289</v>
+        <v>302</v>
       </c>
       <c r="H73" t="s">
-        <v>290</v>
+        <v>303</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>291</v>
+        <v>304</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>156</v>
+        <v>305</v>
       </c>
       <c r="D74" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E74" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F74" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>292</v>
+        <v>306</v>
       </c>
       <c r="H74" t="s">
-        <v>293</v>
+        <v>307</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>161</v>
+        <v>309</v>
       </c>
       <c r="D75" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E75" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F75" t="s">
-        <v>216</v>
+        <v>111</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>295</v>
+        <v>310</v>
       </c>
       <c r="H75" t="s">
-        <v>296</v>
+        <v>311</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>166</v>
+        <v>313</v>
       </c>
       <c r="D76" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E76" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F76" t="s">
-        <v>126</v>
+        <v>153</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>298</v>
+        <v>314</v>
       </c>
       <c r="H76" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>300</v>
+        <v>316</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>171</v>
+        <v>317</v>
       </c>
       <c r="D77" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E77" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F77" t="s">
-        <v>301</v>
+        <v>104</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>302</v>
+        <v>318</v>
       </c>
       <c r="H77" t="s">
-        <v>303</v>
+        <v>319</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>304</v>
+        <v>320</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>175</v>
+        <v>321</v>
       </c>
       <c r="D78" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E78" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F78" t="s">
-        <v>216</v>
+        <v>170</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>305</v>
+        <v>322</v>
       </c>
       <c r="H78" t="s">
-        <v>306</v>
+        <v>323</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>179</v>
+        <v>325</v>
       </c>
       <c r="D79" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E79" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F79" t="s">
-        <v>200</v>
+        <v>115</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>308</v>
+        <v>326</v>
       </c>
       <c r="H79" t="s">
-        <v>309</v>
+        <v>327</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>310</v>
+        <v>328</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>311</v>
+        <v>329</v>
       </c>
       <c r="D80" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E80" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F80" t="s">
-        <v>312</v>
+        <v>330</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>313</v>
+        <v>331</v>
       </c>
       <c r="H80" t="s">
-        <v>314</v>
+        <v>332</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>315</v>
+        <v>333</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>316</v>
+        <v>334</v>
       </c>
       <c r="D81" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E81" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F81" t="s">
-        <v>312</v>
+        <v>187</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>317</v>
+        <v>335</v>
       </c>
       <c r="H81" t="s">
-        <v>318</v>
+        <v>336</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>319</v>
+        <v>337</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="D82" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E82" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F82" t="s">
-        <v>162</v>
+        <v>339</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>321</v>
+        <v>340</v>
       </c>
       <c r="H82" t="s">
-        <v>322</v>
+        <v>341</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>323</v>
+        <v>342</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>324</v>
+        <v>343</v>
       </c>
       <c r="D83" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E83" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F83" t="s">
-        <v>162</v>
+        <v>339</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>325</v>
+        <v>344</v>
       </c>
       <c r="H83" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>328</v>
+        <v>347</v>
       </c>
       <c r="D84" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E84" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F84" t="s">
-        <v>87</v>
+        <v>339</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>329</v>
+        <v>348</v>
       </c>
       <c r="H84" t="s">
-        <v>330</v>
+        <v>349</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>331</v>
+        <v>350</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>332</v>
+        <v>351</v>
       </c>
       <c r="D85" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E85" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F85" t="s">
-        <v>87</v>
+        <v>339</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>333</v>
+        <v>352</v>
       </c>
       <c r="H85" t="s">
-        <v>334</v>
+        <v>353</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>335</v>
+        <v>354</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>336</v>
+        <v>355</v>
       </c>
       <c r="D86" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E86" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F86" t="s">
-        <v>301</v>
+        <v>27</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>337</v>
+        <v>356</v>
       </c>
       <c r="H86" t="s">
-        <v>338</v>
+        <v>357</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>339</v>
+        <v>358</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>340</v>
+        <v>359</v>
       </c>
       <c r="D87" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E87" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F87" t="s">
-        <v>301</v>
+        <v>27</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>341</v>
+        <v>360</v>
       </c>
       <c r="H87" t="s">
-        <v>342</v>
+        <v>361</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>343</v>
+        <v>362</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>344</v>
+        <v>363</v>
       </c>
       <c r="D88" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E88" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F88" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>345</v>
+        <v>364</v>
       </c>
       <c r="H88" t="s">
-        <v>346</v>
+        <v>365</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>347</v>
+        <v>366</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>348</v>
+        <v>367</v>
       </c>
       <c r="D89" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E89" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F89" t="s">
-        <v>200</v>
+        <v>111</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>349</v>
+        <v>368</v>
       </c>
       <c r="H89" t="s">
-        <v>350</v>
+        <v>369</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>351</v>
+        <v>370</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>352</v>
+        <v>371</v>
       </c>
       <c r="D90" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E90" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F90" t="s">
-        <v>200</v>
+        <v>232</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>353</v>
+        <v>372</v>
       </c>
       <c r="H90" t="s">
-        <v>354</v>
+        <v>373</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>355</v>
+        <v>374</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>356</v>
+        <v>375</v>
       </c>
       <c r="D91" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E91" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F91" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>357</v>
+        <v>376</v>
       </c>
       <c r="H91" t="s">
-        <v>358</v>
+        <v>377</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>359</v>
+        <v>378</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>360</v>
+        <v>379</v>
       </c>
       <c r="D92" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E92" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F92" t="s">
-        <v>167</v>
+        <v>111</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>361</v>
+        <v>380</v>
       </c>
       <c r="H92" t="s">
-        <v>362</v>
+        <v>381</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>363</v>
+        <v>382</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>364</v>
+        <v>383</v>
       </c>
       <c r="D93" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E93" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F93" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>365</v>
+        <v>384</v>
       </c>
       <c r="H93" t="s">
-        <v>366</v>
+        <v>385</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>367</v>
+        <v>386</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>368</v>
+        <v>387</v>
       </c>
       <c r="D94" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E94" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F94" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>369</v>
+        <v>388</v>
       </c>
       <c r="H94" t="s">
-        <v>370</v>
+        <v>389</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>371</v>
+        <v>390</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>372</v>
+        <v>391</v>
       </c>
       <c r="D95" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E95" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F95" t="s">
-        <v>216</v>
+        <v>104</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>373</v>
+        <v>392</v>
       </c>
       <c r="H95" t="s">
-        <v>374</v>
+        <v>393</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>375</v>
+        <v>394</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>376</v>
+        <v>395</v>
       </c>
       <c r="D96" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E96" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F96" t="s">
-        <v>200</v>
+        <v>396</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>377</v>
+        <v>397</v>
       </c>
       <c r="H96" t="s">
-        <v>378</v>
+        <v>398</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>379</v>
+        <v>399</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>380</v>
+        <v>400</v>
       </c>
       <c r="D97" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E97" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F97" t="s">
-        <v>109</v>
+        <v>232</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>381</v>
+        <v>401</v>
       </c>
       <c r="H97" t="s">
-        <v>382</v>
+        <v>402</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>383</v>
+        <v>403</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>384</v>
+        <v>404</v>
       </c>
       <c r="D98" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E98" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F98" t="s">
-        <v>162</v>
+        <v>115</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>385</v>
+        <v>405</v>
       </c>
       <c r="H98" t="s">
-        <v>386</v>
+        <v>406</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>387</v>
+        <v>407</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>388</v>
+        <v>408</v>
       </c>
       <c r="D99" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E99" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F99" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>389</v>
+        <v>409</v>
       </c>
       <c r="H99" t="s">
-        <v>390</v>
+        <v>410</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>391</v>
+        <v>411</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>392</v>
+        <v>412</v>
       </c>
       <c r="D100" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E100" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F100" t="s">
-        <v>83</v>
+        <v>413</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>393</v>
+        <v>414</v>
       </c>
       <c r="H100" t="s">
-        <v>394</v>
+        <v>415</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>395</v>
+        <v>416</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>396</v>
+        <v>417</v>
       </c>
       <c r="D101" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E101" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F101" t="s">
-        <v>397</v>
+        <v>339</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>398</v>
+        <v>418</v>
       </c>
       <c r="H101" t="s">
-        <v>399</v>
+        <v>419</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>400</v>
+        <v>420</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>401</v>
+        <v>421</v>
       </c>
       <c r="D102" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E102" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F102" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>402</v>
+        <v>422</v>
       </c>
       <c r="H102" t="s">
-        <v>403</v>
+        <v>423</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>404</v>
+        <v>424</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>405</v>
+        <v>425</v>
       </c>
       <c r="D103" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E103" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F103" t="s">
-        <v>406</v>
+        <v>339</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>407</v>
+        <v>426</v>
       </c>
       <c r="H103" t="s">
-        <v>408</v>
+        <v>427</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>409</v>
+        <v>428</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>410</v>
+        <v>429</v>
       </c>
       <c r="D104" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E104" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F104" t="s">
-        <v>406</v>
+        <v>339</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>411</v>
+        <v>430</v>
       </c>
       <c r="H104" t="s">
-        <v>412</v>
+        <v>431</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>413</v>
+        <v>432</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>414</v>
+        <v>433</v>
       </c>
       <c r="D105" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E105" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F105" t="s">
-        <v>406</v>
+        <v>27</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>415</v>
+        <v>434</v>
       </c>
       <c r="H105" t="s">
-        <v>416</v>
+        <v>435</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>417</v>
+        <v>436</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>418</v>
+        <v>437</v>
       </c>
       <c r="D106" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E106" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F106" t="s">
-        <v>406</v>
+        <v>27</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>419</v>
+        <v>438</v>
       </c>
       <c r="H106" t="s">
-        <v>420</v>
+        <v>439</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>421</v>
+        <v>440</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>422</v>
+        <v>441</v>
       </c>
       <c r="D107" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E107" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F107" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>423</v>
+        <v>442</v>
       </c>
       <c r="H107" t="s">
-        <v>424</v>
+        <v>443</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>425</v>
+        <v>444</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>426</v>
+        <v>445</v>
       </c>
       <c r="D108" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E108" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F108" t="s">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>427</v>
+        <v>446</v>
       </c>
       <c r="H108" t="s">
-        <v>428</v>
+        <v>447</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>429</v>
+        <v>448</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>430</v>
+        <v>449</v>
       </c>
       <c r="D109" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E109" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F109" t="s">
-        <v>87</v>
+        <v>153</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>431</v>
+        <v>450</v>
       </c>
       <c r="H109" t="s">
-        <v>432</v>
+        <v>451</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>433</v>
+        <v>452</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>434</v>
+        <v>453</v>
       </c>
       <c r="D110" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E110" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F110" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>435</v>
+        <v>454</v>
       </c>
       <c r="H110" t="s">
-        <v>436</v>
+        <v>455</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>437</v>
+        <v>456</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>438</v>
+        <v>457</v>
       </c>
       <c r="D111" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E111" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F111" t="s">
-        <v>301</v>
+        <v>339</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>439</v>
+        <v>458</v>
       </c>
       <c r="H111" t="s">
-        <v>440</v>
+        <v>459</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>441</v>
+        <v>460</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>442</v>
+        <v>461</v>
       </c>
       <c r="D112" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E112" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F112" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>443</v>
+        <v>462</v>
       </c>
       <c r="H112" t="s">
-        <v>444</v>
+        <v>463</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>445</v>
+        <v>464</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>446</v>
+        <v>465</v>
       </c>
       <c r="D113" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E113" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F113" t="s">
-        <v>200</v>
+        <v>130</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="H113" t="s">
-        <v>448</v>
+        <v>467</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>450</v>
+        <v>469</v>
       </c>
       <c r="D114" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E114" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F114" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>451</v>
+        <v>470</v>
       </c>
       <c r="H114" t="s">
-        <v>452</v>
+        <v>471</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>453</v>
+        <v>472</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>454</v>
+        <v>473</v>
       </c>
       <c r="D115" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E115" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F115" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>455</v>
+        <v>474</v>
       </c>
       <c r="H115" t="s">
-        <v>456</v>
+        <v>475</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>457</v>
+        <v>476</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>458</v>
+        <v>477</v>
       </c>
       <c r="D116" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E116" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F116" t="s">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>459</v>
+        <v>478</v>
       </c>
       <c r="H116" t="s">
-        <v>460</v>
+        <v>479</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>461</v>
+        <v>480</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>462</v>
+        <v>481</v>
       </c>
       <c r="D117" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E117" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F117" t="s">
-        <v>463</v>
+        <v>232</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>464</v>
+        <v>482</v>
       </c>
       <c r="H117" t="s">
-        <v>465</v>
+        <v>483</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>466</v>
+        <v>484</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="D118" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E118" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F118" t="s">
-        <v>301</v>
+        <v>339</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>468</v>
+        <v>486</v>
       </c>
       <c r="H118" t="s">
-        <v>469</v>
+        <v>487</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>470</v>
+        <v>488</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>471</v>
+        <v>489</v>
       </c>
       <c r="D119" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E119" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F119" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>472</v>
+        <v>490</v>
       </c>
       <c r="H119" t="s">
-        <v>473</v>
+        <v>491</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>474</v>
+        <v>492</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="D120" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E120" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F120" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>476</v>
+        <v>494</v>
       </c>
       <c r="H120" t="s">
-        <v>477</v>
+        <v>495</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>478</v>
+        <v>496</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>479</v>
+        <v>497</v>
       </c>
       <c r="D121" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E121" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F121" t="s">
-        <v>480</v>
+        <v>187</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="H121" t="s">
-        <v>482</v>
+        <v>499</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>483</v>
+        <v>500</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>484</v>
+        <v>501</v>
       </c>
       <c r="D122" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E122" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F122" t="s">
-        <v>406</v>
+        <v>153</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>485</v>
+        <v>502</v>
       </c>
       <c r="H122" t="s">
-        <v>486</v>
+        <v>503</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>487</v>
+        <v>504</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>488</v>
+        <v>505</v>
       </c>
       <c r="D123" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E123" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F123" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>489</v>
+        <v>506</v>
       </c>
       <c r="H123" t="s">
-        <v>490</v>
+        <v>507</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>491</v>
+        <v>508</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>492</v>
+        <v>509</v>
       </c>
       <c r="D124" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E124" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F124" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>493</v>
+        <v>510</v>
       </c>
       <c r="H124" t="s">
-        <v>494</v>
+        <v>511</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>495</v>
+        <v>512</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>496</v>
+        <v>513</v>
       </c>
       <c r="D125" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E125" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F125" t="s">
-        <v>406</v>
+        <v>111</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>497</v>
+        <v>514</v>
       </c>
       <c r="H125" t="s">
-        <v>498</v>
+        <v>515</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>499</v>
+        <v>516</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>500</v>
+        <v>517</v>
       </c>
       <c r="D126" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E126" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F126" t="s">
-        <v>87</v>
+        <v>518</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>501</v>
+        <v>519</v>
       </c>
       <c r="H126" t="s">
-        <v>502</v>
+        <v>520</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>503</v>
+        <v>521</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>504</v>
+        <v>522</v>
       </c>
       <c r="D127" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E127" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F127" t="s">
-        <v>87</v>
+        <v>518</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>505</v>
+        <v>523</v>
       </c>
       <c r="H127" t="s">
-        <v>506</v>
+        <v>524</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>507</v>
+        <v>525</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>508</v>
+        <v>526</v>
       </c>
       <c r="D128" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E128" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F128" t="s">
-        <v>216</v>
+        <v>153</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>509</v>
+        <v>527</v>
       </c>
       <c r="H128" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>511</v>
+        <v>529</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>512</v>
+        <v>530</v>
       </c>
       <c r="D129" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E129" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F129" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>513</v>
+        <v>531</v>
       </c>
       <c r="H129" t="s">
-        <v>514</v>
+        <v>532</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>515</v>
+        <v>533</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>516</v>
+        <v>534</v>
       </c>
       <c r="D130" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E130" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F130" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>517</v>
+        <v>535</v>
       </c>
       <c r="H130" t="s">
-        <v>518</v>
+        <v>536</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>519</v>
+        <v>537</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>520</v>
+        <v>538</v>
       </c>
       <c r="D131" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E131" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F131" t="s">
-        <v>104</v>
+        <v>27</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>521</v>
+        <v>539</v>
       </c>
       <c r="H131" t="s">
-        <v>522</v>
+        <v>540</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>523</v>
+        <v>541</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="D132" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E132" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F132" t="s">
-        <v>406</v>
+        <v>27</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="H132" t="s">
-        <v>526</v>
+        <v>544</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>527</v>
+        <v>545</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>528</v>
+        <v>546</v>
       </c>
       <c r="D133" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E133" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F133" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>529</v>
+        <v>547</v>
       </c>
       <c r="H133" t="s">
-        <v>530</v>
+        <v>548</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>531</v>
+        <v>549</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>532</v>
+        <v>550</v>
       </c>
       <c r="D134" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E134" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F134" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>533</v>
+        <v>551</v>
       </c>
       <c r="H134" t="s">
-        <v>534</v>
+        <v>552</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>535</v>
+        <v>553</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>536</v>
+        <v>554</v>
       </c>
       <c r="D135" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E135" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F135" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>537</v>
+        <v>555</v>
       </c>
       <c r="H135" t="s">
-        <v>538</v>
+        <v>556</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>539</v>
+        <v>557</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>540</v>
+        <v>558</v>
       </c>
       <c r="D136" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E136" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F136" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>541</v>
+        <v>559</v>
       </c>
       <c r="H136" t="s">
-        <v>542</v>
+        <v>560</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>543</v>
+        <v>561</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>544</v>
+        <v>562</v>
       </c>
       <c r="D137" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E137" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F137" t="s">
-        <v>162</v>
+        <v>115</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>545</v>
+        <v>563</v>
       </c>
       <c r="H137" t="s">
-        <v>546</v>
+        <v>564</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>547</v>
+        <v>565</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>548</v>
+        <v>566</v>
       </c>
       <c r="D138" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E138" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F138" t="s">
-        <v>301</v>
+        <v>111</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>549</v>
+        <v>567</v>
       </c>
       <c r="H138" t="s">
-        <v>550</v>
+        <v>568</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>551</v>
+        <v>569</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>552</v>
+        <v>570</v>
       </c>
       <c r="D139" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E139" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F139" t="s">
-        <v>406</v>
+        <v>130</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>553</v>
+        <v>571</v>
       </c>
       <c r="H139" t="s">
-        <v>554</v>
+        <v>572</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>555</v>
+        <v>573</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>556</v>
+        <v>574</v>
       </c>
       <c r="D140" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E140" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F140" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>557</v>
+        <v>575</v>
       </c>
       <c r="H140" t="s">
-        <v>558</v>
+        <v>576</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>559</v>
+        <v>577</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>560</v>
+        <v>578</v>
       </c>
       <c r="D141" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E141" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F141" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>561</v>
+        <v>579</v>
       </c>
       <c r="H141" t="s">
-        <v>562</v>
+        <v>580</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>563</v>
+        <v>581</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>564</v>
+        <v>582</v>
       </c>
       <c r="D142" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E142" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F142" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>565</v>
+        <v>583</v>
       </c>
       <c r="H142" t="s">
-        <v>566</v>
+        <v>584</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>567</v>
+        <v>585</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>568</v>
+        <v>586</v>
       </c>
       <c r="D143" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E143" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F143" t="s">
-        <v>109</v>
+        <v>339</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="H143" t="s">
-        <v>570</v>
+        <v>588</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>571</v>
+        <v>589</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="D144" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E144" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F144" t="s">
-        <v>83</v>
+        <v>339</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>573</v>
+        <v>591</v>
       </c>
       <c r="H144" t="s">
-        <v>574</v>
+        <v>592</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>575</v>
+        <v>593</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>576</v>
+        <v>594</v>
       </c>
       <c r="D145" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E145" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F145" t="s">
-        <v>83</v>
+        <v>232</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>577</v>
+        <v>595</v>
       </c>
       <c r="H145" t="s">
-        <v>578</v>
+        <v>596</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>579</v>
+        <v>597</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>580</v>
+        <v>598</v>
       </c>
       <c r="D146" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E146" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F146" t="s">
-        <v>200</v>
+        <v>232</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>581</v>
+        <v>599</v>
       </c>
       <c r="H146" t="s">
-        <v>582</v>
+        <v>600</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>583</v>
+        <v>601</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>584</v>
+        <v>602</v>
       </c>
       <c r="D147" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E147" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F147" t="s">
-        <v>157</v>
+        <v>339</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>585</v>
+        <v>603</v>
       </c>
       <c r="H147" t="s">
-        <v>586</v>
+        <v>604</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>587</v>
+        <v>605</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>588</v>
+        <v>606</v>
       </c>
       <c r="D148" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E148" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F148" t="s">
-        <v>157</v>
+        <v>339</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>589</v>
+        <v>607</v>
       </c>
       <c r="H148" t="s">
-        <v>590</v>
+        <v>608</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>591</v>
+        <v>609</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>592</v>
+        <v>610</v>
       </c>
       <c r="D149" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E149" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F149" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>593</v>
+        <v>611</v>
       </c>
       <c r="H149" t="s">
-        <v>594</v>
+        <v>612</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>595</v>
+        <v>613</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>596</v>
+        <v>614</v>
       </c>
       <c r="D150" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E150" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F150" t="s">
-        <v>167</v>
+        <v>130</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>597</v>
+        <v>615</v>
       </c>
       <c r="H150" t="s">
-        <v>598</v>
+        <v>616</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>599</v>
+        <v>617</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>600</v>
+        <v>618</v>
       </c>
       <c r="D151" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E151" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F151" t="s">
-        <v>162</v>
+        <v>119</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>601</v>
+        <v>619</v>
       </c>
       <c r="H151" t="s">
-        <v>602</v>
+        <v>620</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>603</v>
+        <v>621</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>604</v>
+        <v>622</v>
       </c>
       <c r="D152" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E152" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F152" t="s">
-        <v>87</v>
+        <v>339</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>605</v>
+        <v>623</v>
       </c>
       <c r="H152" t="s">
-        <v>606</v>
+        <v>624</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>607</v>
+        <v>625</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>608</v>
+        <v>626</v>
       </c>
       <c r="D153" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E153" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F153" t="s">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>609</v>
+        <v>627</v>
       </c>
       <c r="H153" t="s">
-        <v>610</v>
+        <v>628</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>611</v>
+        <v>629</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="D154" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E154" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F154" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="H154" t="s">
-        <v>614</v>
+        <v>632</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>615</v>
+        <v>633</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>616</v>
+        <v>634</v>
       </c>
       <c r="D155" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E155" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F155" t="s">
-        <v>301</v>
+        <v>27</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>617</v>
+        <v>635</v>
       </c>
       <c r="H155" t="s">
-        <v>618</v>
+        <v>636</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>619</v>
+        <v>637</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>620</v>
+        <v>638</v>
       </c>
       <c r="D156" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E156" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F156" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>621</v>
+        <v>639</v>
       </c>
       <c r="H156" t="s">
-        <v>622</v>
+        <v>640</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>623</v>
+        <v>641</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>624</v>
+        <v>642</v>
       </c>
       <c r="D157" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E157" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F157" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>625</v>
+        <v>643</v>
       </c>
       <c r="H157" t="s">
-        <v>626</v>
+        <v>644</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>627</v>
+        <v>645</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>628</v>
+        <v>646</v>
       </c>
       <c r="D158" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E158" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F158" t="s">
-        <v>83</v>
+        <v>104</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>629</v>
+        <v>647</v>
       </c>
       <c r="H158" t="s">
-        <v>630</v>
+        <v>648</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>631</v>
+        <v>649</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>632</v>
+        <v>650</v>
       </c>
       <c r="D159" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E159" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F159" t="s">
-        <v>200</v>
+        <v>130</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>633</v>
+        <v>651</v>
       </c>
       <c r="H159" t="s">
-        <v>634</v>
+        <v>652</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>635</v>
+        <v>653</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>636</v>
+        <v>654</v>
       </c>
       <c r="D160" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E160" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F160" t="s">
-        <v>216</v>
+        <v>339</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>637</v>
+        <v>655</v>
       </c>
       <c r="H160" t="s">
-        <v>638</v>
+        <v>656</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>639</v>
+        <v>657</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>640</v>
+        <v>658</v>
       </c>
       <c r="D161" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E161" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F161" t="s">
-        <v>216</v>
+        <v>339</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>641</v>
+        <v>659</v>
       </c>
       <c r="H161" t="s">
-        <v>642</v>
+        <v>660</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>643</v>
+        <v>661</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>644</v>
+        <v>662</v>
       </c>
       <c r="D162" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E162" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F162" t="s">
-        <v>216</v>
+        <v>115</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>645</v>
+        <v>663</v>
       </c>
       <c r="H162" t="s">
-        <v>646</v>
+        <v>664</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>647</v>
+        <v>665</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>648</v>
+        <v>666</v>
       </c>
       <c r="D163" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E163" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F163" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>649</v>
+        <v>667</v>
       </c>
       <c r="H163" t="s">
-        <v>650</v>
+        <v>668</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>651</v>
+        <v>669</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>652</v>
+        <v>670</v>
       </c>
       <c r="D164" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E164" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F164" t="s">
-        <v>406</v>
+        <v>27</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>653</v>
+        <v>671</v>
       </c>
       <c r="H164" t="s">
-        <v>654</v>
+        <v>672</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>655</v>
+        <v>673</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>656</v>
+        <v>674</v>
       </c>
       <c r="D165" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E165" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F165" t="s">
-        <v>406</v>
+        <v>27</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>657</v>
+        <v>675</v>
       </c>
       <c r="H165" t="s">
-        <v>658</v>
+        <v>676</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>659</v>
+        <v>677</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>660</v>
+        <v>678</v>
       </c>
       <c r="D166" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E166" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F166" t="s">
-        <v>301</v>
+        <v>111</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>661</v>
+        <v>679</v>
       </c>
       <c r="H166" t="s">
-        <v>662</v>
+        <v>680</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>663</v>
+        <v>681</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>664</v>
+        <v>682</v>
       </c>
       <c r="D167" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E167" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F167" t="s">
-        <v>301</v>
+        <v>119</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>665</v>
+        <v>683</v>
       </c>
       <c r="H167" t="s">
-        <v>666</v>
+        <v>684</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>667</v>
+        <v>685</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>668</v>
+        <v>686</v>
       </c>
       <c r="D168" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E168" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F168" t="s">
-        <v>406</v>
+        <v>130</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>669</v>
+        <v>687</v>
       </c>
       <c r="H168" t="s">
-        <v>670</v>
+        <v>688</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>671</v>
+        <v>689</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>672</v>
+        <v>690</v>
       </c>
       <c r="D169" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E169" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F169" t="s">
-        <v>406</v>
+        <v>339</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>673</v>
+        <v>691</v>
       </c>
       <c r="H169" t="s">
-        <v>674</v>
+        <v>692</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>675</v>
+        <v>693</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>676</v>
+        <v>694</v>
       </c>
       <c r="D170" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E170" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F170" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>677</v>
+        <v>695</v>
       </c>
       <c r="H170" t="s">
-        <v>678</v>
+        <v>696</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>679</v>
+        <v>697</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>680</v>
+        <v>698</v>
       </c>
       <c r="D171" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E171" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F171" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>681</v>
+        <v>699</v>
       </c>
       <c r="H171" t="s">
-        <v>682</v>
+        <v>700</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>683</v>
+        <v>701</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>684</v>
+        <v>702</v>
       </c>
       <c r="D172" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E172" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F172" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>685</v>
+        <v>703</v>
       </c>
       <c r="H172" t="s">
-        <v>686</v>
+        <v>704</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>687</v>
+        <v>705</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>688</v>
+        <v>706</v>
       </c>
       <c r="D173" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E173" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F173" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>689</v>
+        <v>310</v>
       </c>
       <c r="H173" t="s">
-        <v>690</v>
+        <v>707</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>691</v>
+        <v>708</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>692</v>
+        <v>709</v>
       </c>
       <c r="D174" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E174" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F174" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>693</v>
+        <v>710</v>
       </c>
       <c r="H174" t="s">
-        <v>694</v>
+        <v>711</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>695</v>
+        <v>712</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>696</v>
+        <v>713</v>
       </c>
       <c r="D175" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E175" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F175" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>697</v>
+        <v>714</v>
       </c>
       <c r="H175" t="s">
-        <v>698</v>
+        <v>715</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>699</v>
+        <v>716</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>700</v>
+        <v>717</v>
       </c>
       <c r="D176" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E176" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F176" t="s">
-        <v>87</v>
+        <v>518</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>701</v>
+        <v>718</v>
       </c>
       <c r="H176" t="s">
-        <v>702</v>
+        <v>719</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>703</v>
+        <v>720</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>704</v>
+        <v>721</v>
       </c>
       <c r="D177" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E177" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F177" t="s">
-        <v>87</v>
+        <v>232</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>705</v>
+        <v>722</v>
       </c>
       <c r="H177" t="s">
-        <v>706</v>
+        <v>723</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>707</v>
+        <v>724</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>708</v>
+        <v>725</v>
       </c>
       <c r="D178" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E178" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F178" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="H178" t="s">
-        <v>710</v>
+        <v>727</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>711</v>
+        <v>728</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>712</v>
+        <v>729</v>
       </c>
       <c r="D179" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E179" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F179" t="s">
-        <v>162</v>
+        <v>148</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>713</v>
+        <v>730</v>
       </c>
       <c r="H179" t="s">
-        <v>714</v>
+        <v>731</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>715</v>
+        <v>732</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>716</v>
+        <v>733</v>
       </c>
       <c r="D180" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E180" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F180" t="s">
-        <v>216</v>
+        <v>518</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>717</v>
+        <v>734</v>
       </c>
       <c r="H180" t="s">
-        <v>718</v>
+        <v>735</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>719</v>
+        <v>736</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>720</v>
+        <v>737</v>
       </c>
       <c r="D181" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E181" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F181" t="s">
-        <v>406</v>
+        <v>187</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>721</v>
+        <v>738</v>
       </c>
       <c r="H181" t="s">
-        <v>722</v>
+        <v>739</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>723</v>
+        <v>740</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>724</v>
+        <v>741</v>
       </c>
       <c r="D182" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E182" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F182" t="s">
-        <v>406</v>
+        <v>130</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>725</v>
+        <v>742</v>
       </c>
       <c r="H182" t="s">
-        <v>726</v>
+        <v>743</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>727</v>
+        <v>744</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>728</v>
+        <v>745</v>
       </c>
       <c r="D183" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E183" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F183" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>729</v>
+        <v>746</v>
       </c>
       <c r="H183" t="s">
-        <v>730</v>
+        <v>747</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>731</v>
+        <v>748</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>732</v>
+        <v>749</v>
       </c>
       <c r="D184" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E184" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F184" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>733</v>
+        <v>750</v>
       </c>
       <c r="H184" t="s">
-        <v>734</v>
+        <v>751</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>735</v>
+        <v>752</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>736</v>
+        <v>753</v>
       </c>
       <c r="D185" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E185" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F185" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>737</v>
+        <v>310</v>
       </c>
       <c r="H185" t="s">
-        <v>738</v>
+        <v>754</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>739</v>
+        <v>755</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>740</v>
+        <v>756</v>
       </c>
       <c r="D186" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E186" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F186" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="H186" t="s">
-        <v>742</v>
+        <v>758</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>743</v>
+        <v>759</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>744</v>
+        <v>760</v>
       </c>
       <c r="D187" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E187" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F187" t="s">
-        <v>200</v>
+        <v>111</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="H187" t="s">
-        <v>746</v>
+        <v>762</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>747</v>
+        <v>763</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>748</v>
+        <v>764</v>
       </c>
       <c r="D188" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E188" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F188" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>749</v>
+        <v>310</v>
       </c>
       <c r="H188" t="s">
-        <v>750</v>
+        <v>765</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>751</v>
+        <v>766</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>752</v>
+        <v>767</v>
       </c>
       <c r="D189" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E189" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F189" t="s">
-        <v>216</v>
+        <v>153</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>753</v>
+        <v>768</v>
       </c>
       <c r="H189" t="s">
-        <v>754</v>
+        <v>769</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>755</v>
+        <v>770</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>756</v>
+        <v>771</v>
       </c>
       <c r="D190" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E190" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F190" t="s">
-        <v>406</v>
+        <v>170</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>757</v>
+        <v>772</v>
       </c>
       <c r="H190" t="s">
-        <v>758</v>
+        <v>773</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>759</v>
+        <v>774</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>760</v>
+        <v>775</v>
       </c>
       <c r="D191" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E191" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F191" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>761</v>
+        <v>776</v>
       </c>
       <c r="H191" t="s">
-        <v>762</v>
+        <v>777</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>763</v>
+        <v>778</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>764</v>
+        <v>779</v>
       </c>
       <c r="D192" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E192" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F192" t="s">
-        <v>87</v>
+        <v>518</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>765</v>
+        <v>780</v>
       </c>
       <c r="H192" t="s">
-        <v>766</v>
+        <v>781</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>767</v>
+        <v>782</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>768</v>
+        <v>783</v>
       </c>
       <c r="D193" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E193" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F193" t="s">
-        <v>83</v>
+        <v>518</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>769</v>
+        <v>784</v>
       </c>
       <c r="H193" t="s">
-        <v>770</v>
+        <v>785</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>771</v>
+        <v>786</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>772</v>
+        <v>787</v>
       </c>
       <c r="D194" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E194" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F194" t="s">
-        <v>83</v>
+        <v>153</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>377</v>
+        <v>788</v>
       </c>
       <c r="H194" t="s">
-        <v>773</v>
+        <v>789</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>774</v>
+        <v>790</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>775</v>
+        <v>791</v>
       </c>
       <c r="D195" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E195" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F195" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>776</v>
+        <v>792</v>
       </c>
       <c r="H195" t="s">
-        <v>777</v>
+        <v>793</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>778</v>
+        <v>794</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>779</v>
+        <v>795</v>
       </c>
       <c r="D196" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E196" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F196" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>780</v>
+        <v>796</v>
       </c>
       <c r="H196" t="s">
-        <v>781</v>
+        <v>797</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>782</v>
+        <v>798</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>783</v>
+        <v>799</v>
       </c>
       <c r="D197" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E197" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F197" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>784</v>
+        <v>800</v>
       </c>
       <c r="H197" t="s">
-        <v>785</v>
+        <v>801</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>786</v>
+        <v>802</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>787</v>
+        <v>803</v>
       </c>
       <c r="D198" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E198" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F198" t="s">
-        <v>301</v>
+        <v>339</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>788</v>
+        <v>804</v>
       </c>
       <c r="H198" t="s">
-        <v>789</v>
+        <v>805</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>790</v>
+        <v>806</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>791</v>
+        <v>807</v>
       </c>
       <c r="D199" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E199" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F199" t="s">
-        <v>104</v>
+        <v>339</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>792</v>
+        <v>808</v>
       </c>
       <c r="H199" t="s">
-        <v>793</v>
+        <v>809</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>794</v>
+        <v>810</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>795</v>
+        <v>811</v>
       </c>
       <c r="D200" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E200" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F200" t="s">
-        <v>126</v>
+        <v>232</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>796</v>
+        <v>812</v>
       </c>
       <c r="H200" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>798</v>
+        <v>814</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>799</v>
+        <v>815</v>
       </c>
       <c r="D201" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E201" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F201" t="s">
-        <v>157</v>
+        <v>130</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>800</v>
+        <v>816</v>
       </c>
       <c r="H201" t="s">
-        <v>801</v>
+        <v>817</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>802</v>
+        <v>818</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>803</v>
+        <v>819</v>
       </c>
       <c r="D202" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E202" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F202" t="s">
-        <v>167</v>
+        <v>130</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>804</v>
+        <v>820</v>
       </c>
       <c r="H202" t="s">
-        <v>805</v>
+        <v>821</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>806</v>
+        <v>822</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>807</v>
+        <v>823</v>
       </c>
       <c r="D203" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E203" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F203" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>808</v>
+        <v>824</v>
       </c>
       <c r="H203" t="s">
-        <v>809</v>
+        <v>825</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>810</v>
+        <v>826</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>811</v>
+        <v>827</v>
       </c>
       <c r="D204" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E204" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F204" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>812</v>
+        <v>828</v>
       </c>
       <c r="H204" t="s">
-        <v>813</v>
+        <v>829</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>814</v>
+        <v>830</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>815</v>
+        <v>831</v>
       </c>
       <c r="D205" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E205" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F205" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>816</v>
+        <v>832</v>
       </c>
       <c r="H205" t="s">
-        <v>817</v>
+        <v>833</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>818</v>
+        <v>834</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>819</v>
+        <v>835</v>
       </c>
       <c r="D206" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E206" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F206" t="s">
-        <v>83</v>
+        <v>339</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>377</v>
+        <v>836</v>
       </c>
       <c r="H206" t="s">
-        <v>820</v>
+        <v>837</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>821</v>
+        <v>838</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>822</v>
+        <v>839</v>
       </c>
       <c r="D207" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E207" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F207" t="s">
-        <v>87</v>
+        <v>339</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>823</v>
+        <v>840</v>
       </c>
       <c r="H207" t="s">
-        <v>824</v>
+        <v>841</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>825</v>
+        <v>842</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>826</v>
+        <v>843</v>
       </c>
       <c r="D208" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E208" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F208" t="s">
-        <v>200</v>
+        <v>339</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>827</v>
+        <v>844</v>
       </c>
       <c r="H208" t="s">
-        <v>828</v>
+        <v>845</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>829</v>
+        <v>846</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D209" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E209" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F209" t="s">
-        <v>83</v>
+        <v>339</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>377</v>
+        <v>848</v>
       </c>
       <c r="H209" t="s">
-        <v>831</v>
+        <v>849</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>832</v>
+        <v>850</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>833</v>
+        <v>851</v>
       </c>
       <c r="D210" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E210" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F210" t="s">
-        <v>109</v>
+        <v>232</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>834</v>
+        <v>852</v>
       </c>
       <c r="H210" t="s">
-        <v>835</v>
+        <v>853</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>836</v>
+        <v>854</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>837</v>
+        <v>855</v>
       </c>
       <c r="D211" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E211" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F211" t="s">
-        <v>104</v>
+        <v>130</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>838</v>
+        <v>856</v>
       </c>
       <c r="H211" t="s">
-        <v>839</v>
+        <v>857</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>840</v>
+        <v>858</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>841</v>
+        <v>859</v>
       </c>
       <c r="D212" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E212" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F212" t="s">
-        <v>162</v>
+        <v>130</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>842</v>
+        <v>860</v>
       </c>
       <c r="H212" t="s">
-        <v>843</v>
+        <v>861</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>844</v>
+        <v>862</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>845</v>
+        <v>863</v>
       </c>
       <c r="D213" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E213" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F213" t="s">
-        <v>157</v>
+        <v>27</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>846</v>
+        <v>864</v>
       </c>
       <c r="H213" t="s">
-        <v>847</v>
+        <v>865</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>848</v>
+        <v>866</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>849</v>
+        <v>867</v>
       </c>
       <c r="D214" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E214" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F214" t="s">
-        <v>157</v>
+        <v>27</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>850</v>
+        <v>868</v>
       </c>
       <c r="H214" t="s">
-        <v>851</v>
+        <v>869</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>852</v>
+        <v>870</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>853</v>
+        <v>871</v>
       </c>
       <c r="D215" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E215" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F215" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>854</v>
+        <v>872</v>
       </c>
       <c r="H215" t="s">
-        <v>855</v>
+        <v>873</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>856</v>
+        <v>874</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>857</v>
+        <v>875</v>
       </c>
       <c r="D216" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E216" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>858</v>
+        <v>876</v>
       </c>
       <c r="H216" t="s">
-        <v>859</v>
+        <v>877</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>860</v>
+        <v>878</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>861</v>
+        <v>879</v>
       </c>
       <c r="D217" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E217" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F217" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>862</v>
+        <v>880</v>
       </c>
       <c r="H217" t="s">
-        <v>863</v>
+        <v>881</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>864</v>
+        <v>882</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>865</v>
+        <v>883</v>
       </c>
       <c r="D218" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E218" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F218" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>866</v>
+        <v>884</v>
       </c>
       <c r="H218" t="s">
-        <v>867</v>
+        <v>885</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>868</v>
+        <v>886</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>869</v>
+        <v>887</v>
       </c>
       <c r="D219" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E219" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F219" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>870</v>
+        <v>888</v>
       </c>
       <c r="H219" t="s">
-        <v>871</v>
+        <v>889</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>872</v>
+        <v>890</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="D220" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E220" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F220" t="s">
-        <v>406</v>
+        <v>130</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>874</v>
+        <v>892</v>
       </c>
       <c r="H220" t="s">
-        <v>875</v>
+        <v>893</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>876</v>
+        <v>894</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>877</v>
+        <v>895</v>
       </c>
       <c r="D221" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E221" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F221" t="s">
-        <v>301</v>
+        <v>115</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>878</v>
+        <v>896</v>
       </c>
       <c r="H221" t="s">
-        <v>879</v>
+        <v>897</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>880</v>
+        <v>898</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>881</v>
+        <v>899</v>
       </c>
       <c r="D222" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E222" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F222" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>882</v>
+        <v>900</v>
       </c>
       <c r="H222" t="s">
-        <v>883</v>
+        <v>901</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>884</v>
+        <v>902</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>885</v>
+        <v>903</v>
       </c>
       <c r="D223" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E223" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F223" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>886</v>
+        <v>904</v>
       </c>
       <c r="H223" t="s">
-        <v>887</v>
+        <v>905</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>888</v>
+        <v>906</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>889</v>
+        <v>907</v>
       </c>
       <c r="D224" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E224" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F224" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>890</v>
+        <v>908</v>
       </c>
       <c r="H224" t="s">
-        <v>891</v>
+        <v>909</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>892</v>
+        <v>910</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>893</v>
+        <v>911</v>
       </c>
       <c r="D225" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E225" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F225" t="s">
-        <v>87</v>
+        <v>153</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>894</v>
+        <v>912</v>
       </c>
       <c r="H225" t="s">
-        <v>895</v>
+        <v>913</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>896</v>
+        <v>914</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>897</v>
+        <v>915</v>
       </c>
       <c r="D226" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E226" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F226" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>898</v>
+        <v>916</v>
       </c>
       <c r="H226" t="s">
-        <v>899</v>
+        <v>917</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>900</v>
+        <v>918</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>901</v>
+        <v>919</v>
       </c>
       <c r="D227" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E227" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F227" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>902</v>
+        <v>920</v>
       </c>
       <c r="H227" t="s">
-        <v>903</v>
+        <v>921</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>904</v>
+        <v>922</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>905</v>
+        <v>923</v>
       </c>
       <c r="D228" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E228" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F228" t="s">
-        <v>406</v>
+        <v>104</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>906</v>
+        <v>924</v>
       </c>
       <c r="H228" t="s">
-        <v>907</v>
+        <v>925</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>908</v>
+        <v>926</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>909</v>
+        <v>927</v>
       </c>
       <c r="D229" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E229" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F229" t="s">
-        <v>406</v>
+        <v>187</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>910</v>
+        <v>928</v>
       </c>
       <c r="H229" t="s">
-        <v>911</v>
+        <v>929</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>912</v>
+        <v>930</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>913</v>
+        <v>931</v>
       </c>
       <c r="D230" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E230" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F230" t="s">
-        <v>406</v>
+        <v>187</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>914</v>
+        <v>932</v>
       </c>
       <c r="H230" t="s">
-        <v>915</v>
+        <v>933</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>916</v>
+        <v>934</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>917</v>
+        <v>935</v>
       </c>
       <c r="D231" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E231" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F231" t="s">
-        <v>301</v>
+        <v>170</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>918</v>
+        <v>936</v>
       </c>
       <c r="H231" t="s">
-        <v>919</v>
+        <v>937</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>920</v>
+        <v>938</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>921</v>
+        <v>939</v>
       </c>
       <c r="D232" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E232" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F232" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>922</v>
+        <v>940</v>
       </c>
       <c r="H232" t="s">
-        <v>923</v>
+        <v>941</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>924</v>
+        <v>942</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>925</v>
+        <v>943</v>
       </c>
       <c r="D233" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E233" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F233" t="s">
-        <v>216</v>
+        <v>104</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>926</v>
+        <v>944</v>
       </c>
       <c r="H233" t="s">
-        <v>927</v>
+        <v>945</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>928</v>
+        <v>946</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>929</v>
+        <v>947</v>
       </c>
       <c r="D234" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E234" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F234" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>930</v>
+        <v>948</v>
       </c>
       <c r="H234" t="s">
-        <v>931</v>
+        <v>949</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>932</v>
+        <v>950</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>933</v>
+        <v>951</v>
       </c>
       <c r="D235" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E235" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F235" t="s">
-        <v>87</v>
+        <v>232</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>934</v>
+        <v>952</v>
       </c>
       <c r="H235" t="s">
-        <v>935</v>
+        <v>953</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>936</v>
+        <v>954</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>937</v>
+        <v>955</v>
       </c>
       <c r="D236" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E236" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F236" t="s">
-        <v>87</v>
+        <v>119</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>938</v>
+        <v>956</v>
       </c>
       <c r="H236" t="s">
-        <v>939</v>
+        <v>957</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>940</v>
+        <v>958</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>941</v>
+        <v>959</v>
       </c>
       <c r="D237" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E237" t="s">
-        <v>184</v>
+        <v>94</v>
+      </c>
+      <c r="F237" t="s">
+        <v>104</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>942</v>
+        <v>960</v>
       </c>
       <c r="H237" t="s">
-        <v>943</v>
+        <v>957</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>944</v>
+        <v>961</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>945</v>
+        <v>962</v>
       </c>
       <c r="D238" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E238" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F238" t="s">
-        <v>200</v>
+        <v>104</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>946</v>
+        <v>963</v>
       </c>
       <c r="H238" t="s">
-        <v>947</v>
+        <v>964</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>948</v>
+        <v>965</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>949</v>
+        <v>966</v>
       </c>
       <c r="D239" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E239" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F239" t="s">
-        <v>200</v>
+        <v>111</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>950</v>
+        <v>967</v>
       </c>
       <c r="H239" t="s">
-        <v>951</v>
+        <v>968</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>952</v>
+        <v>969</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>953</v>
+        <v>970</v>
       </c>
       <c r="D240" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E240" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F240" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>954</v>
+        <v>971</v>
       </c>
       <c r="H240" t="s">
-        <v>955</v>
+        <v>972</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>956</v>
+        <v>973</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>957</v>
+        <v>974</v>
       </c>
       <c r="D241" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E241" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F241" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>958</v>
+        <v>975</v>
       </c>
       <c r="H241" t="s">
-        <v>959</v>
+        <v>976</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>960</v>
+        <v>977</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>961</v>
+        <v>978</v>
       </c>
       <c r="D242" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E242" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F242" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>962</v>
+        <v>979</v>
       </c>
       <c r="H242" t="s">
-        <v>963</v>
+        <v>980</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>964</v>
+        <v>981</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>965</v>
+        <v>982</v>
       </c>
       <c r="D243" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E243" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F243" t="s">
-        <v>301</v>
+        <v>27</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>966</v>
+        <v>983</v>
       </c>
       <c r="H243" t="s">
-        <v>967</v>
+        <v>984</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>968</v>
+        <v>985</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>969</v>
+        <v>986</v>
       </c>
       <c r="D244" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E244" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F244" t="s">
-        <v>301</v>
+        <v>187</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>970</v>
+        <v>987</v>
       </c>
       <c r="H244" t="s">
-        <v>971</v>
+        <v>988</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>972</v>
+        <v>989</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>973</v>
+        <v>990</v>
       </c>
       <c r="D245" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E245" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F245" t="s">
-        <v>216</v>
+        <v>130</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>974</v>
+        <v>991</v>
       </c>
       <c r="H245" t="s">
-        <v>975</v>
+        <v>992</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>976</v>
+        <v>993</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>977</v>
+        <v>994</v>
       </c>
       <c r="D246" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E246" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F246" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>978</v>
+        <v>995</v>
       </c>
       <c r="H246" t="s">
-        <v>979</v>
+        <v>996</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>981</v>
+        <v>998</v>
       </c>
       <c r="D247" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E247" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F247" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>982</v>
+        <v>999</v>
       </c>
       <c r="H247" t="s">
-        <v>983</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>984</v>
+        <v>1001</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>985</v>
+        <v>1002</v>
       </c>
       <c r="D248" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E248" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F248" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>986</v>
+        <v>1003</v>
       </c>
       <c r="H248" t="s">
-        <v>987</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>988</v>
+        <v>1005</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>989</v>
+        <v>1006</v>
       </c>
       <c r="D249" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E249" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F249" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>990</v>
+        <v>1007</v>
       </c>
       <c r="H249" t="s">
-        <v>991</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>992</v>
+        <v>1009</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>993</v>
+        <v>1010</v>
       </c>
       <c r="D250" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E250" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F250" t="s">
-        <v>167</v>
+        <v>130</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>994</v>
+        <v>1011</v>
       </c>
       <c r="H250" t="s">
-        <v>995</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>996</v>
+        <v>1013</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>997</v>
+        <v>1014</v>
       </c>
       <c r="D251" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E251" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F251" t="s">
-        <v>167</v>
+        <v>115</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>998</v>
+        <v>1015</v>
       </c>
       <c r="H251" t="s">
-        <v>999</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>1000</v>
+        <v>1017</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>1001</v>
+        <v>1018</v>
       </c>
       <c r="D252" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E252" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F252" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>1002</v>
+        <v>1019</v>
       </c>
       <c r="H252" t="s">
-        <v>1003</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>1004</v>
+        <v>1021</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>1005</v>
+        <v>1022</v>
       </c>
       <c r="D253" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E253" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F253" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>1006</v>
+        <v>1023</v>
       </c>
       <c r="H253" t="s">
-        <v>1007</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>1008</v>
+        <v>1025</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>1009</v>
+        <v>1026</v>
       </c>
       <c r="D254" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E254" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F254" t="s">
-        <v>162</v>
+        <v>339</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>1010</v>
+        <v>1027</v>
       </c>
       <c r="H254" t="s">
-        <v>1011</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>1012</v>
+        <v>1029</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>1013</v>
+        <v>1030</v>
       </c>
       <c r="D255" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E255" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F255" t="s">
-        <v>162</v>
+        <v>119</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>1014</v>
+        <v>1031</v>
       </c>
       <c r="H255" t="s">
-        <v>1015</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>1016</v>
+        <v>1033</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>1017</v>
+        <v>1034</v>
       </c>
       <c r="D256" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E256" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F256" t="s">
-        <v>301</v>
+        <v>232</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>1018</v>
+        <v>1035</v>
       </c>
       <c r="H256" t="s">
-        <v>1019</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>1020</v>
+        <v>1037</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>1021</v>
+        <v>1038</v>
       </c>
       <c r="D257" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E257" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F257" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>1022</v>
+        <v>1039</v>
       </c>
       <c r="H257" t="s">
-        <v>1023</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>1024</v>
+        <v>1041</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>1025</v>
+        <v>1042</v>
       </c>
       <c r="D258" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E258" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F258" t="s">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>1026</v>
+        <v>1043</v>
       </c>
       <c r="H258" t="s">
-        <v>1023</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>1027</v>
+        <v>1045</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>1028</v>
+        <v>1046</v>
       </c>
       <c r="D259" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E259" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F259" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>1029</v>
+        <v>1047</v>
       </c>
       <c r="H259" t="s">
-        <v>1030</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1031</v>
+        <v>1049</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>1032</v>
+        <v>1050</v>
       </c>
       <c r="D260" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E260" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F260" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="H260" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1035</v>
+        <v>1053</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>1036</v>
+        <v>1054</v>
       </c>
       <c r="D261" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E261" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F261" t="s">
-        <v>83</v>
+        <v>187</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1037</v>
+        <v>1055</v>
       </c>
       <c r="H261" t="s">
-        <v>1038</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1039</v>
+        <v>1057</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>1040</v>
+        <v>1058</v>
       </c>
       <c r="D262" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E262" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F262" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1041</v>
+        <v>1059</v>
       </c>
       <c r="H262" t="s">
-        <v>1042</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1043</v>
+        <v>1061</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>1044</v>
+        <v>1062</v>
       </c>
       <c r="D263" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E263" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F263" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1045</v>
+        <v>1063</v>
       </c>
       <c r="H263" t="s">
-        <v>1046</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1047</v>
+        <v>1065</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>1048</v>
+        <v>1066</v>
       </c>
       <c r="D264" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E264" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F264" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1049</v>
+        <v>1067</v>
       </c>
       <c r="H264" t="s">
-        <v>1050</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1051</v>
+        <v>1069</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>1052</v>
+        <v>1070</v>
       </c>
       <c r="D265" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E265" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F265" t="s">
-        <v>167</v>
+        <v>111</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1053</v>
+        <v>1071</v>
       </c>
       <c r="H265" t="s">
-        <v>1054</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1055</v>
+        <v>1073</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>1056</v>
+        <v>1074</v>
       </c>
       <c r="D266" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E266" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F266" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1057</v>
+        <v>1075</v>
       </c>
       <c r="H266" t="s">
-        <v>1058</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1059</v>
+        <v>1077</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>1060</v>
+        <v>1078</v>
       </c>
       <c r="D267" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E267" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F267" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1061</v>
+        <v>1079</v>
       </c>
       <c r="H267" t="s">
-        <v>1062</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1063</v>
+        <v>1081</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>1064</v>
+        <v>1082</v>
       </c>
       <c r="D268" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E268" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F268" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1065</v>
+        <v>1083</v>
       </c>
       <c r="H268" t="s">
-        <v>1066</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1067</v>
+        <v>1085</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1068</v>
+        <v>1086</v>
       </c>
       <c r="D269" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E269" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F269" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1069</v>
+        <v>1087</v>
       </c>
       <c r="H269" t="s">
-        <v>1070</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1071</v>
+        <v>1089</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1072</v>
+        <v>1090</v>
       </c>
       <c r="D270" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E270" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F270" t="s">
         <v>104</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1073</v>
+        <v>1091</v>
       </c>
       <c r="H270" t="s">
-        <v>1074</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1075</v>
+        <v>1093</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1076</v>
+        <v>1094</v>
       </c>
       <c r="D271" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E271" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F271" t="s">
-        <v>216</v>
+        <v>115</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1077</v>
+        <v>1095</v>
       </c>
       <c r="H271" t="s">
-        <v>1078</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1079</v>
+        <v>1097</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1080</v>
+        <v>1098</v>
       </c>
       <c r="D272" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E272" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F272" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1081</v>
+        <v>1099</v>
       </c>
       <c r="H272" t="s">
-        <v>1082</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1083</v>
+        <v>1101</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1084</v>
+        <v>1102</v>
       </c>
       <c r="D273" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E273" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F273" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1085</v>
+        <v>1103</v>
       </c>
       <c r="H273" t="s">
-        <v>1086</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1087</v>
+        <v>1105</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1088</v>
+        <v>1106</v>
       </c>
       <c r="D274" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E274" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F274" t="s">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1089</v>
+        <v>1107</v>
       </c>
       <c r="H274" t="s">
-        <v>1090</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1091</v>
+        <v>1109</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1092</v>
+        <v>1110</v>
       </c>
       <c r="D275" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E275" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F275" t="s">
-        <v>406</v>
+        <v>27</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1093</v>
+        <v>1111</v>
       </c>
       <c r="H275" t="s">
-        <v>1094</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1095</v>
+        <v>1113</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1096</v>
+        <v>1114</v>
       </c>
       <c r="D276" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E276" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F276" t="s">
-        <v>117</v>
+        <v>27</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1097</v>
+        <v>1115</v>
       </c>
       <c r="H276" t="s">
-        <v>1098</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1099</v>
+        <v>1117</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1100</v>
+        <v>1118</v>
       </c>
       <c r="D277" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E277" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F277" t="s">
-        <v>301</v>
+        <v>27</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1101</v>
+        <v>1119</v>
       </c>
       <c r="H277" t="s">
-        <v>1102</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1103</v>
+        <v>1121</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1104</v>
+        <v>1122</v>
       </c>
       <c r="D278" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E278" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F278" t="s">
-        <v>83</v>
+        <v>104</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1105</v>
+        <v>1123</v>
       </c>
       <c r="H278" t="s">
-        <v>1106</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1107</v>
+        <v>1125</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1108</v>
+        <v>1126</v>
       </c>
       <c r="D279" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E279" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F279" t="s">
-        <v>162</v>
+        <v>115</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1109</v>
+        <v>1127</v>
       </c>
       <c r="H279" t="s">
-        <v>1110</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1111</v>
+        <v>1129</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1112</v>
+        <v>1130</v>
       </c>
       <c r="D280" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E280" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F280" t="s">
-        <v>87</v>
+        <v>170</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1113</v>
+        <v>1131</v>
       </c>
       <c r="H280" t="s">
-        <v>1114</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1115</v>
+        <v>1133</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1116</v>
+        <v>1134</v>
       </c>
       <c r="D281" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E281" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F281" t="s">
-        <v>167</v>
+        <v>518</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1117</v>
+        <v>1135</v>
       </c>
       <c r="H281" t="s">
-        <v>1118</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1119</v>
+        <v>1137</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1120</v>
+        <v>1138</v>
       </c>
       <c r="D282" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E282" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F282" t="s">
-        <v>167</v>
+        <v>518</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1121</v>
+        <v>1139</v>
       </c>
       <c r="H282" t="s">
-        <v>1122</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1123</v>
+        <v>1141</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1124</v>
+        <v>1142</v>
       </c>
       <c r="D283" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E283" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F283" t="s">
-        <v>216</v>
+        <v>130</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1125</v>
+        <v>1143</v>
       </c>
       <c r="H283" t="s">
-        <v>1126</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1127</v>
+        <v>1145</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1128</v>
+        <v>1146</v>
       </c>
       <c r="D284" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E284" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F284" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1129</v>
+        <v>1147</v>
       </c>
       <c r="H284" t="s">
-        <v>1130</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1131</v>
+        <v>1149</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1132</v>
+        <v>1150</v>
       </c>
       <c r="D285" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E285" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F285" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1133</v>
+        <v>1151</v>
       </c>
       <c r="H285" t="s">
-        <v>1134</v>
+        <v>176</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1135</v>
+        <v>1152</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1136</v>
+        <v>1153</v>
       </c>
       <c r="D286" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E286" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F286" t="s">
-        <v>200</v>
+        <v>339</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1137</v>
+        <v>1154</v>
       </c>
       <c r="H286" t="s">
-        <v>1138</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1139</v>
+        <v>1156</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1140</v>
+        <v>1157</v>
       </c>
       <c r="D287" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E287" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F287" t="s">
-        <v>87</v>
+        <v>339</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1141</v>
+        <v>1158</v>
       </c>
       <c r="H287" t="s">
-        <v>1142</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1143</v>
+        <v>1160</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1144</v>
+        <v>1161</v>
       </c>
       <c r="D288" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E288" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F288" t="s">
-        <v>87</v>
+        <v>339</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1145</v>
+        <v>1162</v>
       </c>
       <c r="H288" t="s">
-        <v>1146</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1147</v>
+        <v>1164</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1148</v>
+        <v>1165</v>
       </c>
       <c r="D289" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E289" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F289" t="s">
-        <v>87</v>
+        <v>339</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1149</v>
+        <v>1166</v>
       </c>
       <c r="H289" t="s">
-        <v>1150</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1151</v>
+        <v>1168</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1152</v>
+        <v>1169</v>
       </c>
       <c r="D290" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E290" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F290" t="s">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1153</v>
+        <v>1170</v>
       </c>
       <c r="H290" t="s">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1155</v>
+        <v>1172</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1156</v>
+        <v>1173</v>
       </c>
       <c r="D291" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E291" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F291" t="s">
-        <v>162</v>
+        <v>115</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1157</v>
+        <v>1174</v>
       </c>
       <c r="H291" t="s">
-        <v>1158</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1159</v>
+        <v>1176</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1160</v>
+        <v>1177</v>
       </c>
       <c r="D292" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E292" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F292" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1161</v>
+        <v>1178</v>
       </c>
       <c r="H292" t="s">
-        <v>1162</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1163</v>
+        <v>1180</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1164</v>
+        <v>1181</v>
       </c>
       <c r="D293" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E293" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F293" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1165</v>
+        <v>1182</v>
       </c>
       <c r="H293" t="s">
-        <v>1166</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1167</v>
+        <v>1184</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1168</v>
+        <v>1185</v>
       </c>
       <c r="D294" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E294" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F294" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1169</v>
+        <v>1186</v>
       </c>
       <c r="H294" t="s">
-        <v>1170</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1171</v>
+        <v>1188</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1172</v>
+        <v>1189</v>
       </c>
       <c r="D295" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E295" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F295" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1173</v>
+        <v>1190</v>
       </c>
       <c r="H295" t="s">
-        <v>1174</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1175</v>
+        <v>1192</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1176</v>
+        <v>1193</v>
       </c>
       <c r="D296" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E296" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F296" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1177</v>
+        <v>1194</v>
       </c>
       <c r="H296" t="s">
-        <v>1178</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1179</v>
+        <v>1196</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1180</v>
+        <v>1197</v>
       </c>
       <c r="D297" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E297" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F297" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1181</v>
+        <v>1198</v>
       </c>
       <c r="H297" t="s">
-        <v>1182</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1183</v>
+        <v>1200</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1184</v>
+        <v>1201</v>
       </c>
       <c r="D298" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E298" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F298" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1185</v>
+        <v>1202</v>
       </c>
       <c r="H298" t="s">
-        <v>1186</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1187</v>
+        <v>1204</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1188</v>
+        <v>1205</v>
       </c>
       <c r="D299" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E299" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F299" t="s">
-        <v>162</v>
+        <v>232</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1189</v>
+        <v>1206</v>
       </c>
       <c r="H299" t="s">
-        <v>1190</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1191</v>
+        <v>1208</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1192</v>
+        <v>1209</v>
       </c>
       <c r="D300" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E300" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F300" t="s">
-        <v>83</v>
+        <v>232</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1193</v>
+        <v>1210</v>
       </c>
       <c r="H300" t="s">
-        <v>1194</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1195</v>
+        <v>1212</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1196</v>
+        <v>1213</v>
       </c>
       <c r="D301" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E301" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F301" t="s">
-        <v>104</v>
+        <v>232</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1197</v>
+        <v>1214</v>
       </c>
       <c r="H301" t="s">
-        <v>1198</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1199</v>
+        <v>1216</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1200</v>
+        <v>1217</v>
       </c>
       <c r="D302" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E302" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F302" t="s">
-        <v>157</v>
+        <v>187</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1201</v>
+        <v>1218</v>
       </c>
       <c r="H302" t="s">
-        <v>1202</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1203</v>
+        <v>1220</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1204</v>
+        <v>1221</v>
       </c>
       <c r="D303" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E303" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F303" t="s">
-        <v>157</v>
+        <v>187</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1205</v>
+        <v>1222</v>
       </c>
       <c r="H303" t="s">
-        <v>1206</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1207</v>
+        <v>1224</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1208</v>
+        <v>1225</v>
       </c>
       <c r="D304" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E304" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F304" t="s">
-        <v>216</v>
+        <v>187</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1209</v>
+        <v>1226</v>
       </c>
       <c r="H304" t="s">
-        <v>1210</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1211</v>
+        <v>1228</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1212</v>
+        <v>1229</v>
       </c>
       <c r="D305" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E305" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F305" t="s">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1213</v>
+        <v>1230</v>
       </c>
       <c r="H305" t="s">
-        <v>1214</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1215</v>
+        <v>1232</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1216</v>
+        <v>1233</v>
       </c>
       <c r="D306" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E306" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F306" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1217</v>
+        <v>310</v>
       </c>
       <c r="H306" t="s">
-        <v>252</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1218</v>
+        <v>1235</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1219</v>
+        <v>1236</v>
       </c>
       <c r="D307" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E307" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F307" t="s">
-        <v>406</v>
+        <v>104</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1220</v>
+        <v>1237</v>
       </c>
       <c r="H307" t="s">
-        <v>1221</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1222</v>
+        <v>1239</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1223</v>
+        <v>1240</v>
       </c>
       <c r="D308" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E308" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F308" t="s">
-        <v>406</v>
+        <v>119</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1224</v>
+        <v>1241</v>
       </c>
       <c r="H308" t="s">
-        <v>1225</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1226</v>
+        <v>1243</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1227</v>
+        <v>1244</v>
       </c>
       <c r="D309" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E309" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F309" t="s">
-        <v>406</v>
+        <v>130</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1228</v>
+        <v>1245</v>
       </c>
       <c r="H309" t="s">
-        <v>1229</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1230</v>
+        <v>1247</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1231</v>
+        <v>1248</v>
       </c>
       <c r="D310" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E310" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F310" t="s">
-        <v>406</v>
+        <v>104</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1232</v>
+        <v>1249</v>
       </c>
       <c r="H310" t="s">
-        <v>1233</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1234</v>
+        <v>1251</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1235</v>
+        <v>1252</v>
       </c>
       <c r="D311" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E311" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F311" t="s">
-        <v>167</v>
+        <v>104</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1236</v>
+        <v>1253</v>
       </c>
       <c r="H311" t="s">
-        <v>1237</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1238</v>
+        <v>1255</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1239</v>
+        <v>1256</v>
       </c>
       <c r="D312" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E312" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F312" t="s">
-        <v>83</v>
+        <v>104</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1240</v>
+        <v>310</v>
       </c>
       <c r="H312" t="s">
-        <v>1241</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1242</v>
+        <v>1258</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1243</v>
+        <v>1259</v>
       </c>
       <c r="D313" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E313" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F313" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1244</v>
+        <v>1260</v>
       </c>
       <c r="H313" t="s">
-        <v>1245</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1246</v>
+        <v>1262</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1247</v>
+        <v>1263</v>
       </c>
       <c r="D314" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E314" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F314" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1248</v>
+        <v>1264</v>
       </c>
       <c r="H314" t="s">
-        <v>1249</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1250</v>
+        <v>1266</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1251</v>
+        <v>1267</v>
       </c>
       <c r="D315" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E315" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F315" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1252</v>
+        <v>1268</v>
       </c>
       <c r="H315" t="s">
-        <v>1253</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1254</v>
+        <v>1270</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1255</v>
+        <v>1271</v>
       </c>
       <c r="D316" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E316" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F316" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1256</v>
+        <v>1272</v>
       </c>
       <c r="H316" t="s">
-        <v>1257</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1258</v>
+        <v>1274</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1259</v>
+        <v>1275</v>
       </c>
       <c r="D317" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E317" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F317" t="s">
-        <v>162</v>
+        <v>111</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1260</v>
+        <v>1276</v>
       </c>
       <c r="H317" t="s">
-        <v>1261</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1262</v>
+        <v>1278</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1263</v>
+        <v>1279</v>
       </c>
       <c r="D318" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E318" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>94</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1264</v>
+        <v>1280</v>
       </c>
       <c r="H318" t="s">
-        <v>1265</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1266</v>
+        <v>1282</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1267</v>
+        <v>1283</v>
       </c>
       <c r="D319" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E319" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F319" t="s">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1268</v>
+        <v>1284</v>
       </c>
       <c r="H319" t="s">
-        <v>1269</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1270</v>
+        <v>1286</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1271</v>
+        <v>1287</v>
       </c>
       <c r="D320" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E320" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F320" t="s">
-        <v>301</v>
+        <v>104</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1272</v>
+        <v>1288</v>
       </c>
       <c r="H320" t="s">
-        <v>1273</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1274</v>
+        <v>1290</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1275</v>
+        <v>1291</v>
       </c>
       <c r="D321" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E321" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F321" t="s">
-        <v>301</v>
+        <v>104</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1276</v>
+        <v>1292</v>
       </c>
       <c r="H321" t="s">
-        <v>1277</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1278</v>
+        <v>1294</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1279</v>
+        <v>1295</v>
       </c>
       <c r="D322" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E322" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F322" t="s">
-        <v>301</v>
+        <v>115</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1280</v>
+        <v>1296</v>
       </c>
       <c r="H322" t="s">
-        <v>1281</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1282</v>
+        <v>1298</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1283</v>
+        <v>1299</v>
       </c>
       <c r="D323" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E323" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F323" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1284</v>
+        <v>1300</v>
       </c>
       <c r="H323" t="s">
-        <v>1285</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1286</v>
+        <v>1302</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1287</v>
+        <v>1303</v>
       </c>
       <c r="D324" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E324" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F324" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1288</v>
+        <v>1304</v>
       </c>
       <c r="H324" t="s">
-        <v>1289</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1290</v>
+        <v>1306</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1291</v>
+        <v>1307</v>
       </c>
       <c r="D325" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E325" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F325" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1292</v>
+        <v>1308</v>
       </c>
       <c r="H325" t="s">
-        <v>1293</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1294</v>
+        <v>1310</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1295</v>
+        <v>1311</v>
       </c>
       <c r="D326" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E326" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="F326" t="s">
-        <v>167</v>
+        <v>119</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1296</v>
+        <v>1312</v>
       </c>
       <c r="H326" t="s">
-        <v>1297</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1298</v>
+        <v>1314</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1299</v>
+        <v>10</v>
       </c>
       <c r="D327" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E327" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F327" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>377</v>
+        <v>1317</v>
       </c>
       <c r="H327" t="s">
-        <v>1300</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1301</v>
+        <v>1319</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1302</v>
+        <v>17</v>
       </c>
       <c r="D328" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E328" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F328" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1303</v>
+        <v>1320</v>
       </c>
       <c r="H328" t="s">
-        <v>1304</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1305</v>
+        <v>1322</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1306</v>
+        <v>34</v>
       </c>
       <c r="D329" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E329" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F329" t="s">
-        <v>117</v>
+        <v>27</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1307</v>
+        <v>1323</v>
       </c>
       <c r="H329" t="s">
-        <v>1308</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1309</v>
+        <v>1325</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1310</v>
+        <v>39</v>
       </c>
       <c r="D330" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E330" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F330" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1311</v>
+        <v>1326</v>
       </c>
       <c r="H330" t="s">
-        <v>1312</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1313</v>
+        <v>1328</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1314</v>
+        <v>57</v>
       </c>
       <c r="D331" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E331" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F331" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1315</v>
+        <v>1329</v>
       </c>
       <c r="H331" t="s">
-        <v>1316</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1317</v>
+        <v>1331</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1318</v>
+        <v>61</v>
       </c>
       <c r="D332" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E332" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F332" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1319</v>
+        <v>1332</v>
       </c>
       <c r="H332" t="s">
-        <v>1320</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1321</v>
+        <v>1334</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1322</v>
+        <v>65</v>
       </c>
       <c r="D333" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E333" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F333" t="s">
-        <v>162</v>
+        <v>130</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>377</v>
+        <v>1335</v>
       </c>
       <c r="H333" t="s">
-        <v>1323</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1324</v>
+        <v>1337</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1325</v>
+        <v>69</v>
       </c>
       <c r="D334" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E334" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F334" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1326</v>
+        <v>1338</v>
       </c>
       <c r="H334" t="s">
-        <v>1327</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1328</v>
+        <v>1340</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1329</v>
+        <v>73</v>
       </c>
       <c r="D335" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E335" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F335" t="s">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1330</v>
+        <v>1341</v>
       </c>
       <c r="H335" t="s">
-        <v>1331</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1332</v>
+        <v>1343</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1333</v>
+        <v>126</v>
       </c>
       <c r="D336" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E336" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F336" t="s">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1334</v>
+        <v>1344</v>
       </c>
       <c r="H336" t="s">
-        <v>1335</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1336</v>
+        <v>1346</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1337</v>
+        <v>21</v>
       </c>
       <c r="D337" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E337" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F337" t="s">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1338</v>
+        <v>1347</v>
       </c>
       <c r="H337" t="s">
-        <v>1339</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1340</v>
+        <v>1349</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1341</v>
+        <v>134</v>
       </c>
       <c r="D338" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E338" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F338" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1342</v>
+        <v>1350</v>
       </c>
       <c r="H338" t="s">
-        <v>1343</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1344</v>
+        <v>1352</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1345</v>
+        <v>138</v>
       </c>
       <c r="D339" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E339" t="s">
-        <v>184</v>
+        <v>1316</v>
+      </c>
+      <c r="F339" t="s">
+        <v>104</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1346</v>
+        <v>1353</v>
       </c>
       <c r="H339" t="s">
-        <v>1347</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1348</v>
+        <v>1355</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1349</v>
+        <v>143</v>
       </c>
       <c r="D340" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E340" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F340" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1350</v>
+        <v>1356</v>
       </c>
       <c r="H340" t="s">
-        <v>1351</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1352</v>
+        <v>1358</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1353</v>
+        <v>147</v>
       </c>
       <c r="D341" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E341" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F341" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1354</v>
+        <v>1359</v>
       </c>
       <c r="H341" t="s">
-        <v>1355</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1356</v>
+        <v>1361</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1357</v>
+        <v>152</v>
       </c>
       <c r="D342" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E342" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F342" t="s">
-        <v>162</v>
+        <v>187</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="H342" t="s">
-        <v>1359</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1361</v>
+        <v>157</v>
       </c>
       <c r="D343" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E343" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F343" t="s">
-        <v>83</v>
+        <v>187</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1362</v>
+        <v>1365</v>
       </c>
       <c r="H343" t="s">
-        <v>1363</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1365</v>
+        <v>161</v>
       </c>
       <c r="D344" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E344" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F344" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="H344" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1369</v>
+        <v>165</v>
       </c>
       <c r="D345" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E345" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F345" t="s">
-        <v>104</v>
+        <v>27</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="H345" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1373</v>
+        <v>169</v>
       </c>
       <c r="D346" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="E346" t="s">
-        <v>184</v>
+        <v>1316</v>
       </c>
       <c r="F346" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G346" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H346" t="s">
         <v>1374</v>
-      </c>
-[...1 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>174</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F347" t="s">
+        <v>27</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H347" t="s">
         <v>1376</v>
-      </c>
-[...19 lines deleted...]
-        <v>1379</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1380</v>
+        <v>1377</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>10</v>
+        <v>178</v>
       </c>
       <c r="D348" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E348" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F348" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1383</v>
+        <v>1378</v>
       </c>
       <c r="H348" t="s">
-        <v>1384</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1385</v>
+        <v>1380</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>17</v>
+        <v>182</v>
       </c>
       <c r="D349" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F349" t="s">
+        <v>111</v>
+      </c>
+      <c r="G349" s="1" t="s">
         <v>1381</v>
       </c>
-      <c r="E349" t="s">
+      <c r="H349" t="s">
         <v>1382</v>
-      </c>
-[...7 lines deleted...]
-        <v>1387</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>33</v>
+        <v>186</v>
       </c>
       <c r="D350" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E350" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F350" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1389</v>
+        <v>1384</v>
       </c>
       <c r="H350" t="s">
-        <v>1390</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1391</v>
+        <v>1386</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>37</v>
+        <v>191</v>
       </c>
       <c r="D351" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E351" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F351" t="s">
-        <v>87</v>
+        <v>339</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1392</v>
+        <v>1387</v>
       </c>
       <c r="H351" t="s">
-        <v>1393</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1394</v>
+        <v>1389</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>41</v>
+        <v>195</v>
       </c>
       <c r="D352" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E352" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F352" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1395</v>
+        <v>1390</v>
       </c>
       <c r="H352" t="s">
-        <v>1396</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1397</v>
+        <v>1392</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>45</v>
+        <v>199</v>
       </c>
       <c r="D353" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E353" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F353" t="s">
-        <v>87</v>
+        <v>339</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1398</v>
+        <v>1393</v>
       </c>
       <c r="H353" t="s">
-        <v>1399</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1400</v>
+        <v>1395</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>49</v>
+        <v>203</v>
       </c>
       <c r="D354" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E354" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F354" t="s">
-        <v>216</v>
+        <v>339</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1401</v>
+        <v>1396</v>
       </c>
       <c r="H354" t="s">
-        <v>1402</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1403</v>
+        <v>1398</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>53</v>
+        <v>207</v>
       </c>
       <c r="D355" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E355" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F355" t="s">
-        <v>216</v>
+        <v>339</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1404</v>
+        <v>1399</v>
       </c>
       <c r="H355" t="s">
-        <v>1405</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1406</v>
+        <v>1401</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>57</v>
+        <v>211</v>
       </c>
       <c r="D356" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E356" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F356" t="s">
-        <v>167</v>
+        <v>339</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1407</v>
+        <v>1402</v>
       </c>
       <c r="H356" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1409</v>
+        <v>1404</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>108</v>
+        <v>215</v>
       </c>
       <c r="D357" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E357" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F357" t="s">
-        <v>167</v>
+        <v>111</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1410</v>
+        <v>1405</v>
       </c>
       <c r="H357" t="s">
-        <v>1411</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1412</v>
+        <v>1407</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>21</v>
+        <v>219</v>
       </c>
       <c r="D358" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E358" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F358" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1413</v>
+        <v>1408</v>
       </c>
       <c r="H358" t="s">
-        <v>1414</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1415</v>
+        <v>1410</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D359" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E359" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F359" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1416</v>
+        <v>1411</v>
       </c>
       <c r="H359" t="s">
-        <v>1417</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1418</v>
+        <v>1413</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>116</v>
+        <v>227</v>
       </c>
       <c r="D360" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E360" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F360" t="s">
-        <v>162</v>
+        <v>115</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1419</v>
+        <v>1414</v>
       </c>
       <c r="H360" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>121</v>
+        <v>231</v>
       </c>
       <c r="D361" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E361" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F361" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1422</v>
+        <v>1417</v>
       </c>
       <c r="H361" t="s">
-        <v>1423</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1424</v>
+        <v>1419</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>125</v>
+        <v>236</v>
       </c>
       <c r="D362" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E362" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F362" t="s">
-        <v>87</v>
+        <v>232</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1425</v>
+        <v>1420</v>
       </c>
       <c r="H362" t="s">
-        <v>1426</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1427</v>
+        <v>1422</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>130</v>
+        <v>240</v>
       </c>
       <c r="D363" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E363" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F363" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1428</v>
+        <v>1423</v>
       </c>
       <c r="H363" t="s">
-        <v>1429</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1430</v>
+        <v>1425</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>135</v>
+        <v>244</v>
       </c>
       <c r="D364" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E364" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F364" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1431</v>
+        <v>1426</v>
       </c>
       <c r="H364" t="s">
-        <v>1432</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1433</v>
+        <v>1428</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>139</v>
+        <v>249</v>
       </c>
       <c r="D365" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E365" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F365" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1434</v>
+        <v>1429</v>
       </c>
       <c r="H365" t="s">
-        <v>1435</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1436</v>
+        <v>1431</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>143</v>
+        <v>253</v>
       </c>
       <c r="D366" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E366" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F366" t="s">
-        <v>87</v>
+        <v>232</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1437</v>
+        <v>1432</v>
       </c>
       <c r="H366" t="s">
-        <v>1438</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1439</v>
+        <v>1434</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="D367" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E367" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F367" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>377</v>
+        <v>1435</v>
       </c>
       <c r="H367" t="s">
-        <v>1440</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1441</v>
+        <v>1437</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="D368" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E368" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F368" t="s">
-        <v>87</v>
+        <v>339</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>377</v>
+        <v>1438</v>
       </c>
       <c r="H368" t="s">
-        <v>1442</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1443</v>
+        <v>1440</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
       <c r="D369" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E369" t="s">
-        <v>1382</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>1316</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1444</v>
+        <v>1441</v>
       </c>
       <c r="H369" t="s">
-        <v>1445</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1446</v>
+        <v>1443</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="D370" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E370" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F370" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1447</v>
+        <v>1444</v>
       </c>
       <c r="H370" t="s">
-        <v>1448</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1449</v>
+        <v>1446</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="D371" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E371" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F371" t="s">
-        <v>200</v>
+        <v>27</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1450</v>
+        <v>1447</v>
       </c>
       <c r="H371" t="s">
-        <v>1451</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1452</v>
+        <v>1449</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="D372" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E372" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F372" t="s">
-        <v>406</v>
+        <v>187</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1453</v>
+        <v>1450</v>
       </c>
       <c r="H372" t="s">
-        <v>1454</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1455</v>
+        <v>1452</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>270</v>
+        <v>281</v>
       </c>
       <c r="D373" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E373" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F373" t="s">
-        <v>83</v>
+        <v>339</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1456</v>
+        <v>1453</v>
       </c>
       <c r="H373" t="s">
-        <v>1457</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1458</v>
+        <v>1455</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
       <c r="D374" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E374" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F374" t="s">
-        <v>406</v>
+        <v>339</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1459</v>
+        <v>1456</v>
       </c>
       <c r="H374" t="s">
-        <v>1460</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1461</v>
+        <v>1458</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
       <c r="D375" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E375" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F375" t="s">
-        <v>406</v>
+        <v>27</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1462</v>
+        <v>1459</v>
       </c>
       <c r="H375" t="s">
-        <v>1463</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1464</v>
+        <v>1461</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="D376" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E376" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F376" t="s">
-        <v>406</v>
+        <v>104</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1465</v>
+        <v>1462</v>
       </c>
       <c r="H376" t="s">
-        <v>1466</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1467</v>
+        <v>1464</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>148</v>
+        <v>297</v>
       </c>
       <c r="D377" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E377" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F377" t="s">
-        <v>406</v>
+        <v>104</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1468</v>
+        <v>1465</v>
       </c>
       <c r="H377" t="s">
-        <v>1469</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1470</v>
+        <v>1467</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>152</v>
+        <v>301</v>
       </c>
       <c r="D378" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E378" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F378" t="s">
-        <v>200</v>
+        <v>148</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1471</v>
+        <v>1468</v>
       </c>
       <c r="H378" t="s">
-        <v>1472</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1473</v>
+        <v>1470</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>156</v>
+        <v>305</v>
       </c>
       <c r="D379" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E379" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F379" t="s">
-        <v>167</v>
+        <v>232</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1474</v>
+        <v>1471</v>
       </c>
       <c r="H379" t="s">
-        <v>1475</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1476</v>
+        <v>1473</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>161</v>
+        <v>309</v>
       </c>
       <c r="D380" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E380" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F380" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1477</v>
+        <v>1474</v>
       </c>
       <c r="H380" t="s">
-        <v>1478</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1479</v>
+        <v>1476</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>166</v>
+        <v>313</v>
       </c>
       <c r="D381" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E381" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F381" t="s">
-        <v>83</v>
+        <v>187</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1480</v>
+        <v>1477</v>
       </c>
       <c r="H381" t="s">
-        <v>1481</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1482</v>
+        <v>1479</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>171</v>
+        <v>317</v>
       </c>
       <c r="D382" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E382" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F382" t="s">
-        <v>83</v>
+        <v>339</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1483</v>
+        <v>1480</v>
       </c>
       <c r="H382" t="s">
-        <v>1484</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1485</v>
+        <v>1482</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>175</v>
+        <v>321</v>
       </c>
       <c r="D383" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E383" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F383" t="s">
-        <v>301</v>
+        <v>27</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1486</v>
+        <v>1483</v>
       </c>
       <c r="H383" t="s">
-        <v>1487</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1488</v>
+        <v>1485</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>179</v>
+        <v>325</v>
       </c>
       <c r="D384" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E384" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F384" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1489</v>
+        <v>1486</v>
       </c>
       <c r="H384" t="s">
-        <v>1490</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1491</v>
+        <v>1488</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>311</v>
+        <v>329</v>
       </c>
       <c r="D385" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E385" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F385" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1492</v>
+        <v>1489</v>
       </c>
       <c r="H385" t="s">
-        <v>1493</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1494</v>
+        <v>1491</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>316</v>
+        <v>334</v>
       </c>
       <c r="D386" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E386" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F386" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1495</v>
+        <v>1492</v>
       </c>
       <c r="H386" t="s">
-        <v>1496</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1497</v>
+        <v>1494</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="D387" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E387" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F387" t="s">
-        <v>301</v>
+        <v>27</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1498</v>
+        <v>1495</v>
       </c>
       <c r="H387" t="s">
-        <v>1499</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1500</v>
+        <v>1497</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>324</v>
+        <v>343</v>
       </c>
       <c r="D388" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E388" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F388" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1501</v>
+        <v>1498</v>
       </c>
       <c r="H388" t="s">
-        <v>1502</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1503</v>
+        <v>1500</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>328</v>
+        <v>347</v>
       </c>
       <c r="D389" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E389" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F389" t="s">
-        <v>406</v>
+        <v>27</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1504</v>
+        <v>1501</v>
       </c>
       <c r="H389" t="s">
-        <v>1505</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1506</v>
+        <v>1503</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>332</v>
+        <v>351</v>
       </c>
       <c r="D390" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E390" t="s">
-        <v>1382</v>
+        <v>1316</v>
+      </c>
+      <c r="F390" t="s">
+        <v>27</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1507</v>
+        <v>1504</v>
       </c>
       <c r="H390" t="s">
-        <v>1508</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1509</v>
+        <v>1506</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>336</v>
+        <v>355</v>
       </c>
       <c r="D391" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E391" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F391" t="s">
-        <v>167</v>
+        <v>115</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1510</v>
+        <v>1507</v>
       </c>
       <c r="H391" t="s">
-        <v>1511</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1512</v>
+        <v>1509</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>340</v>
+        <v>359</v>
       </c>
       <c r="D392" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E392" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F392" t="s">
-        <v>87</v>
+        <v>153</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1513</v>
+        <v>1510</v>
       </c>
       <c r="H392" t="s">
-        <v>1514</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1515</v>
+        <v>1512</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>344</v>
+        <v>363</v>
       </c>
       <c r="D393" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E393" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F393" t="s">
-        <v>167</v>
+        <v>115</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1516</v>
+        <v>1513</v>
       </c>
       <c r="H393" t="s">
-        <v>1517</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1518</v>
+        <v>1515</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>348</v>
+        <v>367</v>
       </c>
       <c r="D394" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E394" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F394" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1519</v>
+        <v>1516</v>
       </c>
       <c r="H394" t="s">
-        <v>1520</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1521</v>
+        <v>1518</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>352</v>
+        <v>371</v>
       </c>
       <c r="D395" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E395" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F395" t="s">
-        <v>406</v>
+        <v>339</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1522</v>
+        <v>1519</v>
       </c>
       <c r="H395" t="s">
-        <v>1523</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1524</v>
+        <v>1521</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>356</v>
+        <v>375</v>
       </c>
       <c r="D396" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E396" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F396" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1525</v>
+        <v>1522</v>
       </c>
       <c r="H396" t="s">
-        <v>1526</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1527</v>
+        <v>1524</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>360</v>
+        <v>379</v>
       </c>
       <c r="D397" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E397" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F397" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1528</v>
+        <v>1525</v>
       </c>
       <c r="H397" t="s">
-        <v>1529</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1530</v>
+        <v>1527</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>364</v>
+        <v>387</v>
       </c>
       <c r="D398" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E398" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F398" t="s">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1531</v>
+        <v>1528</v>
       </c>
       <c r="H398" t="s">
-        <v>1532</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1533</v>
+        <v>1530</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>368</v>
+        <v>391</v>
       </c>
       <c r="D399" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E399" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F399" t="s">
-        <v>126</v>
+        <v>104</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1534</v>
+        <v>1531</v>
       </c>
       <c r="H399" t="s">
-        <v>1535</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1536</v>
+        <v>1533</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>372</v>
+        <v>395</v>
       </c>
       <c r="D400" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E400" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F400" t="s">
-        <v>301</v>
+        <v>104</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1537</v>
+        <v>1534</v>
       </c>
       <c r="H400" t="s">
-        <v>1538</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1539</v>
+        <v>1536</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>376</v>
+        <v>400</v>
       </c>
       <c r="D401" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E401" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F401" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1540</v>
+        <v>1537</v>
       </c>
       <c r="H401" t="s">
-        <v>1541</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1542</v>
+        <v>1539</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>380</v>
+        <v>404</v>
       </c>
       <c r="D402" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E402" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F402" t="s">
-        <v>167</v>
+        <v>339</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1543</v>
+        <v>1540</v>
       </c>
       <c r="H402" t="s">
-        <v>1544</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1545</v>
+        <v>1542</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>384</v>
+        <v>408</v>
       </c>
       <c r="D403" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E403" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F403" t="s">
-        <v>406</v>
+        <v>339</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1546</v>
+        <v>1543</v>
       </c>
       <c r="H403" t="s">
-        <v>1547</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1548</v>
+        <v>1545</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>388</v>
+        <v>412</v>
       </c>
       <c r="D404" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E404" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F404" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1549</v>
+        <v>1546</v>
       </c>
       <c r="H404" t="s">
-        <v>1550</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1551</v>
+        <v>1548</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>392</v>
+        <v>417</v>
       </c>
       <c r="D405" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E405" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F405" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1552</v>
+        <v>1549</v>
       </c>
       <c r="H405" t="s">
-        <v>1553</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1554</v>
+        <v>1551</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>396</v>
+        <v>421</v>
       </c>
       <c r="D406" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E406" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F406" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1555</v>
+        <v>1552</v>
       </c>
       <c r="H406" t="s">
-        <v>1556</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1557</v>
+        <v>1554</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>401</v>
+        <v>425</v>
       </c>
       <c r="D407" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E407" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F407" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1558</v>
+        <v>1555</v>
       </c>
       <c r="H407" t="s">
-        <v>1559</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1560</v>
+        <v>1557</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>405</v>
+        <v>429</v>
       </c>
       <c r="D408" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E408" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F408" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1561</v>
+        <v>1558</v>
       </c>
       <c r="H408" t="s">
-        <v>1562</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1563</v>
+        <v>1560</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>410</v>
+        <v>433</v>
       </c>
       <c r="D409" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E409" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F409" t="s">
-        <v>167</v>
+        <v>115</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1564</v>
+        <v>1561</v>
       </c>
       <c r="H409" t="s">
-        <v>1565</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1566</v>
+        <v>1563</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>414</v>
+        <v>437</v>
       </c>
       <c r="D410" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E410" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F410" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1567</v>
+        <v>1564</v>
       </c>
       <c r="H410" t="s">
-        <v>1568</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1569</v>
+        <v>1566</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>418</v>
+        <v>441</v>
       </c>
       <c r="D411" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E411" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F411" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1570</v>
+        <v>1567</v>
       </c>
       <c r="H411" t="s">
-        <v>1571</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1572</v>
+        <v>1569</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="D412" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E412" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F412" t="s">
-        <v>83</v>
+        <v>339</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1573</v>
+        <v>1570</v>
       </c>
       <c r="H412" t="s">
-        <v>1574</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1575</v>
+        <v>1572</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>426</v>
+        <v>449</v>
       </c>
       <c r="D413" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E413" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F413" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1576</v>
+        <v>1573</v>
       </c>
       <c r="H413" t="s">
-        <v>1577</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1578</v>
+        <v>1575</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>430</v>
+        <v>453</v>
       </c>
       <c r="D414" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E414" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F414" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1579</v>
+        <v>1576</v>
       </c>
       <c r="H414" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1581</v>
+        <v>1578</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>434</v>
+        <v>457</v>
       </c>
       <c r="D415" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E415" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F415" t="s">
-        <v>83</v>
+        <v>187</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1582</v>
+        <v>1579</v>
       </c>
       <c r="H415" t="s">
-        <v>1583</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>438</v>
+        <v>461</v>
       </c>
       <c r="D416" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E416" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F416" t="s">
-        <v>406</v>
+        <v>187</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H416" t="s">
-        <v>1586</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1587</v>
+        <v>1584</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="D417" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E417" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F417" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1588</v>
+        <v>1585</v>
       </c>
       <c r="H417" t="s">
-        <v>1589</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1590</v>
+        <v>1587</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>446</v>
+        <v>469</v>
       </c>
       <c r="D418" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E418" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F418" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="H418" t="s">
-        <v>1592</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F419" t="s">
+        <v>27</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H419" t="s">
         <v>1593</v>
-      </c>
-[...19 lines deleted...]
-        <v>1595</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>473</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F420" t="s">
+        <v>339</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="H420" t="s">
         <v>1596</v>
-      </c>
-[...19 lines deleted...]
-        <v>1598</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>477</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F421" t="s">
+        <v>187</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="H421" t="s">
         <v>1599</v>
-      </c>
-[...19 lines deleted...]
-        <v>1601</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>481</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F422" t="s">
+        <v>187</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H422" t="s">
         <v>1602</v>
-      </c>
-[...19 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>485</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F423" t="s">
+        <v>27</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H423" t="s">
         <v>1605</v>
-      </c>
-[...19 lines deleted...]
-        <v>1607</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>489</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F424" t="s">
+        <v>27</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="H424" t="s">
         <v>1608</v>
-      </c>
-[...19 lines deleted...]
-        <v>1610</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>493</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F425" t="s">
+        <v>27</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H425" t="s">
         <v>1611</v>
-      </c>
-[...19 lines deleted...]
-        <v>1613</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>497</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F426" t="s">
+        <v>27</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="H426" t="s">
         <v>1614</v>
-      </c>
-[...19 lines deleted...]
-        <v>1616</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>501</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F427" t="s">
+        <v>27</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="H427" t="s">
         <v>1617</v>
-      </c>
-[...19 lines deleted...]
-        <v>1619</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>505</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F428" t="s">
+        <v>27</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H428" t="s">
         <v>1620</v>
-      </c>
-[...19 lines deleted...]
-        <v>1622</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>509</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F429" t="s">
+        <v>111</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H429" t="s">
         <v>1623</v>
-      </c>
-[...19 lines deleted...]
-        <v>1625</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>513</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F430" t="s">
+        <v>187</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H430" t="s">
         <v>1626</v>
-      </c>
-[...19 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>517</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F431" t="s">
+        <v>115</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H431" t="s">
         <v>1629</v>
-      </c>
-[...19 lines deleted...]
-        <v>1631</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>522</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F432" t="s">
+        <v>115</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="H432" t="s">
         <v>1632</v>
-      </c>
-[...19 lines deleted...]
-        <v>1634</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>526</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F433" t="s">
+        <v>115</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="H433" t="s">
         <v>1635</v>
-      </c>
-[...19 lines deleted...]
-        <v>1637</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>530</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F434" t="s">
+        <v>148</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H434" t="s">
         <v>1638</v>
-      </c>
-[...19 lines deleted...]
-        <v>1640</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>534</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F435" t="s">
+        <v>187</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="H435" t="s">
         <v>1641</v>
-      </c>
-[...19 lines deleted...]
-        <v>1643</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>538</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F436" t="s">
+        <v>187</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="H436" t="s">
         <v>1644</v>
-      </c>
-[...19 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>542</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F437" t="s">
+        <v>115</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H437" t="s">
         <v>1647</v>
-      </c>
-[...19 lines deleted...]
-        <v>1649</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>546</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F438" t="s">
+        <v>518</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H438" t="s">
         <v>1650</v>
-      </c>
-[...19 lines deleted...]
-        <v>1652</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>550</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F439" t="s">
+        <v>518</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="H439" t="s">
         <v>1653</v>
-      </c>
-[...19 lines deleted...]
-        <v>1655</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>554</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F440" t="s">
+        <v>27</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H440" t="s">
         <v>1656</v>
-      </c>
-[...19 lines deleted...]
-        <v>1659</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1660</v>
+        <v>1657</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>540</v>
+        <v>558</v>
       </c>
       <c r="D441" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E441" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F441" t="s">
-        <v>406</v>
+        <v>187</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1661</v>
+        <v>1658</v>
       </c>
       <c r="H441" t="s">
-        <v>1662</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1663</v>
+        <v>1660</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>544</v>
+        <v>562</v>
       </c>
       <c r="D442" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E442" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F442" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1664</v>
+        <v>1661</v>
       </c>
       <c r="H442" t="s">
-        <v>1665</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1666</v>
+        <v>1663</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>548</v>
+        <v>566</v>
       </c>
       <c r="D443" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E443" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F443" t="s">
-        <v>167</v>
+        <v>115</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1667</v>
+        <v>1664</v>
       </c>
       <c r="H443" t="s">
-        <v>1668</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1669</v>
+        <v>1666</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>552</v>
+        <v>570</v>
       </c>
       <c r="D444" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E444" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F444" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1670</v>
+        <v>1667</v>
       </c>
       <c r="H444" t="s">
-        <v>1671</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1672</v>
+        <v>1669</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>556</v>
+        <v>574</v>
       </c>
       <c r="D445" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E445" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F445" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1673</v>
+        <v>1670</v>
       </c>
       <c r="H445" t="s">
-        <v>1674</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1675</v>
+        <v>1672</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>560</v>
+        <v>578</v>
       </c>
       <c r="D446" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E446" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F446" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1676</v>
+        <v>1673</v>
       </c>
       <c r="H446" t="s">
-        <v>1677</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1678</v>
+        <v>1675</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>564</v>
+        <v>582</v>
       </c>
       <c r="D447" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E447" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F447" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1679</v>
+        <v>1676</v>
       </c>
       <c r="H447" t="s">
-        <v>1680</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1681</v>
+        <v>1678</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>568</v>
+        <v>586</v>
       </c>
       <c r="D448" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E448" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F448" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1682</v>
+        <v>1679</v>
       </c>
       <c r="H448" t="s">
-        <v>1683</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1684</v>
+        <v>1681</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="D449" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E449" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F449" t="s">
-        <v>87</v>
+        <v>232</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1685</v>
+        <v>1682</v>
       </c>
       <c r="H449" t="s">
-        <v>1686</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1687</v>
+        <v>1684</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>576</v>
+        <v>594</v>
       </c>
       <c r="D450" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E450" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F450" t="s">
-        <v>200</v>
+        <v>27</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1688</v>
+        <v>1685</v>
       </c>
       <c r="H450" t="s">
-        <v>1689</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1690</v>
+        <v>1687</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>580</v>
+        <v>598</v>
       </c>
       <c r="D451" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E451" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F451" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1691</v>
+        <v>1688</v>
       </c>
       <c r="H451" t="s">
-        <v>1692</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1693</v>
+        <v>1690</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>584</v>
+        <v>602</v>
       </c>
       <c r="D452" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E452" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F452" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1694</v>
+        <v>1691</v>
       </c>
       <c r="H452" t="s">
-        <v>1695</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1696</v>
+        <v>1693</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>588</v>
+        <v>606</v>
       </c>
       <c r="D453" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E453" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F453" t="s">
-        <v>83</v>
+        <v>187</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="H453" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1699</v>
+        <v>1696</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>592</v>
+        <v>610</v>
       </c>
       <c r="D454" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E454" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F454" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1700</v>
+        <v>1697</v>
       </c>
       <c r="H454" t="s">
-        <v>1701</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1702</v>
+        <v>1699</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>596</v>
+        <v>614</v>
       </c>
       <c r="D455" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E455" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F455" t="s">
-        <v>126</v>
+        <v>27</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1703</v>
+        <v>1700</v>
       </c>
       <c r="H455" t="s">
-        <v>1704</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1705</v>
+        <v>1702</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>600</v>
+        <v>618</v>
       </c>
       <c r="D456" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E456" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F456" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1706</v>
+        <v>1703</v>
       </c>
       <c r="H456" t="s">
-        <v>1707</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1708</v>
+        <v>1705</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>604</v>
+        <v>622</v>
       </c>
       <c r="D457" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E457" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F457" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1709</v>
+        <v>1706</v>
       </c>
       <c r="H457" t="s">
-        <v>1710</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1711</v>
+        <v>1708</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>608</v>
+        <v>626</v>
       </c>
       <c r="D458" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E458" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F458" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1712</v>
+        <v>1709</v>
       </c>
       <c r="H458" t="s">
-        <v>1713</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1714</v>
+        <v>1711</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="D459" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E459" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F459" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1715</v>
+        <v>1712</v>
       </c>
       <c r="H459" t="s">
-        <v>1716</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1717</v>
+        <v>1714</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>616</v>
+        <v>634</v>
       </c>
       <c r="D460" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E460" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F460" t="s">
-        <v>157</v>
+        <v>115</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1718</v>
+        <v>1715</v>
       </c>
       <c r="H460" t="s">
-        <v>1719</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1720</v>
+        <v>1717</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>620</v>
+        <v>638</v>
       </c>
       <c r="D461" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E461" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F461" t="s">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1721</v>
+        <v>1718</v>
       </c>
       <c r="H461" t="s">
-        <v>1722</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1723</v>
+        <v>1720</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>624</v>
+        <v>642</v>
       </c>
       <c r="D462" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E462" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F462" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1724</v>
+        <v>310</v>
       </c>
       <c r="H462" t="s">
-        <v>1725</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1726</v>
+        <v>1722</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>628</v>
+        <v>646</v>
       </c>
       <c r="D463" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E463" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F463" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1727</v>
+        <v>1723</v>
       </c>
       <c r="H463" t="s">
-        <v>1728</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1729</v>
+        <v>1725</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>632</v>
+        <v>650</v>
       </c>
       <c r="D464" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E464" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F464" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1730</v>
+        <v>1726</v>
       </c>
       <c r="H464" t="s">
-        <v>1731</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1732</v>
+        <v>1728</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>636</v>
+        <v>654</v>
       </c>
       <c r="D465" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E465" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F465" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1733</v>
+        <v>1729</v>
       </c>
       <c r="H465" t="s">
-        <v>1734</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1735</v>
+        <v>1731</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>640</v>
+        <v>658</v>
       </c>
       <c r="D466" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E466" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F466" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1736</v>
+        <v>1732</v>
       </c>
       <c r="H466" t="s">
-        <v>1737</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1738</v>
+        <v>1734</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>644</v>
+        <v>662</v>
       </c>
       <c r="D467" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E467" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F467" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1739</v>
+        <v>1735</v>
       </c>
       <c r="H467" t="s">
-        <v>1740</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1741</v>
+        <v>1737</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>648</v>
+        <v>666</v>
       </c>
       <c r="D468" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E468" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F468" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1742</v>
+        <v>1738</v>
       </c>
       <c r="H468" t="s">
-        <v>1743</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1744</v>
+        <v>1740</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>652</v>
+        <v>670</v>
       </c>
       <c r="D469" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E469" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F469" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1745</v>
+        <v>1741</v>
       </c>
       <c r="H469" t="s">
-        <v>1746</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1747</v>
+        <v>1743</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>656</v>
+        <v>1744</v>
       </c>
       <c r="D470" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E470" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F470" t="s">
-        <v>301</v>
+        <v>27</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1748</v>
+        <v>1745</v>
       </c>
       <c r="H470" t="s">
-        <v>1749</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1750</v>
+        <v>1747</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>660</v>
+        <v>674</v>
       </c>
       <c r="D471" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E471" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F471" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1751</v>
+        <v>1748</v>
       </c>
       <c r="H471" t="s">
-        <v>1752</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1753</v>
+        <v>1750</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>664</v>
+        <v>678</v>
       </c>
       <c r="D472" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E472" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F472" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1754</v>
+        <v>1751</v>
       </c>
       <c r="H472" t="s">
-        <v>1755</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1756</v>
+        <v>1753</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>668</v>
+        <v>682</v>
       </c>
       <c r="D473" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E473" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F473" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1757</v>
+        <v>1754</v>
       </c>
       <c r="H473" t="s">
-        <v>1758</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1759</v>
+        <v>1756</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>672</v>
+        <v>686</v>
       </c>
       <c r="D474" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E474" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F474" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1760</v>
+        <v>1757</v>
       </c>
       <c r="H474" t="s">
-        <v>1761</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1762</v>
+        <v>1759</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>676</v>
+        <v>690</v>
       </c>
       <c r="D475" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E475" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F475" t="s">
-        <v>87</v>
+        <v>153</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1763</v>
+        <v>1760</v>
       </c>
       <c r="H475" t="s">
-        <v>1764</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1765</v>
+        <v>1762</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>680</v>
+        <v>694</v>
       </c>
       <c r="D476" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E476" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F476" t="s">
-        <v>87</v>
+        <v>232</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1766</v>
+        <v>1763</v>
       </c>
       <c r="H476" t="s">
-        <v>1767</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1768</v>
+        <v>1765</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>684</v>
+        <v>698</v>
       </c>
       <c r="D477" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E477" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F477" t="s">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1769</v>
+        <v>1766</v>
       </c>
       <c r="H477" t="s">
-        <v>1770</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1771</v>
+        <v>1768</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>688</v>
+        <v>702</v>
       </c>
       <c r="D478" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E478" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F478" t="s">
-        <v>87</v>
+        <v>148</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1772</v>
+        <v>1769</v>
       </c>
       <c r="H478" t="s">
-        <v>1773</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1774</v>
+        <v>1771</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>692</v>
+        <v>706</v>
       </c>
       <c r="D479" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E479" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F479" t="s">
-        <v>87</v>
+        <v>148</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1775</v>
+        <v>1772</v>
       </c>
       <c r="H479" t="s">
-        <v>1776</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1777</v>
+        <v>1774</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>696</v>
+        <v>709</v>
       </c>
       <c r="D480" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E480" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F480" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1778</v>
+        <v>1775</v>
       </c>
       <c r="H480" t="s">
-        <v>1779</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1780</v>
+        <v>1777</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>700</v>
+        <v>713</v>
       </c>
       <c r="D481" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E481" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F481" t="s">
-        <v>83</v>
+        <v>187</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1781</v>
+        <v>1778</v>
       </c>
       <c r="H481" t="s">
-        <v>1782</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1783</v>
+        <v>1780</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>704</v>
+        <v>717</v>
       </c>
       <c r="D482" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E482" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F482" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1784</v>
+        <v>1781</v>
       </c>
       <c r="H482" t="s">
-        <v>1785</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1786</v>
+        <v>1783</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>708</v>
+        <v>721</v>
       </c>
       <c r="D483" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E483" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F483" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>377</v>
+        <v>310</v>
       </c>
       <c r="H483" t="s">
-        <v>1787</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1788</v>
+        <v>1785</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>712</v>
+        <v>725</v>
       </c>
       <c r="D484" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E484" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F484" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1789</v>
+        <v>1786</v>
       </c>
       <c r="H484" t="s">
-        <v>1790</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1791</v>
+        <v>1788</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>716</v>
+        <v>729</v>
       </c>
       <c r="D485" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E485" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F485" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1792</v>
+        <v>1789</v>
       </c>
       <c r="H485" t="s">
-        <v>1793</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1794</v>
+        <v>1791</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>720</v>
+        <v>733</v>
       </c>
       <c r="D486" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E486" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F486" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1795</v>
+        <v>1792</v>
       </c>
       <c r="H486" t="s">
-        <v>1796</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1797</v>
+        <v>1794</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>724</v>
+        <v>737</v>
       </c>
       <c r="D487" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E487" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F487" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1798</v>
+        <v>1795</v>
       </c>
       <c r="H487" t="s">
-        <v>1799</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1800</v>
+        <v>1797</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>728</v>
+        <v>741</v>
       </c>
       <c r="D488" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E488" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F488" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1801</v>
+        <v>1798</v>
       </c>
       <c r="H488" t="s">
-        <v>1802</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1803</v>
+        <v>1800</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>732</v>
+        <v>745</v>
       </c>
       <c r="D489" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E489" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F489" t="s">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1804</v>
+        <v>1801</v>
       </c>
       <c r="H489" t="s">
-        <v>1805</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1806</v>
+        <v>1803</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>736</v>
+        <v>749</v>
       </c>
       <c r="D490" t="s">
-        <v>1381</v>
+        <v>1315</v>
       </c>
       <c r="E490" t="s">
-        <v>1382</v>
+        <v>1316</v>
       </c>
       <c r="F490" t="s">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1807</v>
+        <v>1804</v>
       </c>
       <c r="H490" t="s">
-        <v>1808</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>10</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1808</v>
+      </c>
+      <c r="G491" s="1" t="s">
         <v>1809</v>
       </c>
-      <c r="B491" t="s">
-[...2 lines deleted...]
-      <c r="C491" t="s">
+      <c r="H491" t="s">
         <v>1810</v>
-      </c>
-[...13 lines deleted...]
-        <v>1812</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>17</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F492" t="s">
+        <v>115</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H492" t="s">
         <v>1813</v>
-      </c>
-[...19 lines deleted...]
-        <v>1815</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>34</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F493" t="s">
+        <v>27</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="H493" t="s">
         <v>1816</v>
-      </c>
-[...19 lines deleted...]
-        <v>1818</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>39</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1808</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="H494" t="s">
         <v>1819</v>
-      </c>
-[...19 lines deleted...]
-        <v>1821</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>61</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F495" t="s">
+        <v>27</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="H495" t="s">
         <v>1822</v>
-      </c>
-[...19 lines deleted...]
-        <v>1824</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>65</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F496" t="s">
+        <v>27</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H496" t="s">
         <v>1825</v>
-      </c>
-[...19 lines deleted...]
-        <v>1827</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>69</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F497" t="s">
+        <v>1827</v>
+      </c>
+      <c r="G497" s="1" t="s">
         <v>1828</v>
       </c>
-      <c r="B497" t="s">
-[...14 lines deleted...]
-      <c r="G497" s="1" t="s">
+      <c r="H497" t="s">
         <v>1829</v>
-      </c>
-[...1 lines deleted...]
-        <v>1830</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>73</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F498" t="s">
+        <v>170</v>
+      </c>
+      <c r="G498" s="1" t="s">
         <v>1831</v>
       </c>
-      <c r="B498" t="s">
-[...14 lines deleted...]
-      <c r="G498" s="1" t="s">
+      <c r="H498" t="s">
         <v>1832</v>
-      </c>
-[...1 lines deleted...]
-        <v>1833</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>126</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F499" t="s">
+        <v>153</v>
+      </c>
+      <c r="G499" s="1" t="s">
         <v>1834</v>
       </c>
-      <c r="B499" t="s">
-[...14 lines deleted...]
-      <c r="G499" s="1" t="s">
+      <c r="H499" t="s">
         <v>1835</v>
-      </c>
-[...1 lines deleted...]
-        <v>1836</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>21</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F500" t="s">
+        <v>27</v>
+      </c>
+      <c r="G500" s="1" t="s">
         <v>1837</v>
       </c>
-      <c r="B500" t="s">
-[...14 lines deleted...]
-      <c r="G500" s="1" t="s">
+      <c r="H500" t="s">
         <v>1838</v>
-      </c>
-[...1 lines deleted...]
-        <v>1839</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>138</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F501" t="s">
+        <v>119</v>
+      </c>
+      <c r="G501" s="1" t="s">
         <v>1840</v>
       </c>
-      <c r="B501" t="s">
-[...14 lines deleted...]
-      <c r="G501" s="1" t="s">
+      <c r="H501" t="s">
         <v>1841</v>
-      </c>
-[...1 lines deleted...]
-        <v>1842</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>143</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F502" t="s">
+        <v>119</v>
+      </c>
+      <c r="G502" s="1" t="s">
         <v>1843</v>
       </c>
-      <c r="B502" t="s">
-[...14 lines deleted...]
-      <c r="G502" s="1" t="s">
+      <c r="H502" t="s">
         <v>1844</v>
-      </c>
-[...1 lines deleted...]
-        <v>1845</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>147</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F503" t="s">
+        <v>148</v>
+      </c>
+      <c r="G503" s="1" t="s">
         <v>1846</v>
       </c>
-      <c r="B503" t="s">
-[...14 lines deleted...]
-      <c r="G503" s="1" t="s">
+      <c r="H503" t="s">
         <v>1847</v>
-      </c>
-[...1 lines deleted...]
-        <v>1848</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>152</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F504" t="s">
         <v>1849</v>
       </c>
-      <c r="B504" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G504" s="1" t="s">
-        <v>377</v>
+        <v>1850</v>
       </c>
       <c r="H504" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>791</v>
+        <v>157</v>
       </c>
       <c r="D505" t="s">
-        <v>1381</v>
+        <v>1807</v>
       </c>
       <c r="E505" t="s">
-        <v>1382</v>
+        <v>1808</v>
       </c>
       <c r="F505" t="s">
-        <v>87</v>
+        <v>119</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="H505" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>795</v>
+        <v>161</v>
       </c>
       <c r="D506" t="s">
-        <v>1381</v>
+        <v>1807</v>
       </c>
       <c r="E506" t="s">
-        <v>1382</v>
+        <v>1808</v>
       </c>
       <c r="F506" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="H506" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>799</v>
+        <v>165</v>
       </c>
       <c r="D507" t="s">
-        <v>1381</v>
+        <v>1807</v>
       </c>
       <c r="E507" t="s">
-        <v>1382</v>
+        <v>1808</v>
       </c>
       <c r="F507" t="s">
-        <v>83</v>
+        <v>1859</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="H507" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>803</v>
+        <v>211</v>
       </c>
       <c r="D508" t="s">
-        <v>1381</v>
+        <v>1807</v>
       </c>
       <c r="E508" t="s">
-        <v>1382</v>
+        <v>1808</v>
       </c>
       <c r="F508" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="H508" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>807</v>
+        <v>215</v>
       </c>
       <c r="D509" t="s">
-        <v>1381</v>
+        <v>1807</v>
       </c>
       <c r="E509" t="s">
-        <v>1382</v>
+        <v>1808</v>
       </c>
       <c r="F509" t="s">
-        <v>200</v>
+        <v>148</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
       <c r="H509" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>811</v>
+        <v>219</v>
       </c>
       <c r="D510" t="s">
-        <v>1381</v>
+        <v>1807</v>
       </c>
       <c r="E510" t="s">
-        <v>1382</v>
+        <v>1808</v>
       </c>
       <c r="F510" t="s">
-        <v>167</v>
+        <v>518</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
       <c r="H510" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>815</v>
+        <v>223</v>
       </c>
       <c r="D511" t="s">
-        <v>1381</v>
+        <v>1807</v>
       </c>
       <c r="E511" t="s">
-        <v>1382</v>
+        <v>1808</v>
       </c>
       <c r="F511" t="s">
-        <v>167</v>
+        <v>104</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1870</v>
+        <v>1872</v>
       </c>
       <c r="H511" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>41</v>
+        <v>227</v>
       </c>
       <c r="D512" t="s">
-        <v>1873</v>
+        <v>1807</v>
       </c>
       <c r="E512" t="s">
-        <v>1874</v>
+        <v>1808</v>
       </c>
       <c r="F512" t="s">
-        <v>63</v>
+        <v>187</v>
       </c>
       <c r="G512" s="1" t="s">
         <v>1875</v>
       </c>
       <c r="H512" t="s">
         <v>1876</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
         <v>1877</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>10</v>
+        <v>231</v>
       </c>
       <c r="D513" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F513" t="s">
+        <v>518</v>
+      </c>
+      <c r="G513" s="1" t="s">
         <v>1878</v>
       </c>
-      <c r="E513" t="s">
+      <c r="H513" t="s">
         <v>1879</v>
-      </c>
-[...7 lines deleted...]
-        <v>1881</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>236</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F514" t="s">
+        <v>148</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="H514" t="s">
         <v>1882</v>
-      </c>
-[...19 lines deleted...]
-        <v>1884</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>240</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F515" t="s">
+        <v>119</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H515" t="s">
         <v>1885</v>
-      </c>
-[...19 lines deleted...]
-        <v>1887</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>57</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E516" t="s">
         <v>1888</v>
       </c>
-      <c r="B516" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F516" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="G516" s="1" t="s">
         <v>1889</v>
       </c>
       <c r="H516" t="s">
         <v>1890</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>