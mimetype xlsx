--- v0 (2026-01-06)
+++ v1 (2026-04-17)
@@ -36,5464 +36,5464 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>4227</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Projeto de Veto</t>
+  </si>
+  <si>
+    <t>Alexandre Macau</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4227/requerimento_56.pdf</t>
+  </si>
+  <si>
+    <t>realizar manutençoes, como nivelamento e cascalhamento nas estradas dos bairros baico, momuna, bocui, jaire e cavalcante</t>
+  </si>
+  <si>
     <t>4191</t>
   </si>
   <si>
-    <t>2024</t>
-[...1 lines deleted...]
-  <si>
     <t>19</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>DYHEGO FRANÇA</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4191/requerimento_19.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4191/requerimento_19.pdf</t>
   </si>
   <si>
     <t>instalar tubulaçao para escoamento de agua pluvial na alameda 1 com cruzamento com alameda santos, bairro do rocio</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4192/requerimento_20.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4192/requerimento_20.pdf</t>
   </si>
   <si>
     <t>possibilidade de que o caminhao da coleta de lixo passar por todas as ruas do jardim nova iguape, bairro do rocio</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>LUCINETE JAPONESA</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4193/requerimento_21.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4193/requerimento_21.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da rua jardim brasil, bairro tres barras</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>TEKA AVELAR</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4194/requerimento_22.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4194/requerimento_22.pdf</t>
   </si>
   <si>
     <t>realizar limpeza da vala que passa no meio do jardim nova iguape e desagua na vala mestre</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4195/requerimento_23.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4195/requerimento_23.pdf</t>
   </si>
   <si>
     <t>realizar manutençoes nas galerias de escoamento de agua pluviais e no serviço de tubulaçao localizadas na rua antonio filadelfo colaço. esquina com a rua rio verde, bairro rocio</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Waguinho Wasat</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4196/requerimento_24.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4196/requerimento_24.pdf</t>
   </si>
   <si>
     <t>realizar serviço de pavimentaçao asfaltica na rua joaquim ribeiro neto, bairro rocio</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4197/requerimento_25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4197/requerimento_25.pdf</t>
   </si>
   <si>
     <t>realizar serviço de pavimentaçao asfaltica na estrada que liga o bairro do rocio ate o transbordo e no bairro jaire</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4198/requerimento_26.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4198/requerimento_26.pdf</t>
   </si>
   <si>
     <t>realizar serviço de limpeza de boca de lobo localizadas na avenida adhemar de barros, rua bento pereira da rocha e dom idilio jose soares</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>DAMÁSIO</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4199/requerimento_27.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4199/requerimento_27.pdf</t>
   </si>
   <si>
     <t>colocaçao de onibus da linha iguape x curitiba (viaçao princesa dos campos)</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>MARCIANO</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4200/requerimento_28.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4200/requerimento_28.pdf</t>
   </si>
   <si>
     <t>construir ou instalar cobertura na escola municipal professor tadashi namba, bairro itimirim</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>Alexandre Macau</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4201/requerimento_29.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4201/requerimento_29.pdf</t>
   </si>
   <si>
     <t>instalar redutores de velocidade na estrada do bairro quatinga</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4202/requerimento_30.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4202/requerimento_30.pdf</t>
   </si>
   <si>
     <t>realizar fiscalizaçao de carros e motos na praia da jureia(setor de banhistas).</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4203/requerimento_31.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4203/requerimento_31.pdf</t>
   </si>
   <si>
     <t>previsao de termino da obra da praça jofre manoel(praça dos cachorros) e a possibilidade de reforma da praça imaculada conceiçao, bairro icapara</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4204/requerimento_32.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4204/requerimento_32.pdf</t>
   </si>
   <si>
     <t>disponibilizar transporte aquatico para transporte do medico que realiza atendimentos no bairro embu</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4205/requerimento_33.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4205/requerimento_33.pdf</t>
   </si>
   <si>
     <t>organizar feira do agricultor na praça do sao benedito, no periodo das 17h as 20h</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4206/requerimento_34.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4206/requerimento_34.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, na estrada do bairro despraiado, altura da entrada do rio preto</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/</t>
+    <t>http://sapl.iguape.sp.leg.br/media/</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, na estrada do bairro colombina, km 22.5(primeira entrada passando a escola jofre manoel ate altura da casa do sr. antonio pires)</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4208/requerimento_36.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4208/requerimento_36.pdf</t>
   </si>
   <si>
     <t>realizar a construçao  de rotatoria entre a avenida carvalho pinto e a rua joaquim ribeiro neto, e instalar placas de "proibido estacionar" ao lado do cemiterio, no bairro do rocio.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4209/requerimento_37.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4209/requerimento_37.pdf</t>
   </si>
   <si>
     <t>instalar placas de sinalizaçao proibindo o trafego de caminhoes pesados e com altura elevada na rua capitao oliveira(na entrada do jardim primavera) com a maestro aquilino jarbas de carvalho</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4210/requerimento_38.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4210/requerimento_38.pdf</t>
   </si>
   <si>
     <t>realizar manutençao nos ares- condicionados e instalar ventiladores no centro de referencia de assistencia social - cras</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4211/requerimento_39.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4211/requerimento_39.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, na estrada do bairro morretes</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4212/requerimento_40.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4212/requerimento_40.pdf</t>
   </si>
   <si>
     <t>realizar a retirada em carater de urgencia dos gradis(barreiras) instalados na praça vereador gasparino costa</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4213/requerimento_41.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4213/requerimento_41.pdf</t>
   </si>
   <si>
     <t>realizar limpeza e troca de tubos das valas localizadas na rua epaugi. bairro icapara</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4214/requerimento_42.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4214/requerimento_42.pdf</t>
   </si>
   <si>
     <t>realizar limpeza e roçada do abrigo de ponto onibus localizado na rua conego braga(em frente a delegacia)</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4215/requerimento_43.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4215/requerimento_43.pdf</t>
   </si>
   <si>
     <t>realizar manutençao na guia e na calçada na rua ciririo de souza, na altura do n.165, bairro rocio</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4216/requerimento_44.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4216/requerimento_44.pdf</t>
   </si>
   <si>
     <t>realizar melhorias no campo do remo futebol clube e do esporte futebol clube, mudando os sentidos dos campos para forma vertical, assim dando condiçoes de continuidade da avenida julio franco , liberando o trafego de todo tipo de veiculo</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4217/requerimento_45.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4217/requerimento_45.pdf</t>
   </si>
   <si>
     <t>melhorias ao bairro vila garcez</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>melhorias ao bairro rocio</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>melhorias ao bairro da barra do ribeira</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4220/requerimento_49.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4220/requerimento_49.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, das ruas do bairro chacara patricia</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4221/requerimento_50.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4221/requerimento_50.pdf</t>
   </si>
   <si>
     <t>construir ou instalar redutores de velocidade na rua itapema. na altura do ginasio poliesportivo "francisco 'chiquinho' pedro de andrade", bairro rocio</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4222/requerimento_51.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4222/requerimento_51.pdf</t>
   </si>
   <si>
     <t>realizar força-tarefa nas alamedas do jardim nova iguape, com roçada e limpeza das valas</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4223/requerimento_52.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4223/requerimento_52.pdf</t>
   </si>
   <si>
     <t>realizar manutençao nas lampadas das luminarias da alameda 3. jardim nova iguape, bairro rocio</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4224/requerimento_53.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4224/requerimento_53.pdf</t>
   </si>
   <si>
     <t>dar continuidade nas obras de pavimentaçao asfaltica na rua antonio filadelfo colaço, bairro rocio</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4225/requerimento_54.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4225/requerimento_54.pdf</t>
   </si>
   <si>
     <t>realizar manutençao das lampadas das luminarias das ruas dos bairros pe da serra, vila xavantes e agrovila</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4226/requerimento_55.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4226/requerimento_55.pdf</t>
   </si>
   <si>
     <t>disponibilizar carro de combate a dengue(carro da fumaça) nos bairros icapara e barra do ribeira</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4228/requerimento_57.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4228/requerimento_57.pdf</t>
   </si>
   <si>
     <t>distribuiçao de uniforme escolar para alunos da rede municipal</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4229/requerimento_58.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4229/requerimento_58.pdf</t>
   </si>
   <si>
     <t>realizar calçamento com bloquetes na projetada g. bairro rocio</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4230/requerimento_59.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4230/requerimento_59.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento de todas as ruas do jardim nova iguape, bairro rocio</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4231/requerimento_60.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4231/requerimento_60.pdf</t>
   </si>
   <si>
     <t>realizar sinalizaçao devida da estrada que liga o centro do nosso municipio aos bairros icapara e barra do ribeira</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4232/requerimento_64.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4232/requerimento_64.pdf</t>
   </si>
   <si>
     <t>verificar se existe no quadro de funcionarios da prefeitura medico veterinario</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4233/requerimento_66.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4233/requerimento_66.pdf</t>
   </si>
   <si>
     <t>realizar reparos nas bocas-de-lobo localizadas em frente a biblioteca municipal e nas proximidades da passarela "vereador gasparino costa", no lado do bairro rocio</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4234/requerimento_67.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4234/requerimento_67.pdf</t>
   </si>
   <si>
     <t>realizar trocas das prateleiras da biblioteca municipal</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Benilto Curruira</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4235/requerimento_68.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4235/requerimento_68.pdf</t>
   </si>
   <si>
     <t>realizar manutençao e roçada na estrada que liga o bairro barra do ribeira aos bairros suamirim, prelado e costeira</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4236/requerimento_69.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4236/requerimento_69.pdf</t>
   </si>
   <si>
     <t>realizar roçada e limpeza do cemiterio sao paulo, bairro rocio</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4237/requerimento_70.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4237/requerimento_70.pdf</t>
   </si>
   <si>
     <t>realizar manutençao das lampadas das luminarias das ruas do bairro peropava</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>DANIEL VASSÃO</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4238/requerimento_71.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4238/requerimento_71.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da estrada do bairro natividade, na altura do km24</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4239/requerimento_72.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4239/requerimento_72.pdf</t>
   </si>
   <si>
     <t>realizar serviço de poda de arvores localizadas no bairro agrovila</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4240/requerimento_73.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4240/requerimento_73.pdf</t>
   </si>
   <si>
     <t>realizar manutençao nas lampadas das luminarias da praça multiuso, localizada no bairro barra do ribeira</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4241/requerimento_74.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4241/requerimento_74.pdf</t>
   </si>
   <si>
     <t>realizar reforma no posto esf areia branca, bairro rocio</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4242/requerimento_75.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4242/requerimento_75.pdf</t>
   </si>
   <si>
     <t>construir boca-de-lobo na travessa rua domingos cubas, na altura do n.37(rua da assembleia de deus). bairro icapara</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4243/requerimento_76.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4243/requerimento_76.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como a retirada e recolocaçao do bloquetes, na rua guaruja, bairro porto do ribeira</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, nas ruas do bairro chacara patricia</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4245/requerimento_78.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4245/requerimento_78.pdf</t>
   </si>
   <si>
     <t>realizar manutençao na iluminaria da ponte prefeito laercio ribeiro, que liga iguape ao municipio de ilha comprida</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4246/requerimento_79.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4246/requerimento_79.pdf</t>
   </si>
   <si>
     <t>verificar se o projeto de pavimentaçao asfaltica da rua antonio costa de oliveira, no bairro rocio, vai ate o final da rua</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Josemar Correa</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4247/requerimento_80.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4247/requerimento_80.pdf</t>
   </si>
   <si>
     <t>adoçao de tarifa zero no transporte publico municipal</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4248/requerimento_81.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4248/requerimento_81.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, na estrada do bairro embu</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4249/requerimento_82.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4249/requerimento_82.pdf</t>
   </si>
   <si>
     <t>realizar reparos nas lampadas das luminarias localizadas na orla da avenida princesa isabel</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4250/requerimento_83.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4250/requerimento_83.pdf</t>
   </si>
   <si>
     <t>realizar serviço de roçada na estrada que liga centro da cidade ao bairro icapara(via morro)</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4251/requerimento_84.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4251/requerimento_84.pdf</t>
   </si>
   <si>
     <t>realizar serviço de fumace no bairro icapara</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4252/requerimento_85.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4252/requerimento_85.pdf</t>
   </si>
   <si>
     <t>realizar limpeza da vala localizada no inicio da estrada do bairro coveiro</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4253/requerimento_86.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4253/requerimento_86.pdf</t>
   </si>
   <si>
     <t>instalar pontos de iluminaçao da estrada do bairro barra do ribeira, na altura do km.13</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4254/requerimento_87.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4254/requerimento_87.pdf</t>
   </si>
   <si>
     <t>instalar banheiros quimicos no campo municipal "antomio carlos soares lima silveira" - pedico, bairro rocio</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4255/requerimento_88.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4255/requerimento_88.pdf</t>
   </si>
   <si>
     <t>valor do contrato com a empresa CECAM</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4256/requerimento_89.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4256/requerimento_89.pdf</t>
   </si>
   <si>
     <t>realizar manutençao da praça dos sete anoes, localizada no bairro do rocio</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4257/requerimento_90.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4257/requerimento_90.pdf</t>
   </si>
   <si>
     <t>realizar manutençoes na creche municipal joana de oliveira lisboa</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>TUCA ENFERMEIRO</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4258/requerimento_91.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4258/requerimento_91.pdf</t>
   </si>
   <si>
     <t>realizar serviço de poda de arvore na rua joao ribeiro de mendonça, bairro icapara</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4259/requerimento_92.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4259/requerimento_92.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, na avenida principal da praia do leste</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4260/requerimento_93.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4260/requerimento_93.pdf</t>
   </si>
   <si>
     <t>construir muro em volta do centro inclusivo municipal professora maria aparecida aguiar da silva(cim) e construir ou instalar cobertura na quadra poliesportiva</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4261/requerimento_94.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4261/requerimento_94.pdf</t>
   </si>
   <si>
     <t>realizar melhorias e instalat duas pias e tres ares-condicionados no posto esf do itimirim 2</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4262/requerimento_95.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4262/requerimento_95.pdf</t>
   </si>
   <si>
     <t>instalar pontos de iluminaçao na rua d(altura do n.91), bairro icapara</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4263/requerimento_96.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4263/requerimento_96.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, das ruas do bairro guaricana</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4264/requerimento_97.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4264/requerimento_97.pdf</t>
   </si>
   <si>
     <t>instalar placas de logradouro publico</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4265/requerimento_98.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4265/requerimento_98.pdf</t>
   </si>
   <si>
     <t>encaminhar os bloquetes de concreto das ruas do bairro vila garcez e da alameda peruibe ate alameda caetes, no bairro barra do ribeira</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4266/requerimento_99.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4266/requerimento_99.pdf</t>
   </si>
   <si>
     <t>disponibilizar dentista para realizar atendimento no esf itimirim 2</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4267/requerimento_100.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4267/requerimento_100.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, e manutençao na iluminaçao publica na rua eugenio de lara e alameda 6 (jardim nova iguape), bairro rocio</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4268/requerimento_101.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4268/requerimento_101.pdf</t>
   </si>
   <si>
     <t>realizar pintura dos minis tachoes, mais conhecidos como tartarugas, da estrada que liga o bairro icapara ao bairro barra do ribeira</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4270/requerimento_103.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4270/requerimento_103.pdf</t>
   </si>
   <si>
     <t>realizar roçadas da estrada do bairro quatinga e estrada que liga o centro da cidade ao bairro barra do ribeira</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4271/requerimento_104.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4271/requerimento_104.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, nas alamedas 2 e 3, e abertura de rua nas alamedas 6 e 17. jardim nova iguape</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4272/requerimento_105.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4272/requerimento_105.pdf</t>
   </si>
   <si>
     <t>realizar obras de pavimentaçao com bloquetes nas ruas do bairro momuna</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4273/requerimento_106.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4273/requerimento_106.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, na rua eugenio de lara, bairro rocio</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>construir sarjetao na esquina da rua registro com a rua benedito massa, bairro rocio</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4275/requerimento_108.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4275/requerimento_108.pdf</t>
   </si>
   <si>
     <t>fechamento do buraco aberto na rua decio martins, bairro barra do ribeira</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4276/requerimento_109.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4276/requerimento_109.pdf</t>
   </si>
   <si>
     <t>realizar manutençao no encanamento do posto de saude localizado no bairro coveiro</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4277/requerimento_110.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4277/requerimento_110.pdf</t>
   </si>
   <si>
     <t>realizar melhorias , como instalaçao de refletores e troca das traves, no campo localizado na altura da sabesp, bairro rocio</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4278/requerimento_112.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4278/requerimento_112.pdf</t>
   </si>
   <si>
     <t>informaçoes sobre a merenda escolar servida na "ee. cel. jeremias junior", como quem e o fornecedor, que encontravam-se com larvas</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4279/requerimento_113.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4279/requerimento_113.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, da rua avenida brasil, bairro 3 barras</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4280/requerimento_114.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4280/requerimento_114.pdf</t>
   </si>
   <si>
     <t>realizar limpeza e manutençao das estradas dos bairros tabaquara e coveiro</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4281/requerimento_115.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4281/requerimento_115.pdf</t>
   </si>
   <si>
     <t>instalar pontos de iluminaçao na rua benedita pontes, bairro icapara</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4283/requerimento_117.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4283/requerimento_117.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da alameda 5(continuaçao da rua eugenio de lara), bairro, rocio</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4284/requerimento_118.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4284/requerimento_118.pdf</t>
   </si>
   <si>
     <t>instalar iluminaçao publica nas ruas do bairro bucui</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4285/requerimento_119.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4285/requerimento_119.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento na estrada do bairro pinheirinho</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4286/requerimento_120.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4286/requerimento_120.pdf</t>
   </si>
   <si>
     <t>inclusao no cronograma da iluminaçao publica em led nas ruas do bairro vila garcez</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4287/requerimento_121.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4287/requerimento_121.pdf</t>
   </si>
   <si>
     <t>ceder o espaço onde se encontra o arquivo morto, na rua capitao dias, ou disponibilizar outro espaço, para uso de aulas de capoeiras</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4288/requerimento_122.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4288/requerimento_122.pdf</t>
   </si>
   <si>
     <t>construir lombada ou faixa elevada na saida da balsa que liga o bairro barra do ribeira a  iguape</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4289/requerimento_123.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4289/requerimento_123.pdf</t>
   </si>
   <si>
     <t>realizar serviços de pavimentaçao com bloquetes retirados das ruas que estao recebendo pavimentaçao asfaltica e recolocar nas travessas 1 e 2 da rua registro, bairro rocio</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4290/requerimento_124.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4290/requerimento_124.pdf</t>
   </si>
   <si>
     <t>realizar serviços de pavimentaçao com bloquetes retirados das ruas que estao recebdo pavimentaçao asfaltica e recolocar na rua principal do bairro subauma</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>MÁRCIA MACIEL</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4291/requerimento_125.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4291/requerimento_125.pdf</t>
   </si>
   <si>
     <t>justificativa da minha falta na sessao ordinaria do dia 15/04</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4292/requerimento_126.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4292/requerimento_126.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da estrada do bairro paraiso mirim</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4293/requerimento_127.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4293/requerimento_127.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da estrada do bairro capoava do momuna</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4294/requerimento_128.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4294/requerimento_128.pdf</t>
   </si>
   <si>
     <t>realizar serviços de prolongamento de agua e esgoto da alamedas dos tucanas, bairro barra do ribeira</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4295/requerimento_129.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4295/requerimento_129.pdf</t>
   </si>
   <si>
     <t>reutilizar bloquetes que estao sendo retirados para obras de pavimentaçao asfaltica no municipio e colocar na rua rosa rodrigues pereira, bairro guaricana</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4296/requerimento_130.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4296/requerimento_130.pdf</t>
   </si>
   <si>
     <t>instalar ou construir redutor de velocidade na rua itapema, ao lado do ginasio poliesportivo "francisco'chiquinho' pedro de andrade", bairro rocio</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4297/requerimento_131.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4297/requerimento_131.pdf</t>
   </si>
   <si>
     <t>realizar obras de pavimentaçao asfaltica na rua antonio costa cardoso, bairro rocio</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4298/requerimento_132.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4298/requerimento_132.pdf</t>
   </si>
   <si>
     <t>realizar manutençao da pista de skate e do campo  de grama sintatica(na iluminaçao e nas traves) localizado no bairro rocio</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4299/requerimento_133.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4299/requerimento_133.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da estrada do bairro divisor</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4300/requerimento_135.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4300/requerimento_135.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento na estrada do nacional(ate o sitio do amois)</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4301/requerimento_136.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4301/requerimento_136.pdf</t>
   </si>
   <si>
     <t>reformar o abrigo para o ponto de onibus localizado na avenida ivo zanella, na altura do km.66 , bairro sete belo</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4303/requerimento_138.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4303/requerimento_138.pdf</t>
   </si>
   <si>
     <t>realizar manutençoes nas fiaçoes deterioradas em todo o nosso municipio</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4304/requerimento_139.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4304/requerimento_139.pdf</t>
   </si>
   <si>
     <t>realizar troca do transformador localizado na rua registro, na altura do n.255, bairro rocio</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>patrulhamento preventido regularmente no bairro icapara</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4306/requerimento_141.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4306/requerimento_141.pdf</t>
   </si>
   <si>
     <t>instalar pontos de iluminaçao na rua maruitas, bairro icapara</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4307/requerimento_142.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4307/requerimento_142.pdf</t>
   </si>
   <si>
     <t>realizar força-tarefa com o fumace , contra a proliferaçao do mosquito da dengue nos bairros icapara e barra do ribeira</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4308/requerimento_143.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4308/requerimento_143.pdf</t>
   </si>
   <si>
     <t>implantaçao de redutores de velocidade e/ou faixa de pedestre com a devida sinalizaçao</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4309/requerimento_144.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4309/requerimento_144.pdf</t>
   </si>
   <si>
     <t>realizar serviços de pavimentaçao asfaltica na rua arthur alves de lima, bairro jardim primavera</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4310/requerimento_145.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4310/requerimento_145.pdf</t>
   </si>
   <si>
     <t>construir area de lazer no espaço localizado perto da casa da criança, bairro jardim primavera</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4311/requerimento_146.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4311/requerimento_146.pdf</t>
   </si>
   <si>
     <t>instalar tres cestos de lixo  em frente a creche vereadora professora teresinha de jesus teixeira, bairro rocio</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>realizar roçada e instalar placas de sinalizaçao no morro do farol, bairro icapara</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4313/requerimento_148.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4313/requerimento_148.pdf</t>
   </si>
   <si>
     <t>reutilizar os bloquetes das ruas que estao recebendo pavimentaçao asfaltica em nosso municipio e recolocar na rua que da acesso ao "centro de eventos sizenando trudes", bairro icapara</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4314/requerimento_149.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4314/requerimento_149.pdf</t>
   </si>
   <si>
     <t>cumprir as formalidades regimentais</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4315/requerimento_150.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4315/requerimento_150.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, da rua piter, bairro 3 barras</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4316/requerimento_151.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4316/requerimento_151.pdf</t>
   </si>
   <si>
     <t>instalar ou construir abrigos para ponto de onibus na avenida adhemar de barros e nas ruas da dom jose idilio soares e professor bento da rocha</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4317/requerimento_152.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4317/requerimento_152.pdf</t>
   </si>
   <si>
     <t>realizar roçada no bairro quatinga ate o bairro icapara</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4318/requerimento_153.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4318/requerimento_153.pdf</t>
   </si>
   <si>
     <t>aumentar a alamorado da praça multiuso localizado no bairro barra do ribeira</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4319/requerimento_154.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4319/requerimento_154.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento das ruas do bairro subauma</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4320/requerimento_155.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4320/requerimento_155.pdf</t>
   </si>
   <si>
     <t>instalar placas de sinalizaçao no bairro pinheirinho</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4321/requerimento_156.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4321/requerimento_156.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento na estrada do bairro capinzal</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4322/requerimento_157.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4322/requerimento_157.pdf</t>
   </si>
   <si>
     <t>realizar obras de pavimentaçao com bloquetes nas ruas maria anicio duarte e jair pereira gonçalves, bairro rocio</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4323/requerimento_158.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4323/requerimento_158.pdf</t>
   </si>
   <si>
     <t>instalar bebedouro no campo de grama sintetica localizado na areia branca, bairro rocio</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4324/requerimento_159.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4324/requerimento_159.pdf</t>
   </si>
   <si>
     <t>realizar manutençao nas lampadas das luminarias localizadas na pista de skate "alexandre magno abrao - chorao"</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4325/requerimento_160.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4325/requerimento_160.pdf</t>
   </si>
   <si>
     <t>disponibilizar caminhao de abastecimento de 1000(mil) litros de agua para as casas da rua joaquim ribeiro neto, bairro rocio</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4326/requerimento_161.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4326/requerimento_161.pdf</t>
   </si>
   <si>
     <t>realizar patrulhamento preventivo regularmente no bairro barra do ribeira</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4327/requerimento_162.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4327/requerimento_162.pdf</t>
   </si>
   <si>
     <t>realizar manutençao na rede eletrica localizada na praça jofre manoel , bairro icapara</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>EDUARDO LARA</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4328/requerimento_163.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4328/requerimento_163.pdf</t>
   </si>
   <si>
     <t>manutençao do encanamento da estrada do bairro umbu</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4329/requerimento_164.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4329/requerimento_164.pdf</t>
   </si>
   <si>
     <t>realizar serviço de pavimentaçao com bloquetes no final da rua das acacias e manutençao dos bloquetes ja existentes para escoamento das aguas</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4330/requerimento_165.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4330/requerimento_165.pdf</t>
   </si>
   <si>
     <t>realizar a sinalizaçao com placas de proibido estacionar ao lado do cemiterio sao paulo, no inicio da avenida joaquim ribeiro neto, bairro rocio</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4331/requerimento_166.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4331/requerimento_166.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, roçada e limpeza da estrada que liga o bairro barra do ribeira aos bairros suamirim, costeira da barra e prelado</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4332/requerimento_167.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4332/requerimento_167.pdf</t>
   </si>
   <si>
     <t>trocar as lampadas do bairro batidao e rua sao benedito, no bairro icapara, por lampadas de led</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4334/requerimento_169.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4334/requerimento_169.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da estrada do bairro bucui</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4335/requerimento_170.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4335/requerimento_170.pdf</t>
   </si>
   <si>
     <t>construir ou instalar rampas de acessibilidade para cadeirantes nas calçadas que dao acesso a igreja do rosario</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4336/requerimento_172.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4336/requerimento_172.pdf</t>
   </si>
   <si>
     <t>previsao de incio das obras de pavimentaçao asfaltica e urbanizaçao das duas vias principais do jardim nova iguape, bairro rocio</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4337/requerimento_173.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4337/requerimento_173.pdf</t>
   </si>
   <si>
     <t>realizar reparos na boca de lobo localizado na avenida nossa senhora do rocio, na altura do n.191(em frente a passarela vereador gasparino costa) bairro rocio</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4338/requerimento_174.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4338/requerimento_174.pdf</t>
   </si>
   <si>
     <t>previsao para termino da obra que esta sendo realizada na rua joao bonifacio (em frente o supermercado nova vida), bairro vila garcez</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4339/requerimento_175.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4339/requerimento_175.pdf</t>
   </si>
   <si>
     <t>realizar fiscalizaçao das vans adaptada n.2000 e 4000 da empresa que realiza o transporte de pacientes da saude do nosso municipio</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4340/requerimento_176.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4340/requerimento_176.pdf</t>
   </si>
   <si>
     <t>manutençao da estrada do jaire</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4341/requerimento_177.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4341/requerimento_177.pdf</t>
   </si>
   <si>
     <t>esclarecimento da ausencia de medico na comunidade do quilombola</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>realizar pinturas de faixas e lombadas na estrada que liga centro da cidade ao bairro barra do ribeira(via morro)</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4343/requerimento_179.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4343/requerimento_179.pdf</t>
   </si>
   <si>
     <t>instalar ou construir abrigos para ponto de onibus na estrada que liga o bairro icapara ao bairro barra do ribeira</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4344/requerimento_180.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4344/requerimento_180.pdf</t>
   </si>
   <si>
     <t>previsao de ligaçao de rede de agua e esgoto para os moradores do jardim nova iguape, bairro rocio</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4346/requerimento_182.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4346/requerimento_182.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento das ruas do bairro chacara patricia</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4347/requerimento_183.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4347/requerimento_183.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da alameda 5, jardim nova iguape, bairro rocio</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4348/requerimento_184.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4348/requerimento_184.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da rua eugenio de lara, jardim nova iguape, bairro rocio</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4349/requerimento_185.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4349/requerimento_185.pdf</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4350/requerimento_186.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4350/requerimento_186.pdf</t>
   </si>
   <si>
     <t>disponibilizaçao de curso de primeiros socorros junto com a secretaria de saude e corpo de bombeiro do nosso municipio aos funcionarios e professoras municipais</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4351/requerimento_187.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4351/requerimento_187.pdf</t>
   </si>
   <si>
     <t>instalaçao do projeto que segue anexo para esportistas do bairro icapara</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4352/requerimento_188.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4352/requerimento_188.pdf</t>
   </si>
   <si>
     <t>reformar abrigos de pontos de onibus localizados no bairro momuna</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4353/requerimento_189.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4353/requerimento_189.pdf</t>
   </si>
   <si>
     <t>instalar ou construir redutores de velocidade (lombadas) na avenida presidente bernardes, bairro  barra do ribeira</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4354/requerimento_190.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4354/requerimento_190.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da estrada do bairro morretes</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4355/requerimento_191.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4355/requerimento_191.pdf</t>
   </si>
   <si>
     <t>realizar serviços de abertura de rua alameda 17 e dar continuidade na abertura da rua alameda 3, jardim nova iguape</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4356/requerimento_192.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4356/requerimento_192.pdf</t>
   </si>
   <si>
     <t>realizar reparos na tubulaçao localizada na estrada do bairro pinheirinho</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4357/requerimento_193.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4357/requerimento_193.pdf</t>
   </si>
   <si>
     <t>instalar quatro luminarias na estrada do bairro enseada, na altura do km3</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4358/requerimento_194.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4358/requerimento_194.pdf</t>
   </si>
   <si>
     <t>realizar obras de pavimentaçao asfaltica na rua antonio costa(popular nova), bairro rocio</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4359/requerimento_195.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4359/requerimento_195.pdf</t>
   </si>
   <si>
     <t>instalar tubos na vala localizada na rua da lagoa , na altura do n.1051, bairro rocio</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, na estrada do bairro morro seco</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4361/requerimento_197.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4361/requerimento_197.pdf</t>
   </si>
   <si>
     <t>elaborar planejamentos no sentido de solucionar o problema dos fios eletricos cortados e que ficam espalhados pelas ruas do nosso municipio</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4362/requerimento_198.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4362/requerimento_198.pdf</t>
   </si>
   <si>
     <t>realizar reforma na capela sao miguel arcanjo, localizada no cemiterio municipal</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4363/requerimento_199.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4363/requerimento_199.pdf</t>
   </si>
   <si>
     <t>reformar a arquibancada instalada no portao de acesso e transferir a sede da administraçao do bairro que fica dentro da escola municipal professora abigail fortes martins, localizada no bairro barra do ribeira</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4365/requerimento_201.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4365/requerimento_201.pdf</t>
   </si>
   <si>
     <t>instalar ou construir redutor de velocidade (lombada)na rua itapema, bairro rocio</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4366/requerimento_202.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4366/requerimento_202.pdf</t>
   </si>
   <si>
     <t>realizar serviço de poda de arvore na avenida nossa senhora do rocio, na altura do "amigo do churros", bairro rocio</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4367/requerimento_203.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4367/requerimento_203.pdf</t>
   </si>
   <si>
     <t>realizar serviço de pavimentaçao asfaltica na rua jalde antonio fragoso, bairro rocio</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4368/requerimento_204.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4368/requerimento_204.pdf</t>
   </si>
   <si>
     <t>aumentar o alambrado da quadra da praça multiuso, localizada no  bairro barra do ribeira</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4369/requerimento_205.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4369/requerimento_205.pdf</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4370/requerimento_206.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4370/requerimento_206.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da estrada que liga o bairro morrete ate o bairro jaire</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4371/requerimento_207.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4371/requerimento_207.pdf</t>
   </si>
   <si>
     <t>construir um campo de lazer multiuso na area localizada na rua maestro aquilino jarbas de carvalho, jardim caminho do trilho</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4373/requerimento_209.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4373/requerimento_209.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, da rua do sambaqui, bairro aquarius</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4374/requerimento_210.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4374/requerimento_210.pdf</t>
   </si>
   <si>
     <t>instalar ou construir redutores de velocidade na avenida aeroporto, na altura do mailson cabelereiro e do mercado franco, bairro rocio</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4375/requerimento_211.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4375/requerimento_211.pdf</t>
   </si>
   <si>
     <t>instalar ou construir arquibancadas no campo municipal "antonio carlos soares de lima silveira - pedico",bairro rocio</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4377/requerimento_213.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4377/requerimento_213.pdf</t>
   </si>
   <si>
     <t>disponibizar para o proximo semestre transporte gratuito para os alunos da etec eng. agronomo narciso de medeiros</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4378/requerimento_214.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4378/requerimento_214.pdf</t>
   </si>
   <si>
     <t>realizar planejamento para que os comerciantes do municipio tenham prioridade em alugar espaços para trabalho na festa do senhor bom jesus de iguape</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4379/requerimento_215.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4379/requerimento_215.pdf</t>
   </si>
   <si>
     <t>instalar tubulaçoes para que possa elevar o nivel da estrada que da acesso a ponte localizada no bairro bocui(estrada do jaire)</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4380/requerimento_216.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4380/requerimento_216.pdf</t>
   </si>
   <si>
     <t>realizar estudo para entrega de titulos de dominios em algumas areas da rua registro sentido estrada do bairro morretes</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4381/requerimento_217.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4381/requerimento_217.pdf</t>
   </si>
   <si>
     <t>construir um campinho com grama sintetica na baixada</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4382/requerimento_218.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4382/requerimento_218.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento na alameda 11, jardim nova iguape</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4383/requerimento_219.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4383/requerimento_219.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento na rua vila nova, bairro icapara</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4384/requerimento_220.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4384/requerimento_220.pdf</t>
   </si>
   <si>
     <t>oficiar a empresa neoenergia elektro para que apos a poda de arvores da rede eletrica em nosso municipio, realizem a retirada das arvores cortadas , no sentido de que o nao cumprimento resulte em multas pela prefeitura</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4385/requerimento_221.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4385/requerimento_221.pdf</t>
   </si>
   <si>
     <t>instalar redutor de velocidade, tipo lombada na rua de tras da e.m. ptof. zely alves fortes(a rua nao tem nome)</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4386/requerimento_222.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4386/requerimento_222.pdf</t>
   </si>
   <si>
     <t>colocar tubos na valeta que passa ao lado da rua bucui, no bairro do rocio</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4387/requerimento_223.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4387/requerimento_223.pdf</t>
   </si>
   <si>
     <t>realizar pavimentaçao asfaltico na rua antonio costa cardoso</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4388/requerimento_224.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4388/requerimento_224.pdf</t>
   </si>
   <si>
     <t>realizar manutençao na estrada da pavoa</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4389/requerimento_225.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4389/requerimento_225.pdf</t>
   </si>
   <si>
     <t>realizar manutençao na estrada do pe da serra e natividade</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4390/requerimento_226.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4390/requerimento_226.pdf</t>
   </si>
   <si>
     <t>justificativa de falta</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4391/requerimento_227.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4391/requerimento_227.pdf</t>
   </si>
   <si>
     <t>realizar colocaçao de tubos na vala localizada na rua da lagoa, na altura do n.1050, bairro rocio</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4392/requerimento_228.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4392/requerimento_228.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento na estrada que liga o bairro do rocio ao bairro jaire e momuna</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4393/requerimento_229.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4393/requerimento_229.pdf</t>
   </si>
   <si>
     <t>verificar se existe a possibilidade do caminhao que faz a coleta de lixo do jaire, estender o seu trajeto na entrada apos  o bar do moacir, para assim estender a demanda de mais 8 casas</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4394/requerimento_230.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4394/requerimento_230.pdf</t>
   </si>
   <si>
     <t>instalar refletores no porto de pescadores no bairro do rocio, ao lado do banheiro publico</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4395/requerimento_231.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4395/requerimento_231.pdf</t>
   </si>
   <si>
     <t>verificar se existe a possibiilidade de fechar a vala do final da rua da lagoa</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4396/requerimento_232.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4396/requerimento_232.pdf</t>
   </si>
   <si>
     <t>verificar se existe a possibilidade de fazer valeta para escoamento de agua tipo canaleta na rua brasilino colaço com a travessa 5</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4397/requerimento_233.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4397/requerimento_233.pdf</t>
   </si>
   <si>
     <t>verificar se existe a possibilidade de fazer uma expansao da rede eletrica na altura do km.48 - lado direito da rodovia casemiro teixeira sentido centro de iguape no bairro costao do engenho</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4398/requerimento_234.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4398/requerimento_234.pdf</t>
   </si>
   <si>
     <t>verificar se existe a possibilidade de pontos de iluminaçao na rua maruitas, avenida laercio ribeiro , avenida arlindo trudes, bairro icapara</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4399/requerimento_235.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4399/requerimento_235.pdf</t>
   </si>
   <si>
     <t>verificar se existe a possibilidade de instalar uma base da policia militar na barra do ribeira e que se oficie a 13 cia do 14 batalhao para realizar patrulhamento preventivo regularmente no bairro da barra do ribeira</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4400/requerimento_236.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4400/requerimento_236.pdf</t>
   </si>
   <si>
     <t>prestar informaçoes detalhadas acerca da festa do senhor bom jesus de iguape, realizada entre os dias 27 de julho a 06 de agosto de 2024</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>verificar se existe a possibilidade de realizar nivelamento e cascalhamento na estrada da pavoa km.15</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4402/requerimento_238.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4402/requerimento_238.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, bem como, limpeza, nivelamento e cascalhamento da estrada do coveiro no km. 25/5</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4403/requerimento_239.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4403/requerimento_239.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da estrada do capinzal km 27</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4404/requerimento_240.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4404/requerimento_240.pdf</t>
   </si>
   <si>
     <t>realizar manutençao de iluminaçao da pista de skate</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4405/requerimento_241.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4405/requerimento_241.pdf</t>
   </si>
   <si>
     <t>trocar as traves, bem como, reformar a quadra do rocio, localizada na popular nova, perto do mercado franco</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4406/requerimento_242.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4406/requerimento_242.pdf</t>
   </si>
   <si>
     <t>insrtalar uma lombada na rua itapema, localizada no bairro rocio</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4407/requerimento_243.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4407/requerimento_243.pdf</t>
   </si>
   <si>
     <t>realizar pinturas de faixas da estrada que liga o centro da cidade ao bairro icapara e barra do ribeira</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4408/requerimento_244.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4408/requerimento_244.pdf</t>
   </si>
   <si>
     <t>drenagem no canal do bairro do icapara, por toda sua extensao , passando pelo porto do eloi, prancha, ate sua totalidade</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>instalar pontos de iluminaçao nas ruas castelo branco, engenheiro jorgee valerio e bairro da costeira, no bairro barra do ribeira</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4410/requerimento_246.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4410/requerimento_246.pdf</t>
   </si>
   <si>
     <t>pintura das faixas de pedestre com as devidas sinalizaçoes</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4411/requerimento_247.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4411/requerimento_247.pdf</t>
   </si>
   <si>
     <t>realizar manutençao de lampadas no pe da serra, vila xavantes e agrovila</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4412/requerimento_248.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4412/requerimento_248.pdf</t>
   </si>
   <si>
     <t>instalar pontos de iluminaçao na estrada da barra, na avenida principal e no bairro aquarius</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4413/requerimento_249.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4413/requerimento_249.pdf</t>
   </si>
   <si>
     <t>instalar redutores de velocidade(tipo lombada) na rua faustino chagas -  de frente a igreja adventista, na barra do ribeira</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4414/requerimento_250.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4414/requerimento_250.pdf</t>
   </si>
   <si>
     <t>instalar pontos de iluminaçao na rua antonio fermino gomes, no bairro do icapara</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4415/requerimento_251.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4415/requerimento_251.pdf</t>
   </si>
   <si>
     <t>informaçoes sobre as providencias necessarias para a manutençao(elevaçao) do redutor de velocidade localizado na avenida joao simoes xavier, proximo ao n.562, bairro rocio</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4416/requerimento_252.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4416/requerimento_252.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como limpeza e nivelamento, na estrada da costeira da barra</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4417/requerimento_253.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4417/requerimento_253.pdf</t>
   </si>
   <si>
     <t>possibilidade de dar continuidade na ciclovia da av. adhemar de barros, entre o trecho da rua major ricardo kronne e rua ana candida sandoval trigo, bem como, realizar a pintura da lombada localizada em frente a e.e. prof. veiga junior</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4418/requerimento_254.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4418/requerimento_254.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento na estrada da colombina ate a casa do joao barba, bairro do itimirim</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4419/requerimento_255.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4419/requerimento_255.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento na rua hermelino frança jr. localizada no bairro rocio</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4420/requerimento_256.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4420/requerimento_256.pdf</t>
   </si>
   <si>
     <t>instalar pontos de iluminaçao na estrada municipal jaire - bairro jaire</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4421/requerimento_257.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4421/requerimento_257.pdf</t>
   </si>
   <si>
     <t>instalar redutores de velocidade , tipo lombada em frente ao bairro batidao</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4422/requerimento_258.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4422/requerimento_258.pdf</t>
   </si>
   <si>
     <t>realizar calçamento nas ruas jose isidro de oliveira e acacias , no bairro guaricana e vila sapo</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4423/requerimento_259.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4423/requerimento_259.pdf</t>
   </si>
   <si>
     <t>realizar a retirada de uma arvore na avenida julio franco em frente ao supermercado kamila, altura do n.381, no bairro do rocio</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento na estrada da pavoa</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4425/requerimento_261.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4425/requerimento_261.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento no final do asfalto da rua kishiro yanaguisawa, que vai para o jardim nova iguape</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4426/requerimento_262.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4426/requerimento_262.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento em toda a estrada do pinheirinho</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4427/requerimento_263.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4427/requerimento_263.pdf</t>
   </si>
   <si>
     <t>realizar abertura de rua na alameda 17, 7 e 3 - jardim nova iguape , final da alameda 3, continuidades de abertura de rua</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4429/requerimento_265.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4429/requerimento_265.pdf</t>
   </si>
   <si>
     <t>possibilidade de criar um aplicativo do 190, que englobe policia militar e bombeiro para facilitar o acionamento de emergencias sem ligaçao telefonica</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>justifica de falta</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4450/requerimento_n267-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4450/requerimento_n267-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de_x000D_
 realizar manutenção, como nivelamento e cascalhamento na Alameda 11, jardim nova_x000D_
 Iguape, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por munícipes.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4451/requerimento_n268-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4451/requerimento_n268-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de_x000D_
 reparo na iluminação final da rua da lagoa, bairro do rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por munícipes.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4452/requerimento_n269-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4452/requerimento_n269-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de_x000D_
 pedido de ônibus Princesa dos Campos - Curitiba x Iguape direcionar a empresa, o porque_x000D_
 a empresa não faz Iguape só faz Registro._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por munícipes</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4453/requerimento_n270-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4453/requerimento_n270-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de instalar pontos de ônibus nos bairros Icapara, Pontal, Vila Nova, Batidão,_x000D_
 Aquarius e Porto da balsa, nesse município,_x000D_
 _x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado por moradores dos bairros citados.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4454/requerimento_n271-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4454/requerimento_n271-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de instalar pontos de iluminação no Bairro Cavalcante._x000D_
 _x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado por moradores do citado bairro.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4455/requerimento_n272-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4455/requerimento_n272-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de informar quando retornará os atendimentos de pacientes acamados no_x000D_
 ESF do Icapara._x000D_
 _x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado por moradores do citado bairro.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4456/requerimento_n274-2024_10-10-24.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4456/requerimento_n274-2024_10-10-24.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de instalar placa de carga e descarga, bem como, faixa de pedestre na_x000D_
 Avenida Adhemar de Barros, na altura do nº720, neste município._x000D_
  JUSTIFICATIVA: Faz se necessário tal solicitação, pois esse_x000D_
 vereador foi procurado e cobrado por comerciantes da citada localidade.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4457/requerimento_n275-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4457/requerimento_n275-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de_x000D_
 realizar manutenção e reparos na pista de skate do Jardim Nova Iguape - praça Gessé,_x000D_
 bairro do rocio, neste município._x000D_
 _x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado por munícipes</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4458/requerimento_n276-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4458/requerimento_n276-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de_x000D_
 retirar a placa de proibido estacionar na Avenida Nossa Senhora do Rocio, bairro do rocio,_x000D_
 neste município._x000D_
 _x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado por munícipes e por comerciantes do citado_x000D_
 local, que precisam usar esse trecho para carga e descarga</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4459/requerimento_n277-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4459/requerimento_n277-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de_x000D_
 realizar manutenção, como nivelamento e cascalhamento da Estrada Pinheirinho Km 7,_x000D_
 perto do Sítio Recanto Dos Pássaros, neste município._x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado por munícipes.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4460/camara_municipal_de_iguape.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4460/camara_municipal_de_iguape.pdf</t>
   </si>
   <si>
     <t>REQUER POSSIBILIDADE DA INSTALAÇÃO DE PONTOS DE ILUMINAÇÃO PUBLICA NA RUA FRENTE AO TREVO DE ICAPARA E RUA SÃO BENEDITO EM FRENTE AO NUMERO 20 AMBAS NO BAIRRO ICAPARA</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4482/requerimento_no279-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4482/requerimento_no279-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, e oficie-se a empresa Neoenergia Elektro para que realize a_x000D_
 poda dos bambus que se encontram embaixo da rede elétrica na Rua Registro, na altura_x000D_
 do nº269, bairro do Rocio, neste munícipio._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que estes bambus estão encostando na rede elétrica, oferecendo riscos para a_x000D_
 população que moram nesta localidade, bem como aos que ali trafegam.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4445/requerimento_280-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4445/requerimento_280-2024.pdf</t>
   </si>
   <si>
     <t>requer PROJETO DE AMPLIZAÇÃO DO PARQUE DE ILUMINAÇÃO NO MUNICIPIO E A INSTALAÇÃO DE 3 BRACOS DE LUMINARIAS ENTRE O KM 1.2 E 2.0 NO ESTRADA DO BAIRRO ENGENHOS</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima -_x000D_
 Prefeito de Iguape, que informe qual o cronograma para troca das lâmpadas de LED,_x000D_
 bem como, quais serão os novos pontos a serem instalados no município e,_x000D_
 atualmente, qual cronograma está sendo seguido._x000D_
 ._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado por munícipes, em razão de que há rumores de_x000D_
 favorecimento. Por fim, dê-se ciência, via ofício, do presente requerimento ao_x000D_
 Ministério Público do Estado de São Paulo, em Iguape, bem como, ao Tribunal de_x000D_
 Contas do Estado de São Paulo, para ciência e acompanhamento. ª</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4483/requerimento_no282-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4483/requerimento_no282-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito_x000D_
 de Iguape, que apresente a prestação de contas da Festa de Agosto (Festividades do Sr. Bom_x000D_
 Jesus de Iguape) e, informar quais os espaços foram locados, com a identificação dos_x000D_
 contratantes, informar os valores que foram cobrados e respectivos comprovantes de_x000D_
 pagamento, sob as penalidades do artigo 4º, III do Decreto Lei nº 201/ 1967._x000D_
 ._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que este_x000D_
 vereador vem sendo cobrado por munícipes. Por fim, dê-se ciência, via ofício, do presente_x000D_
 requerimento ao Ministério Público do Estado de São Paulo, em Iguape, bem como, ao_x000D_
 Tribunal de Contas do Estado de São Paulo, para ciência e acompanhamento</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4484/requerimento_no283-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4484/requerimento_no283-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente e oficie-se a empresa_x000D_
 Neoenergia Elektro para que informe sobre a falta de iluminação no Bairro Jardim_x000D_
 Primavera, bem como, realize manutenção no bairro, neste munícipio._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por munícipes.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4446/requerimento_284-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4446/requerimento_284-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente e oficie-se a empresa_x000D_
 Neoenergia Elektro para que informe a falta de extensão ou travessia de energia elétrica_x000D_
 na altura do km 48,5 da Rodovia Prefeito Casemiro Teixeira, neste munícipio.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4485/requerimento_no285-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4485/requerimento_no285-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de_x000D_
 colocar uma caçamba lixo no bairro do Morretes, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por munícipes, haja vista que não estão_x000D_
 deixando os moradores descartar os lixos no transbordo</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4486/requerimento_no286-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4486/requerimento_no286-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de_x000D_
 instalar uma lombada em frente ao Banco Santander, na rua do posto de gasolina, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por munícipes.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4487/requerimento_no287-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4487/requerimento_no287-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de_x000D_
 realizar pavimentação asfáltica na Rua António Costa Cardoso, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por munícipes.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4461/requerimento_n288-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4461/requerimento_n288-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson_x000D_
 Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade realizar manutenção, como nivelamento e cascalhamento na Chácara_x000D_
 Patrícia, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que esta vereadora vem sendo cobrada por moradores do citado local.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4447/requerimento_289-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4447/requerimento_289-2024.pdf</t>
   </si>
   <si>
     <t>INTALAÇÃO DE 01 BRACO DE LUMINARIA, NA RUA PAULINA V. DE AGUIAR, BAIRRO GUARICANA</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4462/requerimento_n290-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4462/requerimento_n290-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, para que se cumpra a Lei Nº2.265 de 10 de maio de 2017, no_x000D_
 campeonato Iguapense._x000D_
 _x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado por times e atletas, tendo em vista aos diversos_x000D_
 acontecidos em campo nos últimos meses.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4463/requerimento_n291-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4463/requerimento_n291-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de instalar pontos de iluminação na Rua Maria Madalena, na Barra do_x000D_
 Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado por moradores do citado local.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4488/requerimento_no292-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4488/requerimento_no292-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar manutenção na Alameda 5, no bairro Nova Iguape, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado pelos moradores que estão com dificuldade_x000D_
 para transitar na citada rua, bem como, esteve no local e constatou a necessidade de_x000D_
 realizar a manutenção, conforme segue anexo.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4464/requerimento_n293-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4464/requerimento_n293-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de instalar pontos de iluminação, na Rua Avelino Arthur Trudes 178, neste_x000D_
 município._x000D_
 _x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado por munícipes.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4465/requerimento_n294-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4465/requerimento_n294-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade realizar manutenção da barquinha que transporta alunos da Costeira para a_x000D_
 Barra do ribeira, neste município._x000D_
 _x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado por munícipes.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4466/requerimento_n295-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4466/requerimento_n295-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade do realizar manutenção no poço artesianos que se encontra sem água, bem_x000D_
 como, se o carro pipa pode passar duas vezes na semana no Jaire, neste município._x000D_
 _x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado por pais de alunos pela falta de água, pois o_x000D_
 caminhão pipa só passa uma semana e a água acaba sendo regrada, tendo as crianças que_x000D_
 levar de casa.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4448/requerimento_296-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4448/requerimento_296-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Prefeito,_x000D_
 Wilson Almeida Lima, para que informe a esta Casa de Leis, se existe a_x000D_
 possibilidade de realizar a manutenção nas placas de concreto das laterais de_x000D_
 acesso a pedestres e bicicletas, da Barragem do Canal do Valo Grande, nesta_x000D_
 cidade._x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, em_x000D_
 virtude de que, essa Vereadora foi procurada por munícipes que tiveram suas_x000D_
 bicicletas danificadas nessas depressões, causadas por falta de manutenção do_x000D_
 referido acesso.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4489/requerimento_no297-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4489/requerimento_no297-2024.pdf</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4490/requerimento_no298-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4490/requerimento_no298-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de_x000D_
 instalar lombada na rua Itapema, ao lado da quadra coberta do Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por munícipes.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4491/requerimento_no299-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4491/requerimento_no299-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de_x000D_
 realizar troca das traves da quadra do rocio, bem como, reformar a quadra que fica na_x000D_
 popular nova perto do mercado franco, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por munícipes.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4492/requerimento_no300-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4492/requerimento_no300-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar a instalação de bloquetes na Rua Maria Anício Duarte, bairro do_x000D_
 Rocio, neste munícipio._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que a rua fica intransitável em período de chuvas, trazendo transtornos a_x000D_
 população da citada rua, bem como, este requerimento apenas reforça os demais_x000D_
 requerimentos já feitos por este vereador</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4493/requerimento_no301-2024.pdf.docx</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4493/requerimento_no301-2024.pdf.docx</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a instalação de um sarjetão na esquina da Rua Registro com a Rua Benedito Massa, bairro do Rocio, neste munícipio. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que a construção do sarjetão, fará o escoamento da água que fica parada na esquina, bem como, reduzir a velocidade dos veículos que viram nas citadas ruas, trazendo mais segurança para os munícipes.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4494/requerimento_no302-2024.pdf.docx</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4494/requerimento_no302-2024.pdf.docx</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4495/requerimento_no303-24.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4495/requerimento_no303-24.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido_x000D_
 o Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica_x000D_
 do Município e Regimento Interno desta Casa de Leis, ao Chefe do Executivo_x000D_
 Municipal, solicito instituir o título de utilidade pública municipal para “ASSOCIAÇÃO_x000D_
 CULTURAL NIPO-BRASILEIRA DE IGUAPE” em nosso Município._x000D_
 JUSTIFICATIVA_x000D_
 A ACNBI - Associação Cultural Nipo-brasileira de Iguape, foi fundada em 29 de_x000D_
 janeiro de 1962._x000D_
 Uma entidade sem fins lucrativos que tem, como finalidade, a preservação e a_x000D_
 difusão da cultura japonesa e seus valores, desenvolve projetos socio esportivos_x000D_
 que atendem jovens da Comunidade Iguapense por meio do Karatê e do Tênis de_x000D_
 Mesa, modalidades esportivas ricas em valores da cultura japonesa._x000D_
 Dentre as atividades socioculturais desenvolvidas, destacam-se o tradicional_x000D_
 “undokai”, que consiste numa gincana esportiva que integra crianças, jovens e_x000D_
 adultos, com foco principal na participação familiar. Um evento que acontece,</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4496/requerimento_no304-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4496/requerimento_no304-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar manutenção, como nivelamento e cascalhamento na estrada da_x000D_
 Pavoa._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores e munícipes que trafegam_x000D_
 pela citada estrada e reclamam de suas más condições.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4497/requerimento_no305.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4497/requerimento_no305.pdf</t>
   </si>
   <si>
     <t>ESCLARECER A POPULAÇÃO SOBRE A MUDANÇA DA ESTATUA DO CRISTO REDENTOR</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4449/requerimento_306-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4449/requerimento_306-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, após as formalidades regimentais e ouvido o_x000D_
 Plenário, com fundamento na Constituição Federal, combinado com a Lei Orgânica do_x000D_
 Município e Regimento Interno desta Casa de Leis, informações ao Chefe do Executivo_x000D_
 Municipal sobre possibilidade da limpeza da Saida de Esgoto na Beira Rio no bairro Porto do_x000D_
 Ribeira em nosso Município._x000D_
 _x000D_
 Esse requerimento atende à demanda da comunidade, pois a mesma tem reivindicado a limpeza_x000D_
 das saídas de esgoto, conforme as fotos em anexo, a limpeza se faz necessária com urgência,_x000D_
 pois o acumulo de sujeiras em torno do rio vem causando transtorno aos munícipes_x000D_
 Pelo exposto, requeiro que seja encaminhado a esta casa de leis, resposta sobre a_x000D_
 possibilidade de realizar a limpeza das saídas de esgoto na beira rio em nosso município._x000D_
 Na certeza de contar com vosso pronto atendimento, desde já agradeço e me coloco a disposição_x000D_
 para trabalharmos juntos em prol ao desenvolvimento do município.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4467/requerimento_no307.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4467/requerimento_no307.pdf</t>
   </si>
   <si>
     <t>REMOÇÃO DO MONUMENTO DO CRISTO REDENTOS DO MORRO DO ESPIA</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4468/requerimento_n308-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4468/requerimento_n308-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson_x000D_
 Almeida Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar manutenção na estrada do Morro Seco, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que esta vereadora vem sendo cobrada por munícipes, outrossim, a citada_x000D_
 localidade se encontra intransitável</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4469/requerimento_n309-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4469/requerimento_n309-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar limpeza de vala, na Rua Marlene M. de Matos na Chácara_x000D_
 Patrícia, neste município._x000D_
 _x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador foi cobrado pelos moradores do bairro.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4470/requerimento_n310-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4470/requerimento_n310-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape e também ao Governo do Estado de São Paulo, para que prestem_x000D_
 as devidas informações se existe algum convênio com a Secretária de Estado de Saúde de_x000D_
 São Paulo para uma Zoonoses, com a existência, que informem a localização, bem como_x000D_
 informem se possuí algum veterinário no município._x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador foi cobrado por munícipes.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4498/requerimento_no311-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4498/requerimento_no311-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar manutenção da iluminação pública, na Ponte Prefeito Laércio_x000D_
 Ribeiro, que liga a cidade de Iguape a cidade de Ilha Comprida._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por munícipes.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4499/requerimento_no312-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4499/requerimento_no312-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de dar continuidade na abertura de rua na Alameda 3, no Jardim Nova_x000D_
 Iguape, bairro do Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por munícipes</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4471/requerimento_n313-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4471/requerimento_n313-2024.pdf</t>
   </si>
   <si>
     <t>APRESENTO à mesa, nos termos do artigo 257 inciso I do_x000D_
 Regimento Interno, a justificativa da minha falta na sessão ordinária do dia 21 de outubro_x000D_
 de 2024, conforme comprovante que segue anexo. Requeiro que seja submetido à_x000D_
 apreciação e aprovação do plenário._x000D_
  Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4472/requerimento_n314-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4472/requerimento_n314-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe possibilidade_x000D_
 de realizar a instalação de bloquetes na Rua Antônio Pinto, bairro Guaricana – canto do_x000D_
 morro, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que esta vereadora vem sendo cobrada por munícipes.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4473/requerimento_n315-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4473/requerimento_n315-2024.pdf</t>
   </si>
   <si>
     <t>APRESENTO à mesa, nos termos do artigo 257 inciso I do_x000D_
 Regimento Interno, a justificativa da minha falta na sessão ordinária do dia 29 de outubro_x000D_
 de 2024, conforme comprovante que segue anexo. Requeiro que seja submetido à_x000D_
 apreciação e aprovação do plenário._x000D_
  Nestes termos, pede deferimento</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4474/requerimento_n316-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4474/requerimento_n316-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie o Ministério Público de_x000D_
 Iguape/SP, para que informem se foi celebrado algum TAC (Termo de Ajustamento de_x000D_
 Conduta), com a atual gestão no período de 2017 a 2024, em especial referente a causa_x000D_
 animal._x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador foi cobrado por munícipes.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4500/requerimento_no317-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4500/requerimento_no317-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de_x000D_
 instalar iluminação com refletor e arquibancada no campo do Rocio, aquele que é murado,_x000D_
 neste munícipio._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por munícipes.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4501/requerimento_no318-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4501/requerimento_no318-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de_x000D_
 reformar ou restaurar a pracinha de frente o dentista MISSAWA, localizada no bairro do_x000D_
 rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por munícipes</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4502/requerimento_no319-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4502/requerimento_no319-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar manutenção das lâmpadas do Pé Da Serra, Vila Xavantes e_x000D_
 Agrovila._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores e munícipes.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4503/requerimento_no320-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4503/requerimento_no320-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de instalar uma rampa de acessibilidade para cadeirante na Igreja do_x000D_
 Rosário, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por munícipes.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de instalar coberturas de pontos de ônibus na Av. Júlio Franco e na Rua_x000D_
 Itapema, ambas no bairro do Rocio, neste município._x000D_
 _x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador foi cobrado pelos moradores do bairro.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4504/requerimento_no322-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4504/requerimento_no322-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de construir uma UPA no bairro do Rocio, neste munícipio._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por munícipes</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4476/requerimento_n323-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4476/requerimento_n323-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de instalar redutores de velocidade na Av. Manoel Gonçalves Pires – Antiga_x000D_
 Av. Aeroporto, no bairro do rocio, neste município._x000D_
 _x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador foi cobrado pelos moradores do bairro, bem como, domingo_x000D_
 aconteceu mais um acidente na referida avenida.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4477/requerimento_n324-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4477/requerimento_n324-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de instalar redutores de velocidade na Rua. Dom Idílio José Soares, neste_x000D_
 município._x000D_
 _x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador foi cobrado pelos moradores do bairro.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4505/requerimento_no325-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4505/requerimento_no325-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a previsão_x000D_
 para realizar manutenção, como nivelamento e cascalhamento na rua Eugênio de Lara,_x000D_
 Rua Maria Alice Duarte, no bairro do Rocio, neste munícipio._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que as ruas citadas, encontram-se intransitável, acarretando transtornos aos_x000D_
 moradores e para os que ali circulam</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4478/requerimento_n326-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4478/requerimento_n326-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de instalar lixeiras aos redores do campo Rubens de Oliveira (Mangueirão),_x000D_
 neste município._x000D_
 _x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador foi cobrado pela população.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4479/requerimento_n327-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4479/requerimento_n327-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar limpeza na Esquina da Cônego Braga (próximo a Delegacia),_x000D_
 neste município._x000D_
 _x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador foi cobrado por praticantes de esportes na citada quadra.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Wilson Almeida_x000D_
 Lima - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de instalar sinalização de velocidade na Avenida Princesa Isabel, próximo_x000D_
 as quadras, neste município._x000D_
 _x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador foi cobrado por praticantes de esportes na citada quadra.</t>
   </si>
   <si>
-    <t>4269</t>
-[...127 lines deleted...]
-  <si>
     <t>4056</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4056/indicacao_02.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4056/indicacao_02.pdf</t>
   </si>
   <si>
     <t>manutençao na escola professora abigail fortes martins</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4057/indicacao_03.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4057/indicacao_03.pdf</t>
   </si>
   <si>
     <t>coleta de lixo na avenida brasil</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4058/indicacao_04.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4058/indicacao_04.pdf</t>
   </si>
   <si>
     <t>roçada na estrada do bairro quatinga</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4059/indicacao_05.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4059/indicacao_05.pdf</t>
   </si>
   <si>
     <t>realizar manutençao como nivelamento, cascalhamento e limpeza da rua capitao oliveira(proximo a porcina), bairro guaricana</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4060/indicacao_06.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4060/indicacao_06.pdf</t>
   </si>
   <si>
     <t>manutencao na tampa do bueiro na esquina com a rua jose bonifacio da silva e o nivelamento da tampa do bueiro proximo ao cartorio na ciclovia</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4061/indicacao_07.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4061/indicacao_07.pdf</t>
   </si>
   <si>
     <t>realizar obra de pavimentaçao asfaltica ou calçamento com bloquete na rua maria anicio duarte, bairro do rocio</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4062/indicacao_08.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4062/indicacao_08.pdf</t>
   </si>
   <si>
     <t>realizar obra de calçamento com bloquetes na rua jair pereira gonçalves, bairro rocio</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4063/indicacao_09.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4063/indicacao_09.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, em todas as ruas do jardim nova iguape, bairro rocio</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4064/indicacao_10.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4064/indicacao_10.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como limpeza e roçada na rua austria, balneario varella no bairro icapara</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4065/indicacao_11.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4065/indicacao_11.pdf</t>
   </si>
   <si>
     <t>realizar pintura do ponto de taxi na descida da praça da basilica sentido avenida princesa isabel(descida do mercado nakamura)</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4066/indicacao_12.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4066/indicacao_12.pdf</t>
   </si>
   <si>
     <t>realizar manutençao das lampadas das iluminarias localizadas na pista de skate "chorao'</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4067/indicacao_13.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4067/indicacao_13.pdf</t>
   </si>
   <si>
     <t>realizar reforma da rampa do antigo porto da balsa do lado da cidade , onde os pescadores manuseiam seus pescados</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4068/indicacao_14.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4068/indicacao_14.pdf</t>
   </si>
   <si>
     <t>retirar os gradis instalados na passarela "vereador gasparino costa"</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4069/indicacao_15.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4069/indicacao_15.pdf</t>
   </si>
   <si>
     <t>instalar ou construir redutores de velocidade e realizar pintura de sinalizaçao de reduçao de velocidade na rua dom idilio jose soares, bairro guaricana</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4070/indicacao_16.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4070/indicacao_16.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento na rua avenida brasil, bairro 3 barras</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4071/indicacao_17.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4071/indicacao_17.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, na estrada do bairro aquarius(entrada do bira/lado esquerdo do campo)</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4072/indicacao_18.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4072/indicacao_18.pdf</t>
   </si>
   <si>
     <t>realizar manutençao nas lampadas das luminarias localizadas no bairro vila nova</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4073/indicacao_19.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4073/indicacao_19.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, da estrada do bairro pavoa</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4074/indicacao_20.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4074/indicacao_20.pdf</t>
   </si>
   <si>
     <t>realizar limpeza nas valas localizadas nas ruas do bairro chacara patricia</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4075/indicacao_21.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4075/indicacao_21.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, das estradas dos bairros bianco e paraiso mirim</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4076/indicacao_22.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4076/indicacao_22.pdf</t>
   </si>
   <si>
     <t>realizar manutençao na ponte localizada no bairro pavoa</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4077/indicacao_23.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4077/indicacao_23.pdf</t>
   </si>
   <si>
     <t>realizar limpeza da vala localizada no bairro vila xavantes</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4078/indicacao_24.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4078/indicacao_24.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento, cascalhamento e limpeza das valas nas ruas do bairro jardim primavera</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4079/indicacao_25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4079/indicacao_25.pdf</t>
   </si>
   <si>
     <t>realizar pinturas de faixa de pedestres na avenida adhemar de barros, na altura do n.850</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4080/indicacao_26.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4080/indicacao_26.pdf</t>
   </si>
   <si>
     <t>proceder a pintura de faixas para travessia de pedestres, em frente aos acessos da ciclovia, em virtude da dificuldade que os ciclictas e cadeirantes estao tendo, no momento da travessia</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4081/indicacao_27.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4081/indicacao_27.pdf</t>
   </si>
   <si>
     <t>instalar uma chapa antiderrapante entre as guias e faixas de pedestres elevadas, existentes em nosso municipio, na avenida adhemar de barros, em frente a caixa federal e em frente ao banco bradesco; na avenida julio franco. em frente ao supermercado kamila, tendo em vista a falta de acessibilidade a cadeirantes, pessoas com dificuldade de locomoçao e idosos</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4082/indicacao_28.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4082/indicacao_28.pdf</t>
   </si>
   <si>
     <t>verificar a situaçao de uma arvore</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4083/indicacao_29.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4083/indicacao_29.pdf</t>
   </si>
   <si>
     <t>manutençao da estrada sentido bairro jaire</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4084/indicacao_30.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4084/indicacao_30.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, das ruas ciriaco caetano, lais carneiro, bairro guaricana e rua capitao jose isidro de oliveira_x000D_
 (vila sapo)</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4085/indicacao_31.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4085/indicacao_31.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento, cascalhamento e limpeza, da estrada do capinzal. na altura do km 27 da rodovia prefeito casemiro teixeira</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4086/indicacao_32.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4086/indicacao_32.pdf</t>
   </si>
   <si>
     <t>realizar manutençoes, como nivelamento, cascalhamento e limpeza. da estrada do bairro paraiso mirim</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4087/indicacao_33.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4087/indicacao_33.pdf</t>
   </si>
   <si>
     <t>manutençao da rua mario andrade rollo, proximo ao numero 477, bairro guaricana</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4088/indicacao_34.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4088/indicacao_34.pdf</t>
   </si>
   <si>
     <t>poda da arvore da praça da independencia atras da igreja do rosario</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4089/indicacao_35.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4089/indicacao_35.pdf</t>
   </si>
   <si>
     <t>manutençao da tampa do bueiro e parte da calçada na esquina da rua capitao floramante com a avenida eduardo ebano pereira</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4090/indicacao_36.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4090/indicacao_36.pdf</t>
   </si>
   <si>
     <t>dar continuidade ao serviço ao serviço de pavimentaçao asfaltica na rua leonor alice da silveira</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4091/indicacao_37.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4091/indicacao_37.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como reparo na iluminaçao e pintura na quadra localizada na quadra do conjunto habitacional popular nova</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4092/indicacao_38.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4092/indicacao_38.pdf</t>
   </si>
   <si>
     <t>manutençao em pontos especificos no bairro barra do ribeira</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4093/indicacao_39.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4093/indicacao_39.pdf</t>
   </si>
   <si>
     <t>manutençao da rua dona marlene martins de matos. bairro chacara patricia</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4094/indicacao_40.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4094/indicacao_40.pdf</t>
   </si>
   <si>
     <t>instalar ventiladores na ubs jose carlos martins</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4095/indicacao_41.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4095/indicacao_41.pdf</t>
   </si>
   <si>
     <t>revitalizaçao ou manutençao da praça durvalino vieira, localizada na beira do valo</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4096/indicacao_42.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4096/indicacao_42.pdf</t>
   </si>
   <si>
     <t>instalar ou construir abrigos para ponto de onibus em toda a extensao da avenida julio franco. bairro rocio</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4097/indicacao_43.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4097/indicacao_43.pdf</t>
   </si>
   <si>
     <t>realizar as pinturas das faixas de sinalizaçao na estrada que liga o centro da cidade ao bairro barra do ribeira</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4098/indicacao_44.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4098/indicacao_44.pdf</t>
   </si>
   <si>
     <t>realizar troca de lampadas de sodio para lampadas de led na rua sao benedito e nas ruas do bairro batidao</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4099/indicacao_45.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4099/indicacao_45.pdf</t>
   </si>
   <si>
     <t>realizar serviço de fumace nos bairros icapara. pontalzinho. vila nova. aquarius e barra do ribeira</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4100/indicacao_46.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4100/indicacao_46.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, na rua eugenio de lara. bairro rocio</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4101/indicacao_47.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4101/indicacao_47.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, das seguintes alamedas do jardim nova iguape_x000D_
 _x000D_
 - alameda 2 _x000D_
 - alameda 3_x000D_
 - alameda 4_x000D_
 - alameda 5_x000D_
 - alameda 6</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4102/indicacao_48.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4102/indicacao_48.pdf</t>
   </si>
   <si>
     <t>instalar ou construir arquibancadas no campo municipal "antonio carlos de lima silveira" - pedico. bairro rocio</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4103/indicacao_49.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4103/indicacao_49.pdf</t>
   </si>
   <si>
     <t>realizar o serviço de "tapa buraco" ao lado do "campo do tonho". bairro do rocio</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4104/indicacao_50.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4104/indicacao_50.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da estrada do ze gordo. bairro momuna</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4105/indicacao_51.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4105/indicacao_51.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento das ruas 1, 2 ,3 e 4 do bairro pontal</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4106/indicacao_52.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4106/indicacao_52.pdf</t>
   </si>
   <si>
     <t>realizar manutençao da pista de skate. localizada no bairro do rocio</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4107/indicacao_53.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4107/indicacao_53.pdf</t>
   </si>
   <si>
     <t>disponibilizar dentista para o posto de saude localizado no itimirim 2</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4108/indicacao_54.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4108/indicacao_54.pdf</t>
   </si>
   <si>
     <t>realizar roçadas nas ruas do bairro aquarius</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4109/indicacao_55.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4109/indicacao_55.pdf</t>
   </si>
   <si>
     <t>realizar manutençoes, como nivelamento e cascalhamento das ruas do bairro aquarius</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4110/indicacao_56.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4110/indicacao_56.pdf</t>
   </si>
   <si>
     <t>realizar pintura do ponto de taxi localizado na avenida julio franco (ponto n.15), na altura do deposito do osvaldo. bairro rocio</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4111/indicacao_57.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4111/indicacao_57.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento na estrada do bairro paraiso mirim</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4112/indicacao_58.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4112/indicacao_58.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da estrada da "fazenda natividade", bairro itimirim</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4113/indicacao_59.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4113/indicacao_59.pdf</t>
   </si>
   <si>
     <t>realizar serviço de pavimentaçao com bloquetes na rua avenida brasil. bairro tres barras</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4114/indicacao_60.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4114/indicacao_60.pdf</t>
   </si>
   <si>
     <t>realizar serviço de pavimentaçao com bloquetes nas ruas do bairro santa barbara</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4115/indicacao_61.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4115/indicacao_61.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento das ruas do bairro sete belo</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4116/indicacao_62.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4116/indicacao_62.pdf</t>
   </si>
   <si>
     <t>realizar manutençoes, como nivelamento e cascalhamento da estrada do bairro bianco</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4117/indicacao_63.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4117/indicacao_63.pdf</t>
   </si>
   <si>
     <t>realizar manutençoes das ruas do bairro guaricana</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4118/indicacao_64.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4118/indicacao_64.pdf</t>
   </si>
   <si>
     <t>realizar roçada da rua 4. bairro pontal</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4119/indicacao_65.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4119/indicacao_65.pdf</t>
   </si>
   <si>
     <t>realizar instalaçao de uma lombada ou algum tipo de redutor de velocidade no inicio da avenida julio franco. bairro rocio</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4120/indicacao_66.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4120/indicacao_66.pdf</t>
   </si>
   <si>
     <t>instalaçao de uma faixa de pedestres na avenida julio franco, n.735. em frente a sabro, bairro rocio</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4121/indicacao_67.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4121/indicacao_67.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento, cascalhamento e roçadas em todas as ruas do jardim nova iguape. bairro rocio</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4122/indicacao_68.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4122/indicacao_68.pdf</t>
   </si>
   <si>
     <t>instalar 3 lampadas nos postes ja existentes na rua agostinho alves de souza. bairro icapara</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4123/indicacao_69.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4123/indicacao_69.pdf</t>
   </si>
   <si>
     <t>manutençao da alameda dos carajas, bairro barra do ribeira</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4124/indicacao_70.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4124/indicacao_70.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da estrada que liga o bairro do rocio aos bairros jaire e momuna</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4127/indicacao_73.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4127/indicacao_73.pdf</t>
   </si>
   <si>
     <t>manutençao da rua H, localizada no bairro jardim primavera</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4128/indicacao_75.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4128/indicacao_75.pdf</t>
   </si>
   <si>
     <t>realizar obras para abrir as alamedas 7, 8, 17 e final da alameda 3</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4129/indicacao_76.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4129/indicacao_76.pdf</t>
   </si>
   <si>
     <t>realizar roçada na estrada que liga o bairro barra do ribeira ao bairro suamirim</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4130/indicacao_77.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4130/indicacao_77.pdf</t>
   </si>
   <si>
     <t>construir ou instalar uma cobertura na rampa de acesso a escola professora zely alves fortes. bairro rocio</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4131/indicacao_78.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4131/indicacao_78.pdf</t>
   </si>
   <si>
     <t>realizar manutençao da praça massum, localizada no bairro porto do ribeira, a qual precisa de varios reparos</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4132/indicacao_79.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4132/indicacao_79.pdf</t>
   </si>
   <si>
     <t>realizar a reimplantaçao do poste de iluminaçao da rua graciana de lara rocha, esquina com a avemida eduardo ebano pereira. bairro porto do ribeira</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4133/indicacao_80.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4133/indicacao_80.pdf</t>
   </si>
   <si>
     <t>limpar e reativar o campo localizado no bairro engenho (em frente ao bar do ze valter)</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4134/indicacao_81.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4134/indicacao_81.pdf</t>
   </si>
   <si>
     <t>realizar estudo para implantaçao de semaforos em nosso municipio</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4135/indicacao_82.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4135/indicacao_82.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento das estradas dos bairros momuna e jaire</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da estrada da natividade, km 24, bairro itimirim</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4138/indicacao_85.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4138/indicacao_85.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento. realizar serviço de tapa - buracos na rua 1, bairro pontalzinho</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4139/indicacao_86.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4139/indicacao_86.pdf</t>
   </si>
   <si>
     <t>realizar limpeza do poço da escola municipal jose luiz alencar , bairro itimirim</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4140/indicacao_87.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4140/indicacao_87.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da estrada do bairro coveiro</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4141/indicacao_88.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4141/indicacao_88.pdf</t>
   </si>
   <si>
     <t>realizar serviço de tapa-buraco localizado entre a rua manoel gonçalves pires e rua vereador sidney chabaribery, bairro rocio</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4142/indicacao_89.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4142/indicacao_89.pdf</t>
   </si>
   <si>
     <t>instalar ou construir abrigo para o ponto de onibus no final da rua itapema, bairro rocio</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4143/indicacao_90.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4143/indicacao_90.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento de todas as ruas do jardim nova iguape. bairro rocio</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4144/indicacao_91.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4144/indicacao_91.pdf</t>
   </si>
   <si>
     <t>realizar limpeza da rua capitao oliveira, bairro guaricana</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4145/indicacao_92.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4145/indicacao_92.pdf</t>
   </si>
   <si>
     <t>realizar o termino das obras na praça jofre manoel(mais conhecida como praça dos cachorros), bairro icapara</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4146/indicacao_93.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4146/indicacao_93.pdf</t>
   </si>
   <si>
     <t>realizar manutençao nas luminarias que estao apagadas da passarela vereador gasparino costa</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4147/indicacao_94.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4147/indicacao_94.pdf</t>
   </si>
   <si>
     <t>instalar uma iluminaria no final da rua joaquim ribeiro neto (esquina com a avenida joao simoes xavier). bairro rocio</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4149/indicacao_96.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4149/indicacao_96.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento, na estrada do bairro agrovila</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4150/indicacao_97.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4150/indicacao_97.pdf</t>
   </si>
   <si>
     <t>instalar ou construir redutores de velocidade(lombadas), na avenida arlindo trudes, bairro icapara</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4151/indicacao_98.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4151/indicacao_98.pdf</t>
   </si>
   <si>
     <t>instalar pontos de iluminaçao na avenida arlindo trudes, bairro icapara</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4152/indicacao_99.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4152/indicacao_99.pdf</t>
   </si>
   <si>
     <t>realizae manutençao das ruas do bairro guaricana</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4153/indicacao_100.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4153/indicacao_100.pdf</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4154/indicacao_101.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4154/indicacao_101.pdf</t>
   </si>
   <si>
     <t>instalar lixeiras no campo municipal "antonio carlos soares de lima silveira" - pedico, bairro do rocio</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4155/indicacao_102.pdf</t>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4155/indicacao_102.pdf</t>
   </si>
   <si>
     <t>instalar ou construir redutor de velocidade na rua dom idilio jose soares, na altura do n.400. bairro guaricana</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4156/indicacao_103.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4156/indicacao_103.pdf</t>
   </si>
   <si>
     <t>realizar obra de pavimentaçao com bloquetes na rua simao soares de carvalho(travessia da rua registro). bairro rocio</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4157/indicacao_104.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4157/indicacao_104.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento na rua eugenio de lara, bairro rocio</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4158/indicacao_105.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4158/indicacao_105.pdf</t>
   </si>
   <si>
     <t>instalar tres iluminarias na rua conselheiro furtado, na altura do n.61. bairro barra do ribeira</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4159/indicacao_106.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4159/indicacao_106.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da estrada do morro seco</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4160/indicacao_107.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4160/indicacao_107.pdf</t>
   </si>
   <si>
     <t>instalar ou construir redutores de velocidade na rua vitoriano ribeiro. bairro rocio</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4161/indicacao_108.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4161/indicacao_108.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da rua emiliano franco, bairro rocio</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4162/indicacao_109.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4162/indicacao_109.pdf</t>
   </si>
   <si>
     <t>realizar a roçada na estrada do bairro quatinga</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4163/indicacao_110.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4163/indicacao_110.pdf</t>
   </si>
   <si>
     <t>instalar pontos de iluminaçao na alameda guaranis, bairro barra do ribeira</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4166/indicacao_113.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4166/indicacao_113.pdf</t>
   </si>
   <si>
     <t>realizar pintura de ponto de taxi, na avenida julio franco, na altura do deposito de materiais para contruçoes wl, conhecido como deposito do sr. osvaldo. bairro do rocio</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4167/indicacao_114.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4167/indicacao_114.pdf</t>
   </si>
   <si>
     <t>realizar nivelamento e cascalhamento da estrada do geraldo, que se encontra apos o campo do pezao, bairro momuna</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4168/indicacao_115.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4168/indicacao_115.pdf</t>
   </si>
   <si>
     <t>realizar abertura de rua alameda 03 e 17</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4169/indicacao_116.pdf</t>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4169/indicacao_116.pdf</t>
   </si>
   <si>
     <t>manutençao do totem instalado na barra do ribeira, proximo ao mercado estrela da jureia no bairro barra do ribeira</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4170/indicacao_117.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4170/indicacao_117.pdf</t>
   </si>
   <si>
     <t>realizar a manutençao, como nivelamento e cascalhamento da avenida brasil, km 53 bairro tres barras</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4171/indicacao_118.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4171/indicacao_118.pdf</t>
   </si>
   <si>
     <t>limpeza nivelamento e cascalhamento da rua i, localizada no bairro jardim primavera</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4172/indicacao_119.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4172/indicacao_119.pdf</t>
   </si>
   <si>
     <t>realizar mudança de placa de sinalizaçao na avenida adhemar de barros, na altura do n.1480</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4173/indicacao_120.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4173/indicacao_120.pdf</t>
   </si>
   <si>
     <t>realizar construçao de um sarjetao para escoamento da agua na esquina da rua registro com a rua benedito massa</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4174/indicacao_121.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4174/indicacao_121.pdf</t>
   </si>
   <si>
     <t>realizar manutençao da avenida brasil, no bairro tres barras</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4176/indicacao_123.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4176/indicacao_123.pdf</t>
   </si>
   <si>
     <t>realizar pintura de faixa de pedestre na avenida eduardo ebano pereira em toda a sua extensao.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4177/indicacao_124.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4177/indicacao_124.pdf</t>
   </si>
   <si>
     <t>realizar instalaçao de pontos de iluminaçao no bairro pe da serra</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4178/indicacao_125.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4178/indicacao_125.pdf</t>
   </si>
   <si>
     <t>realizar instalaçao de pontos de iluminaçao no bairro aquarius</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4179/indicacao_126.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4179/indicacao_126.pdf</t>
   </si>
   <si>
     <t>realizar manutençao e nivelamento das ruas 2, 3, 4, 5 e 6 com a 17 , no bairro nova iguape - rocio</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4180/indicacao_127.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4180/indicacao_127.pdf</t>
   </si>
   <si>
     <t>manutençao do acesso ao porto localizado no centro em nosso municipio</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4181/indicacao_128.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4181/indicacao_128.pdf</t>
   </si>
   <si>
     <t>colocar lixeiras na praça multiusos do jardim nova iguape</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4182/indicacao_129.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4182/indicacao_129.pdf</t>
   </si>
   <si>
     <t>instalar lombada com elevaçao para pedestres da e.m. prof. zely alves fortes, rua da frente e na rua de tras</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4183/indicacao_130.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4183/indicacao_130.pdf</t>
   </si>
   <si>
     <t>realizar pintura e reforma da passarela que liga rocio e iguape</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4184/indicacao_131.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4184/indicacao_131.pdf</t>
   </si>
   <si>
     <t>instalar redutores de velocidade na rua manoel gonçalves pires(avenida aeroporto, perto do supermercado franco). bairro rocio</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4185/indicacao_132.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4185/indicacao_132.pdf</t>
   </si>
   <si>
     <t>reaalizar trocas de lampadas de sodio por led, nas ruas lauro de lara maciel(batidao) e rua sao benedito(icapara)</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4186/indicacao_133.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4186/indicacao_133.pdf</t>
   </si>
   <si>
     <t>realizar manutençao na rua benedito massa , nas proximidades do n.106, bairro do rocio</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4187/indicacao_134.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4187/indicacao_134.pdf</t>
   </si>
   <si>
     <t>instalar redutores de velocidade na rua I, na barra do ribeira</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4188/indicacao_135.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4188/indicacao_135.pdf</t>
   </si>
   <si>
     <t>instalar redutores de velocidade na rua sao teodoro , no bairro sinho rollo</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4189/indicacao_136.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4189/indicacao_136.pdf</t>
   </si>
   <si>
     <t>realizar manutençao e irrigaçao do estadio rubens de oliveira(mangueirao)</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4190/indicacao_137.pdf</t>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4190/indicacao_137.pdf</t>
   </si>
   <si>
     <t>instalar pontos de iluminaçao na rua 2, no bairro do pontal</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4175/indicacao_122.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4175/indicacao_122.pdf</t>
   </si>
   <si>
     <t>realizar manutençao das estradas do momuna, jaire , cavalcante, pinheirinho ate o arataca</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4164/indicacao_111.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4164/indicacao_111.pdf</t>
   </si>
   <si>
     <t>instalar pontos de iluminaçao na alameda dos tamoios, bairro barra do ribeira</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4125/indicacao_71.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4125/indicacao_71.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da "estrada do geraldo", bairro momuna</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4148/indicacao_95.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4148/indicacao_95.pdf</t>
   </si>
   <si>
     <t>instalar uma iluminaria na rua momuna, na altura do n.658, bairro rocio</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4126/indicacao_72.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4126/indicacao_72.pdf</t>
   </si>
   <si>
     <t>instalaçao de 1 ar condicionado na unidade de fisioterapia do centro</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4165/indicacao_112.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4165/indicacao_112.pdf</t>
   </si>
   <si>
     <t>realize manutençoes de duas luminarias que se encontram apagadas na passarela vereador gasparino costa, ao lado do rocio, bem como, nas luminarias da praça edite costa de alencar, bairro do rocio</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4137/indicacao_84.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4137/indicacao_84.pdf</t>
   </si>
   <si>
     <t>realizar manutençao, como nivelamento e cascalhamento da rua das palmeiras, km 42, na altura do viva verde</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4431/indicacao_n145-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4431/indicacao_n145-2024.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson_x000D_
 Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido_x000D_
 de realizar manutenção das escolas do Bairro Engenhos, neste município</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson_x000D_
 Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido_x000D_
 de instalar pontos de ônibus na ponte do Mathias, neste município</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson_x000D_
 Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido_x000D_
 de realizar reparo nas placas de concreto na barragem onde passa os pedestres.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4434/indicacao_n148-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4434/indicacao_n148-2024.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson_x000D_
 Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido_x000D_
 de realizar abertura de rua, na alameda 7 e 17, no Jardim Nova Iguape.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4435/indicacao_n149-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4435/indicacao_n149-2024.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson_x000D_
 Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido_x000D_
 de implantar caçamba de lixo na Praça dos Cachorrões, no bairro do Rocio.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4436/indicacao_n150-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4436/indicacao_n150-2024.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson_x000D_
 Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido_x000D_
 de construir cobertura no Velório Municipal do Rocio para turma se abrigar da chuva.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4437/indicacao_n151-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4437/indicacao_n151-2024.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson_x000D_
 Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido_x000D_
 realizar manutenção, como nivelamento e cascalhamento, da estrada do bairro Morro Seco,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4438/indicacao_n152-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4438/indicacao_n152-2024.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson_x000D_
 Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido_x000D_
 realizar manutenção de cano de água no bairro pé serra, neste município.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4439/indicacao_n153-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4439/indicacao_n153-2024.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson_x000D_
 Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido_x000D_
 de realizar pinturas de faixas de pedestres na estrada Municipal Vereador “Manoel Alves da_x000D_
 Silva”, que liga Iguape a Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4440/indicacao_n154-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4440/indicacao_n154-2024.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson_x000D_
 Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido_x000D_
 de realizar manutenção, como roçada na estrada do Quatinga, que liga a Ponte do Mathias até_x000D_
 o bairro Icapara , neste município.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4441/indicacao_n155-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4441/indicacao_n155-2024.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson_x000D_
 Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido_x000D_
 de continuar a abertura da rua Alameda 3, no bairro do rocio.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4442/indicacao_n156-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4442/indicacao_n156-2024.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson_x000D_
 Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido_x000D_
 de realizar reparos na iluminação pública da Rua Eugênio de Lara, no bairro do Rocio.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4443/indicacao_n157-2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4443/indicacao_n157-2024.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson_x000D_
 Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido_x000D_
 de realizar manutenção no portão do pátio da prefeitura, no canto do morro, bem como_x000D_
 instalar um bebedouro para os vigilantes que ali trabalham.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Wilson_x000D_
 Almeida Lima, para que tome as devidas providências junto ao setor competente, no sentido_x000D_
 de realizar reparo na iluminação pública, na rua Eugênio de Lara, bairro do rocio, neste_x000D_
 município.</t>
+  </si>
+  <si>
+    <t>4269</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4269/requerimento_102.pdf</t>
+  </si>
+  <si>
+    <t>realizar manutençao, como nivelamento e cascalhamento da estrada principal e da rua lateral ao campo, conhecida como "carreador". no bairro momuna</t>
+  </si>
+  <si>
+    <t>4282</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4282/requerimento_116.pdf</t>
+  </si>
+  <si>
+    <t>expandir rede de agua e esgoto na rua benedita pontes, bairro icapara</t>
+  </si>
+  <si>
+    <t>4302</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4302/requerimento_137.pdf</t>
+  </si>
+  <si>
+    <t>4333</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4333/requerimento_168.pdf</t>
+  </si>
+  <si>
+    <t>melhorar a iluminaçao da quadra multiuso, localizada no bairro barra do ribeira</t>
+  </si>
+  <si>
+    <t>4345</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4345/requerimento_181.pdf</t>
+  </si>
+  <si>
+    <t>realizar manutençao, como nivelamento e cascalhamento da alameda santos, jardim nova iguape, bairro do rocio</t>
+  </si>
+  <si>
+    <t>4364</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4364/requerimento_200.pdf</t>
+  </si>
+  <si>
+    <t>realizar manutençao na estrada que leva ao posto de saude do bairro coveiro</t>
+  </si>
+  <si>
+    <t>4372</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4372/requerimento_208.pdf</t>
+  </si>
+  <si>
+    <t>justificativa para minha falta na sessao ordinaria do dia 10 de junho de 2024</t>
+  </si>
+  <si>
+    <t>4376</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4376/requerimento_212.pdf</t>
+  </si>
+  <si>
+    <t>instalar ponto de terapia multidisciplinares para o espaço cim, bairro rocio</t>
+  </si>
+  <si>
+    <t>4428</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4428/requerimento_264.pdf</t>
+  </si>
+  <si>
+    <t>instalar luminarias na alameda santos , entre os numero 718 ao numero 950, bairro do rocio, jardim nova iguape</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -5797,67 +5797,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4191/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4192/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4193/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4194/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4195/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4196/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4197/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4198/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4199/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4200/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4201/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4202/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4203/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4204/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4205/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4206/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4208/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4209/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4210/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4211/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4212/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4213/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4214/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4215/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4216/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4217/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4220/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4221/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4222/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4223/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4224/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4225/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4226/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4228/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4229/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4230/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4231/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4232/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4233/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4234/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4235/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4236/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4237/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4238/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4239/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4240/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4241/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4242/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4243/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4245/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4246/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4247/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4248/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4249/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4250/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4251/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4252/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4253/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4254/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4255/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4256/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4257/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4258/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4259/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4260/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4261/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4262/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4263/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4264/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4265/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4266/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4267/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4268/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4270/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4271/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4272/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4273/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4275/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4276/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4277/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4278/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4279/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4280/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4281/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4283/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4284/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4285/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4286/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4287/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4288/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4289/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4290/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4291/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4292/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4293/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4294/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4295/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4296/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4297/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4298/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4299/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4300/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4301/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4303/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4304/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4306/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4307/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4308/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4309/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4310/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4311/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4313/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4314/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4315/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4316/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4317/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4318/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4319/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4320/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4321/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4322/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4323/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4324/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4325/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4326/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4327/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4328/requerimento_163.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4329/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4330/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4331/requerimento_166.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4332/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4334/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4335/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4336/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4337/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4338/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4339/requerimento_175.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4340/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4341/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4343/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4344/requerimento_180.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4346/requerimento_182.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4347/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4348/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4349/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4350/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4351/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4352/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4353/requerimento_189.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4354/requerimento_190.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4355/requerimento_191.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4356/requerimento_192.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4357/requerimento_193.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4358/requerimento_194.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4359/requerimento_195.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4361/requerimento_197.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4362/requerimento_198.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4363/requerimento_199.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4365/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4366/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4367/requerimento_203.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4368/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4369/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4370/requerimento_206.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4371/requerimento_207.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4373/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4374/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4375/requerimento_211.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4377/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4378/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4379/requerimento_215.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4380/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4381/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4382/requerimento_218.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4383/requerimento_219.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4384/requerimento_220.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4385/requerimento_221.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4386/requerimento_222.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4387/requerimento_223.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4388/requerimento_224.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4389/requerimento_225.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4390/requerimento_226.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4391/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4392/requerimento_228.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4393/requerimento_229.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4394/requerimento_230.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4395/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4396/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4397/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4398/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4399/requerimento_235.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4400/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4402/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4403/requerimento_239.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4404/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4405/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4406/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4407/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4408/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4410/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4411/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4412/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4413/requerimento_249.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4414/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4415/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4416/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4417/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4418/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4419/requerimento_255.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4420/requerimento_256.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4421/requerimento_257.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4422/requerimento_258.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4423/requerimento_259.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4425/requerimento_261.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4426/requerimento_262.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4427/requerimento_263.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4429/requerimento_265.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4450/requerimento_n267-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4451/requerimento_n268-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4452/requerimento_n269-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4453/requerimento_n270-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4454/requerimento_n271-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4455/requerimento_n272-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4456/requerimento_n274-2024_10-10-24.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4457/requerimento_n275-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4458/requerimento_n276-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4459/requerimento_n277-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4460/camara_municipal_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4482/requerimento_no279-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4445/requerimento_280-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4483/requerimento_no282-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4484/requerimento_no283-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4446/requerimento_284-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4485/requerimento_no285-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4486/requerimento_no286-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4487/requerimento_no287-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4461/requerimento_n288-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4447/requerimento_289-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4462/requerimento_n290-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4463/requerimento_n291-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4488/requerimento_no292-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4464/requerimento_n293-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4465/requerimento_n294-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4466/requerimento_n295-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4448/requerimento_296-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4489/requerimento_no297-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4490/requerimento_no298-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4491/requerimento_no299-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4492/requerimento_no300-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4493/requerimento_no301-2024.pdf.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4494/requerimento_no302-2024.pdf.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4495/requerimento_no303-24.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4496/requerimento_no304-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4497/requerimento_no305.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4449/requerimento_306-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4467/requerimento_no307.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4468/requerimento_n308-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4469/requerimento_n309-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4470/requerimento_n310-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4498/requerimento_no311-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4499/requerimento_no312-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4471/requerimento_n313-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4472/requerimento_n314-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4473/requerimento_n315-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4474/requerimento_n316-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4500/requerimento_no317-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4501/requerimento_no318-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4502/requerimento_no319-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4503/requerimento_no320-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4504/requerimento_no322-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4476/requerimento_n323-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4477/requerimento_n324-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4505/requerimento_no325-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4478/requerimento_n326-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4479/requerimento_n327-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4269/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4282/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4302/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4333/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4345/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4364/requerimento_200.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4372/requerimento_208.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4376/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4428/requerimento_264.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4227/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4056/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4057/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4058/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4059/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4060/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4061/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4062/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4063/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4064/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4065/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4066/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4067/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4068/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4069/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4070/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4071/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4072/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4073/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4074/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4075/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4076/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4077/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4078/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4079/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4080/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4081/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4082/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4083/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4084/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4085/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4086/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4087/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4088/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4089/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4090/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4091/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4092/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4093/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4094/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4095/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4096/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4097/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4098/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4099/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4100/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4101/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4102/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4103/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4104/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4105/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4106/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4107/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4108/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4109/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4110/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4111/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4112/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4113/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4114/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4115/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4116/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4117/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4118/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4119/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4120/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4121/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4122/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4123/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4124/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4127/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4128/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4129/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4130/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4131/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4132/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4133/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4134/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4135/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4138/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4139/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4140/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4141/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4142/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4143/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4144/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4145/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4146/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4147/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4149/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4150/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4151/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4152/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4153/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4154/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4155/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4156/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4157/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4158/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4159/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4160/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4161/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4162/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4163/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4166/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4167/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4168/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4169/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4170/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4171/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4172/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4173/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4174/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4176/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4177/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4178/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4179/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4180/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4181/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4182/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4183/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4184/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4185/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4186/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4187/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4188/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4189/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4190/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4175/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4164/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4125/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4148/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4126/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4165/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4137/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4431/indicacao_n145-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4434/indicacao_n148-2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4435/indicacao_n149-2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4436/indicacao_n150-2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4437/indicacao_n151-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4438/indicacao_n152-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4439/indicacao_n153-2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4440/indicacao_n154-2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4441/indicacao_n155-2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4442/indicacao_n156-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4443/indicacao_n157-2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4227/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4191/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4192/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4193/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4194/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4195/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4196/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4197/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4198/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4199/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4200/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4201/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4202/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4203/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4204/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4205/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4206/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4208/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4209/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4210/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4211/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4212/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4213/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4214/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4215/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4216/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4217/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4220/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4221/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4222/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4223/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4224/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4225/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4226/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4228/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4229/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4230/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4231/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4232/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4233/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4234/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4235/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4236/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4237/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4238/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4239/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4240/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4241/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4242/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4243/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4245/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4246/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4247/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4248/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4249/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4250/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4251/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4252/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4253/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4254/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4255/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4256/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4257/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4258/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4259/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4260/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4261/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4262/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4263/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4264/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4265/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4266/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4267/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4268/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4270/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4271/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4272/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4273/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4275/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4276/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4277/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4278/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4279/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4280/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4281/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4283/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4284/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4285/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4286/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4287/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4288/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4289/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4290/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4291/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4292/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4293/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4294/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4295/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4296/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4297/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4298/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4299/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4300/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4301/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4303/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4304/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4306/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4307/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4308/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4309/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4310/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4311/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4313/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4314/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4315/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4316/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4317/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4318/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4319/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4320/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4321/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4322/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4323/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4324/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4325/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4326/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4327/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4328/requerimento_163.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4329/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4330/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4331/requerimento_166.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4332/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4334/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4335/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4336/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4337/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4338/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4339/requerimento_175.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4340/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4341/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4343/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4344/requerimento_180.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4346/requerimento_182.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4347/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4348/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4349/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4350/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4351/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4352/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4353/requerimento_189.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4354/requerimento_190.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4355/requerimento_191.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4356/requerimento_192.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4357/requerimento_193.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4358/requerimento_194.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4359/requerimento_195.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4361/requerimento_197.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4362/requerimento_198.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4363/requerimento_199.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4365/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4366/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4367/requerimento_203.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4368/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4369/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4370/requerimento_206.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4371/requerimento_207.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4373/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4374/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4375/requerimento_211.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4377/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4378/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4379/requerimento_215.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4380/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4381/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4382/requerimento_218.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4383/requerimento_219.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4384/requerimento_220.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4385/requerimento_221.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4386/requerimento_222.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4387/requerimento_223.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4388/requerimento_224.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4389/requerimento_225.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4390/requerimento_226.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4391/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4392/requerimento_228.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4393/requerimento_229.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4394/requerimento_230.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4395/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4396/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4397/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4398/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4399/requerimento_235.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4400/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4402/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4403/requerimento_239.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4404/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4405/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4406/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4407/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4408/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4410/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4411/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4412/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4413/requerimento_249.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4414/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4415/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4416/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4417/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4418/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4419/requerimento_255.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4420/requerimento_256.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4421/requerimento_257.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4422/requerimento_258.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4423/requerimento_259.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4425/requerimento_261.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4426/requerimento_262.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4427/requerimento_263.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4429/requerimento_265.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4450/requerimento_n267-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4451/requerimento_n268-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4452/requerimento_n269-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4453/requerimento_n270-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4454/requerimento_n271-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4455/requerimento_n272-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4456/requerimento_n274-2024_10-10-24.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4457/requerimento_n275-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4458/requerimento_n276-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4459/requerimento_n277-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4460/camara_municipal_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4482/requerimento_no279-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4445/requerimento_280-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4483/requerimento_no282-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4484/requerimento_no283-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4446/requerimento_284-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4485/requerimento_no285-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4486/requerimento_no286-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4487/requerimento_no287-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4461/requerimento_n288-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4447/requerimento_289-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4462/requerimento_n290-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4463/requerimento_n291-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4488/requerimento_no292-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4464/requerimento_n293-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4465/requerimento_n294-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4466/requerimento_n295-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4448/requerimento_296-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4489/requerimento_no297-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4490/requerimento_no298-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4491/requerimento_no299-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4492/requerimento_no300-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4493/requerimento_no301-2024.pdf.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4494/requerimento_no302-2024.pdf.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4495/requerimento_no303-24.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4496/requerimento_no304-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4497/requerimento_no305.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4449/requerimento_306-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4467/requerimento_no307.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4468/requerimento_n308-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4469/requerimento_n309-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4470/requerimento_n310-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4498/requerimento_no311-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4499/requerimento_no312-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4471/requerimento_n313-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4472/requerimento_n314-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4473/requerimento_n315-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4474/requerimento_n316-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4500/requerimento_no317-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4501/requerimento_no318-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4502/requerimento_no319-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4503/requerimento_no320-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4504/requerimento_no322-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4476/requerimento_n323-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4477/requerimento_n324-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4505/requerimento_no325-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4478/requerimento_n326-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4479/requerimento_n327-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4056/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4057/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4058/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4059/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4060/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4061/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4062/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4063/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4064/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4065/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4066/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4067/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4068/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4069/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4070/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4071/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4072/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4073/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4074/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4075/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4076/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4077/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4078/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4079/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4080/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4081/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4082/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4083/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4084/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4085/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4086/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4087/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4088/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4089/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4090/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4091/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4092/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4093/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4094/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4095/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4096/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4097/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4098/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4099/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4100/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4101/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4102/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4103/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4104/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4105/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4106/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4107/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4108/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4109/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4110/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4111/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4112/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4113/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4114/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4115/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4116/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4117/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4118/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4119/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4120/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4121/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4122/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4123/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4124/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4127/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4128/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4129/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4130/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4131/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4132/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4133/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4134/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4135/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4138/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4139/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4140/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4141/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4142/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4143/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4144/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4145/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4146/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4147/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4149/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4150/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4151/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4152/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4153/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4154/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4155/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4156/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4157/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4158/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4159/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4160/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4161/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4162/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4163/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4166/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4167/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4168/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4169/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4170/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4171/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4172/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4173/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4174/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4176/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4177/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4178/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4179/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4180/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4181/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4182/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4183/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4184/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4185/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4186/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4187/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4188/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4189/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4190/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4175/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4164/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4125/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4148/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4126/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4165/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4137/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4431/indicacao_n145-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4434/indicacao_n148-2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4435/indicacao_n149-2024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4436/indicacao_n150-2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4437/indicacao_n151-2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4438/indicacao_n152-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4439/indicacao_n153-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4440/indicacao_n154-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4441/indicacao_n155-2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4442/indicacao_n156-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4443/indicacao_n157-2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4269/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4282/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4302/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4333/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4345/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4364/requerimento_200.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4372/requerimento_208.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4376/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2024/4428/requerimento_264.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H451"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5880,11690 +5880,11690 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>20</v>
       </c>
-      <c r="B4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>34</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
         <v>43</v>
       </c>
-      <c r="B9" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F13" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H16" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F17" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H17" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F18" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H18" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F19" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H19" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F20" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H20" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F21" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H21" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F22" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H22" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F23" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H23" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F24" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F25" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H25" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F26" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H26" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F27" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H27" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="H28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>84</v>
+        <v>130</v>
       </c>
       <c r="H29" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="H30" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F31" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>134</v>
+        <v>90</v>
       </c>
       <c r="H31" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F32" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H32" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F33" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H33" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F34" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H34" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F35" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H35" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F36" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="H36" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F37" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="H37" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F38" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H38" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H39" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F40" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="H40" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H41" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F42" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="H42" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F43" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="H43" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F44" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H44" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F45" t="s">
-        <v>190</v>
+        <v>56</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H45" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F46" t="s">
-        <v>59</v>
+        <v>196</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="H46" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F47" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="H47" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F48" t="s">
-        <v>203</v>
+        <v>13</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H48" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F49" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="H49" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F50" t="s">
-        <v>59</v>
+        <v>209</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="H50" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F51" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H51" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E52" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F52" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="H52" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F53" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="H53" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F54" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>84</v>
+        <v>230</v>
       </c>
       <c r="H54" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F55" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>231</v>
+        <v>90</v>
       </c>
       <c r="H55" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F56" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="H56" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D57" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F57" t="s">
-        <v>239</v>
+        <v>34</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H57" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F58" t="s">
-        <v>59</v>
+        <v>245</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="H58" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D59" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F59" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="H59" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D60" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E60" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F60" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H60" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D61" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F61" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="H61" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F62" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="H62" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D63" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F63" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="H63" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F64" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="H64" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F65" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="H65" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="H66" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D67" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H67" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D68" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F68" t="s">
-        <v>284</v>
+        <v>20</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H68" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D69" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E69" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F69" t="s">
-        <v>36</v>
+        <v>290</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="H69" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D70" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F70" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="H70" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D71" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F71" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="H71" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D72" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F72" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="H72" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D73" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E73" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F73" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="H73" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="D74" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="H74" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D75" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E75" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F75" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="H75" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="D76" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F76" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="H76" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="D77" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F77" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="H77" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="D78" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E78" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F78" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="H78" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D79" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E79" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F79" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H79" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="D80" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F80" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="H80" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D81" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E81" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F81" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="H81" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D82" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E82" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F82" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="H82" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D83" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E83" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F83" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>84</v>
+        <v>347</v>
       </c>
       <c r="H83" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="D84" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E84" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F84" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>348</v>
+        <v>90</v>
       </c>
       <c r="H84" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="D85" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F85" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="H85" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D86" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
-        <v>12</v>
+        <v>19</v>
+      </c>
+      <c r="F86" t="s">
+        <v>61</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="H86" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D87" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E87" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H87" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="D88" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E88" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F88" t="s">
-        <v>284</v>
+        <v>13</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="H88" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="D89" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F89" t="s">
-        <v>54</v>
+        <v>290</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="H89" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="D90" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E90" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F90" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="H90" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="D91" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F91" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="H91" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="D92" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F92" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="H92" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="D93" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E93" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F93" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H93" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="D94" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F94" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="H94" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="D95" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F95" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="H95" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="D96" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F96" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="H96" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="D97" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E97" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F97" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="H97" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="D98" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E98" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F98" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="H98" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D99" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F99" t="s">
-        <v>408</v>
+        <v>43</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="H99" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D100" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E100" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F100" t="s">
-        <v>54</v>
+        <v>414</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="H100" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="D101" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E101" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F101" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="H101" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D102" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E102" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F102" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="H102" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="D103" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F103" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="H103" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="D104" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E104" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F104" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="H104" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="D105" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E105" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F105" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="H105" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="D106" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F106" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="H106" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="D107" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F107" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="H107" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D108" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F108" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="H108" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="D109" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E109" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F109" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="H109" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D110" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E110" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F110" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="H110" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="D111" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E111" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F111" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="H111" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="D112" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E112" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F112" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>84</v>
+        <v>463</v>
       </c>
       <c r="H112" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="D113" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E113" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F113" t="s">
-        <v>190</v>
+        <v>13</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>464</v>
+        <v>90</v>
       </c>
       <c r="H113" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D114" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E114" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F114" t="s">
-        <v>59</v>
+        <v>196</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="H114" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="D115" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E115" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F115" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="H115" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="D116" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E116" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F116" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H116" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="D117" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E117" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F117" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="H117" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="D118" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E118" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F118" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="H118" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="D119" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E119" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F119" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>84</v>
+        <v>490</v>
       </c>
       <c r="H119" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="D120" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E120" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F120" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>491</v>
+        <v>90</v>
       </c>
       <c r="H120" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="D121" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E121" t="s">
-        <v>12</v>
+        <v>19</v>
+      </c>
+      <c r="F121" t="s">
+        <v>43</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="H121" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="D122" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E122" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="H122" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D123" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E123" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F123" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="H123" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D124" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E124" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F124" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="H124" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D125" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E125" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F125" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="H125" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D126" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E126" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F126" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="H126" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D127" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E127" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F127" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="H127" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D128" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F128" t="s">
-        <v>203</v>
+        <v>56</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="H128" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D129" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E129" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F129" t="s">
-        <v>27</v>
+        <v>209</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="H129" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D130" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E130" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F130" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="H130" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="D131" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E131" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F131" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="H131" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="D132" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E132" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F132" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="H132" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D133" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E133" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F133" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="H133" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="D134" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E134" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F134" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="H134" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D135" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E135" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F135" t="s">
-        <v>551</v>
+        <v>13</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="H135" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D136" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E136" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F136" t="s">
-        <v>36</v>
+        <v>557</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="H136" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="D137" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E137" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F137" t="s">
-        <v>239</v>
+        <v>43</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="H137" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="D138" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E138" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F138" t="s">
-        <v>59</v>
+        <v>245</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="H138" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="D139" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E139" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F139" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="H139" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="D140" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E140" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F140" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="H140" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="D141" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E141" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F141" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="H141" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="D142" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E142" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F142" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="H142" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="D143" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E143" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F143" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="H143" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="D144" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E144" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F144" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="H144" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D145" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E145" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F145" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="H145" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="D146" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E146" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F146" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="H146" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="D147" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E147" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F147" t="s">
-        <v>284</v>
+        <v>20</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="H147" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="D148" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E148" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F148" t="s">
-        <v>59</v>
+        <v>290</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>84</v>
+        <v>606</v>
       </c>
       <c r="H148" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="D149" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E149" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F149" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>607</v>
+        <v>90</v>
       </c>
       <c r="H149" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="D150" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E150" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F150" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="H150" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="D151" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E151" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F151" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="H151" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="D152" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E152" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F152" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="H152" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="D153" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E153" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F153" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="H153" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="D154" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E154" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F154" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="H154" t="s">
-        <v>131</v>
+        <v>630</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="D155" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E155" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F155" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="H155" t="s">
-        <v>631</v>
+        <v>137</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="D156" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E156" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F156" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H156" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="D157" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E157" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F157" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="H157" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="D158" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E158" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F158" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="H158" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="D159" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E159" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F159" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="H159" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="D160" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E160" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F160" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="H160" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="D161" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E161" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F161" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="H161" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="D162" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E162" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F162" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="H162" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="D163" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E163" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F163" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="H163" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="D164" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E164" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F164" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="H164" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="D165" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E165" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F165" t="s">
-        <v>203</v>
+        <v>29</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>84</v>
+        <v>672</v>
       </c>
       <c r="H165" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="D166" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E166" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F166" t="s">
-        <v>36</v>
+        <v>209</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>673</v>
+        <v>90</v>
       </c>
       <c r="H166" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="D167" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E167" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F167" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="H167" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="D168" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E168" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F168" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="H168" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="D169" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E169" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F169" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="H169" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="D170" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E170" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F170" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="H170" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="D171" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E171" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F171" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="H171" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="D172" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E172" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F172" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="H172" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="D173" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E173" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F173" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="H173" t="s">
-        <v>516</v>
+        <v>704</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="D174" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E174" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F174" t="s">
-        <v>190</v>
+        <v>13</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="H174" t="s">
-        <v>705</v>
+        <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="D175" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E175" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F175" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H175" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="D176" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E176" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F176" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="H176" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="D177" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E177" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F177" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="H177" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="D178" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E178" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F178" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="H178" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="D179" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E179" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F179" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="H179" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="D180" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E180" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F180" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="H180" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="D181" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E181" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F181" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="H181" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="D182" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E182" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F182" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="H182" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="D183" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E183" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F183" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="H183" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="D184" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E184" t="s">
-        <v>12</v>
+        <v>19</v>
+      </c>
+      <c r="F184" t="s">
+        <v>56</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="H184" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="D185" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E185" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="H185" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="D186" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E186" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="H186" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="D187" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E187" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F187" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="H187" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="D188" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E188" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F188" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="H188" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="D189" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E189" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F189" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="H189" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="D190" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E190" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F190" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="H190" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="D191" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E191" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F191" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="H191" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="D192" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E192" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F192" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="H192" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="D193" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E193" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F193" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="H193" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="D194" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E194" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F194" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="H194" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="D195" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E195" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F195" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="H195" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="D196" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E196" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F196" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="H196" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="D197" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E197" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F197" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="H197" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="D198" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E198" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F198" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="H198" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="D199" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E199" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F199" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="H199" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="D200" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E200" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F200" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="H200" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="D201" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E201" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F201" t="s">
-        <v>190</v>
+        <v>13</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="H201" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="D202" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E202" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F202" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="H202" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="D203" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E203" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F203" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>84</v>
+        <v>822</v>
       </c>
       <c r="H203" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="D204" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E204" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F204" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>823</v>
+        <v>90</v>
       </c>
       <c r="H204" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="D205" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E205" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F205" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="H205" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="D206" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E206" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F206" t="s">
-        <v>49</v>
+        <v>209</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="H206" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="D207" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E207" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F207" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="H207" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="D208" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E208" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F208" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="H208" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="D209" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E209" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F209" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="H209" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="D210" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E210" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F210" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="H210" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="D211" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E211" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F211" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>84</v>
+        <v>853</v>
       </c>
       <c r="H211" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="D212" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E212" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F212" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>854</v>
+        <v>90</v>
       </c>
       <c r="H212" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="D213" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E213" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F213" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="H213" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="D214" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E214" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F214" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="H214" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="D215" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E215" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F215" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="H215" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="D216" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E216" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F216" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="H216" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="D217" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E217" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F217" t="s">
         <v>13</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="H217" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="D218" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E218" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F218" t="s">
-        <v>203</v>
+        <v>20</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="H218" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="D219" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E219" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F219" t="s">
-        <v>36</v>
+        <v>209</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="H219" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="D220" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E220" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F220" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="H220" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="D221" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E221" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F221" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="H221" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="D222" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E222" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F222" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="H222" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="D223" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E223" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F223" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="H223" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="D224" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E224" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F224" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="H224" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="D225" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E225" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F225" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="H225" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="D226" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E226" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F226" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>84</v>
+        <v>912</v>
       </c>
       <c r="H226" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="D227" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E227" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F227" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>913</v>
+        <v>90</v>
       </c>
       <c r="H227" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="D228" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E228" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F228" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="H228" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="D229" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E229" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F229" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="H229" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="D230" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E230" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F230" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="H230" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="D231" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E231" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F231" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>84</v>
+        <v>931</v>
       </c>
       <c r="H231" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="D232" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E232" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F232" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>932</v>
+        <v>90</v>
       </c>
       <c r="H232" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="D233" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E233" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F233" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="H233" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="D234" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E234" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F234" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="H234" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="D235" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E235" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F235" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="H235" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="D236" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E236" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F236" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="H236" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="D237" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E237" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F237" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="H237" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="D238" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E238" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F238" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="H238" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="D239" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E239" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F239" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="H239" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="D240" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E240" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F240" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="H240" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="D241" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E241" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F241" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="H241" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="D242" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E242" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F242" t="s">
-        <v>551</v>
+        <v>56</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="H242" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="D243" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E243" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F243" t="s">
-        <v>27</v>
+        <v>557</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="H243" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="D244" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E244" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F244" t="s">
-        <v>408</v>
+        <v>34</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="H244" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="D245" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E245" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F245" t="s">
-        <v>59</v>
+        <v>414</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>84</v>
+        <v>986</v>
       </c>
       <c r="H245" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="D246" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E246" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F246" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>987</v>
+        <v>90</v>
       </c>
       <c r="H246" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="D247" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E247" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F247" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="H247" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="D248" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E248" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F248" t="s">
-        <v>551</v>
+        <v>56</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="H248" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="D249" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E249" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F249" t="s">
-        <v>49</v>
+        <v>557</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="H249" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="D250" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E250" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F250" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="H250" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="D251" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E251" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F251" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="H251" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="D252" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E252" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F252" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="H252" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="D253" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E253" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F253" t="s">
-        <v>408</v>
+        <v>29</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="H253" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="D254" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E254" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F254" t="s">
-        <v>59</v>
+        <v>414</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="H254" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="D255" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E255" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F255" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="H255" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="D256" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E256" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F256" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="H256" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="D257" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E257" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F257" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="H257" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="D258" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E258" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F258" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="H258" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="D259" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E259" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F259" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="H259" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="D260" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E260" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F260" t="s">
-        <v>408</v>
+        <v>13</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="H260" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="D261" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E261" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F261" t="s">
-        <v>49</v>
+        <v>414</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="H261" t="s">
-        <v>1028</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
       <c r="D262" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E262" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F262" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="H262" t="s">
-        <v>1051</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="D263" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E263" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F263" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="H263" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="D264" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E264" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F264" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="H264" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="D265" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E265" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F265" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="H265" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="D266" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E266" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F266" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="H266" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="D267" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E267" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F267" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G267" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H267" t="s">
         <v>1069</v>
-      </c>
-[...1 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="D268" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E268" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F268" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="H268" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="D269" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E269" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F269" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="H269" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="D270" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E270" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F270" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="H270" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="D271" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E271" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F271" t="s">
-        <v>551</v>
+        <v>20</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="H271" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="D272" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E272" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F272" t="s">
-        <v>22</v>
+        <v>557</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="H272" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="D273" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E273" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F273" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="H273" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="D274" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E274" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F274" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="H274" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="D275" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E275" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F275" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="H275" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="D276" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E276" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F276" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="H276" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="D277" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E277" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F277" t="s">
-        <v>551</v>
+        <v>56</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="H277" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="D278" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E278" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F278" t="s">
-        <v>22</v>
+        <v>557</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="H278" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="D279" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E279" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F279" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="H279" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="D280" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E280" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F280" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="H280" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="D281" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E281" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F281" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="H281" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="D282" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E282" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F282" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="H282" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="D283" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E283" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F283" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="H283" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="D284" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E284" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F284" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="H284" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="D285" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E285" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F285" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>84</v>
+        <v>1143</v>
       </c>
       <c r="H285" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
       <c r="D286" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E286" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F286" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1144</v>
+        <v>90</v>
       </c>
       <c r="H286" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="D287" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E287" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F287" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="H287" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="D288" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E288" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F288" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="H288" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="D289" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E289" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F289" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="H289" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="D290" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E290" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F290" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="H290" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="D291" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E291" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F291" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="H291" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="D292" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E292" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F292" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>84</v>
+        <v>1170</v>
       </c>
       <c r="H292" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="D293" t="s">
-        <v>1171</v>
+        <v>18</v>
       </c>
       <c r="E293" t="s">
-        <v>1172</v>
+        <v>19</v>
       </c>
       <c r="F293" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1173</v>
+        <v>90</v>
       </c>
       <c r="H293" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
         <v>1175</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>1176</v>
       </c>
       <c r="D294" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="E294" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="F294" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="H294" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="D295" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="E295" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="F295" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="H295" t="s">
-        <v>597</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="D296" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="E296" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="F296" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="H296" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="D297" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="E297" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="F297" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="H297" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="D298" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="E298" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="F298" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="H298" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
       <c r="D299" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="E299" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="F299" t="s">
-        <v>408</v>
+        <v>34</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="H299" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="D300" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="E300" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="F300" t="s">
-        <v>190</v>
+        <v>34</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="H300" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="D301" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="E301" t="s">
-        <v>1172</v>
+        <v>1178</v>
+      </c>
+      <c r="F301" t="s">
+        <v>34</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="H301" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="D302" t="s">
-        <v>1208</v>
+        <v>1177</v>
       </c>
       <c r="E302" t="s">
-        <v>1209</v>
+        <v>1178</v>
       </c>
       <c r="F302" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="H302" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="D303" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E303" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F303" t="s">
+        <v>56</v>
+      </c>
+      <c r="G303" s="1" t="s">
         <v>1215</v>
       </c>
-      <c r="F303" t="s">
-[...2 lines deleted...]
-      <c r="G303" s="1" t="s">
+      <c r="H303" t="s">
         <v>1216</v>
-      </c>
-[...1 lines deleted...]
-        <v>1217</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
         <v>1218</v>
       </c>
-      <c r="B304" t="s">
-[...2 lines deleted...]
-      <c r="C304" t="s">
+      <c r="D304" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F304" t="s">
+        <v>56</v>
+      </c>
+      <c r="G304" s="1" t="s">
         <v>1219</v>
       </c>
-      <c r="D304" t="s">
-[...8 lines deleted...]
-      <c r="G304" s="1" t="s">
+      <c r="H304" t="s">
         <v>1220</v>
-      </c>
-[...1 lines deleted...]
-        <v>1221</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
         <v>1222</v>
       </c>
-      <c r="B305" t="s">
-[...2 lines deleted...]
-      <c r="C305" t="s">
+      <c r="D305" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F305" t="s">
+        <v>13</v>
+      </c>
+      <c r="G305" s="1" t="s">
         <v>1223</v>
       </c>
-      <c r="D305" t="s">
-[...8 lines deleted...]
-      <c r="G305" s="1" t="s">
+      <c r="H305" t="s">
         <v>1224</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
         <v>1226</v>
       </c>
-      <c r="B306" t="s">
-[...2 lines deleted...]
-      <c r="C306" t="s">
+      <c r="D306" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F306" t="s">
+        <v>56</v>
+      </c>
+      <c r="G306" s="1" t="s">
         <v>1227</v>
       </c>
-      <c r="D306" t="s">
-[...8 lines deleted...]
-      <c r="G306" s="1" t="s">
+      <c r="H306" t="s">
         <v>1228</v>
-      </c>
-[...1 lines deleted...]
-        <v>1229</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
         <v>1230</v>
       </c>
-      <c r="B307" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D307" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E307" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F307" t="s">
         <v>13</v>
       </c>
       <c r="G307" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H307" t="s">
         <v>1232</v>
-      </c>
-[...1 lines deleted...]
-        <v>1233</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
         <v>1234</v>
       </c>
-      <c r="B308" t="s">
-[...2 lines deleted...]
-      <c r="C308" t="s">
+      <c r="D308" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F308" t="s">
+        <v>43</v>
+      </c>
+      <c r="G308" s="1" t="s">
         <v>1235</v>
       </c>
-      <c r="D308" t="s">
-[...8 lines deleted...]
-      <c r="G308" s="1" t="s">
+      <c r="H308" t="s">
         <v>1236</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
         <v>1238</v>
       </c>
-      <c r="B309" t="s">
-[...2 lines deleted...]
-      <c r="C309" t="s">
+      <c r="D309" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F309" t="s">
+        <v>290</v>
+      </c>
+      <c r="G309" s="1" t="s">
         <v>1239</v>
       </c>
-      <c r="D309" t="s">
-[...8 lines deleted...]
-      <c r="G309" s="1" t="s">
+      <c r="H309" t="s">
         <v>1240</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
         <v>1242</v>
       </c>
-      <c r="B310" t="s">
-[...2 lines deleted...]
-      <c r="C310" t="s">
+      <c r="D310" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F310" t="s">
+        <v>290</v>
+      </c>
+      <c r="G310" s="1" t="s">
         <v>1243</v>
       </c>
-      <c r="D310" t="s">
-[...8 lines deleted...]
-      <c r="G310" s="1" t="s">
+      <c r="H310" t="s">
         <v>1244</v>
-      </c>
-[...1 lines deleted...]
-        <v>1245</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>17</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F311" t="s">
+        <v>61</v>
+      </c>
+      <c r="G311" s="1" t="s">
         <v>1246</v>
       </c>
-      <c r="B311" t="s">
-[...2 lines deleted...]
-      <c r="C311" t="s">
+      <c r="H311" t="s">
         <v>1247</v>
-      </c>
-[...13 lines deleted...]
-        <v>1249</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>24</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F312" t="s">
+        <v>290</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H312" t="s">
         <v>1250</v>
-      </c>
-[...19 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1254</v>
+        <v>1251</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1255</v>
+        <v>28</v>
       </c>
       <c r="D313" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E313" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F313" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1256</v>
+        <v>1252</v>
       </c>
       <c r="H313" t="s">
-        <v>1257</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1258</v>
+        <v>1254</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1259</v>
+        <v>33</v>
       </c>
       <c r="D314" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E314" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F314" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1260</v>
+        <v>1255</v>
       </c>
       <c r="H314" t="s">
-        <v>1261</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1262</v>
+        <v>1257</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1263</v>
+        <v>38</v>
       </c>
       <c r="D315" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E315" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F315" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1264</v>
+        <v>1258</v>
       </c>
       <c r="H315" t="s">
-        <v>1265</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1266</v>
+        <v>1260</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1267</v>
+        <v>42</v>
       </c>
       <c r="D316" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E316" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F316" t="s">
-        <v>59</v>
+        <v>196</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1268</v>
+        <v>1261</v>
       </c>
       <c r="H316" t="s">
-        <v>1269</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1270</v>
+        <v>1263</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1271</v>
+        <v>47</v>
       </c>
       <c r="D317" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E317" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F317" t="s">
-        <v>36</v>
+        <v>290</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1272</v>
+        <v>1264</v>
       </c>
       <c r="H317" t="s">
-        <v>1273</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1274</v>
+        <v>1266</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1275</v>
+        <v>51</v>
       </c>
       <c r="D318" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E318" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F318" t="s">
-        <v>284</v>
+        <v>414</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1276</v>
+        <v>1267</v>
       </c>
       <c r="H318" t="s">
-        <v>1277</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1278</v>
+        <v>1269</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1279</v>
+        <v>55</v>
       </c>
       <c r="D319" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E319" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F319" t="s">
-        <v>284</v>
+        <v>414</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1280</v>
+        <v>1270</v>
       </c>
       <c r="H319" t="s">
-        <v>1281</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1282</v>
+        <v>1272</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D320" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E320" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F320" t="s">
-        <v>54</v>
+        <v>414</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1283</v>
+        <v>1273</v>
       </c>
       <c r="H320" t="s">
-        <v>1284</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1285</v>
+        <v>1275</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="D321" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E321" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F321" t="s">
-        <v>284</v>
+        <v>20</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1286</v>
+        <v>1276</v>
       </c>
       <c r="H321" t="s">
-        <v>1287</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1288</v>
+        <v>1278</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="D322" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E322" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F322" t="s">
-        <v>54</v>
+        <v>196</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1289</v>
+        <v>1279</v>
       </c>
       <c r="H322" t="s">
-        <v>1290</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1291</v>
+        <v>1281</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="D323" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E323" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F323" t="s">
-        <v>54</v>
+        <v>209</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1292</v>
+        <v>1282</v>
       </c>
       <c r="H323" t="s">
-        <v>1293</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1294</v>
+        <v>1284</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="D324" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E324" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F324" t="s">
-        <v>54</v>
+        <v>209</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1295</v>
+        <v>1285</v>
       </c>
       <c r="H324" t="s">
-        <v>1296</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1297</v>
+        <v>1287</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>35</v>
+        <v>81</v>
       </c>
       <c r="D325" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E325" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F325" t="s">
-        <v>190</v>
+        <v>20</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1298</v>
+        <v>1288</v>
       </c>
       <c r="H325" t="s">
-        <v>1299</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1300</v>
+        <v>1290</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="D326" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E326" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F326" t="s">
-        <v>284</v>
+        <v>20</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1301</v>
+        <v>1291</v>
       </c>
       <c r="H326" t="s">
-        <v>1302</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1303</v>
+        <v>1293</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="D327" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E327" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F327" t="s">
-        <v>408</v>
+        <v>20</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1304</v>
+        <v>1294</v>
       </c>
       <c r="H327" t="s">
-        <v>1305</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1306</v>
+        <v>1296</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>48</v>
+        <v>93</v>
       </c>
       <c r="D328" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E328" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F328" t="s">
-        <v>408</v>
+        <v>61</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1307</v>
+        <v>1297</v>
       </c>
       <c r="H328" t="s">
-        <v>1308</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1309</v>
+        <v>1299</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>53</v>
+        <v>97</v>
       </c>
       <c r="D329" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E329" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F329" t="s">
-        <v>408</v>
+        <v>56</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1310</v>
+        <v>1300</v>
       </c>
       <c r="H329" t="s">
-        <v>1311</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1312</v>
+        <v>1302</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>58</v>
+        <v>101</v>
       </c>
       <c r="D330" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E330" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F330" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1313</v>
+        <v>1303</v>
       </c>
       <c r="H330" t="s">
-        <v>1314</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1315</v>
+        <v>1305</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>63</v>
+        <v>105</v>
       </c>
       <c r="D331" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E331" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F331" t="s">
-        <v>190</v>
+        <v>20</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1316</v>
+        <v>1306</v>
       </c>
       <c r="H331" t="s">
-        <v>1317</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1318</v>
+        <v>1308</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>67</v>
+        <v>109</v>
       </c>
       <c r="D332" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E332" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F332" t="s">
-        <v>203</v>
+        <v>61</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1319</v>
+        <v>1309</v>
       </c>
       <c r="H332" t="s">
-        <v>1320</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1321</v>
+        <v>1311</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>71</v>
+        <v>113</v>
       </c>
       <c r="D333" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E333" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F333" t="s">
-        <v>203</v>
+        <v>414</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1322</v>
+        <v>1312</v>
       </c>
       <c r="H333" t="s">
-        <v>1323</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1324</v>
+        <v>1314</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="D334" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E334" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F334" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1325</v>
+        <v>1315</v>
       </c>
       <c r="H334" t="s">
-        <v>1326</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1327</v>
+        <v>1317</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>79</v>
+        <v>121</v>
       </c>
       <c r="D335" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E335" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F335" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1328</v>
+        <v>1318</v>
       </c>
       <c r="H335" t="s">
-        <v>1329</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1330</v>
+        <v>1320</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>83</v>
+        <v>125</v>
       </c>
       <c r="D336" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E336" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F336" t="s">
         <v>13</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1331</v>
+        <v>1321</v>
       </c>
       <c r="H336" t="s">
-        <v>1332</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1333</v>
+        <v>1323</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>87</v>
+        <v>129</v>
       </c>
       <c r="D337" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E337" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F337" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1334</v>
+        <v>1324</v>
       </c>
       <c r="H337" t="s">
-        <v>1335</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1336</v>
+        <v>1326</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>91</v>
+        <v>133</v>
       </c>
       <c r="D338" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E338" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F338" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1337</v>
+        <v>1327</v>
       </c>
       <c r="H338" t="s">
-        <v>1338</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1339</v>
+        <v>1329</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>95</v>
+        <v>136</v>
       </c>
       <c r="D339" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E339" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F339" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1340</v>
+        <v>1330</v>
       </c>
       <c r="H339" t="s">
-        <v>1341</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1342</v>
+        <v>1332</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>99</v>
+        <v>1333</v>
       </c>
       <c r="D340" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E340" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F340" t="s">
         <v>13</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1343</v>
+        <v>1334</v>
       </c>
       <c r="H340" t="s">
-        <v>1344</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1345</v>
+        <v>1336</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>103</v>
+        <v>139</v>
       </c>
       <c r="D341" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E341" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F341" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1346</v>
+        <v>1337</v>
       </c>
       <c r="H341" t="s">
-        <v>1347</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1348</v>
+        <v>1339</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>107</v>
+        <v>143</v>
       </c>
       <c r="D342" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E342" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F342" t="s">
-        <v>408</v>
+        <v>13</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1349</v>
+        <v>1340</v>
       </c>
       <c r="H342" t="s">
-        <v>1350</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1351</v>
+        <v>1342</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="D343" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E343" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F343" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1352</v>
+        <v>1343</v>
       </c>
       <c r="H343" t="s">
-        <v>1353</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1354</v>
+        <v>1345</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>115</v>
+        <v>151</v>
       </c>
       <c r="D344" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E344" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F344" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1355</v>
+        <v>1346</v>
       </c>
       <c r="H344" t="s">
-        <v>1356</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1357</v>
+        <v>1348</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
       <c r="D345" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E345" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F345" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1358</v>
+        <v>1349</v>
       </c>
       <c r="H345" t="s">
-        <v>1359</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1360</v>
+        <v>1351</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>123</v>
+        <v>159</v>
       </c>
       <c r="D346" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E346" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F346" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1361</v>
+        <v>1352</v>
       </c>
       <c r="H346" t="s">
-        <v>1362</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1363</v>
+        <v>1354</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>127</v>
+        <v>163</v>
       </c>
       <c r="D347" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E347" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F347" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1364</v>
+        <v>1355</v>
       </c>
       <c r="H347" t="s">
-        <v>1365</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1366</v>
+        <v>1357</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="D348" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E348" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F348" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1367</v>
+        <v>1358</v>
       </c>
       <c r="H348" t="s">
-        <v>1368</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1369</v>
+        <v>1360</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1370</v>
+        <v>167</v>
       </c>
       <c r="D349" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E349" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F349" t="s">
-        <v>59</v>
+        <v>209</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1371</v>
+        <v>1361</v>
       </c>
       <c r="H349" t="s">
-        <v>1372</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1373</v>
+        <v>1363</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>133</v>
+        <v>171</v>
       </c>
       <c r="D350" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E350" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F350" t="s">
-        <v>59</v>
+        <v>209</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1374</v>
+        <v>1364</v>
       </c>
       <c r="H350" t="s">
-        <v>1375</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1376</v>
+        <v>1366</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>137</v>
+        <v>175</v>
       </c>
       <c r="D351" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E351" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F351" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1377</v>
+        <v>1367</v>
       </c>
       <c r="H351" t="s">
-        <v>1378</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1379</v>
+        <v>1369</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>141</v>
+        <v>179</v>
       </c>
       <c r="D352" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E352" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F352" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1380</v>
+        <v>1370</v>
       </c>
       <c r="H352" t="s">
-        <v>1381</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1382</v>
+        <v>1372</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>145</v>
+        <v>1373</v>
       </c>
       <c r="D353" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E353" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F353" t="s">
         <v>13</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1383</v>
+        <v>1374</v>
       </c>
       <c r="H353" t="s">
-        <v>1384</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1385</v>
+        <v>1376</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>149</v>
+        <v>1377</v>
       </c>
       <c r="D354" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E354" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F354" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1386</v>
+        <v>1378</v>
       </c>
       <c r="H354" t="s">
-        <v>1387</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1388</v>
+        <v>1380</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>153</v>
+        <v>1381</v>
       </c>
       <c r="D355" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E355" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F355" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1389</v>
+        <v>1382</v>
       </c>
       <c r="H355" t="s">
-        <v>1390</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1391</v>
+        <v>1384</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="D356" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E356" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F356" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1392</v>
+        <v>1385</v>
       </c>
       <c r="H356" t="s">
-        <v>1393</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1394</v>
+        <v>1387</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1207</v>
+        <v>1388</v>
       </c>
       <c r="D357" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E357" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F357" t="s">
-        <v>27</v>
+        <v>414</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1395</v>
+        <v>1389</v>
       </c>
       <c r="H357" t="s">
-        <v>1396</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1397</v>
+        <v>1391</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>161</v>
+        <v>187</v>
       </c>
       <c r="D358" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E358" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F358" t="s">
-        <v>203</v>
+        <v>414</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1398</v>
+        <v>1392</v>
       </c>
       <c r="H358" t="s">
-        <v>1399</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1400</v>
+        <v>1394</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>165</v>
+        <v>191</v>
       </c>
       <c r="D359" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E359" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F359" t="s">
-        <v>203</v>
+        <v>34</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1401</v>
+        <v>1395</v>
       </c>
       <c r="H359" t="s">
-        <v>1402</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1403</v>
+        <v>1397</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>169</v>
+        <v>195</v>
       </c>
       <c r="D360" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E360" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F360" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1404</v>
+        <v>1398</v>
       </c>
       <c r="H360" t="s">
-        <v>1405</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1406</v>
+        <v>1400</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>173</v>
+        <v>200</v>
       </c>
       <c r="D361" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E361" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F361" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1407</v>
+        <v>1401</v>
       </c>
       <c r="H361" t="s">
-        <v>1408</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1409</v>
+        <v>1403</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1410</v>
+        <v>204</v>
       </c>
       <c r="D362" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E362" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F362" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1411</v>
+        <v>1404</v>
       </c>
       <c r="H362" t="s">
-        <v>1412</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1413</v>
+        <v>1406</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1414</v>
+        <v>217</v>
       </c>
       <c r="D363" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E363" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F363" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1415</v>
+        <v>1407</v>
       </c>
       <c r="H363" t="s">
-        <v>1416</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1417</v>
+        <v>1409</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1418</v>
+        <v>225</v>
       </c>
       <c r="D364" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E364" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F364" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1419</v>
+        <v>1410</v>
       </c>
       <c r="H364" t="s">
-        <v>1420</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1421</v>
+        <v>1412</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>177</v>
+        <v>229</v>
       </c>
       <c r="D365" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E365" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F365" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1422</v>
+        <v>1413</v>
       </c>
       <c r="H365" t="s">
-        <v>1423</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1424</v>
+        <v>1415</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1425</v>
+        <v>233</v>
       </c>
       <c r="D366" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E366" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F366" t="s">
-        <v>408</v>
+        <v>34</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1426</v>
+        <v>1416</v>
       </c>
       <c r="H366" t="s">
-        <v>1427</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1428</v>
+        <v>1418</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>181</v>
+        <v>236</v>
       </c>
       <c r="D367" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E367" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F367" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1429</v>
+        <v>1419</v>
       </c>
       <c r="H367" t="s">
-        <v>1430</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1431</v>
+        <v>1421</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>185</v>
+        <v>240</v>
       </c>
       <c r="D368" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E368" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F368" t="s">
-        <v>27</v>
+        <v>414</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1432</v>
+        <v>1422</v>
       </c>
       <c r="H368" t="s">
-        <v>1433</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1434</v>
+        <v>1424</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>189</v>
+        <v>244</v>
       </c>
       <c r="D369" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E369" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F369" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1435</v>
+        <v>1425</v>
       </c>
       <c r="H369" t="s">
-        <v>1436</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1437</v>
+        <v>1427</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>194</v>
+        <v>249</v>
       </c>
       <c r="D370" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E370" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F370" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1438</v>
+        <v>1428</v>
       </c>
       <c r="H370" t="s">
-        <v>1439</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1440</v>
+        <v>1430</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>198</v>
+        <v>253</v>
       </c>
       <c r="D371" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E371" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F371" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1441</v>
+        <v>1431</v>
       </c>
       <c r="H371" t="s">
-        <v>1442</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1443</v>
+        <v>1433</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>211</v>
+        <v>257</v>
       </c>
       <c r="D372" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E372" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F372" t="s">
-        <v>13</v>
+        <v>209</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1444</v>
+        <v>90</v>
       </c>
       <c r="H372" t="s">
-        <v>1445</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1446</v>
+        <v>1435</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>219</v>
+        <v>265</v>
       </c>
       <c r="D373" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E373" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F373" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1447</v>
+        <v>1436</v>
       </c>
       <c r="H373" t="s">
-        <v>1448</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1449</v>
+        <v>1438</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>223</v>
+        <v>269</v>
       </c>
       <c r="D374" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E374" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F374" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1450</v>
+        <v>1439</v>
       </c>
       <c r="H374" t="s">
-        <v>1451</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1452</v>
+        <v>1441</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>227</v>
+        <v>273</v>
       </c>
       <c r="D375" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E375" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F375" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1453</v>
+        <v>1442</v>
       </c>
       <c r="H375" t="s">
-        <v>1454</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1455</v>
+        <v>1444</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>230</v>
+        <v>277</v>
       </c>
       <c r="D376" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E376" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F376" t="s">
-        <v>408</v>
+        <v>13</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1456</v>
+        <v>1445</v>
       </c>
       <c r="H376" t="s">
-        <v>1457</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1458</v>
+        <v>1447</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>234</v>
+        <v>281</v>
       </c>
       <c r="D377" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E377" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F377" t="s">
-        <v>408</v>
+        <v>34</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1459</v>
+        <v>1448</v>
       </c>
       <c r="H377" t="s">
-        <v>1460</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1461</v>
+        <v>1450</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>238</v>
+        <v>285</v>
       </c>
       <c r="D378" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E378" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F378" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1462</v>
+        <v>1451</v>
       </c>
       <c r="H378" t="s">
-        <v>1463</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1464</v>
+        <v>1453</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>243</v>
+        <v>289</v>
       </c>
       <c r="D379" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E379" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F379" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1465</v>
+        <v>1454</v>
       </c>
       <c r="H379" t="s">
-        <v>1466</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1467</v>
+        <v>1456</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>247</v>
+        <v>294</v>
       </c>
       <c r="D380" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E380" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F380" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1468</v>
+        <v>1457</v>
       </c>
       <c r="H380" t="s">
-        <v>1469</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1470</v>
+        <v>1459</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>251</v>
+        <v>298</v>
       </c>
       <c r="D381" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E381" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F381" t="s">
-        <v>203</v>
+        <v>34</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>84</v>
+        <v>1460</v>
       </c>
       <c r="H381" t="s">
-        <v>1471</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1472</v>
+        <v>1462</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>259</v>
+        <v>302</v>
       </c>
       <c r="D382" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E382" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F382" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1473</v>
+        <v>1463</v>
       </c>
       <c r="H382" t="s">
-        <v>1474</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1475</v>
+        <v>1465</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D383" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E383" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F383" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1476</v>
+        <v>1466</v>
       </c>
       <c r="H383" t="s">
-        <v>1477</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1478</v>
+        <v>1468</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>267</v>
+        <v>314</v>
       </c>
       <c r="D384" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E384" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F384" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1479</v>
+        <v>1469</v>
       </c>
       <c r="H384" t="s">
-        <v>1480</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1481</v>
+        <v>1471</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>271</v>
+        <v>318</v>
       </c>
       <c r="D385" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E385" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F385" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1482</v>
+        <v>1472</v>
       </c>
       <c r="H385" t="s">
-        <v>1483</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1484</v>
+        <v>1474</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>275</v>
+        <v>322</v>
       </c>
       <c r="D386" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E386" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F386" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1485</v>
+        <v>1475</v>
       </c>
       <c r="H386" t="s">
-        <v>1486</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1487</v>
+        <v>1477</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>279</v>
+        <v>326</v>
       </c>
       <c r="D387" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E387" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F387" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="H387" t="s">
-        <v>1489</v>
+        <v>622</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1490</v>
+        <v>1479</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>283</v>
+        <v>330</v>
       </c>
       <c r="D388" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E388" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F388" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1491</v>
+        <v>1480</v>
       </c>
       <c r="H388" t="s">
-        <v>1492</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1493</v>
+        <v>1482</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>288</v>
+        <v>1483</v>
       </c>
       <c r="D389" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E389" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F389" t="s">
-        <v>59</v>
+        <v>209</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1494</v>
+        <v>1484</v>
       </c>
       <c r="H389" t="s">
-        <v>1495</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1496</v>
+        <v>1486</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>292</v>
+        <v>334</v>
       </c>
       <c r="D390" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E390" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F390" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1497</v>
+        <v>1487</v>
       </c>
       <c r="H390" t="s">
-        <v>1498</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1499</v>
+        <v>1489</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>296</v>
+        <v>338</v>
       </c>
       <c r="D391" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E391" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F391" t="s">
-        <v>27</v>
+        <v>414</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1500</v>
+        <v>1490</v>
       </c>
       <c r="H391" t="s">
-        <v>1501</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1502</v>
+        <v>1492</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>304</v>
+        <v>342</v>
       </c>
       <c r="D392" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E392" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F392" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1503</v>
+        <v>1493</v>
       </c>
       <c r="H392" t="s">
-        <v>1504</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1505</v>
+        <v>1495</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>308</v>
+        <v>346</v>
       </c>
       <c r="D393" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E393" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F393" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1506</v>
+        <v>1496</v>
       </c>
       <c r="H393" t="s">
-        <v>1507</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1508</v>
+        <v>1498</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>312</v>
+        <v>350</v>
       </c>
       <c r="D394" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E394" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F394" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1509</v>
+        <v>1499</v>
       </c>
       <c r="H394" t="s">
-        <v>1510</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1511</v>
+        <v>1501</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>316</v>
+        <v>353</v>
       </c>
       <c r="D395" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E395" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F395" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1512</v>
+        <v>1502</v>
       </c>
       <c r="H395" t="s">
-        <v>1513</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1514</v>
+        <v>1504</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>320</v>
+        <v>357</v>
       </c>
       <c r="D396" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E396" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F396" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1515</v>
+        <v>1505</v>
       </c>
       <c r="H396" t="s">
-        <v>616</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1516</v>
+        <v>1507</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>324</v>
+        <v>361</v>
       </c>
       <c r="D397" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E397" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F397" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1517</v>
+        <v>1508</v>
       </c>
       <c r="H397" t="s">
-        <v>1518</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1519</v>
+        <v>1510</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1170</v>
+        <v>369</v>
       </c>
       <c r="D398" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E398" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F398" t="s">
-        <v>203</v>
+        <v>34</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1520</v>
+        <v>1511</v>
       </c>
       <c r="H398" t="s">
-        <v>1521</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1522</v>
+        <v>1513</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>328</v>
+        <v>373</v>
       </c>
       <c r="D399" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E399" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F399" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1523</v>
+        <v>1514</v>
       </c>
       <c r="H399" t="s">
-        <v>1524</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1525</v>
+        <v>1516</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>332</v>
+        <v>377</v>
       </c>
       <c r="D400" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E400" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F400" t="s">
-        <v>408</v>
+        <v>56</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1526</v>
+        <v>1517</v>
       </c>
       <c r="H400" t="s">
-        <v>1527</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1528</v>
+        <v>1519</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>336</v>
+        <v>1520</v>
       </c>
       <c r="D401" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E401" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F401" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1529</v>
+        <v>1521</v>
       </c>
       <c r="H401" t="s">
-        <v>1530</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1531</v>
+        <v>1523</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>340</v>
+        <v>381</v>
       </c>
       <c r="D402" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E402" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F402" t="s">
-        <v>54</v>
+        <v>414</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1532</v>
+        <v>1524</v>
       </c>
       <c r="H402" t="s">
-        <v>1533</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1534</v>
+        <v>1526</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>344</v>
+        <v>385</v>
       </c>
       <c r="D403" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E403" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F403" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1535</v>
+        <v>1527</v>
       </c>
       <c r="H403" t="s">
-        <v>1536</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1537</v>
+        <v>1529</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>347</v>
+        <v>389</v>
       </c>
       <c r="D404" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E404" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F404" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1538</v>
+        <v>1530</v>
       </c>
       <c r="H404" t="s">
-        <v>1539</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1540</v>
+        <v>1532</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>351</v>
+        <v>393</v>
       </c>
       <c r="D405" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E405" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F405" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1541</v>
+        <v>1533</v>
       </c>
       <c r="H405" t="s">
-        <v>1542</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1543</v>
+        <v>1535</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>355</v>
+        <v>397</v>
       </c>
       <c r="D406" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E406" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F406" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1544</v>
+        <v>1536</v>
       </c>
       <c r="H406" t="s">
-        <v>1545</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1546</v>
+        <v>1538</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>363</v>
+        <v>405</v>
       </c>
       <c r="D407" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E407" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F407" t="s">
-        <v>27</v>
+        <v>209</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1547</v>
+        <v>1539</v>
       </c>
       <c r="H407" t="s">
-        <v>1548</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1549</v>
+        <v>1541</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>367</v>
+        <v>409</v>
       </c>
       <c r="D408" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E408" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F408" t="s">
-        <v>27</v>
+        <v>209</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1550</v>
+        <v>1542</v>
       </c>
       <c r="H408" t="s">
-        <v>1551</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1552</v>
+        <v>1544</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>371</v>
+        <v>413</v>
       </c>
       <c r="D409" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E409" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F409" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1553</v>
+        <v>1545</v>
       </c>
       <c r="H409" t="s">
-        <v>1554</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1555</v>
+        <v>1547</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>1176</v>
+        <v>418</v>
       </c>
       <c r="D410" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E410" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F410" t="s">
         <v>13</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1556</v>
+        <v>1548</v>
       </c>
       <c r="H410" t="s">
-        <v>1557</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1558</v>
+        <v>1550</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>375</v>
+        <v>422</v>
       </c>
       <c r="D411" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E411" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F411" t="s">
-        <v>408</v>
+        <v>20</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1559</v>
+        <v>1551</v>
       </c>
       <c r="H411" t="s">
-        <v>1560</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1561</v>
+        <v>1553</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>379</v>
+        <v>426</v>
       </c>
       <c r="D412" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E412" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F412" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1562</v>
+        <v>1554</v>
       </c>
       <c r="H412" t="s">
-        <v>1563</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1564</v>
+        <v>1556</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>383</v>
+        <v>430</v>
       </c>
       <c r="D413" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E413" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F413" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1565</v>
+        <v>1557</v>
       </c>
       <c r="H413" t="s">
-        <v>1566</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1567</v>
+        <v>1559</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>387</v>
+        <v>434</v>
       </c>
       <c r="D414" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E414" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F414" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1568</v>
+        <v>1560</v>
       </c>
       <c r="H414" t="s">
-        <v>1569</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1570</v>
+        <v>1562</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>391</v>
+        <v>438</v>
       </c>
       <c r="D415" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E415" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F415" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1571</v>
+        <v>1563</v>
       </c>
       <c r="H415" t="s">
-        <v>1572</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1573</v>
+        <v>1565</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>399</v>
+        <v>442</v>
       </c>
       <c r="D416" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E416" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F416" t="s">
-        <v>203</v>
+        <v>13</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1574</v>
+        <v>1566</v>
       </c>
       <c r="H416" t="s">
-        <v>1575</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1576</v>
+        <v>1568</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>403</v>
+        <v>446</v>
       </c>
       <c r="D417" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E417" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F417" t="s">
-        <v>203</v>
+        <v>13</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1577</v>
+        <v>1569</v>
       </c>
       <c r="H417" t="s">
-        <v>1578</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1579</v>
+        <v>1571</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>407</v>
+        <v>1572</v>
       </c>
       <c r="D418" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E418" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F418" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1580</v>
+        <v>1573</v>
       </c>
       <c r="H418" t="s">
-        <v>1581</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1582</v>
+        <v>1575</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>412</v>
+        <v>450</v>
       </c>
       <c r="D419" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E419" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F419" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1583</v>
+        <v>1576</v>
       </c>
       <c r="H419" t="s">
-        <v>1584</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1585</v>
+        <v>1578</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>416</v>
+        <v>454</v>
       </c>
       <c r="D420" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E420" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F420" t="s">
         <v>13</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1586</v>
+        <v>1579</v>
       </c>
       <c r="H420" t="s">
-        <v>1587</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1588</v>
+        <v>1581</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>420</v>
+        <v>1582</v>
       </c>
       <c r="D421" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E421" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F421" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1589</v>
+        <v>1583</v>
       </c>
       <c r="H421" t="s">
-        <v>1590</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1591</v>
+        <v>1585</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>424</v>
+        <v>458</v>
       </c>
       <c r="D422" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E422" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F422" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1592</v>
+        <v>1586</v>
       </c>
       <c r="H422" t="s">
-        <v>1593</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1594</v>
+        <v>1588</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>428</v>
+        <v>462</v>
       </c>
       <c r="D423" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E423" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F423" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1595</v>
+        <v>1589</v>
       </c>
       <c r="H423" t="s">
-        <v>1596</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1597</v>
+        <v>1591</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>432</v>
+        <v>466</v>
       </c>
       <c r="D424" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E424" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F424" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1598</v>
+        <v>1592</v>
       </c>
       <c r="H424" t="s">
-        <v>1599</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1600</v>
+        <v>1594</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>436</v>
+        <v>469</v>
       </c>
       <c r="D425" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E425" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F425" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1601</v>
+        <v>1595</v>
       </c>
       <c r="H425" t="s">
-        <v>1602</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1603</v>
+        <v>1597</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>440</v>
+        <v>473</v>
       </c>
       <c r="D426" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E426" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F426" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1604</v>
+        <v>1598</v>
       </c>
       <c r="H426" t="s">
-        <v>1605</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1606</v>
+        <v>1600</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>1607</v>
+        <v>477</v>
       </c>
       <c r="D427" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E427" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F427" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1608</v>
+        <v>1601</v>
       </c>
       <c r="H427" t="s">
-        <v>1609</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1610</v>
+        <v>1603</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>444</v>
+        <v>481</v>
       </c>
       <c r="D428" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E428" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F428" t="s">
-        <v>59</v>
+        <v>209</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1611</v>
+        <v>1604</v>
       </c>
       <c r="H428" t="s">
-        <v>1612</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1613</v>
+        <v>1606</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>448</v>
+        <v>485</v>
       </c>
       <c r="D429" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E429" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F429" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1614</v>
+        <v>1607</v>
       </c>
       <c r="H429" t="s">
-        <v>1615</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1616</v>
+        <v>1609</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>1180</v>
+        <v>489</v>
       </c>
       <c r="D430" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E430" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F430" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1617</v>
+        <v>90</v>
       </c>
       <c r="H430" t="s">
-        <v>1618</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1619</v>
+        <v>1611</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>452</v>
+        <v>493</v>
       </c>
       <c r="D431" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E431" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F431" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1620</v>
+        <v>90</v>
       </c>
       <c r="H431" t="s">
-        <v>1621</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1622</v>
+        <v>1613</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>456</v>
+        <v>496</v>
       </c>
       <c r="D432" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E432" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F432" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1623</v>
+        <v>1614</v>
       </c>
       <c r="H432" t="s">
-        <v>1624</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1625</v>
+        <v>1616</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>460</v>
+        <v>500</v>
       </c>
       <c r="D433" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E433" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F433" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1626</v>
+        <v>1617</v>
       </c>
       <c r="H433" t="s">
-        <v>1627</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1628</v>
+        <v>1619</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>463</v>
+        <v>504</v>
       </c>
       <c r="D434" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E434" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F434" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1629</v>
+        <v>1620</v>
       </c>
       <c r="H434" t="s">
-        <v>1630</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1631</v>
+        <v>1622</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>467</v>
+        <v>508</v>
       </c>
       <c r="D435" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E435" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F435" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1632</v>
+        <v>1623</v>
       </c>
       <c r="H435" t="s">
-        <v>1633</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1634</v>
+        <v>1625</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>471</v>
+        <v>512</v>
       </c>
       <c r="D436" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E436" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F436" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1635</v>
+        <v>1626</v>
       </c>
       <c r="H436" t="s">
-        <v>1636</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1637</v>
+        <v>1628</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>475</v>
+        <v>516</v>
       </c>
       <c r="D437" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E437" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F437" t="s">
-        <v>203</v>
+        <v>13</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1638</v>
+        <v>1629</v>
       </c>
       <c r="H437" t="s">
-        <v>1639</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1640</v>
+        <v>1631</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>479</v>
+        <v>520</v>
       </c>
       <c r="D438" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E438" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F438" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1641</v>
+        <v>1632</v>
       </c>
       <c r="H438" t="s">
-        <v>1642</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1643</v>
+        <v>1634</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>483</v>
+        <v>524</v>
       </c>
       <c r="D439" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E439" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F439" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>84</v>
+        <v>1635</v>
       </c>
       <c r="H439" t="s">
-        <v>1644</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1645</v>
+        <v>1637</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>487</v>
+        <v>528</v>
       </c>
       <c r="D440" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E440" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F440" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>84</v>
+        <v>1638</v>
       </c>
       <c r="H440" t="s">
-        <v>1646</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1647</v>
+        <v>1640</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>490</v>
+        <v>532</v>
       </c>
       <c r="D441" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E441" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F441" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1648</v>
+        <v>1641</v>
       </c>
       <c r="H441" t="s">
-        <v>1649</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1650</v>
+        <v>1643</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>494</v>
+        <v>536</v>
       </c>
       <c r="D442" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="E442" t="s">
-        <v>1215</v>
+        <v>1178</v>
       </c>
       <c r="F442" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1651</v>
+        <v>90</v>
       </c>
       <c r="H442" t="s">
-        <v>1652</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1653</v>
+        <v>1645</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>498</v>
+        <v>1483</v>
       </c>
       <c r="D443" t="s">
-        <v>1214</v>
+        <v>1646</v>
       </c>
       <c r="E443" t="s">
-        <v>1215</v>
+        <v>1647</v>
       </c>
       <c r="F443" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1654</v>
+        <v>1648</v>
       </c>
       <c r="H443" t="s">
-        <v>1655</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1656</v>
+        <v>1650</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>502</v>
+        <v>1520</v>
       </c>
       <c r="D444" t="s">
-        <v>1214</v>
+        <v>1646</v>
       </c>
       <c r="E444" t="s">
-        <v>1215</v>
+        <v>1647</v>
       </c>
       <c r="F444" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1657</v>
+        <v>1651</v>
       </c>
       <c r="H444" t="s">
-        <v>1658</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1659</v>
+        <v>1653</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>506</v>
+        <v>1582</v>
       </c>
       <c r="D445" t="s">
-        <v>1214</v>
+        <v>1646</v>
       </c>
       <c r="E445" t="s">
-        <v>1215</v>
+        <v>1647</v>
       </c>
       <c r="F445" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1660</v>
+        <v>1654</v>
       </c>
       <c r="H445" t="s">
-        <v>1661</v>
+        <v>603</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1662</v>
+        <v>1655</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>510</v>
+        <v>1656</v>
       </c>
       <c r="D446" t="s">
-        <v>1214</v>
+        <v>1646</v>
       </c>
       <c r="E446" t="s">
-        <v>1215</v>
+        <v>1647</v>
       </c>
       <c r="F446" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1663</v>
+        <v>1657</v>
       </c>
       <c r="H446" t="s">
-        <v>1664</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1665</v>
+        <v>1659</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>514</v>
+        <v>1660</v>
       </c>
       <c r="D447" t="s">
-        <v>1214</v>
+        <v>1646</v>
       </c>
       <c r="E447" t="s">
-        <v>1215</v>
+        <v>1647</v>
       </c>
       <c r="F447" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1666</v>
+        <v>1661</v>
       </c>
       <c r="H447" t="s">
-        <v>1667</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1668</v>
+        <v>1663</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>518</v>
+        <v>1664</v>
       </c>
       <c r="D448" t="s">
-        <v>1214</v>
+        <v>1646</v>
       </c>
       <c r="E448" t="s">
-        <v>1215</v>
+        <v>1647</v>
       </c>
       <c r="F448" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1669</v>
+        <v>1665</v>
       </c>
       <c r="H448" t="s">
-        <v>1670</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1671</v>
+        <v>1667</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>522</v>
+        <v>1668</v>
       </c>
       <c r="D449" t="s">
-        <v>1214</v>
+        <v>1646</v>
       </c>
       <c r="E449" t="s">
-        <v>1215</v>
+        <v>1647</v>
       </c>
       <c r="F449" t="s">
-        <v>49</v>
+        <v>414</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1672</v>
+        <v>1669</v>
       </c>
       <c r="H449" t="s">
-        <v>1673</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1647</v>
+      </c>
+      <c r="F450" t="s">
+        <v>196</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="H450" t="s">
         <v>1674</v>
-      </c>
-[...19 lines deleted...]
-        <v>1676</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1647</v>
+      </c>
+      <c r="G451" s="1" t="s">
         <v>1677</v>
-      </c>
-[...16 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H451" t="s">
         <v>1678</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>