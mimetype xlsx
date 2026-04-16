--- v0 (2026-01-07)
+++ v1 (2026-04-16)
@@ -54,6591 +54,6591 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Salvador José Barbosa Junior</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4693/pl_01.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4693/pl_01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROPOR O_x000D_
 PROCEDIMENTO DE LEILÃO REVERSO, REALIZADO_x000D_
 POR MEIO DE OFERTA PÚBLICA DE RECURSOS E DE_x000D_
 PROPOSTA APRESENTADA PELO CREDOR, E FAZER O_x000D_
 USO DE COMPENSAÇÃO ENTRE OS CRÉDITOS_x000D_
 INSCRITOS EM DÍVIDA ATIVA PELO MUNICÍPIO DE_x000D_
 IGUAPE E OS RESTOS A PAGAR PROCESSADOS E_x000D_
 ASSIM RECONHECIDOS PELA ADMINISTRAÇÃO_x000D_
 PÚBLICA MUNICIPAL, E OFERTAR NOVAÇÃO, PARA_x000D_
 QUITAÇÃO PARCELADA DOS DÉBITOS_x000D_
 RELACIONADOS AO EXERCÍCIO DE 2024</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4689/oficio_26.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4689/oficio_26.pdf</t>
   </si>
   <si>
     <t>CRIA FATOR DE DEPRECIAÇÃO PARA FIUNS DE AVALIZAÇÃO EM PROCESSOS DE DESAPROPRIAÇÃO DE IMOVEIS HISTORICOS TOMBADOS E ABANDONADOS SUJEITO A RUINA</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4690/oficio_27.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4690/oficio_27.pdf</t>
   </si>
   <si>
     <t>RECONHECE A ESCOLA COMUNITARIA CAICARA NANCY PRADO NO BAIRRO VERDE GRAJAUNA NESTE MUNICIPIO COMO UNIDADE A SECRETARIA MUNICIPAL DE EDUCAÇÃO NOS TERMOS DE ART 213 DA ONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4691/oficio_28.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4691/oficio_28.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FORNECER TRANSPORTE COLETIVO GRATUITO A ESTUDANTES REGULARMENTE MATRICULADO EM CURSO TECNICO DE CURTA, MEDIA OU LONGA DURAÇÃO OFERTADO POR ESCOLA PUBLICA OU PRIVADA SITUADAS NO MUNICIPIO DE IGUAPE</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4687/pl_05_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4687/pl_05_assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLENTAR</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4686/pl_06_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4686/pl_06_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 2.452, DE 14 DE DEZEMBRO_x000D_
 DE 2021.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4681/pl_07_25_estradas.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4681/pl_07_25_estradas.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A LARGURA DAS ESTRADAS_x000D_
 MUNICIPAIS DE IGUAPE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4682/pl_08_25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4682/pl_08_25.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR_x000D_
 OPERAÇÃO DE ALIENAÇÃO DE ATIVOS NOS TERMOS_x000D_
 DA RESOLUÇÃO 43, DE 21 DE DEZEMBRO DE 2001, COM_x000D_
 AS ALTERAÇÕES PROMOVIDAS PELAS RESOLUÇÕES_x000D_
 02, DE 28 DE MAIO DE 2015 E 15, DE 04 DE JULHO DE_x000D_
 2018, TODAS DO SENADO FEDERAL</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4683/pl_09_25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4683/pl_09_25.pdf</t>
   </si>
   <si>
     <t>ESTABELECE MULTA A MORADORES,_x000D_
 PROPRIETÁRIOS E POSSUIDORES DE IMÓVEIS QUE_x000D_
 DEIXEM DE LIMPAR CALÇADAS E SARJETAS_x000D_
 FRONTEIRIÇAS ÀS RESPECTIVAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4684/pl_10_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4684/pl_10_assinado.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A LOCAÇÃO DE IMÓVEIS SOB MEDIDA DO_x000D_
 ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E_x000D_
 INDIRETA, OBSERVADAS AS DISPOSIÇÕES DA LEI_x000D_
 8.245, DE 18 DE OUTUBRO DE 1991 E, NO QUE COUBER,_x000D_
 DAS LEIS 12.462, DE 04 DE AGOSTO DE 2011, E 14.133, DE_x000D_
 1º DE ABRIL DE 2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4692/pl_11_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4692/pl_11_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4694/pl_12_abertura_de_credito_final_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4694/pl_12_abertura_de_credito_final_assinado.pdf</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4712/pl_13_abertura_de_credito_versao_final_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4712/pl_13_abertura_de_credito_versao_final_assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4752/pl_14_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4752/pl_14_assinado.pdf</t>
   </si>
   <si>
     <t>FIXA CRITÉRIOS PARA APURAR O JUSTO VALOR_x000D_
 VISANDO FACULTAR AO PODER EXECUTIVO_x000D_
 MUNICIPAL A VENDA DIRETA AOS OCUPANTES DE_x000D_
 SUAS ÁREAS PÚBLICAS OBJETO DE REGULARIZAÇÃO_x000D_
 FUNDIÁRIA DE INTERESSE ESPECÍFICO – REURB-E,_x000D_
 DISPENSADOS OS PROCEDIMENTOS EXIGIDOS PELA_x000D_
 LEI FEDERAL 14.133, DE 1º DE ABRIL DE 2021,_x000D_
 OBSERVADO O DISPOSTO NO ARTIGO 84 DA LEI_x000D_
 FEDERAL 13.465, DE 11 DE JULHO DE 2017, NOS_x000D_
 TERMOS DA LEI MUNICIPAL 2.498, DE 23 DE MAIO DE_x000D_
 2023, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4754/pl_cotas_afrodescentes_indigenas_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4754/pl_cotas_afrodescentes_indigenas_assinado.pdf</t>
   </si>
   <si>
     <t>RESERVA AOS NEGROS (PRETOS E PARDOS) E_x000D_
 INDÍGENAS 30% (TRINTA POR CENTO) DAS VAGAS_x000D_
 PARA PROVIMENTO DE CARGOS E EMPREGOS_x000D_
 PÚBLICOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA_x000D_
 MUNICIPAL E DAS AUTARQUIAS DO MUNICÍPIO DE_x000D_
 IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4830/pl_17_abertura_de_credito_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4830/pl_17_abertura_de_credito_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÕES DE CATEGORIAS ECONÔMICAS NA_x000D_
 LEI ORÇAMENTÁRIA ANUAL – LEI Nº 2.569/2024, EM_x000D_
 OBSERVÂNCIA À LEI 4.320, DE 17 DE MARÇO DE 1964, E SUAS_x000D_
 ALTERAÇÕES.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4864/pl_18_finalizado_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4864/pl_18_finalizado_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DA RESOLUÇÃO Nº_x000D_
 04/2025 DA ASSEMBLEIA GERAL DO CONSÓRCIO_x000D_
 INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E_x000D_
 LITORAL SUL – CONSAÚDE.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4900/pl_19_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4900/pl_19_assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4901/pl_20_abertura_de_credito_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4901/pl_20_abertura_de_credito_assinado.pdf</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4902/pl_21_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4902/pl_21_assinado.pdf</t>
   </si>
   <si>
     <t>CRIA OS SERVIÇOS DE PATRULHA AGRÍCOLA_x000D_
 MECANIZADA DO MUNICÍPIO DE IGUAPE, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4903/pl_22_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4903/pl_22_assinado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO ESCOLA DE TEMPO INTEGRAL,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4904/pl_23_25_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4904/pl_23_25_assinado.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE PESCA E_x000D_
 AQUICULTURA – CMPA NO MUNICÍPIO DE IGUAPE E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4906/pl_24_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4906/pl_24_assinado.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL 2.080, DE 20 DE JUNHO DE_x000D_
 2011 E CRIA O CONSELHO MUNICIPAL DOS DIREITOS_x000D_
 DA PESSOA COM DEFICIÊNCIA – CMDPD</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4907/pl_25_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4907/pl_25_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SOBRE O SERVIÇO DE INSPEÇÃO_x000D_
 SANITÁRIA E INDUSTRIAL DE PRODUTOS DE ORIGEM_x000D_
 ANIMAL NO MUNICÍPIO DE IGUAPE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4908/pl_26_abertura_de_credito_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4908/pl_26_abertura_de_credito_assinado.pdf</t>
+  </si>
+  <si>
+    <t>4677</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4677/projeto_de_lei_no_01__ipca_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA_x000D_
+REMUNERAÇÃO DOS SERVIDORES DO_x000D_
+LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4678</t>
+  </si>
+  <si>
+    <t>Vava Pescador</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4678/projeto_de_lei__no02_de_26_de_fevereiro_de_2025_-_valdemir.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE_x000D_
+ALINHAMENTO E RETIRADA DE FIOS, CABOS E_x000D_
+EQUIPAMENTOS EXCEDENTES, FIXADOS EM_x000D_
+POSTES DE ENERGIA ELÉTRICA E/OU TELEFONIA E_x000D_
+DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4679</t>
+  </si>
+  <si>
+    <t>Josemar Correa</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4679/projeto_de_lei_no03_de_10_de_marco_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA ESF ITIMIRIM I, LOCALIZADO NO_x000D_
+BAIRRO RETIRO, COMO SENDO “TAMIRIS_x000D_
+MONTEIRO ROCHA MACEDO”, E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4680</t>
+  </si>
+  <si>
+    <t>Zé Luiz Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4680/projeto_de_lei_no04_de_17_de_marco_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA A RUA (SEM NOME) QUE FICA EM_x000D_
+UMA TRAVESSA DA RUA ZACARIAS DA SILVA,_x000D_
+LOCALIZADA NA ESTRADA DO PONTALZINHO –_x000D_
+BAIRRO DO ICAPARA, COMO SENDO “CLAUDINO_x000D_
+TRUDES”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
-    <t>PLC</t>
-[...5 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4685/plc_02_assinado.pdf</t>
+    <t>PLCL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4685/plc_02_assinado.pdf</t>
   </si>
   <si>
     <t>CONCEDE UM DIA DE FOLGA AO SERVIDOR PÚBLICO_x000D_
 NO DIA DO SEU ANIVERSÁRIO, SEM PREJUÍZO DOS_x000D_
 SEUS VENCIMENTOS</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4711/plc_03_25_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4711/plc_03_25_assinado.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA O PARÁGRAFO ÚNICO DO ARTIGO I4O_x000D_
 DA LEI COMPLEMENTAR I23, DE 3I DE MARÇO DE_x000D_
 2021, EM § 1", COM NOVA REDAÇÃO, r aCRESCENTa,_x000D_
 os §§ 2'E 3'NO MESMO DrSPOSrrrVO.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4753/pl_controlador_interno_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4753/pl_controlador_interno_assinado.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA O QUADRO DE PESSOAL DA_x000D_
 PREFEITURA DO MUNICÍPIO DE IGUAPE – QPPMI_x000D_
 PARA ESTABELECER QUE O CARGO DE_x000D_
 CONTROLADOR INTERNO DO MUNICÍPIO É DE_x000D_
 CARÁTER EFETIVO E PROVIDO MEDIANTE_x000D_
 CONCURSO PÚBLICO DE PROVAS E TÍTULO, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4865/plc_07_2025_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4865/plc_07_2025_assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR OBRAS DE RESTAURO NO TELHADO NO PRÉDIO DA IGREJA SÃO BENEDITO</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4866/plc_08_2025_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4866/plc_08_2025_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS COMPLEMENTARES 139 e 140 AMBAS DE 29 DE MARÇO DE 2022</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4883/plc_09_2025_1_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4883/plc_09_2025_1_assinado.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE RESIDÊNCIA ACADÊMICA NO_x000D_
 ÂMBITO DA PREFEITURA DE IGUAPE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4909/plc_bonus_dos_professores_assinado_definitivo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4909/plc_bonus_dos_professores_assinado_definitivo.pdf</t>
   </si>
   <si>
     <t>CONCEDE BÔNUS AOS SERVIDORES DA SECRETARIA_x000D_
 MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4910/plc_gaar_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4910/plc_gaar_assinado.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO A SERVIDORES_x000D_
 MUNICIPAIS DECORRENTE DE ASSIDUIDADE EM_x000D_
 ATIVIDADES DE RISCO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4911/plc_refis_definitivamente_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4911/plc_refis_definitivamente_assinado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL –_x000D_
 REFIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>EDUARDO LARA</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4905/projeto_resolucao_alteracao_sessao_.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4905/projeto_resolucao_alteracao_sessao_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 115 DO_x000D_
 REGIMENTO INTERNO DA CÂMARA MUNICIPAL_x000D_
 DE IGUAPE, PARA MODIFICAR O DIA DAS_x000D_
 SESSÕES ORDINÁRIAS.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4688/oficio_25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4688/oficio_25.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 8ª DA LEI ORGANICA DO MUNICIPIO DE IGUAPE</t>
   </si>
   <si>
-    <t>4709</t>
-[...76 lines deleted...]
-  <si>
     <t>4523</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4523/requerimento_01-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4523/requerimento_01-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar um estudo, considerando a necessidade de adequar os locais,_x000D_
 para instalação de pontos de ônibus com cobertura pelo bairro do Icapara, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores daquela localidade e a_x000D_
 instalação dos mesmos, oferecerá tranquilidade e um espaço digno à todas que utilizam_x000D_
 dos transportes públicos.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>DANIEL VASSÃO</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4524/requerimento_02-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4524/requerimento_02-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de instalar pontos de ônibus, bem como, reformar os existentes ao longo da_x000D_
 Rodovia Casemiro Teixeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores, tendo em vista, o início_x000D_
 das aulas, crianças e professores necessitam de um local seguro para aguardar a chegada_x000D_
 dos transportes, ficando protegidos do sol intenso e das fortes chuvas.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4525/requerimento_03-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4525/requerimento_03-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar manutenção como limpeza e nivelamento, na estrada do Coveiro,_x000D_
 neste munícipio._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores que moram e fazem uso da_x000D_
 referida estrada.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>LUCINETE JAPONESA</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4526/requerimento_04-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4526/requerimento_04-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar manutenção, como nivelamento e cascalhamento no bairro_x000D_
 Chácara Patrícia, neste município, bem como, posteriormente realizar a instalação de_x000D_
 bloquetes de concreto._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores daquela localidade.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4527/requerimento_05_-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4527/requerimento_05_-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de retornar com a Casa da Saúde da Mulher, no Bairro do Rocio, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado pela comunidade.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4528/requerimento_06-25.pdf</t>
+    <t>Alexandre Macau</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4528/requerimento_06-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente e oficie-se_x000D_
 a empresa Viação Valle Sul para que informe se existe a possibilidade de retornar com a_x000D_
 linha Iguape x Registro, no horário das 8h da manhã._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que este vereador_x000D_
 vem sendo cobrado pelos munícipes, em especial aos moradores do sítio.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4529/requerimento_07-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4529/requerimento_07-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente e oficie-se o_x000D_
 DER 06, na pessoa do Orlando Arantes – Superintendente do Departamento de Estradas_x000D_
 de Rodagem do Estado de São Paulo, se existe a possibilidade de realizar trocas de_x000D_
 sinalizações das placas, manutenções nas pinturas de sinalizações que estão gastas e com_x000D_
 falhas, bem como, verificar a falta de tachinhas refletivas demarcando a pista de_x000D_
 rolamento, na Rodovia Ivo Zanella e Rodovia Casemiro Teixeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por munícipes.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4530/requerimento_08-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4530/requerimento_08-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar instalação de pontos de iluminação e rede de esgoto, no_x000D_
 loteamento Viva Verde – KM 42, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores daquela localidade.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4531/requerimento_09-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4531/requerimento_09-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar pavimentação nas Ruas Vila Nova e Rua Josino Justiniano Silva,_x000D_
 ambos no bairro Vila Nova, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores daquela localidade.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4532/requerimento_10-25.pdf</t>
+    <t>MARCIANO</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4532/requerimento_10-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar manutenção da estrada da Agrovila, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores daquela localidade.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4533/requerimento_11-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4533/requerimento_11-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de colocar caçambas de lixo em toda extensão da Rodovia Casemiro_x000D_
 Teixeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>Vava Pescador</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4534/requerimento_13-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4534/requerimento_13-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar reforma e manutenção nas 4 rampas onde os pescadores batem_x000D_
 corrico, localizadas no Bairro do Rocio, nas localidades a seguir:_x000D_
 1 – Av. Nossa Senhora do Rocio – Porto Mário Ferro;_x000D_
 2 – Av. Nossa Senhora do Rocio – ao lado da Passarela Vereador Gasparino Costa;_x000D_
 3 – Rua Décio Gonçalves – Próximo ao nº168;_x000D_
 4 – Rua Joaquim Ribeiro Neto – Casqueira;_x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por pescadores.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4535/requerimento_14-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4535/requerimento_14-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, a_x000D_
 possibilidade de realizar limpeza e roçagem de mato em área pública localizada na_x000D_
 Alameda 8, no bairro do rocio, neste município. Outrossim, oficie-se a empresa_x000D_
 Neoenergia Elektro para que realizem manutenção na iluminação pública, nesta mesma_x000D_
 alameda e na alameda 15, em frente à Igreja._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que o excesso de mato está dificultando a passagem de carros, bem como, a falta_x000D_
 de iluminação vem sendo cobrado pelos munícipes.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4536/requerimento_15-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4536/requerimento_15-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, e oficie-se_x000D_
 a empresa Sabesp, para realização de manutenção nas calçadas localizadas na Alameda_x000D_
 15, bairro do rocio, neste município._x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que que foram abertas/quebradas pela referida empresa e não foram devidamente_x000D_
 tampadas</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4537/requerimento_16-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4537/requerimento_16-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de instalar bloquetes na Rua Artur Alves de Lima – Bairro caminho do trilho_x000D_
 - ao lado do bairro Jardim Primavera, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores daquela localidade.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>Josemar Correa</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4538/requerimento_17-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4538/requerimento_17-25.pdf</t>
   </si>
   <si>
     <t>possibilidade da realização de REUB no bairro praia do leste</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4539/requerimento_18-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4539/requerimento_18-25.pdf</t>
   </si>
   <si>
     <t>possibilidade de realização da obra para rebaixamento da tubulação da rodovia ivo zanela</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4540/requerimento_19-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4540/requerimento_19-25.pdf</t>
   </si>
   <si>
     <t>possibilidade de manutenção das ruas no bairro nova iguape</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4541/requerimento_20-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4541/requerimento_20-25.pdf</t>
   </si>
   <si>
     <t>possibilidade da realização de REUB no bairro nova iguape</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4548/requerimento_mayara_21-25.pdf</t>
+    <t>Mayara Carvalho</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4548/requerimento_mayara_21-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar manutenção na estrada da costeira da Barra- na altura do bairro_x000D_
 Suamirim, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que esta vereadora vem sendo cobrada por moradores, pois a dias os moradores_x000D_
 não estão conseguindo ter acesso devido as má condições, dificultando ainda o acesso de_x000D_
 ambulâncias em solicitações de emergências</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4549/requerimento_mayara_22-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4549/requerimento_mayara_22-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar pavimentação asfáltica nas ruas: Jose Rodrigues Alves (Trecho_x000D_
 a partir do Júlio Franco); Vereador Benedito de Aquino Veiga; Jalder Antônio Fragoso._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que esta vereadora vem sendo cobrada por moradores, pois essas são as únicas_x000D_
 ruas que dão acesso de retorno para passarela.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4550/requerimento_vava_23-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4550/requerimento_vava_23-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar a manutenção da rua Eugenio de Lara- Alameda 06 (SEIS)._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores, devido a quantidade de_x000D_
 buracos nesta rua, dificultando o acesso dos moradores e podendo causar algum acidente_x000D_
 neste local.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4551/requerimento_vava_24-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4551/requerimento_vava_24-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar a extensão lateral das rampas (PIER) na av. Eduardo Ébano_x000D_
 Pereira, Porto do Ribeira – próximo à praça do Mussum._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores e pescadores pela_x000D_
 dificuldade de acesso a este píer.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4552/requerimento_vava_25-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4552/requerimento_vava_25-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar a manutenção das seguintes ruas: rua São Paulo; rua Minas_x000D_
 Gerais; rua Bahia; rua Camargo Penteado – no bairro da Prainha. ._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores pela dificuldade de acesso_x000D_
 no local, podendo assim causar algum acidente.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4553/requerimento_vava_26-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4553/requerimento_vava_26-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar a manutenção da Estrada da Barra -Vila Nova._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores pela quantidade de buracos_x000D_
 causados pelas fortes chuvas no local, assim dificuldade de acesso, podendo assim causar_x000D_
 algum acidente</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Waguinho Wasat</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4554/requerimento_waguinho_27-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4554/requerimento_waguinho_27-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de um estudo para que a Avenida Nossa Senhora do Rocio volte a ser via_x000D_
 de mão dupla, mantendo apenas a Av. Júlio Franco como via de mão única. Outrossim,_x000D_
 para que instale uma rotatória entre a Avenida Nossa Senhora do Rocio e Av. Carvalho_x000D_
 Pinto/Rua Joaquim Ribeiro Neto (próximo ao posto de gasolina e ao cemitério São Paulo)_x000D_
 no bairro Rocio, neste município, conforme fotos seguem anexo._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores, pois os veículos de grande_x000D_
 porte, não conseguem fazer manobra para a Av. Júlio Franco, tendo que transitar na_x000D_
 contramão pela Avenida Nossa Senhora do Rocio, além de que, muitos por ter ciência do_x000D_
 caminho, trafegam sem aviso ao Departamento de trânsito, pa</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4555/requerimento_waguinho_28-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4555/requerimento_waguinho_28-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de instalar/construir uma rampa para que os pescadores batam corrico, na_x000D_
 Av. Ébano Eduardo Pereira, na altura da rua Capitão Floramante (onde está localizado o_x000D_
 píer) bem como, realize a instalação de um refletor na referida rampa/píer._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por pescadores daquela localidade, pela_x000D_
 falta de um local adequado, eles vêm enfrentam muitas dificuldades no dia-a-dia.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4556/requerimento_waguinho_29.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4556/requerimento_waguinho_29.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar estudo para instalação de lombadas nas Ruas Capitão Floramante_x000D_
 e Rua Tenente Ascelino Cunha, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores, pela velocidade que os_x000D_
 veículos trafegam</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4557/requerimento_waguinho_30.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4557/requerimento_waguinho_30.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de reinstalar bloquetes nas duas travessas da Rua Registro (Rua Ronaldo_x000D_
 Benedito Cunha, Rua Simão Carvalho), neste município, conforme foto segue anexo._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores daquela localidade.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4558/requerimento_waguinho_31.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4558/requerimento_waguinho_31.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar manutenção, como nivelamento e cascalhamento na Estrada do_x000D_
 Peropava._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores daquela localidade.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4559/requerimento_alexandre_macau_32-25_corrigido.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4559/requerimento_alexandre_macau_32-25_corrigido.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, se existe a_x000D_
 possibilidade de manutenção das ruas o bairro da Barra do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado por moradores, conforme as fotos_x000D_
 seguem anexo, impossibilitando de acesso ao rio e descida dos barcos.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4560/requerimento_macau_33-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4560/requerimento_macau_33-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, se existe a_x000D_
 possibilidade de manutenção das ruas do bairro da Barra do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado por moradores.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4561/requerimento_macau_34-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4561/requerimento_macau_34-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, (DIVITRAN) se_x000D_
 existe a possibilidade de estudo de troca de mão e contramão das seguintes ruas: Rua Rio_x000D_
 Comprido; Rua João Lopes Ribeiro, do bairro da Barra do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado por moradores e turistas.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4562/requerimento_alexandre_macau_35-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4562/requerimento_alexandre_macau_35-25.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO, que os veículos que trafegam na rodovia, vindo de Pariquera-Açu_x000D_
 em direção a Iguape, estão em alta velocidade ao chegar ao ponto do novo acesso. A_x000D_
 falta de sinalização adequada informando a entrada em perímetro urbano e a_x000D_
 necessidade de redução de velocidade agrava o risco de colisões._x000D_
 CONSIDERANDO, que desde a implementação do novo acesso, um elevado número_x000D_
 de acidentes tem sido registrado no local, evidenciando a necessidade de intervenções_x000D_
 imediatas._x000D_
 CONSIDERANDO, que conforme previsto na legislação de trânsito, para realizar uma_x000D_
 conversão segura à esquerda, os motoristas devem primeiro parar no acostamento à_x000D_
 direita. No entanto, a rodovia nesse trecho não possui acostamento, impossibilitando_x000D_
 essa manobra e tornando as conversões extremamente perigosas._x000D_
 CONSIDERANDO, que o novo trajeto também é utilizado por veículos pesados e_x000D_
 ônibus, que precisam invadir a contramão ao ingressar na rodovia devido às condições_x000D_
 inadequadas do acesso._x000D_
 CONSIDERANDO, que o local é totalmen</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4563/requerimento_waguinho_36.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4563/requerimento_waguinho_36.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realização de REURB (Regularização Fundiária Urbana) em área do_x000D_
 loteamento do Sete Belo (Coordenadas: longitude 234343.13. Latitude 7259952.51),_x000D_
 neste município, conforme foto segue anexo._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores, devido as condições das_x000D_
 ruas e a referida regularização dos loteamentos, bem como a dificuldade por não_x000D_
 conseguir ter aceso a água e esgoto, devido a área não ser regularizada</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4564/requerimento_daniel_vassao_37-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4564/requerimento_daniel_vassao_37-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar a construção de um muro no CIM (Centro Inclusivo Municipal_x000D_
 Prof.ª Cidinha), neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado pelos pais e professores para evitar que_x000D_
 alunos possam sair pela cerca, assim garantindo a segurança dos mesmos.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4565/requerimento_daniel_vassao_38-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4565/requerimento_daniel_vassao_38-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar manutenção como nivelamento e cascalhamento na estrada do_x000D_
 Morro Seco, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado pelos moradores por conta dos buracos_x000D_
 causados pelas fortes chuvas no local, podendo assim causar algum acidente.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4566/requerimento_jose_luiz_39-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4566/requerimento_jose_luiz_39-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar a manutenção, assim como: recapeamento; sinalização e poda_x000D_
 de arvores da estrada Vereador Manoel da Silva, (trecho Icapara x Iguape), neste_x000D_
 município._x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado por moradores daquela localidade e a_x000D_
 instalação dos mesmos, oferecerá tranquilidade e um espaço digno à todas que utilizam_x000D_
 dos transportes públicos.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4567/requerimento_marciano_40-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4567/requerimento_marciano_40-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de disponibilizar uma ambulância para o bairro do Itimirim, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores daquela localidade</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4568/requerimento_lucinete41-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4568/requerimento_lucinete41-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar manutenção nas luminárias do bairro Chácara Patrícia, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, t</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4569/requerimento_lucinete_42-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4569/requerimento_lucinete_42-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar manutenção e instalação de bloquetes na Rua J e na Rua C, no_x000D_
 bairro Jardim Primavera, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores daquela localidade.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4570/requerimento_vava_pescador_43-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4570/requerimento_vava_pescador_43-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, a_x000D_
 possibilidade de instalar três refletores no porto de pesca da praça João Souza,_x000D_
 localizado atrás do Bom Jesus de Iguape, no Porto do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado pela população.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4571/requerimento_marciano_44-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4571/requerimento_marciano_44-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar manutenção no parquinho do bairro do Itimirim, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário talsolicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores daquela localidade.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4582/requerimento_eduardo_45-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4582/requerimento_eduardo_45-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de esclarecer sobre o prazo para término da obra do Campo de Futebol da_x000D_
 Barra do Ribeira, neste município._x000D_
  JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado por moradores daquela localidade, pois o_x000D_
 bairro só dispõe deste campo, e o mesmo é a alegria e diversão das crianças, jovens e_x000D_
 adultos que fazem uso dele.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4583/requerimento_eduardo_46-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4583/requerimento_eduardo_46-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar limpeza na vala em frente a Cooperativa dos Pescadores,_x000D_
 localizada na Avenida Dornellas, Nº150 no bairro Prainha em Iguape (Aquários), neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores daquela localidade, pois_x000D_
 sofrem com constante alagamentos em suas casas.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4584/requerimento_eduardo_47-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4584/requerimento_eduardo_47-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar estudo para implantação de redutores de velocidade e lombadas,_x000D_
 bem como, realizar manutenção da iluminação na Rua Presidente Bernardes - Barra do_x000D_
 Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores daquela localidade, pois_x000D_
 existe um grande fluxo de veículos que trafegam em alta velocidade, dificultando o_x000D_
 transitar das crianças e idosos nesta avenida.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4585/requerimento_eduardo_48-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4585/requerimento_eduardo_48-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar limpeza de mato na esquina da Rua Itapema com a Rodovia Ivo_x000D_
 Zanella - bairro do Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por munícipes, outrossim, este é o trajeto_x000D_
 para pegar a referida rodovia, e os motoristas não tem visão de quem vem de PariqueraAçu em virtude a altura do mato (foto segue anexo), fazendo com que tenham que embicar_x000D_
 o carro na pista para poder visualizar, podendo causar algum acidente.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4586/requerimento_eduardo_49-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4586/requerimento_eduardo_49-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de finalizar a colocação da tubos na vala localizada na rua da Lagoa, na_x000D_
 altura do Nº1050, bairro do rocio, neste município. Outrossim, realizar manutenção, como_x000D_
 nivelamento e cascalhamento, e a colocação de luminárias nesta mesma rua._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores daquela localidade, pelo_x000D_
 fato de a colocação dos tubos ter sido iniciada, mas, não ter sido finalizada; no tocante às_x000D_
 iluminações, existem os postes, só falta a luminária. Imagens seguem anexo.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4587/requerimento_lucinete_50-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4587/requerimento_lucinete_50-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de instalar ar condicionado em toda REDE MUNICIPAL DE ENSINO,_x000D_
 INCLUSIVE NAS CRECHES do nosso município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que esta vereadora vem sendo cobrada por pais de alunos; e devido às fortes_x000D_
 ondas de calor, existe a necessidade de climatizar as salas, visando fornecer um ambiente_x000D_
 confortável para os nossos estudantes.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Zé Luiz Silva, LUCINETE JAPONESA</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4588/requerimento_jose_luiz_51-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4588/requerimento_jose_luiz_51-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, se existe a_x000D_
 possibilidade de realizar a instalação da rede de esgoto na rua Maruítas, do trecho do_x000D_
 bairro Pontalzinho até o porto da balsa, atendendo assim os bairros da Vila Nova; Batidão;_x000D_
 Praia do Leste; Aquários; Prainha e Porto da Balsa, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que estes vereadores vem sendo cobrados por moradores, que sendo instalado a_x000D_
 rede de esgoto, facilitaria a ligação de água da Sabesp.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4589/requerimento_lucinete_52-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4589/requerimento_lucinete_52-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, se existe a_x000D_
 possibilidade de realizar a instalação e manutenção das luminárias da praça São João_x000D_
 Batista, no bairro Porto do Ribeira neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que esta vereadora vem sendo cobrado por moradores, que a melhoria da iluminação_x000D_
 neste local traria mais segurança e conforto, facilitando o uso dos moradores nesse local.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4590/requerimento_macau_53-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4590/requerimento_macau_53-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, se existe a_x000D_
 possibilidade de construção de um banheiro público no campo Municipal Pedico no bairro_x000D_
 do Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelo público que assistem jogos nas_x000D_
 proximidades.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4591/requerimento_macau_54-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4591/requerimento_macau_54-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, se existe a_x000D_
 possibilidade de pavimentação(paralelepípedo) na rua Emiliano Borges no bairro de_x000D_
 Icapara, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelos moradores desta rua.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4592/requerimento_macau_55-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4592/requerimento_macau_55-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, se existe a_x000D_
 possibilidade de instalação de redutores de velocidade, na avenida Alindo Trudes no_x000D_
 bairro do Icapara, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelos moradores do bairro.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4593/requerimento_macau_56-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4593/requerimento_macau_56-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, se existe a_x000D_
 possibilidade de realizar a roçada na estrada Vereador Manoel Alves da Silva, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelos munícipes que transitam na via.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4594/requerimento_mayara_57-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4594/requerimento_mayara_57-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar a instalação da rede de água e esgoto do Cica até o último_x000D_
 morador da Costeira da Barra, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que esta vereadora vem sendo cobrado por moradores, que andam mais 1,5 KM para_x000D_
 conseguir água potável</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4595/requerimento_vava_58-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4595/requerimento_vava_58-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar a manutenção das luminárias na Vila dos Parentes no bairro_x000D_
 Peropava, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado por moradores pela dificuldade de acesso no_x000D_
 local, podendo assim causar algum acidente.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4596/requerimento_vava_59-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4596/requerimento_vava_59-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar extensão lateral do PIER próximo à passarela, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelos pescadores, facilitando assim o acesso_x000D_
 e o manuseio do trabalho</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4597/requerimento_josemar_60-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4597/requerimento_josemar_60-25.pdf</t>
   </si>
   <si>
     <t>possibilidade de alterar a redação do decreto 3230 de 21 de janeiro de 2025</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4598/requerimento_josemar_61-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4598/requerimento_josemar_61-25.pdf</t>
   </si>
   <si>
     <t>possibilidade da realização de rebaixamento de tubulação e copnclusão da obra da ciclovia na avenida carvalho pinto</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4604/requerimento_jose_luiz_62-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4604/requerimento_jose_luiz_62-25.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE_x000D_
 IGUAPE_x000D_
 • CONSIDERANDO que a segurança dos alunos da Rede de Ensino deste Município_x000D_
 é prioridade para esta atual gestão._x000D_
 • CONSIDERANDO que existe um acesso devido ao muro caído no pátio da Escola_x000D_
 Municipal Profª Abigail Fortes Martíns._x000D_
 • CONSIDERANDO que há possibilidades de pessoas má intecionadas adentrarem_x000D_
 na escola por este espaço em que o muro está aberto._x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, a possibilidade_x000D_
 de realizar a manutenção deste muro em torno da Escola Municipal Profª Abigail Fortes_x000D_
 Martins em caráter de urgência, no bairro da Barra do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, e tendo em_x000D_
 vista que este vereador vem sendo cobrados por pais dos alunos e professores, assim_x000D_
 trazendo mais seguraça para esta rede de en</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4605/requerimento_jose_luiz_63-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4605/requerimento_jose_luiz_63-25.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 • CONSIDERANDO o enfrentamento à Dengue que este Município vem realizando._x000D_
 • CONSIDERANDO que os casos de dengue vem aumentando em nosso município._x000D_
 • CONSIDERANDO que em torno da Escola Municipal Profª Abigail Fortes Martins_x000D_
 existe um buraco causado pelas retroescavedeiras ao tirar entulhos deste local._x000D_
 • CONSIDERANDO que com as fortes chuvas, o buraco em questão esta com um_x000D_
 grande acumulo de água parada, favorecendo assim os criadorouros do mosquito_x000D_
 Aedes aegypt e outros insetos._x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, a possibilidade de_x000D_
 realizar a manutenção deste local em torno da Escola Municipal Profª Abigail Fortes_x000D_
 Martins em caráter de urgência, no bairro da Barra do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4606/requerimento_jose_luiz_64-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4606/requerimento_jose_luiz_64-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, a possibilidade de_x000D_
 realiazar a criação de uma rampa de acesso em concreto a barcos no local conhecido como_x000D_
 “Largato”, no bairro da Barra do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrados por pescadores de bairro conforme foto em anexo</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4607/requerimento_jose_luiz_65-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4607/requerimento_jose_luiz_65-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, a possibilidade de_x000D_
 realiazar a pavimentação com bloquetes ou paralalepidos e manutenção na rua Rua: E,_x000D_
 115- Balneário Veleiros da Juréia, no bairro da Barra do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrados por pais e professores da Escola Municipal Profª_x000D_
 Abigail Fortes Martins que mesmo em dias pós chuva, não conseguem ter acesso a esta_x000D_
 rua, sendo assim perdendo dias de aulas, conforme foto em anexo.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4608/requerimento_jose_luiz_66-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4608/requerimento_jose_luiz_66-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, a possibilidade de_x000D_
 realizar a instalação de uma rampa de acesso a barcos no final da rua Francisco Nunes, e a_x000D_
 pavimentação com bloquetes ou paralelepipedos nas ruas Quirino Eugênio Franco x Rua_x000D_
 Francisco Nunes, no bairro do Icapara, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrados por pescadores e moradores locais, pois facilitaria o_x000D_
 trabalho dos mesmos em torno do Centro de Evento Sezinando Trudes e ao acesso ao Mar_x000D_
 Pequeno, conforme foto em anexo</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4609/requerimento_vava_67-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4609/requerimento_vava_67-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de aumentar a quantidade de atendimentos medicos na unidade, e realizar_x000D_
 atendimentos médico domiciliar no bairro Costão do Engenho, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores pela falta de disponibilidade as_x000D_
 consultas, pois a demanda esta maior do quem vem sendo realizado, e tambem pela falta de_x000D_
 atendimento médico domiciliar, tendo em vista que os moradores tem dificuldade para_x000D_
 levar seus familiares acamados, pois necessitam de uma condução apropriada para o_x000D_
 manejo do paciente.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4610/requerimento_vava_68-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4610/requerimento_vava_68-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar a manutenção da rua Alexandrina no bairro Costão do Engenho,_x000D_
 neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores, pela dificuldade do acesso nesse_x000D_
 local.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4611/requerimento_vava_69-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4611/requerimento_vava_69-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar a manutenção, e a instalação de um tubo e rampa de acesso à_x000D_
 barcos na rua Português, na Estrada do Embu, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por pescadores, pela dificuldade do acesso nesse_x000D_
 local.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4612/requerimento_vava_70-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4612/requerimento_vava_70-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade da realização de coleta de materiais para Exame Laboratorial, realizado pela_x000D_
 prestadora de serviço Ômega, seja feita no posto local do bairro Engenho, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado moradores locais, pela distância e locomoção até o_x000D_
 centro da cidade, sendo que ja é feita a coleta nesse referido posto, de moradores de bairros_x000D_
 mais distantes como Embu e Canário.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4613/requerimento_marciano_71-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4613/requerimento_marciano_71-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar manutenção na EMEIF Tadashi Namba, e instalação de uma_x000D_
 cobertura na quadra da referida escola, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por professores e pais de alunos dessa escola.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4614/requerimento_marciano_72-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4614/requerimento_marciano_72-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar a manutenção da estrada Ponte de Ouro, no bairro Itimirim,_x000D_
 neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores do bairro, pela dificuldade de acesso.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4615/requerimento_alexandre_macau_73-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4615/requerimento_alexandre_macau_73-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, a possibilidade de_x000D_
 instalação de um encanamento para o Quiosque dos Pescadores e para a área de alimentação_x000D_
 no antigo porto da balsa, no bairro da Barra do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores e turistas que frequentam esse local.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4616/requerimento_alexandre_macau_74-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4616/requerimento_alexandre_macau_74-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, a possibilidade de_x000D_
 instalação de um bebedouro no Velório Municipal de Iguape, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por familiares que utilizam desse espaço.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4617/requerimento_alexandre_macau_75-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4617/requerimento_alexandre_macau_75-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, a possibilidade de_x000D_
 instalação de tubos nas ruas 1 e 2 no bairro Pontalzinho, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrados por moradores, devido as fortes chuvas, estão tendo_x000D_
 suas casas alagadas conforme foto em anexo.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4618/requerimento_eduardo_lara_76-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4618/requerimento_eduardo_lara_76-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar troca de duas luminárias antigas para a de LED, em frente à_x000D_
 Igreja Assembleia de Deus Ministério de Santos, no bairro do Icapara – Travessa_x000D_
 Domingos Cuba, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores (idosos e fiéis) que_x000D_
 frequentam a Igreja, e visando trazer segurança e visibilidade aos que fazem uso da_x000D_
 referida travessa.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4619/requerimento_eduardo_lara_77-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4619/requerimento_eduardo_lara_77-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de instalar sinalização de trânsito em toda extensão da Avenida Vereador_x000D_
 Manoel Gonçalves (antiga AEROPORTO), bem como, realizar pintura das faixas de_x000D_
 pedestres._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores, comerciantes, e por_x000D_
 pessoas que fazem uso do posto de saúde localizado nesta avenida; e devido à falta de_x000D_
 sinalização os carros passam em alta velocidade, colocando em risco os moradores,_x000D_
 usuários da UBS e alunos da Escola Zely Alves Fortes</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4620/requerimento_eduardo_lara_78-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4620/requerimento_eduardo_lara_78-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de instalar luminárias na rua da Antiga MINERAÇÃO, próximo ao_x000D_
 Restaurante da Zélia, localizada no bairro do Icapara, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores que ali residem.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4621/requerimento_waguinho_79-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4621/requerimento_waguinho_79-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de informar se esta área denominada de “Porcina” na rua Capitão Oliveira_x000D_
 pertence a Prefeitura Municipal Iguape, e se pertence, se é possivel realizar a manutenção e_x000D_
 limpeza, bem como, sinalização deste local, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado moradores, pois os mesmos que estão efetuando a_x000D_
 limpeza do local.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4622/requerimento_waguinho_80-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4622/requerimento_waguinho_80-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de manutenção dos bancos, brinquedos, iluminação e pintura da praça Edite_x000D_
 Duarte Costa de Alencar, no bairro do Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado pelos moradores do bairro</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4623/requerimento_eduardo_lara_81-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4623/requerimento_eduardo_lara_81-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior - Prefeito_x000D_
 de Iguape, para que informe a esta Casa de Leis, a possibilidade de prestar informações sobre a_x000D_
 eficiência dos serviços realizados pelos Agentes de Saúde do nosso município, citados abaixo:_x000D_
 1. Há critério quantitativo ou qualitativo estimando os atendimentos a serem realizados_x000D_
 mensalmente em cada bairro?_x000D_
 2. O quantitativo dos atendimentos realizados por bairro atende os critérios pré-estabelecidos?_x000D_
 3. Qual a metodologia utilizada para planejar as visitas e atendimentos dos Agentes de Saúde?_x000D_
 4. Existe um cronograma oficial de visitas aos domicílios? Se sim, como é divulgado à_x000D_
 população?_x000D_
 5. Como é realizado o acompanhamento dos casos identificados pelos Agentes de Saúde?_x000D_
 6. Há auditoria periódica para garantir a qualidade dos serviços prestados pelos Agentes de_x000D_
 Saúde?_x000D_
 7. Quais são os principais desafios enfrentados pelos Agent</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4625/requerimento_vava_83-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4625/requerimento_vava_83-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar a instalação de redutores de velocidade(lombadas), na Estrada do_x000D_
 Icapara, em frente a entrada da Praia do Leste, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores pelo alto indice de acidentes neste_x000D_
 local.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4626/requerimento_vava_84-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4626/requerimento_vava_84-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar a manutenção em toda extensão da Estrada do Morretes, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores pela dificuldade de acesso, podendo_x000D_
 assim causar acidentes neste local.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4627/requerimento_vava_85-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4627/requerimento_vava_85-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de instalação de luminárias na rua Mina Gerais Nº90, travessa com a Estrada_x000D_
 da Barra, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado pela falta de luminarias, e com a devida iluminação_x000D_
 traria mais segurança aos moradores do bairro</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4628/requerimento_marciano_86-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4628/requerimento_marciano_86-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar o mapeamento de placas identificadoras do bairro Itimirim a_x000D_
 Rodovia Casimiro Teixeira em sua extensão, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores do bairro, que encontram dificuldades_x000D_
 pela falta de sinalizações nesse extenso local.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4629/requerimento_ze_luiz_87-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4629/requerimento_ze_luiz_87-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar um estudo sobre a instalação de um cemiterio no bairro Titanos,_x000D_
 outrossim a instalação de um Velório Municipal no bairro da Barra do Ribeira, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores do bairro, que devido ao cemiterio do_x000D_
 bairro Prelado não ter mais espaço, os moradores tem que se doslocar até o centro da cidade,_x000D_
 e que por muitas vezes a maré estando alta, necessitam aguardar por dias para realizar o_x000D_
 sepultamento de seus entes queridos.</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4630/requerimento_lucinete_88-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4630/requerimento_lucinete_88-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a instalação de bloquetes e tubulação da Rua que da continuidade a Vila dos Parentes_x000D_
 até o encontro com a rua Renê Pereira, no bairro do Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 esta vereadora vem sendo cobrada por moradores do bairro, devido a dificuldade de acesso no_x000D_
 local com piora siginificante em dia de fortes chuvas.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4631/requerimento_lucinete_89-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4631/requerimento_lucinete_89-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a manutenção de portas e janelas das salas, aquisição de uma TV para o berçario, e_x000D_
 ventiladores para as salas que ainda não possuem, da Creche Municipal Profª Teresinha de_x000D_
 Jesus Teixeira Ribeiro - Profª ZOCA no bairro do Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 esta vereadora vem sendo cobrada por pais e professores desta rede de ensino.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4647/requerimento_waguinho_90-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4647/requerimento_waguinho_90-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar a instalação de MANGUEIRAS DE ÁGUA no bairro Peropava e_x000D_
 Embu, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado moradores locais, o quais estão enfrentando sérias_x000D_
 dificuldades no acesso à água potável, e a instalação dessas mangueiras é uma necessidade_x000D_
 urgente para garantir a saúde e o bem-estar de todos, nessa que é uma “demanda essencial,”_x000D_
 e trás dignidade a todos que ali residem.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4638/requerimento_vava_91-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4638/requerimento_vava_91-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar a manutenção e nivelamento da Rua Capitão Floramante Nº487 e_x000D_
 Nº497, no bairro da Vila Garçês, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores, devido ao desnivelamento formou_x000D_
 assim um grande buraco, causando grandes trantornos para os que ali transitam.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4639/requerimento_vava_92-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4639/requerimento_vava_92-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar a instalação de redutores de velocidade (LOMBADAS) na Estrada_x000D_
 da barra, com inicio no Costão dos Engenho até o Quatinga, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores, devido os carros estarem passando_x000D_
 em alta velocidade, afim de evitar novos acidentes.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4640/requerimento_vava_93-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4640/requerimento_vava_93-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar a instalação de UM PONTO DE ÁGUA, na praça de alimentação_x000D_
 ao lado do Mercado Municipal, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado pelos comerciantes daquele local, facilitando assim o_x000D_
 manuseios dos seus produtos em seus comercios.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4641/requerimento_vava_94-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4641/requerimento_vava_94-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar a instalação de LUMINÁRIAS, na Rua da Manjuba, na Vila dos_x000D_
 Pescadores, outrossim a possibilidade de manuteção da rampa desta referida rua, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado pelos moradores, trazendo assim mais segurança ao_x000D_
 bairro e facilitando assim, o embarque e desembarque dos pescadores .</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4642/requerimento_mayara_95-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4642/requerimento_mayara_95-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar a instalação de UM PONTO DE ÔNIBUS, na Rodovia Ivo_x000D_
 Zanella, em frente a Alameda Santos, no bairro do Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que esta vereadora vem sendo cobrada pelos moradores, trazendo assim mais segurança_x000D_
 aos usuarios neste local.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4643/requerimento_macau_96-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4643/requerimento_macau_96-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, OUTROSSIM a Delegacia de Ensino Estadual de_x000D_
 Miracatu, que verifique ao setor competente, a possibilidade de instalação de AR_x000D_
 CONDICIONADO na Escola Estadual ProFº José Muniz, no bairro do Rocio, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador recebeu uma carta um aluno desta rede de ensino, solicitando que seja_x000D_
 encaminhado aos orgão competentes, conforme anexo.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4644/requerimento_macau_97-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4644/requerimento_macau_97-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, a possibilidade de_x000D_
 instalação Boeiros(boca de lobo) na Rua Amado Trudes, nas proximidade do Nº100, no_x000D_
 bairro Icapara, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores deste local.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4645/requerimento_macau_98-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4645/requerimento_macau_98-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, a possibilidade de_x000D_
 instalação de pontos de iluminação nas seguintes ruas: Rua Patriarca José Bonifácio, Rua_x000D_
 Presidente Bernardes e Rua D, no bairro Barra do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores dos devidos locais referidos.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4646/requerimento_macau_99-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4646/requerimento_macau_99-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique ao setor competente, a possibilidade de_x000D_
 expandir o “Programa de Iniciação Esportiva” para o Bairro do Icapara e Barra do Ribeira,_x000D_
 neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores locais.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4648/requerimento_mayara_100-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4648/requerimento_mayara_100-25.pdf</t>
   </si>
   <si>
     <t>APRESENTO à mesa, nos termos do artigo 257 inciso I do_x000D_
 Regimento Interno, a justificativa da minha falta na sessão ordinária do dia 24 de_x000D_
 fevereiro de 2025, conforme comprovante que segue anexo. Requeiro que seja_x000D_
 submetido à apreciação e aprovação do plenário._x000D_
  Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4649/requerimento_josemar_101-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4649/requerimento_josemar_101-25.pdf</t>
   </si>
   <si>
     <t>possibilidade da realização de rampa com acessibilidade para cadeirantes na rua Itapema</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4650/requerimento_jose_luiz_102-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4650/requerimento_jose_luiz_102-25.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO, a alta demanda de pacientes aguardando na fila de atendimento._x000D_
 CONSIDERANDO, os casos urgentes que demandam de agilidade, assim havendo a_x000D_
 necessidade de melhorias no sistema de regulação via CROSS._x000D_
 CONSIDERANDO, a falta de profissionais médicos e especialistas._x000D_
 CONSIDERANDO, que com o aumento das vagas disponibilizadas pelo Hospital São_x000D_
 João Apamir, localizado em Registro/SP, podendo assim diluir o fluxo de atendimentos_x000D_
 no HRR – HOSPITAL REGIONAL DE REGISTRO, bem como, no HRLB -_x000D_
 HOSPITAL REGIONAL DR. LEOPOLDO BEVILACQUA em Pariquera-Açu._x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente e oficie-se o_x000D_
 DRS XII– Departamento Regionais de Saúde, na pessoa da Diretora: Rosani Bonadia_x000D_
 Guterres, para que informe se existe possibilidade de um estudo para melhorias da saúde_x000D_
 pública, tais como:</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4656/requerimento_ze_luiz_103-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4656/requerimento_ze_luiz_103-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a manutenção da rua Junior João de Carvalho (em frente a mercearia Trudes), no_x000D_
 bairro do Icapara, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado por moradores do bairro, que a tempos vem solicitando a_x000D_
 manutenção deste buraco, conforme foto em anexo.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4657/requerimento_ze_luiz_104-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4657/requerimento_ze_luiz_104-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar um estudo, para viabilidade de contratação de profissionais MEDICOS_x000D_
 ESPECIALISTAS, tais como: Cardiologista; Ortopedista; Endocrinologista;_x000D_
 Ultrassonografista; Geriatra; Psquiatra; entre outros, que são extremamente necessarios para_x000D_
 atender a crescente demanda de saúde em nosso município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado por moradores e profissionais de saúde, e com a contratação_x000D_
 desses profissionais, melhoraria a saúde trazendo o bem estar de nossa comunidade, que há_x000D_
 tempos vem sofrendo com a as imensas filas de espera.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4658/requerimento_vava_105-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4658/requerimento_vava_105-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar a instalação de redutores de velocidade (lombadas), nas seguintes_x000D_
 ruas: Capitão Floramante e Tenente Ascelino Cunha, no bairro Vila Garcês, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores pela alta velocidade que os veículos_x000D_
 estão passando, podendo assim causar acidentes.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4659/requerimento_waguinho_106-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4659/requerimento_waguinho_106-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar a manutenção da quadra de esportes, assim como a troca das traves;_x000D_
 alambrado; pintura e limpeza ao redor, na rua Kishiro Yanaguisawa - Conj. Hab. Ver. Dário_x000D_
 Martins, no bairro do Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado moradores do bairro.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4660/requerimento_waguinho_107-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4660/requerimento_waguinho_107-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de dar continuidade na ciclovia da Av. Adhemar de Barros, entre o trecho da_x000D_
 Rua Major Ricardo Kronne e Rua Major Rebelo, na bairro Centro, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por pais, alunos e professores, devido a saída de alunos_x000D_
 da escola e o fluxo de trânsito neste local, conforme foto em anexo, podendo causar_x000D_
 acidentes.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4661/requerimento_waguinho_108-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4661/requerimento_waguinho_108-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, e ofiecie-se o Diretor da Dersa de Iguape que verifique_x000D_
 junto ao setor competente, se existe a possibilidade de incluir o horario 20:45 da travessia da_x000D_
 balsa JURÉIA X IGUAPE, e que os horarios acompanhe o embarque e desembarque do_x000D_
 onibus, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores locais. Tendo em vista que o horario_x000D_
 do ônibus JUREIA x IGUAPE somente as 21:00 horas</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4662/requerimento_waguinho_109-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4662/requerimento_waguinho_109-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade realizar a instalação de um ponto de iluminação na avenida Manoel Gonçalves_x000D_
 Pires, travessa 13 nº20, no bairro do Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores locais pela falta de segurança devido_x000D_
 esta travessa não ter iluminação.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4663/requerimento_eduardo_lara_110-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4663/requerimento_eduardo_lara_110-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realização de trocas de tubos, por tubos de 60 na Rua da Balsa, próximo_x000D_
 a Igreja Metodista Renovada no porto da balsa da Juréia, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado por moradores, pois os tubos estão_x000D_
 quebrados, e em dias de chuvas alaga e fica intransitável para os moradores e fiéis de_x000D_
 Igreja.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4664/requerimento_111-25_mayara_carvalho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4664/requerimento_111-25_mayara_carvalho.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE_x000D_
 IGUAPE_x000D_
 CONSIDERANDO, os jogos realizados no campo Antônio Carlos Soares de_x000D_
 Lima Silveira (PEDICO)._x000D_
 CONSIDERANDO, a grande quantidade de participantes e torcedores neste local._x000D_
 CONSIDERANDO, que o futebol é um esporte com muito esforço e contato físico._x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, para que_x000D_
 informe esta casa se há possibilidade de disponibilizar uma EQUIPE DE ENFERMAGEM_x000D_
 E AMBULÂNCIA durante esses eventos._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que esta vereadora vem sendo cobrada pela população, e com essa medida garantirá_x000D_
 um atendimento rápido e eficiente em casos de emergências, assegurando o bem-estar dos_x000D_
 atletas e da população presente</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4665/requerimento_112-25_mayara_carvalho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4665/requerimento_112-25_mayara_carvalho.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO, os jogos realizados no campo Antônio Carlos Soares de_x000D_
 Lima Silveira (PEDICO)._x000D_
 CONSIDERANDO, a grande quantidade de participantes e torcedores neste local._x000D_
 CONSIDERANDO, a solicitação da contrução de banheiros Públicos já realizado por_x000D_
 esta Casa de Leis.._x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, para que_x000D_
 informe esta casa se há possibilidade de disponibilizar BANHEIROS QUÍMICOS durante_x000D_
 esses eventos._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que esta vereadora vem sendo cobrada pela população, podendo assim melhorar o_x000D_
 bem-estar dos torcedores presente.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4666/requerimento_113-25_mayara_carvalho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4666/requerimento_113-25_mayara_carvalho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, para que_x000D_
 informe esta casa se há possibilidade de instalação de “banheiro público” na feira livre do_x000D_
 Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que esta vereadora vem sendo cobrada pelos feirantes e a população que fazem uso_x000D_
 da feira, a falta dessa estrutura trás desconforto aos usuários e comerciantes que a anos_x000D_
 vem sofrendo com essa demanda</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4667/requerimento_114-25_mayara_carvalho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4667/requerimento_114-25_mayara_carvalho.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO, os jogos realizados no campo Antônio Carlos Soares de_x000D_
 Lima Silveira (PEDICO)._x000D_
 CONSIDERANDO, a grande quantidade de participantes e torcedores neste local._x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, para que_x000D_
 informe esta casa se há possibilidade de realizar a instalação de ILUMINAÇÃO e_x000D_
 ARQUIBANCADA no campo “PEDICO”._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que esta vereadora vem sendo cobrada pela população, por ser um importante local_x000D_
 de pratica esportiva e lazer, e a ausência de iluminação dificulta a realização dessas_x000D_
 atividades no periodo noturno, além de comprometer a segurança, e a instalação de_x000D_
 arquibancadas, proporcionará o minimo de conforto, para aqueles que ali estão para_x000D_
 prestigiar os eventos esportivos.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4668/requerimento_alexandre_macau_115-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4668/requerimento_alexandre_macau_115-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade de realizar limpeza e pintura do letreiro na entrada da cidade, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelos municipes.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4669/requerimento_alexandre_macau_116-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4669/requerimento_alexandre_macau_116-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade de realizar instalação de um atracadouro para Barco Escolar, bem como,_x000D_
 demais barcos, na Barra do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelos munícipes.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4670/requerimento_alexandre_macau_117-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4670/requerimento_alexandre_macau_117-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade de realizar reforma e manutenção da Orla Suamirim, na barra do ribeira,_x000D_
 neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelos moradores.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4671/requerimento_alexandre_macau_118-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4671/requerimento_alexandre_macau_118-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade de realizar manutenção da saida da Praia (ponta da praia/largateiro) na_x000D_
 barra do ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelos pescadores, por não conseguirem_x000D_
 passar com seus barcos, pois os mesmos encalham.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4672/requerimento_waguinho_119-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4672/requerimento_waguinho_119-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade realizar o nivelamento e cascalhamento km 91 do bairro Arataca, próximo a_x000D_
 Mexirucal, (fazenda da Rocha), neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores locais, devido a quantidades de buracos_x000D_
 nessa via, causados pelas fortes chuvas.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4673/requerimento_marciano_120-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4673/requerimento_marciano_120-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar a manutenção da Estrada Nacional e Pé da Serra, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores do bairro, pela dificuldade de acesso.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4674/requerimento_marciano_121-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4674/requerimento_marciano_121-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar a manutenção das tubulações na Estrada do Bocuí, e a limpeza_x000D_
 das valas da Estrada do Jairê, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores do bairro, pela dificuldade de acesso_x000D_
 em dias de chuva devido aos alagamentos.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4675/requerimento_lucinete_122-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4675/requerimento_lucinete_122-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar um estudo para fazer instalação de uma faixa de pedestre na_x000D_
 Avenida Adhemar de Barros, na altura do ponto de ônibus localizado em frente ao_x000D_
 Espetto Beer e da Casa de carnes Terra Boa, ou realizar a mudança da faixa já existente_x000D_
 em frente ao mercado Nova Vida, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que esta vereadora vem sendo cobrada pelos moradores e usuários do referido_x000D_
 ponto de ônibus, por possíveis atropelhamentos pela falta da faixa de pedestre naquela_x000D_
 localidade.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4676/requerimento_marciano_123-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4676/requerimento_marciano_123-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar a manutenção e limpeza da Estrada do Coveiro e a Estrada do_x000D_
 Morro Seco, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado pelos moradores, que estão enfrentando dificuldades_x000D_
 para acessar esses locais.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4701/requerimento_vava_124-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4701/requerimento_vava_124-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar a instalação de redutores de velocidade (lombadas) e luminárias,_x000D_
 na Rua Noel Justo, no bairro Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores, devdo a alta velocidade que os_x000D_
 veículos estão passando, podendo assim causar acidentes, e com a iluminação traria mais_x000D_
 segurança para os que ali residem.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4702/requerimento_vava_125-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4702/requerimento_vava_125-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar a MANUTENÇÃO da Rua Capitão Júlio Franco nº 296, no bairro_x000D_
 Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores, devido ao asfalto ter cedido nesse_x000D_
 local, e que vem causando acidentes com motociclistas.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4703/requerimento_ze_luiz_126-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4703/requerimento_ze_luiz_126-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar um estudo, para a implantação de POSTO DE SAÙDE no bairro da Enseada, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado por moradores e profissionais de saúde, que necessitam de_x000D_
 um lugar adequado para esses atendimentos, que vem sendo feito em quintal de terrceiros,_x000D_
 deixando a população que precisa desses atendimentos totalmente exposto.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4704/requerimento_ze_luiz_127-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4704/requerimento_ze_luiz_127-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 instalação de REDUTORES DE VELOCIDADE (LOMBADA) em Frente a adega TJ, no_x000D_
 bairro do Icapara, e na Estrada da Barra, em frente ao Batidão, trecho entre a Vila Nova e_x000D_
 Praia do Leste, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado por moradores pela alta velocidade que os veículos transitam_x000D_
 por este local, podendo assim causar algum acidente.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4705/requerimento_lucinete_128-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4705/requerimento_lucinete_128-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar a instalação de REDUTORES DE_x000D_
 VELOCIDADE(LOMBADA) na rua Vereador Renê Pereira, bairro do Rocio, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário talsolicitação, tendo_x000D_
 em vista que esta vereadora vem sendo cobrada por moradores, devido aos veículos_x000D_
 estarem passando por alta velocidade neste local.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4706/requerimento_alexandre_macau_129-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4706/requerimento_alexandre_macau_129-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade de Instação de uma FAIXA DE PEDESTRES na Avenida Governador_x000D_
 Carvalho Pinto, em frente a imagem Bom Jesus de Iguape, e um REDUTOR DE_x000D_
 VELOCIDADE em frente ao DAEE(em frente da imagem da Imigração Japonesa),_x000D_
 neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado pela população trazendo mais segurança_x000D_
 para os que ali transitam.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4707/requerimento_alexandre_macau_130-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4707/requerimento_alexandre_macau_130-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Departamento Hidroviario_x000D_
 de SãoPaulo (DH), a DERSA e a empresa resposnsavel pela travessia BK_x000D_
 INTERMEDIAÇÕES TRANSPORTE, que verifique junto ao setor competente se_x000D_
 existe a possibilidade de instalação de equipamento de leitura SEM PARAR na travessia_x000D_
 IGUAPE x BARRA(JERÉIA), neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado pela população e turistas dessse referido_x000D_
 local.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4708/requerimento_alexandre_macau_131-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4708/requerimento_alexandre_macau_131-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade de realizar a roçada nos Bairros Icapara, Batidão, Vila Nova e Barra do_x000D_
 Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista q</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4720/requerimento_vava_132-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4720/requerimento_vava_132-25.pdf</t>
   </si>
   <si>
     <t>ponto de onibus coberto km 05 vila dos pescadores</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4721/requerimento_vava_133-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4721/requerimento_vava_133-25.pdf</t>
   </si>
   <si>
     <t>manutenção e troca de ar condicionado do posto de saude esf areia branca</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4722/requerimento_alexandre_macau_134-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4722/requerimento_alexandre_macau_134-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade de realizar a manutenção e correção preventiva, devido aos fios de energia_x000D_
 elétrica expostas na Praça Multi-uso, no bairro da Barra do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado pela população e turistas, devido a_x000D_
 exposição desses fios de energia elétrica, podendo assim ocasionar descargas eletricas_x000D_
 nas crianças e moradores que ali utilizam esse espaço.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4723/requerimento_alexandre_macau_135-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4723/requerimento_alexandre_macau_135-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade de realizar a limpeza dos bueiros da rua Conêgo Braga e a manutenção_x000D_
 doponto de ônibus nesta mesma rua, no bairro Canto do Morro, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado pelos moradores desse referido local.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4724/requerimento_alexandre_macau_136-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4724/requerimento_alexandre_macau_136-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade de realizar a ROÇADA na Estrada Vereador Manoel Alves da Silva até o_x000D_
 bairro do Icapara, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado pelos moradores e turistas que encontram_x000D_
 dificuldade de transitar por este local, devido o mato estar quase no meio da pista.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4725/requerimento_ze_luiz_137-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4725/requerimento_ze_luiz_137-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a pavimentação das seguintes ruas: Rua Natalino Moreira de Souza; Rua Professor_x000D_
 Celso Xavier; Rua Cecília de Matos; Rua Nascimento Isidoro Pereira e Rua_x000D_
 Antônio Alves Oliveira, no bairro Icapara, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado por moradores e turistas desses referidos locais.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4726/requerimento_ze_luiz_138-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4726/requerimento_ze_luiz_138-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape e ao Exmo. Sr. Adriano de Almeida Dantas - Gerente Sabesp de Iguape,_x000D_
 que verifique junto ao setor competente, se existe a possibilidade de realizar manutenção da_x000D_
 ponte, conhecida como “PONTE GRANDE” e a manutenção da tubulação que está com_x000D_
 vazamento neste mesmo local, na Rua Zacarias da Silva, bairro do Icapara, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado por moradores e turistas dessesreferidos locais, que solicitam_x000D_
 a reforma das cabeceiras dessa ponte, e a manutençao dos tubos que foram danificadas pelas_x000D_
 forte chuvas</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4727/requerimento_vava_139-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4727/requerimento_vava_139-25.pdf</t>
   </si>
   <si>
     <t>manutenção e limpeza das valas na riua tungussu proximo ao n 40 bairro do rocio</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4728/requerimento_140-25_mayara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4728/requerimento_140-25_mayara.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade_x000D_
 de Instação de uma “UPA” (Unidade de Pronto Atendimento) no bairro do Rocio._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que esta vereadora vem sendo cobrada pela população, tendo em vista que o bairro_x000D_
 do Rocio, é o maior de nossa cidade em questao de território e populacional, e pela_x000D_
 demanda e distância, facilitaria ter uma Unidade de Pronto Atendimento, diminuindo o_x000D_
 tempo nos atendimentos de urgência e emergências, e desafogando a Unidade Mista do_x000D_
 nosso município.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4729/requerimento_marciano_141-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4729/requerimento_marciano_141-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao DER (Departamento de_x000D_
 Estradas e Rodagens), se existe possibilidade de prorrogar e até mesmo cessar a retirada_x000D_
 das BARRACAS (comerciantes), outrossim a possibilidade de regularização destes que_x000D_
 ficam ao longo da Rodovia Prefeito Casemiro Teireixa, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado pelos comerciantes dessa longa extensão, que o_x000D_
 Departamento de Estradas e Rodagens já comunicou comerciantes da retirada dessas_x000D_
 barracas, e isso ocorrendo, afetaria consideravelmente, na renda das muitas familias que_x000D_
 tem destes comércios, seu unico sustento.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4730/requerimento_eduardo_142-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4730/requerimento_eduardo_142-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades_x000D_
 regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior - Prefeito de Iguape, para_x000D_
 que informe a esta Casa de Leis, a possibilidade de fornecer informações sobre os critérios adotados na_x000D_
 prestação dos serviços da Secretaria de Assistência e Desenvolvimento Social citados abaixo:</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4742/requerimento_143-25_ze_luiz.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4742/requerimento_143-25_ze_luiz.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO, a Lei Complementar nº137, de 23 de Março de 2022._x000D_
 CONSIDERANDO, a Lei Complementar nº141, de 05 de Setembro de 2022._x000D_
 CONSIDERANDO, o Decreto nº 3.068, de 19 de maio de 2023._x000D_
 REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades_x000D_
 regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior - Prefeito de Iguape, que_x000D_
 verifique junto ao setor competente, para que informe esta casa de leis, se há possibilidade de realizar_x000D_
 estudo técnico, para a criação de Lei Complementar, com os seguintes assuntos:_x000D_
 1. Possibilidade de revogação o Art 1º a Lei Complementar nº137, de 23 de Março de 2022_x000D_
 2. Possibilidade que se estenda a concessão de isenção de IPTU (Imposto Predial Territorial_x000D_
 Urbano) ao imóvel que seja de propriedade e residência do contribuinte, cônjuge e/ou filhos dos_x000D_
 mesmos que comprovadamente sejam pessoas com TEA (Transtorno do Espectro Autista)._x000D_
 3. Possibilidade que se estenda a concessão de isenção de IPTU (Imposto Predial Territoria</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4731/requerimento_144-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4731/requerimento_144-25_vava.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade, de realizar a manutenção e limpeza dos BUEIROS, BOCA DE LOBO e_x000D_
 VALAS, na Rua Antônio Costa Cardoso, e nas ruas próximas a ela, no bairro do Rocio,_x000D_
 neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado moradores desse local, devido as fortes chuvas,_x000D_
 assim facilmente transbordando as águas para as casas, conforme fotos em anexo, e os_x000D_
 moradores acabam perdendo por muitas vezes os móveis de suas casas, podendo também_x000D_
 proliferar doenças através da contaminação da água.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4732/requerimento_145-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4732/requerimento_145-25_vava.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade, de realizar a instalação de uma RAMPA DE ACESSO aos pescadores, na_x000D_
 Vila dos Maricás, próximo a ponte do Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado pelos pescadores locais, devido a dificuldade de_x000D_
 embarque e desembarque das embarcações, conforme foto em anexo, e a instalação dessa_x000D_
 rampa falicitaria o dia à dia desse árduo trabalho.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4733/requerimento_146-25_alexandre_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4733/requerimento_146-25_alexandre_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade de disponibilizar uma AMBULÂNCIA 24 horas no bairro do Icapara,_x000D_
 neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado pelos moradores e turistas, pela_x000D_
 dificuldade nos atendimento em casos de emergências.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4734/requerimento_147-25_alexandre_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4734/requerimento_147-25_alexandre_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade instalação de ponto de iluminação, na rua Fermino Gomês, bairro do_x000D_
 Icapara, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado pelos moradores e turistas, tendo em_x000D_
 vista que com a iluminação, traria mais segurança aos moradores.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4735/requerimento_148-25_daniel_vassao.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4735/requerimento_148-25_daniel_vassao.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar um estudo para a implementação do Programa Dinheiro_x000D_
 Direto na Escola Municipal (PDDE Municipal),</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4736/requerimento_149-25_daniel_vassao.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4736/requerimento_149-25_daniel_vassao.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade de realizar o nivelamento e cascalhamento, estrada Capinzal km 27, bairro_x000D_
 do Itímirim, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado pelos moradores locais, que encontram_x000D_
 dificuldade devido o precário estado que se encontra esta via de acesso.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4737/requerimento_150-25_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4737/requerimento_150-25_lucinete.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe possibilidade de realizar_x000D_
 o NIVELAMENTO e a INSTALAÇÃO de bloquetes na Rua H, bairro Jardim Primavera,_x000D_
 neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 esta vereadora vem sendo cobrada por moradores, devido as condições de locomoção que estão_x000D_
 précarias por contas das fortes chuvas que deixam a rua toda esburacada.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4738/requerimento_151-25_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4738/requerimento_151-25_lucinete.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe possibilidade de realizar_x000D_
 o NIVELAMENTO da cabeceira da ponte do Bucuí, bairro do Bucuí, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 esta vereadora vem sendo cobrada por moradores, que por muitas vezes ficam sem acesso, por_x000D_
 conta das fortes chuvas ou quando a maré esta em tempo de cheia, assim ficando ilhados.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4739/requerimento_152-25_mayara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4739/requerimento_152-25_mayara.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade_x000D_
 de recuperação e manutenção do calçamento da Rua Tenente Coronel Jeremias Muniz, em_x000D_
 toda a sua extensão, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que esta vereadora vem sendo cobrada pela população, os quais não mais suportam_x000D_
 os transtornos causados devido a precariedade que se encontra o calçamento dessa_x000D_
 importante via, que dá acesso ao Pronto Socorro, ao centro da cidade e que serve de saída_x000D_
 das ambulâncias quando as mesmas se dirigem aos bairros, e as rodovias para atendimento._x000D_
 As imperfeições e os buracos são constantes ao longo de toda a via pública, problema este_x000D_
 que vem se arrastando a longa data, gerando insatisfação dos moradores locais e de todas_x000D_
 as pessoas que utilizam a via diariamente</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4740/requerimento_153-25_mayara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4740/requerimento_153-25_mayara.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade_x000D_
 de manutenção da prancha de embarque e desembarque de passageiros, na Costeira da_x000D_
 Barra, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que esta vereadora vem sendo cobrada pela população local, a manutenção urgente_x000D_
 dessa prancha de embarque se faz necessário por conta do perigo que as familias vem_x000D_
 enfrentando ao fazer uso, com criança, idosos, não tendo onde se apoiar pela falta de_x000D_
 corrimão, pelos buracos no piso, assim podendo causar grandes acidentes.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4741/requerimento_154-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4741/requerimento_154-25_vava.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade MANUTENÇÃO do telhado, ROÇADA e LIMPEZA do pátio da Creche_x000D_
 Municipal JOANA DE OLIVEIRA LISBOA, no bairro Canto do Morro, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado pais e professores, principalmete em época de chuva_x000D_
 algumas salas de aula ficam indiponiveis para sua utilização.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4796/requerimento_155-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4796/requerimento_155-25_vava.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de MANUTENÇÃO DO TELHADO e REFLETORES, da quadra da Escola_x000D_
 Municipal Benedito Rosa Carneiro, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por pais e professores, sendo que, quando chove a_x000D_
 quadra mesmo sendo coberta, fica indisponivel para uso.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4797/requerimento_156-25_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4797/requerimento_156-25_marciano.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar a LIMPEZA da Escola Municipal ‘Professor José Luiz de_x000D_
 Aguiar, no bairro Itimirim, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por pais e professores dessa referida escola.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4798/requerimento_157-25_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4798/requerimento_157-25_marciano.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar a MANUTENÇÃO e LIMPEZA da Escola Municipal ‘Professor_x000D_
 Tadashi Namba’, no bairro Itimirim, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por pais e professores dessa referida escola</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4799/requerimento_158-25_alexandre_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4799/requerimento_158-25_alexandre_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade de melhora na SINALIZAÇÃO na Estrada Verador Manoel Alves da_x000D_
 Silva (Estrada da Barra), neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado pelos moradores e turistas que encontram_x000D_
 dificuldade de transitar por este local.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4800/requerimento_159-25_alexandre_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4800/requerimento_159-25_alexandre_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade de realizar a ROÇADA na Praia do Leste, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo_x000D_
 em vista que este vereador vem sendo cobrado pelos moradores e turistas deste local.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4801/requerimento_160-25_alexandre_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4801/requerimento_160-25_alexandre_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade do ônibus que sai as 23:00hrs, do Centro da cidade sentido à Barra do_x000D_
 Ribeira, pudesse sair nos dias de evento, após a encenação da Via Sacra, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelos moradores e turistas do Icapara e Barra_x000D_
 do Riveira, que gostariam de prestigiar esse esperado evento</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4802/requerimento_161-25_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4802/requerimento_161-25_lucinete.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior - Prefeito_x000D_
 de Iguape, que verifique junto ao setor competente, se existe possibilidade de realizar o_x000D_
 NIVELAMENTO e CASCALHAMENTO, outrossim a LIMPEZA DA VALA e a_x000D_
 MANUTENÇÃO DAS LUMINÁRIAS, da Rua Piter, bairro Porto do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 esta vereadora vem sendo cobrada por moradores, vem enfrentando dificuldades de acesso a rua_x000D_
 que se encontra toda esburacada, e a manutenção das luminarias traria mais segurança aos_x000D_
 estudantes, que por sua vez, ficam no escuro esperando o onibus para ir à faculdade.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4803/requerimento_162-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4803/requerimento_162-25_vava.pdf</t>
   </si>
   <si>
     <t>APRESENTO à mesa, nos termos do artigo 257 inciso I do Regimento Interno, a_x000D_
 justificativa da minha falta na sessão ordinária do dia 31 de MARÇO de 2025, conforme_x000D_
 comprovante que segue anexo. Requeiro que seja submetido à apreciação e aprovação do_x000D_
 plenário. Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Benilto Curruira</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4804/requerimento_163-25_benilto.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4804/requerimento_163-25_benilto.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade realizar a REVITALIZAÇÃO, em torno do Cristo Redentor, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelos moradores e turistas, e a revitalização,_x000D_
 assim como o paisagismo, fomentará ainda mais o turismo, ficando mais agradável,_x000D_
 bonito, trazendo ainda mais conforto e segurança para este local.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4805/requerimento_164-25_mayara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4805/requerimento_164-25_mayara.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade_x000D_
 de instalação de redutores de velocidade (lombadas), na rua Bento Pereira da Rocha, no_x000D_
 trecho que vai do Mercado Dantas até o inicio da Rodovia Casemiro Teixeira, no bairro do_x000D_
 Porto do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que esta vereadora vem sendo cobrada pela população local, e a medida visa oferecer_x000D_
 mais segurança aos pedestres e motoristas, visto o aumento do fluxo de veículos e o_x000D_
 aumento de velocidade que transitam neste local.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4806/requerimento_165-25_mayara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4806/requerimento_165-25_mayara.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade_x000D_
 de realizar a instalação de FAIXA DE PEDESTRES, em frente à Escola_x000D_
 Municipal 'Professora Zely Alves Fortes, no bairro do Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que esta vereadora vem sendo cobrada pela população local, e a medida visa oferecer_x000D_
 uma travessia segura aos pais, alunos e professores dessa rede de ensino.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4807/requerimento_166-25_ze_luiz.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4807/requerimento_166-25_ze_luiz.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape e ao Exmo. Sr. Silas Fontes de Aguiar – Gerente dos Correios Iguape, que_x000D_
 verifique junto ao setor competente, se existe a possibilidade que as correspondência sejam_x000D_
 entregues nos seguintes locais: Enseada; Toca do Bugio; Condomínio Portal; Estrada do_x000D_
 Icapara; Vila Nova; Aquários e Porto da Balsa, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado por moradores e turistas desses referidos locais, devido a_x000D_
 inúmeras dificuldades que estão tendo em receber as suas correspondências em suas residências.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4808/requerimento_167-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4808/requerimento_167-25_vava.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar a MANUTENÇÃO e NIVELAMENTO da Rua Capitão_x000D_
 Floramente x Rua Coronel Rollo, devido ao asfalto que cedeu, no bairro Vila Garcês, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores desse local, devido o asfalto ter cedido,_x000D_
 abrindo um grande buraco no meio rua, causando enorme transtorno para os munícipes que_x000D_
 ali transitam</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4809/requerimento_168-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4809/requerimento_168-25_vava.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar a MANUTENÇÃO e NIVELAMENTO da Rua Major Ricardo_x000D_
 Kronner, no bairro Vila Garcês, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores desse local, devido aos enormes_x000D_
 buracos que se formaram por conta das fortes chuvas, assim causando muitos acidentes_x000D_
 nesse local.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4810/requerimento_169-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4810/requerimento_169-25_vava.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar a instalação de 3 (três) LUMINÁRIAS em frente a Igreja_x000D_
 Assembléia do Belém, no Km 34, bairro do Retiro, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado por moradores desse local, e com a iluminação, irá_x000D_
 trazer mais segurança as pessoas que moram nesse local.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4811/requerimento_170-25_alexandre_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4811/requerimento_170-25_alexandre_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade realizar a ROÇADA E LIMPEZA do Posto de Saúde, no bairro_x000D_
 Peroupava, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelos moradores e funcionarios desse_x000D_
 referido local.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4812/requerimento_171-25_alexandre_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4812/requerimento_171-25_alexandre_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade realizar a instalação de uma lixeira, no bairro Peroupava, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelos moradores desse referido local.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4813/requerimento_172-25_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4813/requerimento_172-25_marciano.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe_x000D_
 possibilidade de realizar o calçamento na Agrovila, no bairro Itimirim, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado pelos moradores locais.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4814/requerimento_173-25_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4814/requerimento_173-25_marciano.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a_x000D_
 possibilidade de realizar o CALÇAMENTO na entrada do Posto de Saúde Itimirim 2,_x000D_
 neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado pelos moradores e profissionais desse referido local.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4815/requerimento_174-25_waguinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4815/requerimento_174-25_waguinho.pdf</t>
   </si>
   <si>
     <t>APRESENTO à mesa, nos termos do artigo 257 inciso I do Regimento Interno, a_x000D_
 justificativa da minha falta na sessão ordinária do dia 14 de ABRIL de 2025, conforme_x000D_
 comprovante que segue anexo. Requeiro que seja submetido à apreciação e aprovação do_x000D_
 plenário. Nestes termos, pede deferimento.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4816/requerimento_175-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4816/requerimento_175-25_vava.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a MANUTENÇÃO da barquinha que transporta os moradores da Costeira para a_x000D_
 Barra do Ribeira, outrossim, a possibilidade de estender os horários para os finais de semana e_x000D_
 feriado, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado por moradores desse local, devido às condições desta_x000D_
 embarcação e a dificuldade de horários alternativos.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4817/requerimento_176-25_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4817/requerimento_176-25_lucinete.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior - Prefeito_x000D_
 de Iguape, que verifique junto ao setor competente, a possibilidade de que seja realizado o_x000D_
 NIVELAMENTO e CASCALHAMENTO, na Avenida Dona Marlene Martins De Matos, no_x000D_
 bairro Chácara Patricia, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 esta vereadora vem sendo cobrada por moradores, que vem enfrentando dificuldades de acesso a_x000D_
 rua que se encontra toda esburacada, e a manutenção traria mais segurança aos que ali transitam.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4818/requerimento_177-25_ze_luiz.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4818/requerimento_177-25_ze_luiz.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior - Prefeito_x000D_
 de Iguape, que verifique junto ao setor competente, se há possibilidade de realizar a_x000D_
 REVITALIZAÇÃO do campo do bairro do Retiro, ao lado do Bar do Ailton, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que este_x000D_
 vereador vem sendo cobrado pela população local, que seja instalado traves, roçada do campo e_x000D_
 demarcações, para que a comunidade local possa fazer a prática de esporte nesse local.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4819/requerimento_178-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4819/requerimento_178-25_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade realizar a ROÇADA na rua Vereador Valdir Chamizo Fortes, ao lado do_x000D_
 nº 81, no bairro Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelos moradores desse referido local.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4820/requerimento_179-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4820/requerimento_179-25_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade realizar a MANUTENÇÃO do Posto de Saúde da Barra do Ribeira, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelos moradores e profissionais desse_x000D_
 referido local.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4821/requerimento_180-25_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4821/requerimento_180-25_josemar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais,_x000D_
 para que se oficie ao Exmo. Sr. SALVADOR JOSÉ BARBOSA JUNIOR, (Prefeito Municipal), para_x000D_
 que informe a esta Casa de Leis, quais os procedimentos adotados para a retirada das pessoas que_x000D_
 invadiram o prédio público (Antiga Escola do Bairro Tucum) como também a retirada da Cerca_x000D_
 elétrica para conter o Bois a qual foi instalada dentro da faixa de domínio da estrada Municipal_x000D_
 Terras de Santa Barbara, neste Município._x000D_
 JUSTIFICATIVA:_x000D_
 Os moradores do Bairro estão incomodados com tal situação, em razão de ser um prédio Público, o qual_x000D_
 inclusive passou por reformas depois de que a escola foi desativada, onde ficou acordado em reunião com a_x000D_
 comunidade que o referido prédio ficaria a partir daquele momento a disposição da Secretaria Saúde para_x000D_
 fazer os atendimentos médicos para os moradores daquela região.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4822/requerimento_181-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4822/requerimento_181-25_vava.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a PODA DE ÁRVORES que estão em contato com a rede elétrica no km 34, na rua_x000D_
 João Branco, bairro Retiro, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado por moradores desse local, a manutenção dessas árvores_x000D_
 pode evitar grandes acidentes nas redes elétricas, e quando chove ou venta forte, acaba tendo_x000D_
 muitas interrupções no fornecimento de energia</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4823/requerimento_182-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4823/requerimento_182-25_vava.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a instalação de placas de PROIBIÇÃO DE BARULHO nos ambientes das repartições_x000D_
 públicas, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado pelos pais das crianças com TEA (Transtorno do Espectro_x000D_
 Autista), e ao reforçar esta proibição de barulhos nesses ambientes, realiza uma medida_x000D_
 essencial para garantir a saúde e o bem-estar daqueles que procuram o serviço público,_x000D_
 principalmente nos espaços de saúde.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4824/requerimento_183-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4824/requerimento_183-25_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade realizar a INSTALAÇÂO de banheiros químicos ou a construção de_x000D_
 banheiro próximo a praça do Porto do Ribeira ou da imagem do Bom Jesus de Iguape,_x000D_
 neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelos moradores e turistas desse referido_x000D_
 local.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4825/requerimento_184-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4825/requerimento_184-25_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade realizar a RECONSTRUÇÃO DE PONTO DE ONIBUS na praça_x000D_
 Imaculada Conceição, no bairro do Icapara, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelos moradores desse referido local.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4826/requerimento_185-25_daniel_vassao.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4826/requerimento_185-25_daniel_vassao.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José_x000D_
 Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente se existe a_x000D_
 possibilidade de realizar o NIVELAMENTO E CASCALHAMENTO, na estrada do Rio_x000D_
 Pretinho, no bairro Despraiado, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em_x000D_
 vista que este vereador vem sendo cobrado pelos moradores locais, que encontram_x000D_
 dificuldade devido o estado que se encontra esta via de acesso.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4827/requerimento_ze_luiz_186-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4827/requerimento_ze_luiz_186-25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior - Prefeito_x000D_
 de Iguape, e oficie-se a Exma. Srª Camila Luz - Superintendente Sabesp, que verifique e informe_x000D_
 essa Casa de Leis, a possibilidade de agilizar as ligações de água, na Nova Iguape, bairro do_x000D_
 Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que este_x000D_
 vereador vem sendo cobrado pelos moradores locais, sendo que já cumpriram as exigências_x000D_
 solicitadas pela empresa Sabesp, e ainda não tiveram seus pedidos realizados.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4836/requerimento_187-25_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4836/requerimento_187-25_lucinete.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. O Sr. Salvador José Barbosa Júnior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de que seja realizado_x000D_
 a INSTALAÇÃO DE LUMINÁRIAS, na Rodovia Prefeito Casemiro Teixeira, na saída do bairro_x000D_
 do Porto do Ribeira até em frente a Etec. Engenheiro Agrônomo Narciso de Medeiros (Colégio_x000D_
 Agrícola), neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que esta_x000D_
 vereadora vem sendo cobrada por moradores, que vem enfrentando dificuldades de acesso a esta_x000D_
 rodovia, e com a instalação da iluminação pública, traria mais segurança aos que ali transitam,_x000D_
 podendo evitar graves acidentes.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4837/requerimento_188-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4837/requerimento_188-25_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a instalação de PONTOS DE ILUMINAÇÃO, na Rua do Telégrafo n°115 - Vila_x000D_
 do Prelado, no bairro da Barra do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado pelos moradores desse referido local.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/</t>
+    <t>http://sapl.iguape.sp.leg.br/media/</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. O Sr. Salvador José Barbosa Júnior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de que seja realizada_x000D_
 a mudança do ponto de ônibus que fica em frente ao Cemitério São Paulo (Cemitério do Rocio),_x000D_
 bem como a possibilidade de realizar um estudo de alargamento da referida via, no trecho de_x000D_
 curva entre a Av. Carvalho Pinto e a Rua Joaquim Ribeiro Neto, no bairro do Rocio, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4839/requerimento_190-25_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4839/requerimento_190-25_lucinete.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. O Sr. Salvador José Barbosa Júnior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de que seja realizada_x000D_
 a reforma do telhado do Cemitério São Paulo (Cemitério do Rocio), bem como a extensão de sua_x000D_
 cobertura, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4840/requerimento_191-25_ze_luiz.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4840/requerimento_191-25_ze_luiz.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. O Sr. Salvador José Barbosa Júnior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade instalar uma quadra_x000D_
 de Voleibol ao lado do novo campo de futebol, no bairro Barra do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que este_x000D_
 vereador vem sendo cobrado pelos turistas e moradores locais, os quais solicitam a ampliação_x000D_
 das opções de lazer e esporte na região. A instalação de uma quadra de voleibol ao lado do novo_x000D_
 campo de futebol contribuirá para incentivar a prática esportiva entre jovens e adultos, promover_x000D_
 a convivência comunitária e melhorar a qualidade de vida da população local, além de valorizar_x000D_
 o espaço público e o turismo na localidade.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4841/requerimento_192-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4841/requerimento_192-25_vava.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a instalação a MANUTENÇÃO das traves do campo de Futebol sintético (Society),_x000D_
 ao lado do Postinho de Saúde da Areia Branca, bairro do Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado pelos pais, e jovens moradores desse referido local, que_x000D_
 utilizam o espaço para a prática esportiva. As traves encontram-se enferrujadas e sustentadas_x000D_
 de forma improvisada com pedras, conforme foto em anexo, o que representa um sério risco_x000D_
 de acidentes, especialmente envolvendo crianças. A devida manutenção ou substituição das_x000D_
 estruturas garantirá maior segurança aos usuários do campo, incentivando a prática segura do_x000D_
 esporte e a ocupação adequada do espaço público.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4842/requerimento_193-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4842/requerimento_193-25_vava.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior - Prefeito de Iguape,_x000D_
 que verifique junto ao setor competente, se existe a possibilidade de elaboração de um Projeto de Lei que_x000D_
 estabeleça medidas para a responsabilização de proprietários de animais de grande porte soltos em vias_x000D_
 públicas, em especial equinos, incluindo a previsão de multa e a apreensão dos animais.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4850/requerimento_194-25_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4850/requerimento_194-25_lucinete.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. O Sr. Salvador José Barbosa Júnior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de que seja_x000D_
 realizada a pintura dos redutores de velocidade, do trecho que vai em frente do Itaguá até o porto_x000D_
 da balsa na Barra do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que esta_x000D_
 vereadora vem sendo cobrada por moradores e usuários desse local, que relatam dificuldades na_x000D_
 identificação dos redutores de velocidade devido à falta de pintura e sinalização adequada. Tal_x000D_
 situação compromete a segurança viária, especialmente em períodos de baixa visibilidade,_x000D_
 aumentando o risco de acidentes e danos materiais. A revitalização da pintura dos redutores de_x000D_
 velocidade é uma medida simples, mas de grande impacto na prevenção de acidentes e na_x000D_
 promoção da segurança de pedestres, ciclistas e motoristas. Trat</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4851/requerimento_195-25_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4851/requerimento_195-25_lucinete.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. O Sr. Salvador José Barbosa Júnior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de que seja_x000D_
 realizada a manutenção das LUMINARÁRIAS, do trecho que vai em frente do restaurente_x000D_
 Baipan até o hotel Itamiaru, na orla da Avenida Princesa Isabel, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que esta_x000D_
 vereadora vem sendo cobrada por moradores e turistas, a ausência de iluminação pública_x000D_
 adequada nesse local tem gerado grande preocupação quanto à segurança, principalmente por se_x000D_
 tratar de uma área que abriga equipamentos de lazer como parque infantil e academia ao ar livre,_x000D_
 muito utilizados por famílias e crianças. Diante disso, a manutenção da iluminação pública nesse_x000D_
 trecho se mostra urgente e necessária, tanto para a preservação da ordem pública quanto para_x000D_
 garantir que a população possa usufru</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4852/requerimento_196-25_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4852/requerimento_196-25_lucinete.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. O Sr. Salvador José Barbosa Júnior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de que seja_x000D_
 realizada a contrução de uma Creche Municipal, no bairro do Porto do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que esta_x000D_
 vereadora vem sendo cobrada pelos moradores, que há muito tempo pleiteiam esse importante_x000D_
 equipamento público. Trata-se de um bairro extenso, com significativa densidade populacional,_x000D_
 composto por muitas famílias que carecem de suporte adequado para o cuidado e a educação de_x000D_
 suas crianças na primeira infância. A implantação de uma creche nesse bairro trará inúmeros_x000D_
 benefícios sociais, como o apoio às mães e pais que trabalham fora, o estímulo ao_x000D_
 desenvolvimento infantil e a promoção da inclusão social desde os primeiros anos de vida.</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4853/requerimento_197-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4853/requerimento_197-25_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a ROÇADA do campo João Trudes Pereira (Macau), no bairro do Icapara, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado pelos moradores e esportista desse referido local.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4854/requerimento_198-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4854/requerimento_198-25_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a MANUTENÇÃO DA ESCADARIA DO CRISTO, outrossim a MANUTENÇÃO e_x000D_
 RECAPEAMENTO da via que da acesso de carro, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado pelos moradores, e visitantes que frequentam a_x000D_
 escadaria do Cristo e a via de acesso de veículos ao local, no entanto, encontra-se atualmente_x000D_
 em condições inadequadas, apresentando riscos à segurança dos usuários, especialmente em_x000D_
 dias de chuva ou maior fluxo de pessoas. Dessa mesma forma, a via que dá acesso de carro ao_x000D_
 local necessita de manutenção e recapeamento, pois o desgaste da pavimentação compromete_x000D_
 o tráfego, dificulta o acesso de veículos e pode causar danos materiais ou acidentes.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4855/requerimento_199-25_ze_luiz.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4855/requerimento_199-25_ze_luiz.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. O Sr. Salvador José Barbosa Júnior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de realizar a_x000D_
 regularização Fundiaria da Rua Natalino Moreira de Souza, conforme foto em anexo, no bairro_x000D_
 Icapara, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que este_x000D_
 vereador vem sendo cobrado pelos moradores locais, os quais aguardam há anos pela_x000D_
 regularização fundiária de suas propriedades. A ausência de documentação regular impede o_x000D_
 pleno exercício do direito à moradia digna, dificultando o acesso a serviços públicos essenciais,_x000D_
 financiamentos, infraestrutura urbana e segurança jurídica. A regularização é, portanto, medida_x000D_
 necessária para garantir cidadania, inclusão social e desenvolvimento urbano ordenado,_x000D_
 atendendo a um anseio legítimo da comunidade local.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4856/requerimento_200-25_ze_luiz.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4856/requerimento_200-25_ze_luiz.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. O Sr. Salvador José Barbosa Júnior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de realizar a_x000D_
 regularização Fundiaria da Alameda das Gaivotas e Alameda das Garças, ambas no bairro Pontal,_x000D_
 conforme foto em anexo, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que este_x000D_
 vereador vem sendo cobrado pelos moradores locais, e a inclusão de pedido de regularização_x000D_
 fundiária das Alamedas das Gaivotas e das Garças, no bairro Pontal, justifica-se pelas reiteradas_x000D_
 demandas dos moradores, que há anos aguardam a legalização de suas propriedades. A falta de_x000D_
 regularização compromete o acesso a direitos básicos, como infraestrutura, financiamentos e_x000D_
 segurança jurídica. A medida é essencial para promover dignidade, inclusão social e_x000D_
 desenvolvimento urbano adequado, atendendo a um direito legítimo da comunidade local.</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4857/requerimento_201-25_mayara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4857/requerimento_201-25_mayara.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior - Prefeito_x000D_
 de Iguape, que verifique junto ao setor competente, e oficie-se o DER-Departamento de Estradas_x000D_
 de Rodagem do Estado de São Paulo a possibilidade de realizar a INSTALAÇÃO DE_x000D_
 ACOSTAMENTO E ILUMINAÇÃO PÚBLICA na Rodovia Ivo Zanella (SP-222), no trecho_x000D_
 compreendido entre a frente da unidade da Neoenergia Elektro até a Alameda 11, na primeira_x000D_
 curva do bairro Rocio, conforme foto em anexo, neste municipio._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 esta vereadora vem sendo cobrada pela população local, tendo em vista que o referido trecho da_x000D_
 Rodovia Ivo Zanella apresenta grande fluxo de veículos e pedestres, mas carece de infraestrutura_x000D_
 adequada, como acostamento e iluminação. A ausência desses elementos compromete a_x000D_
 segurança viária, especialmente durante a noite, aumentando o risco de acidentes e dificu</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4858/requerimento_202-25_mayara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4858/requerimento_202-25_mayara.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior - Prefeito_x000D_
 de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a limpeza_x000D_
 do terreno na Travessa Profº Clodonil Cardoso x Rua Benedito Massa, no bairro do Rocio, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 esta vereadora vem sendo cobrada pela população local, quanto ao acúmulo de lixo e entulhos, e_x000D_
 a falta de limpeza no local tem gerado diversos transtornos, como mau cheiro, proliferação de_x000D_
 insetos e risco à saúde pública, além de comprometer a segurança e a aparência urbana da região._x000D_
 A intervenção se faz necessária com urgência, visando a preservação da saúde e do bem-estar da_x000D_
 comunidade.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4859/requerimento_203-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4859/requerimento_203-25_vava.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, que informe essa Casa de Leis, ,_x000D_
 o cronograma de vacinação animal, outrossim a se existe a possibilidade de realizar uma_x000D_
 campanha de vacinação tão mais breve, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado pelos moradores, preocupados com a ausência ou escassez_x000D_
 de ações recentes voltadas à vacinação de cães e gatos, especialmente contra a raiva. A_x000D_
 vacinação animal é fundamental para a proteção da saúde pública, prevenindo a disseminação_x000D_
 de doenças zoonóticas e garantindo o bem-estar dos animais domésticos. Diante disso, é_x000D_
 essencial que o município apresente um cronograma claro e, se possível, promova uma_x000D_
 campanha de vacinação mais ampla e imediata, atendendo às necessidades da população e_x000D_
 reforçando as a</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4860/requerimento_204-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4860/requerimento_204-25_vava.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, que informe essa Casa de Leis,_x000D_
 quais são os PROTOCOLOS E CRITÉRIOS adotados para a renovação de receitas médicas_x000D_
 no Posto de Saúde do bairro Icapara, bem como a possibilidade de que essa renovação possa_x000D_
 ocorrer de forma continuada, especialmente para pacientes com doenças crônicas ou de uso_x000D_
 prolongado de medicação._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado pelos moradores, que relata dificuldades no processo de_x000D_
 renovação de receitas médicas, muitas vezes enfrentando filas, atrasos ou a necessidade de_x000D_
 repetidas consultas. Garantir um fluxo mais ágil e contínuo, especialmente para pacientes que_x000D_
 já possuem diagnóstico e tratamento estabelecidos, contribuirá para o cuidado adequado, a_x000D_
 adesão ao tratamento e a melhoria d</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4861/requerimento_205-25_waguinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4861/requerimento_205-25_waguinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Junior - Prefeito_x000D_
 de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a_x000D_
 MANUTENÇÃO e ROÇADA, entre o trecho da Estrada do Peroupava x Vila dos Parentes, neste_x000D_
 município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que este_x000D_
 vereador vem sendo cobrado pelos moradores, que estão com dificuldade ao acesso a esta_x000D_
 importante via.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4862/requerimento_206-25_eduardo_lara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4862/requerimento_206-25_eduardo_lara.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, e informe a esta Casa de Leis a_x000D_
 viabilidade de instituir e promover em nosso município uma Feira da Lua ou evento similar,_x000D_
 nos moldes do que já ocorre em cidades vizinhas, como o município de Cajati/SP._x000D_
 JUSTIFICATIVA: A realização de uma Feira da Lua em nosso_x000D_
 município pode representar uma importante estratégia de valorização do comércio local, da_x000D_
 agricultura familiar, do artesanato e da cultura regional. A sugestão é que o evento ocorra_x000D_
 preferencialmente às sextas-feiras, na Praça São Benedito — local tradicional, central e de_x000D_
 fácil acesso — com a participação de bandas locais, apresentações culturais, culinária típica e_x000D_
 produtores rurais da região. Iniciativas semelhantes, como a de cidades vizinhas, têm gerado_x000D_
 excelentes resultados em lazer, geração de renda e fortalecim</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4876/requerimento_207-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4876/requerimento_207-25_vava.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a INSTALAÇÃO DE PONTO DE ÔNIBUS nos seguintes trechos da Rodovia_x000D_
 Prefeito Casemiro Teixeira: km 53 (saída da Chácara Patrícia), na Avenida Brasil e na entrada_x000D_
 do bairro Umbu, nas proximidades da Ponte do Matias._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado pelos moradores locais, e a presente solicitação atende às_x000D_
 demandas dos moradores, que reivindicam a tempo por melhores condições de acesso e_x000D_
 segurança no transporte coletivo, especialmente para os pacientes que utilizam as vans_x000D_
 durante a madrugada para consultas e exames em São Paulo.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4877/requerimento_208-25_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4877/requerimento_208-25_lucinete.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. O Sr. Salvador José Barbosa Júnior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 construção de um PORTAL na entrada da cidade, no Porto do Ribeira, bem como na via de_x000D_
 acesso pelo bairro Rocio, neste município_x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que esta_x000D_
 vereadora vem sendo cobrada pelos moradores, e a presente solicitação tem por objetivo atender_x000D_
 às demandas da população, visando promover a valorização do município, fortalecer sua_x000D_
 identidade cultural e turística, além de proporcionar uma entrada mais organizada, qualificada e_x000D_
 acolhedora aos cidadãos e visitantes.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4878/requerimento_209-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4878/requerimento_209-25_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a INSTALAÇÃO de BANCOS na praça Jofre Manoel (praça dos Cachorros), no_x000D_
 bairro do Icapara, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado pelos moradores e turistas dessa localidade.</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4879/requerimento_210-25_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4879/requerimento_210-25_lucinete.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. O Sr. Salvador José Barbosa Júnior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de instalação_x000D_
 de REDUTOR DE VELOCIDADE na Rua Padre Mathias Wirts, em frente ao estabelecimento_x000D_
 Rojocar, no bairro do Porto do Ribeira, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que esta_x000D_
 vereadora vem sendo cobrada pelos moradores, e a presente solicitação atende às reivindicações,_x000D_
 os quais relatam o constante excesso de velocidade no local, oferecendo riscos à segurança de_x000D_
 pedestres, ciclistas e condutores. A medida visa prevenir acidentes e garantir mais segurança a_x000D_
 todos que transitam pela via.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4880/requerimento_211-25_waguinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4880/requerimento_211-25_waguinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, e oficie-se a Exma. Srª Camila Luz - Superintendente Sabesp, que verifique e_x000D_
 informe essa Casa de Leis, a possibilidade de realizar a MANUTENÇÃO E A RECOLOCAÇÃO_x000D_
 de bloquetes na rua Coronel Jeremias Muniz, em toda sua extensão, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que este_x000D_
 vereador vem sendo cobrado pelos moradores, e a presente solicitação visa atender às demandas_x000D_
 dos moradores, que enfrentam dificuldades de acesso devido às más condições da via. Além_x000D_
 disso, há um buraco no local que está cedendo, oferecendo risco de acidentes e comprometendo a_x000D_
 segurança de pedestres e motoristas que trafegam por essa importante rua.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4881/requerimento_212-25_waguinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4881/requerimento_212-25_waguinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, e informe essa Casa de Leis, se_x000D_
 existe a possibilidade de realizar a REFORMA DA PRAÇA SAO BENEDITO, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que este_x000D_
 vereador vem sendo cobrado pelos moradores, e esta solicitação se faz necessária diante das_x000D_
 constantes demandas dos moradores, que reivindicam a reforma da Praça São Benedito, visando_x000D_
 sua revitalização, melhoria na infraestrutura, mais segurança e melhores condições de lazer e_x000D_
 convivência para as famílias e toda a comunidade local.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4882/requerimento_213-25_lucinete.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4882/requerimento_213-25_lucinete.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. O Sr. Salvador José Barbosa Júnior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de refazer_x000D_
 as sinalizações viárias, em especial a PINTURA DOS REDUTORES DE VELOCIDADE, na_x000D_
 Rua Jalde Antônio Fragoso, no bairro do Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que esta_x000D_
 vereadora vem sendo cobrada pelos moradores, e a pintura dos redutores de velocidade, encontrase desgastada, o que compromete a segurança de motoristas, pedestres e moradores. A falta de_x000D_
 visibilidade adequada dos redutores tem gerado riscos de acidentes, sendo fundamental a_x000D_
 revitalização da sinalização para organizar o tráfego, garantir a segurança viária e atender às_x000D_
 demandas da comunidade local.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4892/requerimento_214-25_ze_luiz.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4892/requerimento_214-25_ze_luiz.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. O Sr. Salvador José Barbosa Júnior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar_x000D_
 um ESTACIONAMENTO no posto de saúde (ESF) do bairro do Icapara, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que este_x000D_
 vereador vem sendo cobrado pelos moradores locais, que relatam as dificuldades enfrentadas_x000D_
 quanto à falta de vagas adequadas para estacionamento no entorno da Unidade de Saúde (ESF)_x000D_
 local. Atualmente, os usuários precisam estacionar nas vias públicas, o que, além de gerar_x000D_
 transtornos, compromete o fluxo de veículos e eleva o risco de acidentes. A implantação de um_x000D_
 estacionamento adequado trará mais segurança, organização e comodidade tanto para os usuários_x000D_
 dos serviços de saúde quanto para os profissionais que ali atuam, contribuindo diretamente para_x000D_
 a melhoria do acesso e da qualid</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4893/requerimento_217-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4893/requerimento_217-25_vava.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a operação TAPA BURACO e nivelamento da rua Coronel Rollo, no bairro da Vila_x000D_
 Garcês, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado pelos moradores locais, e a presente solicitação atende as_x000D_
 reivindicações por melhores condições de acesso e segurança a essa via pública.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4894/requerimento_218-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4894/requerimento_218-25_vava.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar um estudo para instalações de PONTOS DE ÔNIBUS com cobertura em lugares_x000D_
 estratégico no bairro do Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que_x000D_
 este vereador vem sendo cobrado pelos moradores locais, que solicitam a instalação de pontos_x000D_
 de ônibus com cobertura em locais estratégicos. A falta dessa estrutura expõe os usuários do_x000D_
 transporte público às condições climáticas adversas, como sol e chuva, além de gerar_x000D_
 desconforto e insegurança. A medida visa proporcionar mais dignidade, proteção e melhores_x000D_
 condições de acesso aos cidadãos que dependem diariamente desse serviço</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4895/requerimento_219-25_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4895/requerimento_219-25_marciano.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a instalação de PONTO DE ONIBUS, no bairro Quatinga, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que este_x000D_
 vereador vem sendo cobrado, e a presente solicitação se faz necessária diante das_x000D_
 constantes reivindicações dos moradores e profissionais que atuam no bairro Quatinga. A_x000D_
 ausência de um ponto de ônibus adequado no local gera transtornos, expondo os usuários_x000D_
 ao sol, à chuva e a outras situações adversas, trazendo desconforto durante a espera pelo_x000D_
 transporte público. A instalação desse equipamento é fundamental para garantir mais_x000D_
 segurança, comodidade e dignidade aos cidadãos que dependem diariamente desse serviço_x000D_
 essencial.</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4896/requerimento_220-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4896/requerimento_220-25_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a MANUTENÇÃO das ruas dos seguintes bairros: Icapara; Pontal; Vila Nova;_x000D_
 Aquários e Porto da Balsa, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado pelos moradores e turistas dessa localidade.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4897/requerimento_221-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4897/requerimento_221-25_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a INSTALAÇÃO DE PONTO DE ÔNIBUS nos seguintes bairros: Icapara; Pontal;_x000D_
 Vila Nova; Aquários e Porto da Balsa, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado pelos moradores e turistas dessa localidade.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4898/requerimento_222-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4898/requerimento_222-25_macau.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas_x000D_
 as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
 realizar a REVITALIZAÇÃO DO LETREIRO da entrada da cidade, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista_x000D_
 que este vereador vem sendo cobrado pelos moradores e turistas dessa localidade.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4899/requerimento_223-25_waguinho.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4899/requerimento_223-25_waguinho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
 formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior -_x000D_
 Prefeito de Iguape, que verifique e informe essa Casa de Leis, a possibilidade de realizar a_x000D_
 instalação de REDUTOR DE VELOCIDADE, na rua Vitoriano Ribeiro, próximo a Nº326, bairro_x000D_
 do Rocio, neste município._x000D_
 JUSTIFICATIVA: Faz-se necessário tal solicitação, tendo em vista que este_x000D_
 vereador vem sendo cobrado pelos moradores, por esta via apresentar grande fluxo de veículos,_x000D_
 muitos em alta velocidade, colocando em risco a segurança de pedestres, moradores e motoristas._x000D_
 A instalação de um redutor de velocidade é uma medida urgente para promover mais segurança e_x000D_
 preservar a integridade dos que transitam por essa importante rua do município.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4506/indicacao_01-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4506/indicacao_01-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar manutenção, como nivelamento e cascalhamento na_x000D_
 estrada da Banana Nacional, neste município.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4507/indicacao_02-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4507/indicacao_02-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar manutenção na tubulação da Vila Xavante, no bairro pé_x000D_
 da serra, tendo em vista que com as fortes chuvas, o nível de água sobe e vem causando_x000D_
 enchente nesta localidade.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4508/indicacao_03-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4508/indicacao_03-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de instalar duas luminárias na Rua Piter – estrada Casemiro Teixeira,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4509/indicacao_04-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4509/indicacao_04-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de instalar duas luminárias na Rua Áustria, na altura do nº1106, e_x000D_
 uma luminária nas ruas: Rua 101, Rua 102, Rua 103 e no KM 13 (próximo ao antigo lixão),_x000D_
 na praia do leste, neste município.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4510/indicacao_05-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4510/indicacao_05-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de instalar luminárias na Praça do parque do Porto do Ribeira, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4511/indicacao_06-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4511/indicacao_06-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de instalar luminárias na rampa onde os pescadores batem corrico,_x000D_
 localizada na Av.Eduardo Ébano Pereira, na alturada pracinha do Mussum, no Porto do_x000D_
 Ribeira, neste município.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4512/indicacao_07-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4512/indicacao_07-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de instalar luminárias na Rua Arlindo Trudes e na Rua Benedita_x000D_
 Pontes, no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4513/indicacao_08-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4513/indicacao_08-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar manutenção nas lâmpadas da Rodovia Ivo Zanella - km_x000D_
 72, rua da Congregação Cristã, próximo ao posto de gasolina desativado, neste município.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4514/indicacao_09-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4514/indicacao_09-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar manutenção nas lâmpadas do bairro Peropava- vila dos_x000D_
 Parentes, neste município</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4515/indicacao_10-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4515/indicacao_10-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar instalação de bloquetes na Rua Salvador Braz Ribeiro,_x000D_
 tendo em vista que é uma rua que dá entrada no bairro do Jardim primavera e é única rua sem_x000D_
 calçamento da quadra, bem como, nas Ruas: Artur Alves de Lima e na Rua K – terceira rua.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4516/indicacao_11-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4516/indicacao_11-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, se existe a possibilidade de canalizar a vala central do bairro Jardim Primavera,_x000D_
 mais precisamente na Rua do Trilho, neste município, tendo em vista que é um bairro novo_x000D_
 e com várias casas em construções, e em dia de fortes chuvas as casas ficam alagadas.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4517/indicacao_12-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4517/indicacao_12-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, se existe projeto para asfaltar as ruas de terras do Jardim Primavera, neste_x000D_
 município, e em caso positivo, a possibilidade de realizar o devido asfaltamento.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4518/indicacao_13-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4518/indicacao_13-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, se existe projeto para asfaltar e canalizar o bairro Canto do Morro e Vila Sapo,_x000D_
 tendo em vista que são dois bairros antigos e tradicionais que estão precisando muito de uma_x000D_
 atenção do poder público, por serem os dois únicos bairros do centro sem calçamento e_x000D_
 canalização</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4519/indicacao_14-25_.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4519/indicacao_14-25_.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar instalação de lombada - passagem de pedestre elevada e_x000D_
 sarjetão na Rua Vitoriano Ribeiro, próximo a lanchonete do Ivos no bairro do rocio, a fim_x000D_
 de evitar acidentes.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4520/indicacao_15-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4520/indicacao_15-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar instalação de lombada na rotatória do pedágio para quem_x000D_
 vem da ilha, a fim de que seja respeitado a preferência de quem vai para a Barra do Ribeira.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4521/indicacao_16-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4521/indicacao_16-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar instalação de lombada no perimetro urbano – Rodovia_x000D_
 Ivo Zanella, principalmente na proximidade da Rua Itapema, devido a ser a principal saída_x000D_
 de pedestres.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4522/indicacao_17-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4522/indicacao_17-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar instalação de pontos de ônibus com cobertura na_x000D_
 Avenida Júlio Franco, bairro do rocio, neste município.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4542/indicacao_mayara_18-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4542/indicacao_mayara_18-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de retirar 02 (DOIS) postes que não estão sendo utilizados e com um_x000D_
 grande risco de cair, podendo provocar acidentes na rua Antônio Alves Carneiro, na_x000D_
 proximidade da casa Nº 51.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4543/indicacao_mayara_19-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4543/indicacao_mayara_19-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido realizar a manutenção e limpeza da vala no final da rua Jalder Antônio_x000D_
 Fragoso (proximo da SIL).</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4544/indicacao_alexandre_macau_20-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4544/indicacao_alexandre_macau_20-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a manutenção dos bancos ao redor do campo do Tonho –_x000D_
 Bairro do Rocio, neste municipio.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4545/indicacao_alexandre_macau_21-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4545/indicacao_alexandre_macau_21-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competenteno sentido de realizar manutenção da estrada do Arataca; Pinheirinho; Capoava;_x000D_
 Cavalcante; Momuna; Jaire, neste municipio.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4546/indicacao_marciano_22-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4546/indicacao_marciano_22-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar manutenção e limpeza na estrada do tabaquara, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4547/indicacao_jose_luiz_23-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4547/indicacao_jose_luiz_23-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de criar um plano de ação preventiva e estrategica para combate de_x000D_
 escorpiões, devido a infestação do mesmo no centro do Icapara, neste município.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4572/indicacao_jose_luiz_25-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4572/indicacao_jose_luiz_25-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a sinalização de trânsito na rua Julio João de Carvalho em_x000D_
 frente a escolinha do Icapara, neste município</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4573/indicacao_jose_luiz_26-02.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4573/indicacao_jose_luiz_26-02.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa_x000D_
 Junior, para que tome as devidas providências junto ao setor competente, a possibilidade de_x000D_
 realizar a sinalização de trânsito na rua bifurcação da rua Julio João de Carvalho x Estrada do_x000D_
 Icapara (casa da Edite), neste município</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4574/indicacao_jose_luiz_27-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4574/indicacao_jose_luiz_27-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a limpeza das valas da Av. Brasil, no bairro Praia de Leste,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4575/indicacao_jose_luiz_28-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4575/indicacao_jose_luiz_28-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar amanutenção e cascalhamento da estrada João Branco, bairro_x000D_
 do Retiro Km 34, neste município.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4576/indicacao_lucinete_29-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4576/indicacao_lucinete_29-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a manutenção, nivelamento e cascalhamento da rua Alameda_x000D_
 6 (seis) do bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4577/indicacao_alexandre_macau_30-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4577/indicacao_alexandre_macau_30-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente(DIVITRAN), a possibilidade de realizar a pintura das faixas de sinalização da estrada_x000D_
 Vereador Manoel Alves da Silva, neste município.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4578/indicacao_alexandre_macau_31-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4578/indicacao_alexandre_macau_31-25.pdf</t>
   </si>
   <si>
     <t>NDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente(Divitran), a possibilidade de realizar um estudo sobre a intalação de redutores de_x000D_
 velocidade, nas ruas recem calçadas do bairro da Barra do Ribeira, neste município</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4579/indicacao_alexandre_macau_32-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4579/indicacao_alexandre_macau_32-25.pdf</t>
   </si>
   <si>
     <t>NDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a roçada na estrada do bairro do Quatinga, neste município.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4580/indicacao_mayara_33-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4580/indicacao_mayara_33-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a limpeza da vala na Alameda 2(dois) x Travessa_x000D_
 17(dezessete) no bairro do Rocio, neste município</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4581/indicacao_mayara_34-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4581/indicacao_mayara_34-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a manutenção nas ruas da Nova Iguape, Alamedas 02(dois);_x000D_
 03(três) e 04(quatro) no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4599/indicacao_marciano_35-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4599/indicacao_marciano_35-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar a instalação de luminárias no bairro Pé da Serra até a_x000D_
 Igreja Assembléia de Deus(Ministério de Santos), neste município.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar a manutenção das estradas da Costeira da Barra e_x000D_
 Prelado, neste município.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4601/indicacao_alexandre_macau_37-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4601/indicacao_alexandre_macau_37-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar a manutenção do campo Pedico incluindo a área dos_x000D_
 vestiarios, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4602/indicacao_alexandre_macau_38-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4602/indicacao_alexandre_macau_38-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar a manutenção do porto do bairro Pontalzinho, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4603/indicacao_waguinho_39-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4603/indicacao_waguinho_39-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar a manutenção e limpeza da vala na Avenida Antônio_x000D_
 Filadelfo Colaço, em frente ao Bruno Bike(conforme anexo), no bairro do Rocio, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4624/indicacao_marciano_40-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4624/indicacao_marciano_40-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar a instalação de luminárias no bairro de Jairê, altura do_x000D_
 km 22 em diante, neste município.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4632/indicacao_mayara_42-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4632/indicacao_mayara_42-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar a implantação de aulas de SURF, no bairro da Juréia,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4633/indicacao_mayara_42-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4633/indicacao_mayara_42-25.pdf</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4634/indicacao_mayara_43-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4634/indicacao_mayara_43-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar a manutenção do campo sintético instalado na Areia_x000D_
 Branca, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4635/indicacao_mayara_44-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4635/indicacao_mayara_44-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar a instalação e manutenção de luminárias na Estrada da_x000D_
 Barra, próximo a mercearia, em frente a entrada do Aquários, neste município</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4636/indicacao_macau_45-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4636/indicacao_macau_45-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar a manutenção e roçadas das ruas do bairro Subauma,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4637/indicacao_macau_46-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4637/indicacao_macau_46-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar a manutenção da Estrada Banana Nacional, no bairro_x000D_
 Itimirim, neste município.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4651/indicacao_jose_luiz_47-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4651/indicacao_jose_luiz_47-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar a manutenção dos ventiladores e a pintura do Velório_x000D_
 Municipal São Paulo, outrossim a roçada e a limpeza do Cemitério, no bairro do Rocio, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4652/indicacao_mayara_48-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4652/indicacao_mayara_48-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar a ROÇADA E LIMPEZA ao redor do campo Antônio_x000D_
 Carlos Soares de Lima Silveira (PEDICO), no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4653/indicacao_alexandre_49-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4653/indicacao_alexandre_49-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar limpeza do Campo do Jairê, no bairro do Jairê, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4654/indicacao_alexandre_50-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4654/indicacao_alexandre_50-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar Operação Tapa-buraco na estrada Vereador Manoel da_x000D_
 Silva, que liga Iguape x Icapara e Icapara x Barra.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4655/indicacao_waguinho_51-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4655/indicacao_waguinho_51-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar um estudo sobre a possibilidade, de que seja proíbido os_x000D_
 estacionamentos na rua Capitão Floramente, em frente EMEI Jocy Rita Cardoso, SOMENTE_x000D_
 em horários de embarque e desembarque dos alunos, no bairro do Vila Garcês, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4695/indicacao_vava_52-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4695/indicacao_vava_52-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, que se oficie a empresa Neoenergia Elektro para que seja realizada a substituição_x000D_
 de três postes de madeira, que encontram-se em avançado estado de deterioração,_x000D_
 apresentando rachaduras, apodrecimento na base, comprometendo sua estabilidade,_x000D_
 conforme foto em anexo, localizados na Rua México, no bairro Jardim América, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4696/indicacao_vava_53-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4696/indicacao_vava_53-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, o fornecimento de MATERIAS PARA CURATIVO, pois este vereador vem_x000D_
 sendo cobrado pelos munícipes que a dias está em falta, no Posto de Saúde ESF (Estratégia_x000D_
 Saúde da Família) Central, Rua Noel Justo, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4697/indicacao_macau_54-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4697/indicacao_macau_54-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar a instalação de pontos de iluminação na rua da_x000D_
 Congregação Cristã (posto de combustivel desativado), no bairro do Ilha Grande, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4698/indicacao_macau_55-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4698/indicacao_macau_55-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar MANUTENÇÃO na rua Itapema, no bairro do Rocio,_x000D_
 neste município</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4699/indicacao_macau_56-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4699/indicacao_macau_56-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar MANUTENÇÃO das luminárias externas da Quadra_x000D_
 Poliesportiva "Francisco Pedro de Andrade", no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4700/indicacao_vava_57-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4700/indicacao_vava_57-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a MANUTENÇÃO da Rua Major Ricardo Kroner_x000D_
 Nº 592, no bairro Vila Garcês, neste município.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4713/indicacao_vava_58-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4713/indicacao_vava_58-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de instalação de redutores de velocidade (lombadas) e faixa de_x000D_
 pedestres, na Rua João Bonifácio da Silva em toda sua extensão, neste município.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4714/indicacao_macau_59-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4714/indicacao_macau_59-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar a roçada do Balneario SETE BELO, neste município.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4715/indicacao_macau_60-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4715/indicacao_macau_60-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de instalação de coberturas nos pontos de ônibus neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4716/indicacao_vava_61-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4716/indicacao_vava_61-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de instalação de uma RAMPA DE ACESSO aos pescadores e_x000D_
 LUMINÁRIAS na Vila dos Pescadores, e MANUTENÇÃO da estrada do Embú até o final_x000D_
 da Vila dos Pescadores, neste município.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4717/indicacao_mayara_62-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4717/indicacao_mayara_62-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a poda de árvore na lateral do escritório BK_x000D_
 INTERMEDIACOES E TRANSPORTE, no estacionamento do Porto da Balsa, neste_x000D_
 município</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4718/indicacao_mayara_63-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4718/indicacao_mayara_63-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a pintura e demarcação dos pontos de táxi, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4719/indicacao_mayara_64-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4719/indicacao_mayara_64-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a ROÇADA na rua Itapema, próximo a saída para a_x000D_
 rodovia Ivo Zanela, neste município.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4743/indicacao_jose_luiz_65-25.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4743/indicacao_jose_luiz_65-25.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a ROÇADA e LIMPEZA das ruas I, II e III do_x000D_
 Pontalzinho, bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4744/indicacao_66-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4744/indicacao_66-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de instalar redutores de velocidade (LOMBADAS) na Avenida_x000D_
 Vereador Manoel Gonçalves Pires, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4745/indicacao_67-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4745/indicacao_67-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de instalar redutores de velocidade (LOMBADAS) na Estrada_x000D_
 da Barra do Ribeira, próximo a balsa, neste município</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4746/indicacao_68-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4746/indicacao_68-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a ROÇADA na praça da Avenida Princesa Isabel,_x000D_
 em toda a sua extensão, neste município.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4747/indicacao_69-25_vassao.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4747/indicacao_69-25_vassao.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a INSTALAÇÃO DE LUMINÁRIAS, nas seguintes_x000D_
 ruas: Rua Alcir Rodrigues Pereira e Rua Nozor Rodrigues Pereira, no bairro da Guaricana,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4748/indicacao_70-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4748/indicacao_70-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de manutenção e nivelamento da Rua José Rodrigues Alves,_x000D_
 próximo ao nº304, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4749/indicacao_71-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4749/indicacao_71-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de manutenção e nivelamento da Rua Alameda 6, Nova Iguape,_x000D_
 no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4750/indicacao_72-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4750/indicacao_72-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de solicitar a empresa prestadora do serviço do trasnporte_x000D_
 urbano, entre IGUAPE x ILHA COMPRIDA, que faz o desembarque dos passageiros na_x000D_
 Praça dos Maçons, com a possibilidade de estender o trajeto, passando a ser o último ponto_x000D_
 de desembarque na Passarela, neste município.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4751/indicacao_73-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4751/indicacao_73-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de que seja enviado um ônibus escolar maior para atender as_x000D_
 demandas da APAE, neste município.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4756/indicacao_74-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4756/indicacao_74-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de que seja realizado a manutenção e nivelamento, na rua_x000D_
 Alameda Santos, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4757/indicacao_75-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4757/indicacao_75-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de que seja instalado REDUTORES DE VELOCIDADE_x000D_
 (LOMBADAS) e LUMINÁRIAS, próximo a Eléktro até a curva do sorocabinha, na Rodovia_x000D_
 Ivo Zanella, neste município.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4758/indicacao_76-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4758/indicacao_76-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de que seja realizado a MANUTENÇÃO e INSTALAÇÃO de_x000D_
 LUMINÁRIAS, na Avenida Brasil, Rodovia Casemiro Teixeira km 53, Três Barras, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4759/indicacao_77-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4759/indicacao_77-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a limpeza e instalação de placa sinalizando_x000D_
 “PROIBIDO JOGAR LIXO” na Rua Capitão Oliveira, de fronte ao 461, bairro Guaricana,_x000D_
 como foto em anexo, neste município.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4760/indicacao_78-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4760/indicacao_78-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a instalação de REDUTORES DE VELOCIDADE_x000D_
 (LOMBADAS), na rua Antonio Jalde Fragoso, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4761/indicacao_79-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4761/indicacao_79-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a LIMPEZA DAS VALAS, ao entorno das Rua_x000D_
 Sorocabinha e Rio Verde, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4762/indicacao_80-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4762/indicacao_80-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a instalação de REDUTORES DE VELOCIDADE_x000D_
 (LOMBADAS), na Rua Dom Edílio José Soares com a Rua Bento Pereira da Rocha, bairro_x000D_
 da Guaricana, neste município.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4763/indicacao_81-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4763/indicacao_81-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de que seja realizado o NIVELAMENTO e CASCALHAMENTO, na_x000D_
 Avenida Dona Marlene Martins De Matos, no bairro Chácara Patricia, neste município</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4764/indicacao_82-25_jose_luiz.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4764/indicacao_82-25_jose_luiz.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a limpeza e pintura de ponto de táxi, e a instalação_x000D_
 de caçamba de lixo, no Porto da Balsa, da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4765/indicacao_83-25_jose_luiz.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4765/indicacao_83-25_jose_luiz.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a IDENTIFICAÇÃO de todas as ruas dos bairros_x000D_
 Barra do Ribeira e Icapara, neste município.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4766/indicacao_84-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4766/indicacao_84-25_vava.pdf</t>
   </si>
   <si>
     <t>Rua das Neves, nº 01 – CEP 11920-000– Iguape – SP – Fone (013) 3841-1040_x000D_
 www.camaraiguape.sp.gov.br –_x000D_
 CÂMARA MUNICIPAL DE IGUAPE_x000D_
 ESTÂNCIA BALNEÁRIA_x000D_
 INDICAÇÃO Nº 84/25_x000D_
 EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE_x000D_
 INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de que seja realizado a manutenção das luminárias da rampa de acesso aos_x000D_
 pescadores, ao lado da passarela, no bairro do Rocio, neste município._x000D_
 ._x000D_
 PLENÁRIO VEREADOR MUNITOR CARDOSO EM_x000D_
  22/04/2025_x000D_
 VAVÁ PESCADOR_x000D_
 Vereador - PL</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4767/indicacao_85-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4767/indicacao_85-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de que seja instalado uma RAMPA DE ACESSO de embarque e desembarque_x000D_
 e a possibilidade de realizar a ROÇADA e MANUTENÇÃO da estrada, no bairro do Jairê,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4768/indicacao_86-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4768/indicacao_86-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de que seja instalado uma PLACA DE PROIBIÇÃO DE JOGAR LIXO, na rua_x000D_
 Airton Santana de Morais, próximo ao Nº 37, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4769/indicacao_87-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4769/indicacao_87-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a instalação de PONTOS DE ILUMINAÇÃO, na_x000D_
 rua Rua Anhanguera por toda sua extensão, neste município</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4770/indicacao_88-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4770/indicacao_88-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a ROÇADA, no bairro da Barra do Ribeira, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4771/indicacao_89-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4771/indicacao_89-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a instalação e manutenção de LUMINÁRIAS na rua_x000D_
 Castelo Branco x José Gaspar da Silva, próximo ao n°75, neste município.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4772/indicacao_90-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4772/indicacao_90-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de POLICIAMENTO nos bairros do Icapara e Barra do_x000D_
 Ribeira, neste município</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4773/indicacao_91-25_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4773/indicacao_91-25_marciano.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido de realizar a instalação de COBERTURA nos pontos de ônibus, na_x000D_
 avenida Adhemar de Barros e na rua Dom Idílio José Soares, neste município.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4774/indicacao_92-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4774/indicacao_92-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de que seja realizado a manutenção das luminárias da Rua Momuna, próximo_x000D_
 ao nº 658, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4775/indicacao_93-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4775/indicacao_93-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de que seja realizado a ROÇADA na estrada da Costeira da Barra, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4776/indicacao_94-25_jose_luiz.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4776/indicacao_94-25_jose_luiz.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a instalação de PONTOS DE ILUMINAÇÃO na rua_x000D_
 Pinheirense, no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4777/indicacao_95-25_jose_luiz.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4777/indicacao_95-25_jose_luiz.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar manutenção da Estrada do Peroupava, próximo ao_x000D_
 trecho do Jailson Alemão, neste município</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4778/indicacao_96-25_mayara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4778/indicacao_96-25_mayara.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a demarcação de quilometragem nas ciclovias da_x000D_
 orla, neste município.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4779/indicacao_97-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4779/indicacao_97-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de INSTALAÇÃO DE PONTO DE ILUMINAÇÃO, na rua_x000D_
 Maria Madalena Martins, no bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4780/indicacao_98-25_josemar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4780/indicacao_98-25_josemar.pdf</t>
   </si>
   <si>
     <t>possibilidade de dar continuidade na manutenção da rua alameda 05 n1000 bairro nova iguape</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4781/indicacao_99-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4781/indicacao_99-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de que seja realizado a instalação de LUMINÁRIAS na Av. Brasil, Rodovia_x000D_
 Casemiro Teixeira KM 53, no bairro Três Barra, neste município.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4782/indicacao_100-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4782/indicacao_100-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de que seja realizado o NIVELAMENTO na Alameda 6, no bairro do Rocio,_x000D_
 neste município._x000D_
 .</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4783/indicacao_101-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4783/indicacao_101-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de MANUTENÇÃO DAS LUMINARIAS da praça MULTIUSO, no bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4784/indicacao_102-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4784/indicacao_102-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a operação TAPA BURACO, na estrada Vereador_x000D_
 Manoel da silva, estradada sentido IGUAPE x ICAPARA, neste município.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4785/indicacao_103-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4785/indicacao_103-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar CALÇAMENTO nas Alamedas 1; 2; 3; 4; 5 e 6, da_x000D_
 Nova Iguape, no bairro do Rocio, neste município</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4786/indicacao_104-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4786/indicacao_104-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a instalação de REDUTORES DE VELOCIDADE,_x000D_
 na Avenida Manoel Gonçalves Pires (AEROPORTO), próximo ao mercado Franco, no_x000D_
 bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4787/indicacao_105-25_vassao.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4787/indicacao_105-25_vassao.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar o CASCALHAMENTO E NIVELAMENTO, na_x000D_
 Vila Paraíso, no bairro Retiro, neste município.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4788/indicacao_106-25_vassao.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4788/indicacao_106-25_vassao.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar o CASCALHAMENTO E NIVELAMENTO, no_x000D_
 bairro Tabaquara, neste município.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4789/indicacao_107-25_vassao.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4789/indicacao_107-25_vassao.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar o CASCALHAMENTO E NIVELAMENTO, no_x000D_
 bairro Tiê, neste município.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4790/indicacao_108-25_jose_luiz.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4790/indicacao_108-25_jose_luiz.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de estender o horario de funcionamento do banheiro público, localizado na_x000D_
 baixada do mercado, até as 22:00 horas, facilitando o uso dos moradores e turistas que_x000D_
 frequentam esse local, neste município.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4791/indicacao_109-25_jose_luiz.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4791/indicacao_109-25_jose_luiz.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de tornar SENTIDO UNICO (mão única) a rua Mario Trudes, devido esta rua_x000D_
 ser muito estreita, no bairro do icapara, neste município.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4792/indicacao_110-25_jose_luiz.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4792/indicacao_110-25_jose_luiz.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de instalação de REDUTORES DE VELOCIDADE, na rua Julio João de_x000D_
 Cavalho, em frente da casa do Lorica, no bairro do Icapara, neste município</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4793/indicacao_111-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4793/indicacao_111-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de que seja realizado a ROÇADA e MANUTENÇÃO de um poste que está_x000D_
 em condições precárias, na rua 2, no bairro do Pontalzinho, neste município.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4794/requerimento_155-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4794/requerimento_155-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de que seja realizado a MANUTENÇÃO das LUMINÁRIAS na rua Registro,_x000D_
 próximo ao Nº 138, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4795/indicacao_113-25_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4795/indicacao_113-25_marciano.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, no sentido realizar a MANUTENÇÃO na estrada do Rio Pretinho, entre os_x000D_
 bairros: Pé da Serra e Despraiado, neste município.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4831/indicacao_114-25_jose_luiz.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4831/indicacao_114-25_jose_luiz.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de instalação de LUMINÁRIAS, na rua Presidente Bernardes, no bairro da_x000D_
 Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4832/indicacao_115-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4832/indicacao_115-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de que seja realizado a instalação de LUMINÁRIAS na rua Momuna,_x000D_
 próximo ao Nº 658, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4833/indicacao_116-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4833/indicacao_116-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de que seja realizado a instalação de LUMINÁRIAS, do bairro Vila Nova_x000D_
 até o bairro Aquários, neste município</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4834/indicacao_117-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4834/indicacao_117-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de que seja realizado a PODAGEM DE ÁRVORES e MANUTENÇÃO DAS_x000D_
 LUMINÁRIAS, na Rua 2 do Pontalzinho, no bairro do Icapara, neste município.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4835/indicacao_118-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4835/indicacao_118-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa_x000D_
 Junior, para que tome as devidas providências junto ao setor competente, a possibilidade de_x000D_
 realizar a manutenção da Rua Ciríaco Caetano de Souza, no bairro da Guaricana, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4843/indicacao_119-25_macau_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4843/indicacao_119-25_macau_1.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa_x000D_
 Junior, para que tome as devidas providências junto ao setor competente, a possibilidade de_x000D_
 realizar a ROÇADA, nos bairros Pontal; Vila Nova, Aquarios e Barra do Ribeira, neste_x000D_
 município</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4844/indicacao_120-25_macau_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4844/indicacao_120-25_macau_1.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa_x000D_
 Junior, para que tome as devidas providências junto ao setor competente, a possibilidade de_x000D_
 realizar o RECAPEAMENTO ou operação TAPA BURACO na Estrada do Icapara, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4845/indicacao_121-25_mayara_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4845/indicacao_121-25_mayara_1.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr._x000D_
 Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor_x000D_
 competente, a possibilidade de realizar a MANUTENÇÃO da quadra de futebol society,_x000D_
 localizada na Alamenda 2, Nova Iguape, neste município.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4846/indicacao_122-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4846/indicacao_122-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de que seja realizado o NIVELAMENTO e MANUTENÇÃO DAS_x000D_
 LUMINÁRIAS, na Viela 01, Rodovia Prefeito Casemiro Teixeira KM 54, neste município.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4847/indicacao_123-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4847/indicacao_123-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, a_x000D_
 possibilidade de que seja realizado MANUTENÇÃO DA LUMINÁRIA, na Alameda 1,_x000D_
 próximo ao numero 520, Nova Iguape, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4848/indicacao_124-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4848/indicacao_124-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, se existe_x000D_
 a possibilidade de que seja realizado a MANUTENÇÃO DAS LUMINÁRIAS, na Rua_x000D_
 Manoel Feliz da Rocha, Popular Nova, no bairro do Rocio, neste município</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4849/indicacao_125-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4849/indicacao_125-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, se existe_x000D_
 a possibilidade de que seja realizado a COLETA DE LIXO no KM 47; 48 e 49, na Rodovia_x000D_
 Prefeito Casemiro Teixeira, neste município</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4867/indicacao_126-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4867/indicacao_126-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, se existe_x000D_
 a possibilidade de que seja realizado a INSTALAÇÃO E MANUTENÇÃO das luminárias_x000D_
 na Rua França Nº 10, bairro Praia do Leste, neste município.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4868/indicacao_127-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4868/indicacao_127-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, se existe_x000D_
 a possibilidade de que seja realizado a INSTALAÇÃO de PONTO DE ÔNIBUS, na_x000D_
 entrada da Praia do Leste, neste município.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4869/indicacao_128-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4869/indicacao_128-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, se existe_x000D_
 a possibilidade de que seja realizado a manutenção da Avenida Eduardo Ébano Pereira,_x000D_
 próximo ao Nº 1190, Beira do Valo, neste município.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4870/indicacao_129-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4870/indicacao_129-25_vava.pdf</t>
   </si>
   <si>
     <t>NDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, se existe_x000D_
 a possibilidade de que seja realizado a INSTALAÇÃO de RAMPA DE ACESSO, na_x000D_
 lateral do pier da Avenida Eduardo Ébano Pereira, Vila Garcês, neste município.</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4871/indicacao_130-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4871/indicacao_130-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, se existe_x000D_
 a possibilidade de que seja realizado a ROÇADA E LIMPEZA na Estrada do Umbu km 5_x000D_
 até a Bomba d’agua, neste município.</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4872/indicacao_131-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4872/indicacao_131-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa_x000D_
 Junior, para que tome as devidas providências junto ao setor competente, a possibilidade de_x000D_
 realizar a ROÇADA E LIMPEZA, na Rua Cônego Braga, próximo a delegacia, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4873/indicacao_132-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4873/indicacao_132-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa_x000D_
 Junior, para que tome as devidas providências junto ao setor competente, a possibilidade de_x000D_
 realizar a MANITENÇÃO E NIVELAMENTO, das Ruas Capitão Oliveira; Círiaco Caêtano e_x000D_
 Lais Carneiro, bairro da Guaricana, neste município.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4874/indicacao_133-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4874/indicacao_133-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa_x000D_
 Junior, para que tome as devidas providências junto ao setor competente, a possibilidade de_x000D_
 realização de MANUTENÇÃO NOS POSTES DE ILUMINAÇÃO DA PRAÇA MULTIUSO,_x000D_
 tendo em vista que estão apresentando vazamento de energia, causando transtornos e_x000D_
 oferecendo riscos à população, no bairro da Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4875/indicacao_134-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4875/indicacao_134-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa_x000D_
 Junior, para que tome as devidas providências junto ao setor competente, a possibilidade de_x000D_
 realização de INTALAÇÃO DE ARQUIBANCADAS DE MADEIRA, no campo “Pedico”,_x000D_
 no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4884/indicacao_135-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4884/indicacao_135-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, se existe_x000D_
 a possibilidade de que seja instalado LUMINÁRIAS na Rua Alameda 5, em frente_x000D_
 a igreja Betânia, no bairrodo Rocio, neste município.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4885/indicacao_136-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4885/indicacao_136-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, se existe_x000D_
 a possibilidade de que seja instalado duas LUMINÁRIAS, no antigo porto da balsa no final_x000D_
 da Av. Princesa Isabel, para facilitar a vida dos pescadores, neste município.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4886/indicacao_137-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4886/indicacao_137-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, se existe_x000D_
 a possibilidade de ELEVAR A RAMPA DE ACESSO aos pescadores, conhecido como_x000D_
 “Porto do Pepinho”, ao lado pedágio, neste município.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4887/indicacao_138-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4887/indicacao_138-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, se existe_x000D_
 a possibilidade de INSTALAR LUMINÁRIAS no bairro do Aquários, neste município.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4888/indicacao_139-25_vava.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4888/indicacao_139-25_vava.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
 Barbosa Junior, para que tome as devidas providências junto ao setor competente, se existe_x000D_
 a possibilidade de realizar a MANUTENÇÃO, NIVELAMENTO E CASCALHAMENTO,_x000D_
 na Avenida Brasil, Rodovia Casemiro Teixeira km 53, Três Barras, neste município.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4889/indicacao_140-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4889/indicacao_140-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa_x000D_
 Junior, para que tome as devidas providências junto ao setor competente, a possibilidade de_x000D_
 realização de PAVIMENTAÇÃO na Rua Capitão Oliveira (porcina), no bairro da Guaricana,_x000D_
 neste município</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4890/indicacao_141-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4890/indicacao_141-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa_x000D_
 Junior, para que tome as devidas providências junto ao setor competente, a possibilidade de_x000D_
 realização de ROÇADA E LIMPEZA nos seguintes bairros: Vila Nova, Batidão e Aquárius,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4891/indicacao_142-25_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4891/indicacao_142-25_macau.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa_x000D_
 Junior, para que tome as devidas providências junto ao setor competente, a possibilidade de_x000D_
 instalação de um CAMPO SOCIETY ou um ESPAÇO DE LAZER, na rua Capitão Oliveira_x000D_
 no espaço conhecido como “Porcina”, no bairro da Guaricana, neste município.</t>
   </si>
   <si>
-    <t>4677</t>
-[...51 lines deleted...]
-TRUDES”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>4709</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4709/mocao_03_-_2025_-_ze_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente,_x000D_
+O vereador que esta subscreve, nos termos do art.175, §1º, inc. V do Regimento Interno, vem_x000D_
+respeitosamente requerer que, após ouvido o douto e soberano plenário, seja encaminhado, Moção de_x000D_
+Congratulações aos Bombeiros Civis: Robson Dias Ferreira, Leandro Abelar de Campos e Osvaldo_x000D_
+Domingues da Silva._x000D_
+Robson Dias Ferreira, nascido em Ferraz de Vasconcelos e criado na Zona Leste de São Paulo,_x000D_
+casado com Joice Pardini - Inspetora do curso técnico do ESA, pai de Caroline Pardini. Após ter atuado na_x000D_
+área de Segurança Privada como Vigilante de Transporte de Valores, Escolta Armada e Segurança Pessoal_x000D_
+Particular, formou-se como Bombeiro Civil, com especialização em APH (ATENDIMENTO PRÉHOSPITALAR) seguindo os passos de seu Tio, o Sargento Reformado do Corpo de Bombeiros da Polícia_x000D_
+Militar Clementino. Se dedicando totalmente a Prevenção e Combate ao Incêndio, formou-se como técnico_x000D_
+em segurança do trabalho constituindo assim a empresa Grupo de Ação Preventiva</t>
+  </si>
+  <si>
+    <t>4710</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4710/mocao_04_-_2025_-_alexandre_macau.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, nos termos do art.175, §1º, inc. V do Regimento Interno, vem respeitosamente requerer que, após ouvido o douto e soberano plenário, seja encaminhado, Moção de Congratulações a Cabo PM, Cristiane Sumaqueiro Santos.</t>
+  </si>
+  <si>
+    <t>4828</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4828/mocao_de_congratulacao_05-2025_-_mayara.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente,_x000D_
+A vereadora que esta subscreve, nos termos do art.175, §1º, inc. V do Regimento Interno,_x000D_
+vem respeitosamente requerer que, após ouvido o douto e soberano plenário, seja encaminhado,_x000D_
+Moção de Congratulação ao Atleta Léo Lukas._x000D_
+Leonardo Lukas de Oliveira Leodolter, filho de pai austríaco e mãe brasileira, Leonardo_x000D_
+Lukas de Oliveira Leodolter, conhecido com carinho como Léo Lukas, nasceu na Áustria em 09_x000D_
+de agosto de 2002 e veio para o Brasil ainda bebê. Após a perda precoce de seu pai, aos quatro_x000D_
+anos de idade, foi criado com amor, força e dedicação por sua mãe, a senhora Sidneia Maria de_x000D_
+Oliveira, carinhosamente chamada de Neia, ao lado de suas irmãs Isabelly e Rafaelly, além de_x000D_
+contar com duas irmãs que residem na Europa.</t>
+  </si>
+  <si>
+    <t>4863</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4863/mocao_de_congratulacao_06-2025_marciano_2.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, nos termos do art. 175, §1º, inciso V, do Regimento_x000D_
+Interno, vem, respeitosamente, requerer que, após ouvido o douto e soberano Plenário, seja_x000D_
+encaminhada Moção de Congratulações a Escola Técnica Estadual – ETEC Engenheiro Agrônomo_x000D_
+Narciso de Medeiros de Iguape, bem como ao Diretor, o Senhor Mauro Sérgio Adinolfi e a toda_x000D_
+sua equipe de coordenação, professores, colaboradores e alunos da instituição, pelo brilhante_x000D_
+desempenho obtido no Provão Paulista (SARESP).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -6942,67 +6942,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4693/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4689/oficio_26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4690/oficio_27.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4691/oficio_28.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4687/pl_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4686/pl_06_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4681/pl_07_25_estradas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4682/pl_08_25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4683/pl_09_25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4684/pl_10_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4692/pl_11_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4694/pl_12_abertura_de_credito_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4712/pl_13_abertura_de_credito_versao_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4752/pl_14_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4754/pl_cotas_afrodescentes_indigenas_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4830/pl_17_abertura_de_credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4864/pl_18_finalizado_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4900/pl_19_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4901/pl_20_abertura_de_credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4902/pl_21_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4903/pl_22_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4904/pl_23_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4906/pl_24_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4907/pl_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4908/pl_26_abertura_de_credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4685/plc_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4711/plc_03_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4753/pl_controlador_interno_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4865/plc_07_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4866/plc_08_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4883/plc_09_2025_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4909/plc_bonus_dos_professores_assinado_definitivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4910/plc_gaar_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4911/plc_refis_definitivamente_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4905/projeto_resolucao_alteracao_sessao_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4688/oficio_25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4709/mocao_03_-_2025_-_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4710/mocao_04_-_2025_-_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4828/mocao_de_congratulacao_05-2025_-_mayara.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4863/mocao_de_congratulacao_06-2025_marciano_2.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4523/requerimento_01-25.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4524/requerimento_02-25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4525/requerimento_03-25.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4526/requerimento_04-25.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4527/requerimento_05_-25.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4528/requerimento_06-25.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4529/requerimento_07-25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4530/requerimento_08-25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4531/requerimento_09-25.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4532/requerimento_10-25.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4533/requerimento_11-25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4534/requerimento_13-25.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4535/requerimento_14-25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4536/requerimento_15-25.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4537/requerimento_16-25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4538/requerimento_17-25.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4539/requerimento_18-25.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4540/requerimento_19-25.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4541/requerimento_20-25.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4548/requerimento_mayara_21-25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4549/requerimento_mayara_22-25.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4550/requerimento_vava_23-25.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4551/requerimento_vava_24-25.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4552/requerimento_vava_25-25.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4553/requerimento_vava_26-25.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4554/requerimento_waguinho_27-25.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4555/requerimento_waguinho_28-25.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4556/requerimento_waguinho_29.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4557/requerimento_waguinho_30.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4558/requerimento_waguinho_31.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4559/requerimento_alexandre_macau_32-25_corrigido.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4560/requerimento_macau_33-25.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4561/requerimento_macau_34-25.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4562/requerimento_alexandre_macau_35-25.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4563/requerimento_waguinho_36.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4564/requerimento_daniel_vassao_37-25.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4565/requerimento_daniel_vassao_38-25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4566/requerimento_jose_luiz_39-25.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4567/requerimento_marciano_40-25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4568/requerimento_lucinete41-25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4569/requerimento_lucinete_42-25.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4570/requerimento_vava_pescador_43-25.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4571/requerimento_marciano_44-25.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4582/requerimento_eduardo_45-25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4583/requerimento_eduardo_46-25.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4584/requerimento_eduardo_47-25.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4585/requerimento_eduardo_48-25.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4586/requerimento_eduardo_49-25.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4587/requerimento_lucinete_50-25.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4588/requerimento_jose_luiz_51-25.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4589/requerimento_lucinete_52-25.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4590/requerimento_macau_53-25.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4591/requerimento_macau_54-25.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4592/requerimento_macau_55-25.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4593/requerimento_macau_56-25.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4594/requerimento_mayara_57-25.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4595/requerimento_vava_58-25.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4596/requerimento_vava_59-25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4597/requerimento_josemar_60-25.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4598/requerimento_josemar_61-25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4604/requerimento_jose_luiz_62-25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4605/requerimento_jose_luiz_63-25.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4606/requerimento_jose_luiz_64-25.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4607/requerimento_jose_luiz_65-25.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4608/requerimento_jose_luiz_66-25.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4609/requerimento_vava_67-25.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4610/requerimento_vava_68-25.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4611/requerimento_vava_69-25.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4612/requerimento_vava_70-25.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4613/requerimento_marciano_71-25.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4614/requerimento_marciano_72-25.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4615/requerimento_alexandre_macau_73-25.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4616/requerimento_alexandre_macau_74-25.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4617/requerimento_alexandre_macau_75-25.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4618/requerimento_eduardo_lara_76-25.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4619/requerimento_eduardo_lara_77-25.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4620/requerimento_eduardo_lara_78-25.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4621/requerimento_waguinho_79-25.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4622/requerimento_waguinho_80-25.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4623/requerimento_eduardo_lara_81-25.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4625/requerimento_vava_83-25.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4626/requerimento_vava_84-25.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4627/requerimento_vava_85-25.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4628/requerimento_marciano_86-25.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4629/requerimento_ze_luiz_87-25.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4630/requerimento_lucinete_88-25.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4631/requerimento_lucinete_89-25.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4647/requerimento_waguinho_90-25.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4638/requerimento_vava_91-25.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4639/requerimento_vava_92-25.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4640/requerimento_vava_93-25.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4641/requerimento_vava_94-25.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4642/requerimento_mayara_95-25.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4643/requerimento_macau_96-25.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4644/requerimento_macau_97-25.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4645/requerimento_macau_98-25.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4646/requerimento_macau_99-25.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4648/requerimento_mayara_100-25.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4649/requerimento_josemar_101-25.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4650/requerimento_jose_luiz_102-25.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4656/requerimento_ze_luiz_103-25.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4657/requerimento_ze_luiz_104-25.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4658/requerimento_vava_105-25.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4659/requerimento_waguinho_106-25.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4660/requerimento_waguinho_107-25.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4661/requerimento_waguinho_108-25.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4662/requerimento_waguinho_109-25.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4663/requerimento_eduardo_lara_110-25.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4664/requerimento_111-25_mayara_carvalho.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4665/requerimento_112-25_mayara_carvalho.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4666/requerimento_113-25_mayara_carvalho.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4667/requerimento_114-25_mayara_carvalho.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4668/requerimento_alexandre_macau_115-25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4669/requerimento_alexandre_macau_116-25.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4670/requerimento_alexandre_macau_117-25.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4671/requerimento_alexandre_macau_118-25.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4672/requerimento_waguinho_119-25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4673/requerimento_marciano_120-25.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4674/requerimento_marciano_121-25.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4675/requerimento_lucinete_122-25.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4676/requerimento_marciano_123-25.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4701/requerimento_vava_124-25.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4702/requerimento_vava_125-25.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4703/requerimento_ze_luiz_126-25.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4704/requerimento_ze_luiz_127-25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4705/requerimento_lucinete_128-25.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4706/requerimento_alexandre_macau_129-25.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4707/requerimento_alexandre_macau_130-25.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4708/requerimento_alexandre_macau_131-25.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4720/requerimento_vava_132-25.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4721/requerimento_vava_133-25.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4722/requerimento_alexandre_macau_134-25.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4723/requerimento_alexandre_macau_135-25.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4724/requerimento_alexandre_macau_136-25.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4725/requerimento_ze_luiz_137-25.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4726/requerimento_ze_luiz_138-25.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4727/requerimento_vava_139-25.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4728/requerimento_140-25_mayara.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4729/requerimento_marciano_141-25.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4730/requerimento_eduardo_142-25.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4742/requerimento_143-25_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4731/requerimento_144-25_vava.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4732/requerimento_145-25_vava.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4733/requerimento_146-25_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4734/requerimento_147-25_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4735/requerimento_148-25_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4736/requerimento_149-25_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4737/requerimento_150-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4738/requerimento_151-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4739/requerimento_152-25_mayara.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4740/requerimento_153-25_mayara.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4741/requerimento_154-25_vava.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4796/requerimento_155-25_vava.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4797/requerimento_156-25_marciano.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4798/requerimento_157-25_marciano.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4799/requerimento_158-25_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4800/requerimento_159-25_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4801/requerimento_160-25_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4802/requerimento_161-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4803/requerimento_162-25_vava.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4804/requerimento_163-25_benilto.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4805/requerimento_164-25_mayara.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4806/requerimento_165-25_mayara.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4807/requerimento_166-25_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4808/requerimento_167-25_vava.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4809/requerimento_168-25_vava.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4810/requerimento_169-25_vava.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4811/requerimento_170-25_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4812/requerimento_171-25_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4813/requerimento_172-25_marciano.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4814/requerimento_173-25_marciano.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4815/requerimento_174-25_waguinho.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4816/requerimento_175-25_vava.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4817/requerimento_176-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4818/requerimento_177-25_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4819/requerimento_178-25_macau.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4820/requerimento_179-25_macau.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4821/requerimento_180-25_josemar.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4822/requerimento_181-25_vava.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4823/requerimento_182-25_vava.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4824/requerimento_183-25_macau.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4825/requerimento_184-25_macau.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4826/requerimento_185-25_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4827/requerimento_ze_luiz_186-25.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4836/requerimento_187-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4837/requerimento_188-25_macau.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4839/requerimento_190-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4840/requerimento_191-25_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4841/requerimento_192-25_vava.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4842/requerimento_193-25_vava.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4850/requerimento_194-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4851/requerimento_195-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4852/requerimento_196-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4853/requerimento_197-25_macau.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4854/requerimento_198-25_macau.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4855/requerimento_199-25_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4856/requerimento_200-25_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4857/requerimento_201-25_mayara.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4858/requerimento_202-25_mayara.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4859/requerimento_203-25_vava.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4860/requerimento_204-25_vava.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4861/requerimento_205-25_waguinho.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4862/requerimento_206-25_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4876/requerimento_207-25_vava.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4877/requerimento_208-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4878/requerimento_209-25_macau.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4879/requerimento_210-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4880/requerimento_211-25_waguinho.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4881/requerimento_212-25_waguinho.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4882/requerimento_213-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4892/requerimento_214-25_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4893/requerimento_217-25_vava.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4894/requerimento_218-25_vava.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4895/requerimento_219-25_marciano.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4896/requerimento_220-25_macau.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4897/requerimento_221-25_macau.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4898/requerimento_222-25_macau.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4899/requerimento_223-25_waguinho.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4506/indicacao_01-25.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4507/indicacao_02-25.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4508/indicacao_03-25.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4509/indicacao_04-25.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4510/indicacao_05-25.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4511/indicacao_06-25.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4512/indicacao_07-25.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4513/indicacao_08-25.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4514/indicacao_09-25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4515/indicacao_10-25.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4516/indicacao_11-25.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4517/indicacao_12-25.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4518/indicacao_13-25.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4519/indicacao_14-25_.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4520/indicacao_15-25.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4521/indicacao_16-25.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4522/indicacao_17-25.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4542/indicacao_mayara_18-25.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4543/indicacao_mayara_19-25.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4544/indicacao_alexandre_macau_20-25.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4545/indicacao_alexandre_macau_21-25.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4546/indicacao_marciano_22-25.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4547/indicacao_jose_luiz_23-25.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4572/indicacao_jose_luiz_25-25.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4573/indicacao_jose_luiz_26-02.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4574/indicacao_jose_luiz_27-25.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4575/indicacao_jose_luiz_28-25.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4576/indicacao_lucinete_29-25.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4577/indicacao_alexandre_macau_30-25.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4578/indicacao_alexandre_macau_31-25.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4579/indicacao_alexandre_macau_32-25.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4580/indicacao_mayara_33-25.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4581/indicacao_mayara_34-25.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4599/indicacao_marciano_35-25.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4601/indicacao_alexandre_macau_37-25.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4602/indicacao_alexandre_macau_38-25.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4603/indicacao_waguinho_39-25.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4624/indicacao_marciano_40-25.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4632/indicacao_mayara_42-25.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4633/indicacao_mayara_42-25.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4634/indicacao_mayara_43-25.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4635/indicacao_mayara_44-25.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4636/indicacao_macau_45-25.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4637/indicacao_macau_46-25.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4651/indicacao_jose_luiz_47-25.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4652/indicacao_mayara_48-25.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4653/indicacao_alexandre_49-25.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4654/indicacao_alexandre_50-25.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4655/indicacao_waguinho_51-25.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4695/indicacao_vava_52-25.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4696/indicacao_vava_53-25.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4697/indicacao_macau_54-25.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4698/indicacao_macau_55-25.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4699/indicacao_macau_56-25.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4700/indicacao_vava_57-25.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4713/indicacao_vava_58-25.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4714/indicacao_macau_59-25.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4715/indicacao_macau_60-25.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4716/indicacao_vava_61-25.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4717/indicacao_mayara_62-25.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4718/indicacao_mayara_63-25.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4719/indicacao_mayara_64-25.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4743/indicacao_jose_luiz_65-25.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4744/indicacao_66-25_macau.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4745/indicacao_67-25_macau.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4746/indicacao_68-25_macau.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4747/indicacao_69-25_vassao.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4748/indicacao_70-25_vava.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4749/indicacao_71-25_vava.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4750/indicacao_72-25_vava.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4751/indicacao_73-25_vava.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4756/indicacao_74-25_vava.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4757/indicacao_75-25_vava.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4758/indicacao_76-25_vava.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4759/indicacao_77-25_macau.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4760/indicacao_78-25_macau.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4761/indicacao_79-25_macau.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4762/indicacao_80-25_macau.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4763/indicacao_81-25_vava.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4764/indicacao_82-25_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4765/indicacao_83-25_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4766/indicacao_84-25_vava.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4767/indicacao_85-25_vava.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4768/indicacao_86-25_vava.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4769/indicacao_87-25_macau.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4770/indicacao_88-25_macau.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4771/indicacao_89-25_macau.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4772/indicacao_90-25_macau.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4773/indicacao_91-25_marciano.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4774/indicacao_92-25_vava.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4775/indicacao_93-25_vava.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4776/indicacao_94-25_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4777/indicacao_95-25_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4778/indicacao_96-25_mayara.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4779/indicacao_97-25_macau.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4780/indicacao_98-25_josemar.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4781/indicacao_99-25_vava.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4782/indicacao_100-25_vava.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4783/indicacao_101-25_macau.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4784/indicacao_102-25_macau.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4785/indicacao_103-25_macau.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4786/indicacao_104-25_macau.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4787/indicacao_105-25_vassao.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4788/indicacao_106-25_vassao.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4789/indicacao_107-25_vassao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4790/indicacao_108-25_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4791/indicacao_109-25_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4792/indicacao_110-25_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4793/indicacao_111-25_vava.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4794/requerimento_155-25_vava.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4795/indicacao_113-25_marciano.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4831/indicacao_114-25_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4832/indicacao_115-25_vava.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4833/indicacao_116-25_vava.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4834/indicacao_117-25_vava.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4835/indicacao_118-25_macau.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4843/indicacao_119-25_macau_1.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4844/indicacao_120-25_macau_1.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4845/indicacao_121-25_mayara_1.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4846/indicacao_122-25_vava.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4847/indicacao_123-25_vava.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4848/indicacao_124-25_vava.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4849/indicacao_125-25_vava.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4867/indicacao_126-25_vava.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4868/indicacao_127-25_vava.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4869/indicacao_128-25_vava.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4870/indicacao_129-25_vava.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4871/indicacao_130-25_vava.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4872/indicacao_131-25_macau.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4873/indicacao_132-25_macau.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4874/indicacao_133-25_macau.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4875/indicacao_134-25_macau.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4884/indicacao_135-25_vava.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4885/indicacao_136-25_vava.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4886/indicacao_137-25_vava.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4887/indicacao_138-25_vava.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4888/indicacao_139-25_vava.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4889/indicacao_140-25_macau.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4890/indicacao_141-25_macau.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4891/indicacao_142-25_macau.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4677/projeto_de_lei_no_01__ipca_1.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4678/projeto_de_lei__no02_de_26_de_fevereiro_de_2025_-_valdemir.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4679/projeto_de_lei_no03_de_10_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4680/projeto_de_lei_no04_de_17_de_marco_de_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4693/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4689/oficio_26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4690/oficio_27.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4691/oficio_28.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4687/pl_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4686/pl_06_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4681/pl_07_25_estradas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4682/pl_08_25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4683/pl_09_25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4684/pl_10_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4692/pl_11_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4694/pl_12_abertura_de_credito_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4712/pl_13_abertura_de_credito_versao_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4752/pl_14_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4754/pl_cotas_afrodescentes_indigenas_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4830/pl_17_abertura_de_credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4864/pl_18_finalizado_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4900/pl_19_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4901/pl_20_abertura_de_credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4902/pl_21_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4903/pl_22_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4904/pl_23_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4906/pl_24_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4907/pl_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4908/pl_26_abertura_de_credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4677/projeto_de_lei_no_01__ipca_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4678/projeto_de_lei__no02_de_26_de_fevereiro_de_2025_-_valdemir.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4679/projeto_de_lei_no03_de_10_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4680/projeto_de_lei_no04_de_17_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4685/plc_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4711/plc_03_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4753/pl_controlador_interno_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4865/plc_07_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4866/plc_08_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4883/plc_09_2025_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4909/plc_bonus_dos_professores_assinado_definitivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4910/plc_gaar_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4911/plc_refis_definitivamente_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4905/projeto_resolucao_alteracao_sessao_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4688/oficio_25.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4523/requerimento_01-25.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4524/requerimento_02-25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4525/requerimento_03-25.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4526/requerimento_04-25.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4527/requerimento_05_-25.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4528/requerimento_06-25.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4529/requerimento_07-25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4530/requerimento_08-25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4531/requerimento_09-25.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4532/requerimento_10-25.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4533/requerimento_11-25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4534/requerimento_13-25.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4535/requerimento_14-25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4536/requerimento_15-25.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4537/requerimento_16-25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4538/requerimento_17-25.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4539/requerimento_18-25.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4540/requerimento_19-25.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4541/requerimento_20-25.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4548/requerimento_mayara_21-25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4549/requerimento_mayara_22-25.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4550/requerimento_vava_23-25.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4551/requerimento_vava_24-25.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4552/requerimento_vava_25-25.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4553/requerimento_vava_26-25.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4554/requerimento_waguinho_27-25.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4555/requerimento_waguinho_28-25.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4556/requerimento_waguinho_29.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4557/requerimento_waguinho_30.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4558/requerimento_waguinho_31.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4559/requerimento_alexandre_macau_32-25_corrigido.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4560/requerimento_macau_33-25.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4561/requerimento_macau_34-25.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4562/requerimento_alexandre_macau_35-25.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4563/requerimento_waguinho_36.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4564/requerimento_daniel_vassao_37-25.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4565/requerimento_daniel_vassao_38-25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4566/requerimento_jose_luiz_39-25.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4567/requerimento_marciano_40-25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4568/requerimento_lucinete41-25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4569/requerimento_lucinete_42-25.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4570/requerimento_vava_pescador_43-25.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4571/requerimento_marciano_44-25.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4582/requerimento_eduardo_45-25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4583/requerimento_eduardo_46-25.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4584/requerimento_eduardo_47-25.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4585/requerimento_eduardo_48-25.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4586/requerimento_eduardo_49-25.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4587/requerimento_lucinete_50-25.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4588/requerimento_jose_luiz_51-25.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4589/requerimento_lucinete_52-25.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4590/requerimento_macau_53-25.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4591/requerimento_macau_54-25.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4592/requerimento_macau_55-25.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4593/requerimento_macau_56-25.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4594/requerimento_mayara_57-25.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4595/requerimento_vava_58-25.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4596/requerimento_vava_59-25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4597/requerimento_josemar_60-25.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4598/requerimento_josemar_61-25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4604/requerimento_jose_luiz_62-25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4605/requerimento_jose_luiz_63-25.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4606/requerimento_jose_luiz_64-25.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4607/requerimento_jose_luiz_65-25.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4608/requerimento_jose_luiz_66-25.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4609/requerimento_vava_67-25.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4610/requerimento_vava_68-25.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4611/requerimento_vava_69-25.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4612/requerimento_vava_70-25.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4613/requerimento_marciano_71-25.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4614/requerimento_marciano_72-25.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4615/requerimento_alexandre_macau_73-25.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4616/requerimento_alexandre_macau_74-25.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4617/requerimento_alexandre_macau_75-25.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4618/requerimento_eduardo_lara_76-25.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4619/requerimento_eduardo_lara_77-25.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4620/requerimento_eduardo_lara_78-25.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4621/requerimento_waguinho_79-25.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4622/requerimento_waguinho_80-25.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4623/requerimento_eduardo_lara_81-25.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4625/requerimento_vava_83-25.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4626/requerimento_vava_84-25.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4627/requerimento_vava_85-25.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4628/requerimento_marciano_86-25.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4629/requerimento_ze_luiz_87-25.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4630/requerimento_lucinete_88-25.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4631/requerimento_lucinete_89-25.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4647/requerimento_waguinho_90-25.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4638/requerimento_vava_91-25.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4639/requerimento_vava_92-25.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4640/requerimento_vava_93-25.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4641/requerimento_vava_94-25.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4642/requerimento_mayara_95-25.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4643/requerimento_macau_96-25.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4644/requerimento_macau_97-25.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4645/requerimento_macau_98-25.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4646/requerimento_macau_99-25.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4648/requerimento_mayara_100-25.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4649/requerimento_josemar_101-25.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4650/requerimento_jose_luiz_102-25.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4656/requerimento_ze_luiz_103-25.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4657/requerimento_ze_luiz_104-25.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4658/requerimento_vava_105-25.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4659/requerimento_waguinho_106-25.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4660/requerimento_waguinho_107-25.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4661/requerimento_waguinho_108-25.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4662/requerimento_waguinho_109-25.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4663/requerimento_eduardo_lara_110-25.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4664/requerimento_111-25_mayara_carvalho.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4665/requerimento_112-25_mayara_carvalho.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4666/requerimento_113-25_mayara_carvalho.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4667/requerimento_114-25_mayara_carvalho.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4668/requerimento_alexandre_macau_115-25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4669/requerimento_alexandre_macau_116-25.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4670/requerimento_alexandre_macau_117-25.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4671/requerimento_alexandre_macau_118-25.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4672/requerimento_waguinho_119-25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4673/requerimento_marciano_120-25.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4674/requerimento_marciano_121-25.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4675/requerimento_lucinete_122-25.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4676/requerimento_marciano_123-25.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4701/requerimento_vava_124-25.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4702/requerimento_vava_125-25.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4703/requerimento_ze_luiz_126-25.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4704/requerimento_ze_luiz_127-25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4705/requerimento_lucinete_128-25.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4706/requerimento_alexandre_macau_129-25.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4707/requerimento_alexandre_macau_130-25.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4708/requerimento_alexandre_macau_131-25.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4720/requerimento_vava_132-25.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4721/requerimento_vava_133-25.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4722/requerimento_alexandre_macau_134-25.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4723/requerimento_alexandre_macau_135-25.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4724/requerimento_alexandre_macau_136-25.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4725/requerimento_ze_luiz_137-25.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4726/requerimento_ze_luiz_138-25.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4727/requerimento_vava_139-25.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4728/requerimento_140-25_mayara.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4729/requerimento_marciano_141-25.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4730/requerimento_eduardo_142-25.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4742/requerimento_143-25_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4731/requerimento_144-25_vava.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4732/requerimento_145-25_vava.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4733/requerimento_146-25_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4734/requerimento_147-25_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4735/requerimento_148-25_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4736/requerimento_149-25_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4737/requerimento_150-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4738/requerimento_151-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4739/requerimento_152-25_mayara.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4740/requerimento_153-25_mayara.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4741/requerimento_154-25_vava.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4796/requerimento_155-25_vava.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4797/requerimento_156-25_marciano.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4798/requerimento_157-25_marciano.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4799/requerimento_158-25_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4800/requerimento_159-25_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4801/requerimento_160-25_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4802/requerimento_161-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4803/requerimento_162-25_vava.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4804/requerimento_163-25_benilto.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4805/requerimento_164-25_mayara.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4806/requerimento_165-25_mayara.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4807/requerimento_166-25_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4808/requerimento_167-25_vava.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4809/requerimento_168-25_vava.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4810/requerimento_169-25_vava.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4811/requerimento_170-25_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4812/requerimento_171-25_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4813/requerimento_172-25_marciano.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4814/requerimento_173-25_marciano.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4815/requerimento_174-25_waguinho.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4816/requerimento_175-25_vava.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4817/requerimento_176-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4818/requerimento_177-25_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4819/requerimento_178-25_macau.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4820/requerimento_179-25_macau.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4821/requerimento_180-25_josemar.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4822/requerimento_181-25_vava.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4823/requerimento_182-25_vava.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4824/requerimento_183-25_macau.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4825/requerimento_184-25_macau.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4826/requerimento_185-25_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4827/requerimento_ze_luiz_186-25.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4836/requerimento_187-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4837/requerimento_188-25_macau.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4839/requerimento_190-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4840/requerimento_191-25_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4841/requerimento_192-25_vava.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4842/requerimento_193-25_vava.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4850/requerimento_194-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4851/requerimento_195-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4852/requerimento_196-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4853/requerimento_197-25_macau.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4854/requerimento_198-25_macau.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4855/requerimento_199-25_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4856/requerimento_200-25_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4857/requerimento_201-25_mayara.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4858/requerimento_202-25_mayara.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4859/requerimento_203-25_vava.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4860/requerimento_204-25_vava.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4861/requerimento_205-25_waguinho.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4862/requerimento_206-25_eduardo_lara.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4876/requerimento_207-25_vava.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4877/requerimento_208-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4878/requerimento_209-25_macau.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4879/requerimento_210-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4880/requerimento_211-25_waguinho.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4881/requerimento_212-25_waguinho.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4882/requerimento_213-25_lucinete.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4892/requerimento_214-25_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4893/requerimento_217-25_vava.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4894/requerimento_218-25_vava.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4895/requerimento_219-25_marciano.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4896/requerimento_220-25_macau.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4897/requerimento_221-25_macau.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4898/requerimento_222-25_macau.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4899/requerimento_223-25_waguinho.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4506/indicacao_01-25.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4507/indicacao_02-25.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4508/indicacao_03-25.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4509/indicacao_04-25.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4510/indicacao_05-25.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4511/indicacao_06-25.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4512/indicacao_07-25.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4513/indicacao_08-25.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4514/indicacao_09-25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4515/indicacao_10-25.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4516/indicacao_11-25.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4517/indicacao_12-25.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4518/indicacao_13-25.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4519/indicacao_14-25_.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4520/indicacao_15-25.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4521/indicacao_16-25.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4522/indicacao_17-25.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4542/indicacao_mayara_18-25.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4543/indicacao_mayara_19-25.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4544/indicacao_alexandre_macau_20-25.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4545/indicacao_alexandre_macau_21-25.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4546/indicacao_marciano_22-25.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4547/indicacao_jose_luiz_23-25.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4572/indicacao_jose_luiz_25-25.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4573/indicacao_jose_luiz_26-02.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4574/indicacao_jose_luiz_27-25.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4575/indicacao_jose_luiz_28-25.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4576/indicacao_lucinete_29-25.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4577/indicacao_alexandre_macau_30-25.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4578/indicacao_alexandre_macau_31-25.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4579/indicacao_alexandre_macau_32-25.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4580/indicacao_mayara_33-25.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4581/indicacao_mayara_34-25.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4599/indicacao_marciano_35-25.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4601/indicacao_alexandre_macau_37-25.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4602/indicacao_alexandre_macau_38-25.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4603/indicacao_waguinho_39-25.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4624/indicacao_marciano_40-25.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4632/indicacao_mayara_42-25.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4633/indicacao_mayara_42-25.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4634/indicacao_mayara_43-25.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4635/indicacao_mayara_44-25.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4636/indicacao_macau_45-25.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4637/indicacao_macau_46-25.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4651/indicacao_jose_luiz_47-25.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4652/indicacao_mayara_48-25.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4653/indicacao_alexandre_49-25.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4654/indicacao_alexandre_50-25.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4655/indicacao_waguinho_51-25.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4695/indicacao_vava_52-25.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4696/indicacao_vava_53-25.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4697/indicacao_macau_54-25.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4698/indicacao_macau_55-25.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4699/indicacao_macau_56-25.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4700/indicacao_vava_57-25.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4713/indicacao_vava_58-25.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4714/indicacao_macau_59-25.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4715/indicacao_macau_60-25.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4716/indicacao_vava_61-25.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4717/indicacao_mayara_62-25.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4718/indicacao_mayara_63-25.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4719/indicacao_mayara_64-25.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4743/indicacao_jose_luiz_65-25.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4744/indicacao_66-25_macau.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4745/indicacao_67-25_macau.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4746/indicacao_68-25_macau.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4747/indicacao_69-25_vassao.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4748/indicacao_70-25_vava.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4749/indicacao_71-25_vava.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4750/indicacao_72-25_vava.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4751/indicacao_73-25_vava.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4756/indicacao_74-25_vava.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4757/indicacao_75-25_vava.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4758/indicacao_76-25_vava.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4759/indicacao_77-25_macau.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4760/indicacao_78-25_macau.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4761/indicacao_79-25_macau.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4762/indicacao_80-25_macau.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4763/indicacao_81-25_vava.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4764/indicacao_82-25_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4765/indicacao_83-25_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4766/indicacao_84-25_vava.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4767/indicacao_85-25_vava.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4768/indicacao_86-25_vava.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4769/indicacao_87-25_macau.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4770/indicacao_88-25_macau.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4771/indicacao_89-25_macau.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4772/indicacao_90-25_macau.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4773/indicacao_91-25_marciano.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4774/indicacao_92-25_vava.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4775/indicacao_93-25_vava.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4776/indicacao_94-25_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4777/indicacao_95-25_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4778/indicacao_96-25_mayara.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4779/indicacao_97-25_macau.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4780/indicacao_98-25_josemar.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4781/indicacao_99-25_vava.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4782/indicacao_100-25_vava.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4783/indicacao_101-25_macau.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4784/indicacao_102-25_macau.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4785/indicacao_103-25_macau.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4786/indicacao_104-25_macau.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4787/indicacao_105-25_vassao.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4788/indicacao_106-25_vassao.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4789/indicacao_107-25_vassao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4790/indicacao_108-25_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4791/indicacao_109-25_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4792/indicacao_110-25_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4793/indicacao_111-25_vava.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4794/requerimento_155-25_vava.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4795/indicacao_113-25_marciano.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4831/indicacao_114-25_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4832/indicacao_115-25_vava.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4833/indicacao_116-25_vava.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4834/indicacao_117-25_vava.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4835/indicacao_118-25_macau.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4843/indicacao_119-25_macau_1.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4844/indicacao_120-25_macau_1.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4845/indicacao_121-25_mayara_1.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4846/indicacao_122-25_vava.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4847/indicacao_123-25_vava.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4848/indicacao_124-25_vava.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4849/indicacao_125-25_vava.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4867/indicacao_126-25_vava.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4868/indicacao_127-25_vava.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4869/indicacao_128-25_vava.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4870/indicacao_129-25_vava.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4871/indicacao_130-25_vava.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4872/indicacao_131-25_macau.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4873/indicacao_132-25_macau.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4874/indicacao_133-25_macau.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4875/indicacao_134-25_macau.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4884/indicacao_135-25_vava.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4885/indicacao_136-25_vava.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4886/indicacao_137-25_vava.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4887/indicacao_138-25_vava.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4888/indicacao_139-25_vava.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4889/indicacao_140-25_macau.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4890/indicacao_141-25_macau.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4891/indicacao_142-25_macau.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4709/mocao_03_-_2025_-_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4710/mocao_04_-_2025_-_alexandre_macau.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4828/mocao_de_congratulacao_05-2025_-_mayara.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2025/4863/mocao_de_congratulacao_06-2025_marciano_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H405"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="248.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7643,6346 +7643,6343 @@
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>108</v>
       </c>
       <c r="H26" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>109</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D27" t="s">
         <v>110</v>
       </c>
       <c r="E27" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H27" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>114</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D28" t="s">
         <v>110</v>
       </c>
       <c r="E28" t="s">
         <v>111</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D29" t="s">
         <v>110</v>
       </c>
       <c r="E29" t="s">
         <v>111</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D30" t="s">
         <v>110</v>
       </c>
       <c r="E30" t="s">
         <v>111</v>
       </c>
+      <c r="F30" t="s">
+        <v>123</v>
+      </c>
       <c r="G30" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="H30" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="E31" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="H31" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="D32" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="E32" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="H32" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="D33" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="E33" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="H33" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="D34" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="E34" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="H34" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D35" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="E35" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="H35" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D36" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="E36" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="F36" t="s">
-        <v>141</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H36" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D37" t="s">
-        <v>145</v>
+        <v>127</v>
       </c>
       <c r="E37" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>147</v>
       </c>
       <c r="H37" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>149</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="D38" t="s">
+        <v>127</v>
+      </c>
+      <c r="E38" t="s">
+        <v>128</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="E38" t="s">
+      <c r="H38" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="D39" t="s">
-        <v>150</v>
+        <v>127</v>
       </c>
       <c r="E39" t="s">
-        <v>151</v>
+        <v>128</v>
       </c>
       <c r="F39" t="s">
-        <v>156</v>
+        <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="H39" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>156</v>
+      </c>
+      <c r="E40" t="s">
+        <v>157</v>
+      </c>
+      <c r="F40" t="s">
+        <v>158</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="B40" t="s">
-[...11 lines deleted...]
-      <c r="F40" t="s">
+      <c r="H40" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>161</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>162</v>
+      </c>
+      <c r="E41" t="s">
         <v>163</v>
       </c>
-      <c r="B41" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E42" t="s">
+        <v>168</v>
+      </c>
+      <c r="F42" t="s">
+        <v>123</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="F42" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>17</v>
       </c>
       <c r="D43" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E43" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F43" t="s">
+        <v>172</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="G43" s="1" t="s">
+      <c r="H43" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>21</v>
       </c>
       <c r="D44" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E44" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F44" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G44" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H44" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>25</v>
       </c>
       <c r="D45" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E45" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F45" t="s">
+        <v>179</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="G45" s="1" t="s">
+      <c r="H45" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>29</v>
       </c>
       <c r="D46" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E46" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F46" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G46" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H46" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>33</v>
       </c>
       <c r="D47" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E47" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F47" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>187</v>
       </c>
       <c r="H47" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>189</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>37</v>
       </c>
       <c r="D48" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E48" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F48" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>190</v>
       </c>
       <c r="H48" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>192</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>41</v>
       </c>
       <c r="D49" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E49" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F49" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>193</v>
       </c>
       <c r="H49" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>195</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>45</v>
       </c>
       <c r="D50" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E50" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F50" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>196</v>
       </c>
       <c r="H50" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>198</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>49</v>
       </c>
       <c r="D51" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E51" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F51" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H51" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>53</v>
       </c>
       <c r="D52" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E52" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F52" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H52" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>60</v>
       </c>
       <c r="D53" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E53" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F53" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>206</v>
       </c>
       <c r="H53" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>208</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>64</v>
       </c>
       <c r="D54" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E54" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F54" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>209</v>
       </c>
       <c r="H54" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>211</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>68</v>
       </c>
       <c r="D55" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E55" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F55" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>212</v>
       </c>
       <c r="H55" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>214</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>215</v>
       </c>
       <c r="D56" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E56" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F56" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>216</v>
       </c>
       <c r="H56" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>218</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>72</v>
       </c>
       <c r="D57" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E57" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F57" t="s">
+        <v>119</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>76</v>
       </c>
       <c r="D58" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E58" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F58" t="s">
-        <v>219</v>
+        <v>119</v>
       </c>
       <c r="G58" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H58" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>80</v>
       </c>
       <c r="D59" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E59" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F59" t="s">
-        <v>219</v>
+        <v>119</v>
       </c>
       <c r="G59" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H59" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>84</v>
       </c>
       <c r="D60" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E60" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F60" t="s">
-        <v>219</v>
+        <v>119</v>
       </c>
       <c r="G60" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H60" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>87</v>
       </c>
       <c r="D61" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E61" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F61" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>232</v>
       </c>
       <c r="H61" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>234</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>91</v>
       </c>
       <c r="D62" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E62" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F62" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>235</v>
       </c>
       <c r="H62" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>237</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>95</v>
       </c>
       <c r="D63" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E63" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F63" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>238</v>
       </c>
       <c r="H63" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>240</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>99</v>
       </c>
       <c r="D64" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E64" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F64" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>241</v>
       </c>
       <c r="H64" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>243</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>103</v>
       </c>
       <c r="D65" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E65" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F65" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>244</v>
       </c>
       <c r="H65" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>246</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>107</v>
       </c>
       <c r="D66" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E66" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F66" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>247</v>
       </c>
       <c r="H66" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>249</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>250</v>
       </c>
       <c r="D67" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E67" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F67" t="s">
         <v>251</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>252</v>
       </c>
       <c r="H67" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>254</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>255</v>
       </c>
       <c r="D68" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E68" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F68" t="s">
         <v>251</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>256</v>
       </c>
       <c r="H68" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>258</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>259</v>
       </c>
       <c r="D69" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E69" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F69" t="s">
         <v>251</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>260</v>
       </c>
       <c r="H69" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>262</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>263</v>
       </c>
       <c r="D70" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E70" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F70" t="s">
         <v>251</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>264</v>
       </c>
       <c r="H70" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>266</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>267</v>
       </c>
       <c r="D71" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E71" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F71" t="s">
         <v>251</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>268</v>
       </c>
       <c r="H71" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>270</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>271</v>
       </c>
       <c r="D72" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E72" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F72" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>272</v>
       </c>
       <c r="H72" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>274</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>275</v>
       </c>
       <c r="D73" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E73" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F73" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>276</v>
       </c>
       <c r="H73" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>278</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>279</v>
       </c>
       <c r="D74" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E74" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F74" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>280</v>
       </c>
       <c r="H74" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>282</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>283</v>
       </c>
       <c r="D75" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E75" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>284</v>
       </c>
       <c r="H75" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>286</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>287</v>
       </c>
       <c r="D76" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E76" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F76" t="s">
         <v>251</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>288</v>
       </c>
       <c r="H76" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>290</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>291</v>
       </c>
       <c r="D77" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E77" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F77" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>292</v>
       </c>
       <c r="H77" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>294</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>295</v>
       </c>
       <c r="D78" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E78" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F78" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>296</v>
       </c>
       <c r="H78" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>298</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>299</v>
       </c>
       <c r="D79" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E79" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F79" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>300</v>
       </c>
       <c r="H79" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>302</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>303</v>
       </c>
       <c r="D80" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E80" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F80" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>304</v>
       </c>
       <c r="H80" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>306</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>307</v>
       </c>
       <c r="D81" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E81" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F81" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>308</v>
       </c>
       <c r="H81" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>310</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>311</v>
       </c>
       <c r="D82" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E82" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F82" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>312</v>
       </c>
       <c r="H82" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>314</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>315</v>
       </c>
       <c r="D83" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E83" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F83" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>316</v>
       </c>
       <c r="H83" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>318</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>319</v>
       </c>
       <c r="D84" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E84" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F84" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>320</v>
       </c>
       <c r="H84" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>322</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>323</v>
       </c>
       <c r="D85" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E85" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F85" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>324</v>
       </c>
       <c r="H85" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>326</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>327</v>
       </c>
       <c r="D86" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E86" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F86" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>328</v>
       </c>
       <c r="H86" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>330</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>331</v>
       </c>
       <c r="D87" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E87" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F87" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>332</v>
       </c>
       <c r="H87" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>334</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>335</v>
       </c>
       <c r="D88" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E88" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F88" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>336</v>
       </c>
       <c r="H88" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>338</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>339</v>
       </c>
       <c r="D89" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E89" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F89" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>340</v>
       </c>
       <c r="H89" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>342</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>343</v>
       </c>
       <c r="D90" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E90" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F90" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>344</v>
       </c>
       <c r="H90" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>346</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>347</v>
       </c>
       <c r="D91" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E91" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F91" t="s">
         <v>348</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>349</v>
       </c>
       <c r="H91" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>351</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>352</v>
       </c>
       <c r="D92" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E92" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F92" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>353</v>
       </c>
       <c r="H92" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>355</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>356</v>
       </c>
       <c r="D93" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E93" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F93" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>357</v>
       </c>
       <c r="H93" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>359</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>360</v>
       </c>
       <c r="D94" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E94" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F94" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>361</v>
       </c>
       <c r="H94" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>363</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>364</v>
       </c>
       <c r="D95" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E95" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F95" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>365</v>
       </c>
       <c r="H95" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>367</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>368</v>
       </c>
       <c r="D96" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E96" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>369</v>
       </c>
       <c r="H96" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>371</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>372</v>
       </c>
       <c r="D97" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E97" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F97" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>373</v>
       </c>
       <c r="H97" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>375</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>376</v>
       </c>
       <c r="D98" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E98" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F98" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>377</v>
       </c>
       <c r="H98" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>379</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>380</v>
       </c>
       <c r="D99" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E99" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F99" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>381</v>
       </c>
       <c r="H99" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>383</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>384</v>
       </c>
       <c r="D100" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E100" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F100" t="s">
-        <v>219</v>
+        <v>119</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>385</v>
       </c>
       <c r="H100" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>387</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>388</v>
       </c>
       <c r="D101" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E101" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F101" t="s">
-        <v>219</v>
+        <v>119</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>389</v>
       </c>
       <c r="H101" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>391</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>392</v>
       </c>
       <c r="D102" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E102" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F102" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>393</v>
       </c>
       <c r="H102" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>395</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>396</v>
       </c>
       <c r="D103" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E103" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F103" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>397</v>
       </c>
       <c r="H103" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>399</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>400</v>
       </c>
       <c r="D104" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E104" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F104" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>401</v>
       </c>
       <c r="H104" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>403</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>404</v>
       </c>
       <c r="D105" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E105" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F105" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>405</v>
       </c>
       <c r="H105" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>407</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>408</v>
       </c>
       <c r="D106" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E106" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F106" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>409</v>
       </c>
       <c r="H106" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>411</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>412</v>
       </c>
       <c r="D107" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E107" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F107" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>413</v>
       </c>
       <c r="H107" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>415</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>416</v>
       </c>
       <c r="D108" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E108" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F108" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>417</v>
       </c>
       <c r="H108" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>419</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>420</v>
       </c>
       <c r="D109" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E109" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F109" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>421</v>
       </c>
       <c r="H109" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>423</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>424</v>
       </c>
       <c r="D110" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E110" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F110" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>425</v>
       </c>
       <c r="H110" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>427</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>428</v>
       </c>
       <c r="D111" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E111" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F111" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>429</v>
       </c>
       <c r="H111" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>431</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>432</v>
       </c>
       <c r="D112" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E112" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F112" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>433</v>
       </c>
       <c r="H112" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>435</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>436</v>
       </c>
       <c r="D113" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E113" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F113" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>437</v>
       </c>
       <c r="H113" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>439</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>440</v>
       </c>
       <c r="D114" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E114" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F114" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>441</v>
       </c>
       <c r="H114" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>443</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>444</v>
       </c>
       <c r="D115" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E115" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F115" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>445</v>
       </c>
       <c r="H115" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>447</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>448</v>
       </c>
       <c r="D116" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E116" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F116" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>449</v>
       </c>
       <c r="H116" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>451</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>452</v>
       </c>
       <c r="D117" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E117" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F117" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>453</v>
       </c>
       <c r="H117" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>455</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>456</v>
       </c>
       <c r="D118" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E118" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F118" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>457</v>
       </c>
       <c r="H118" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>459</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>460</v>
       </c>
       <c r="D119" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E119" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F119" t="s">
         <v>251</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>461</v>
       </c>
       <c r="H119" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>463</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>464</v>
       </c>
       <c r="D120" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E120" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F120" t="s">
         <v>251</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>465</v>
       </c>
       <c r="H120" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>467</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>468</v>
       </c>
       <c r="D121" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E121" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F121" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>469</v>
       </c>
       <c r="H121" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>471</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>472</v>
       </c>
       <c r="D122" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E122" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F122" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>473</v>
       </c>
       <c r="H122" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>475</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>476</v>
       </c>
       <c r="D123" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E123" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F123" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>477</v>
       </c>
       <c r="H123" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>479</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>480</v>
       </c>
       <c r="D124" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E124" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F124" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>481</v>
       </c>
       <c r="H124" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>483</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>484</v>
       </c>
       <c r="D125" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E125" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F125" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>485</v>
       </c>
       <c r="H125" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>487</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>488</v>
       </c>
       <c r="D126" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E126" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F126" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>489</v>
       </c>
       <c r="H126" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>491</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>492</v>
       </c>
       <c r="D127" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E127" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F127" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>493</v>
       </c>
       <c r="H127" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>495</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>496</v>
       </c>
       <c r="D128" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E128" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F128" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>497</v>
       </c>
       <c r="H128" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>499</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>500</v>
       </c>
       <c r="D129" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E129" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F129" t="s">
         <v>251</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>501</v>
       </c>
       <c r="H129" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>503</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>504</v>
       </c>
       <c r="D130" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E130" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F130" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>505</v>
       </c>
       <c r="H130" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>507</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>508</v>
       </c>
       <c r="D131" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E131" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F131" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>509</v>
       </c>
       <c r="H131" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>511</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>512</v>
       </c>
       <c r="D132" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E132" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F132" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>513</v>
       </c>
       <c r="H132" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>515</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>516</v>
       </c>
       <c r="D133" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E133" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F133" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>517</v>
       </c>
       <c r="H133" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>519</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>520</v>
       </c>
       <c r="D134" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E134" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F134" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>521</v>
       </c>
       <c r="H134" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>523</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>524</v>
       </c>
       <c r="D135" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E135" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F135" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>525</v>
       </c>
       <c r="H135" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>527</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>528</v>
       </c>
       <c r="D136" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E136" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F136" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>529</v>
       </c>
       <c r="H136" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>531</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>532</v>
       </c>
       <c r="D137" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E137" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F137" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>533</v>
       </c>
       <c r="H137" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>535</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>536</v>
       </c>
       <c r="D138" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E138" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F138" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>537</v>
       </c>
       <c r="H138" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>539</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>540</v>
       </c>
       <c r="D139" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E139" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F139" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>541</v>
       </c>
       <c r="H139" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>543</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>544</v>
       </c>
       <c r="D140" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E140" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F140" t="s">
-        <v>219</v>
+        <v>119</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>545</v>
       </c>
       <c r="H140" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>547</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>548</v>
       </c>
       <c r="D141" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E141" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F141" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>549</v>
       </c>
       <c r="H141" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>551</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>552</v>
       </c>
       <c r="D142" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E142" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F142" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>553</v>
       </c>
       <c r="H142" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>555</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>556</v>
       </c>
       <c r="D143" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E143" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F143" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>557</v>
       </c>
       <c r="H143" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>559</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>560</v>
       </c>
       <c r="D144" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E144" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F144" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>561</v>
       </c>
       <c r="H144" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>563</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>564</v>
       </c>
       <c r="D145" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E145" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F145" t="s">
         <v>251</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>565</v>
       </c>
       <c r="H145" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>567</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>568</v>
       </c>
       <c r="D146" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E146" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F146" t="s">
         <v>251</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>569</v>
       </c>
       <c r="H146" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>571</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>572</v>
       </c>
       <c r="D147" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E147" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F147" t="s">
         <v>251</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>573</v>
       </c>
       <c r="H147" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>575</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>576</v>
       </c>
       <c r="D148" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E148" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F148" t="s">
         <v>251</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>577</v>
       </c>
       <c r="H148" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>579</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>580</v>
       </c>
       <c r="D149" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E149" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F149" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>581</v>
       </c>
       <c r="H149" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>583</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>584</v>
       </c>
       <c r="D150" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E150" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F150" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>585</v>
       </c>
       <c r="H150" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>587</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>588</v>
       </c>
       <c r="D151" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E151" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F151" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>589</v>
       </c>
       <c r="H151" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>591</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>592</v>
       </c>
       <c r="D152" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E152" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F152" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>593</v>
       </c>
       <c r="H152" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>595</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>596</v>
       </c>
       <c r="D153" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E153" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F153" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>597</v>
       </c>
       <c r="H153" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>599</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>600</v>
       </c>
       <c r="D154" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E154" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F154" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>601</v>
       </c>
       <c r="H154" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>603</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>604</v>
       </c>
       <c r="D155" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E155" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F155" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>605</v>
       </c>
       <c r="H155" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>607</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>608</v>
       </c>
       <c r="D156" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E156" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F156" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>609</v>
       </c>
       <c r="H156" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>611</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>612</v>
       </c>
       <c r="D157" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E157" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F157" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>613</v>
       </c>
       <c r="H157" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>615</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>616</v>
       </c>
       <c r="D158" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E158" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F158" t="s">
         <v>251</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>617</v>
       </c>
       <c r="H158" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>619</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>620</v>
       </c>
       <c r="D159" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E159" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F159" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>621</v>
       </c>
       <c r="H159" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>623</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>624</v>
       </c>
       <c r="D160" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E160" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F160" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>625</v>
       </c>
       <c r="H160" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>627</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>628</v>
       </c>
       <c r="D161" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E161" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F161" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>629</v>
       </c>
       <c r="H161" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>631</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>632</v>
       </c>
       <c r="D162" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E162" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F162" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>633</v>
       </c>
       <c r="H162" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>635</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>636</v>
       </c>
       <c r="D163" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E163" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F163" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>637</v>
       </c>
       <c r="H163" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>639</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>640</v>
       </c>
       <c r="D164" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E164" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F164" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>641</v>
       </c>
       <c r="H164" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>643</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>644</v>
       </c>
       <c r="D165" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E165" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F165" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>645</v>
       </c>
       <c r="H165" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>647</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>648</v>
       </c>
       <c r="D166" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E166" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F166" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>649</v>
       </c>
       <c r="H166" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>651</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>652</v>
       </c>
       <c r="D167" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E167" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F167" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>653</v>
       </c>
       <c r="H167" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>655</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>656</v>
       </c>
       <c r="D168" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E168" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F168" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>657</v>
       </c>
       <c r="H168" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>659</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>660</v>
       </c>
       <c r="D169" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E169" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F169" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>661</v>
       </c>
       <c r="H169" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>663</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>664</v>
       </c>
       <c r="D170" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E170" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F170" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>665</v>
       </c>
       <c r="H170" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>667</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>668</v>
       </c>
       <c r="D171" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E171" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F171" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>669</v>
       </c>
       <c r="H171" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>671</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>672</v>
       </c>
       <c r="D172" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E172" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F172" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>673</v>
       </c>
       <c r="H172" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>675</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>676</v>
       </c>
       <c r="D173" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E173" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F173" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>677</v>
       </c>
       <c r="H173" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>679</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>680</v>
       </c>
       <c r="D174" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E174" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F174" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>681</v>
       </c>
       <c r="H174" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>683</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>684</v>
       </c>
       <c r="D175" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E175" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F175" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>685</v>
       </c>
       <c r="H175" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>687</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>688</v>
       </c>
       <c r="D176" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E176" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F176" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>689</v>
       </c>
       <c r="H176" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>691</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>692</v>
       </c>
       <c r="D177" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E177" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F177" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>693</v>
       </c>
       <c r="H177" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>695</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>696</v>
       </c>
       <c r="D178" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E178" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F178" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>697</v>
       </c>
       <c r="H178" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>699</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>700</v>
       </c>
       <c r="D179" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E179" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F179" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>701</v>
       </c>
       <c r="H179" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>703</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>704</v>
       </c>
       <c r="D180" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E180" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F180" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>705</v>
       </c>
       <c r="H180" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>707</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>708</v>
       </c>
       <c r="D181" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E181" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F181" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>709</v>
       </c>
       <c r="H181" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>711</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>712</v>
       </c>
       <c r="D182" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E182" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F182" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>713</v>
       </c>
       <c r="H182" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>715</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>716</v>
       </c>
       <c r="D183" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E183" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F183" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>717</v>
       </c>
       <c r="H183" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>719</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>720</v>
       </c>
       <c r="D184" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E184" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F184" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>721</v>
       </c>
       <c r="H184" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>723</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
         <v>724</v>
       </c>
       <c r="D185" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E185" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F185" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>725</v>
       </c>
       <c r="H185" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>727</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
         <v>728</v>
       </c>
       <c r="D186" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E186" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F186" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>729</v>
       </c>
       <c r="H186" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>731</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>732</v>
       </c>
       <c r="D187" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E187" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F187" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>733</v>
       </c>
       <c r="H187" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>735</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>736</v>
       </c>
       <c r="D188" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E188" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F188" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>737</v>
       </c>
       <c r="H188" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>739</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
         <v>740</v>
       </c>
       <c r="D189" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E189" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F189" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>741</v>
       </c>
       <c r="H189" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>743</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>744</v>
       </c>
       <c r="D190" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E190" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F190" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>745</v>
       </c>
       <c r="H190" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
         <v>747</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
         <v>748</v>
       </c>
       <c r="D191" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E191" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F191" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>749</v>
       </c>
       <c r="H191" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>751</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
         <v>752</v>
       </c>
       <c r="D192" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E192" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F192" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>753</v>
       </c>
       <c r="H192" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>755</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
         <v>756</v>
       </c>
       <c r="D193" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E193" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F193" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>757</v>
       </c>
       <c r="H193" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
         <v>759</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
         <v>760</v>
       </c>
       <c r="D194" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E194" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F194" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>761</v>
       </c>
       <c r="H194" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
         <v>763</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
         <v>764</v>
       </c>
       <c r="D195" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E195" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F195" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>765</v>
       </c>
       <c r="H195" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>767</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>768</v>
       </c>
       <c r="D196" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E196" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F196" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>769</v>
       </c>
       <c r="H196" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>771</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>772</v>
       </c>
       <c r="D197" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E197" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F197" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>773</v>
       </c>
       <c r="H197" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
         <v>775</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>776</v>
       </c>
       <c r="D198" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E198" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F198" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>777</v>
       </c>
       <c r="H198" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>779</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>780</v>
       </c>
       <c r="D199" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E199" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F199" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>781</v>
       </c>
       <c r="H199" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
         <v>783</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
         <v>784</v>
       </c>
       <c r="D200" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E200" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F200" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>785</v>
       </c>
       <c r="H200" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
         <v>787</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
         <v>788</v>
       </c>
       <c r="D201" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E201" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F201" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>789</v>
       </c>
       <c r="H201" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
         <v>791</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
         <v>792</v>
       </c>
       <c r="D202" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E202" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F202" t="s">
         <v>793</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>794</v>
       </c>
       <c r="H202" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
         <v>796</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
         <v>797</v>
       </c>
       <c r="D203" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E203" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F203" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>798</v>
       </c>
       <c r="H203" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
         <v>800</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>801</v>
       </c>
       <c r="D204" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E204" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F204" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>802</v>
       </c>
       <c r="H204" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
         <v>804</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
         <v>805</v>
       </c>
       <c r="D205" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E205" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F205" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>806</v>
       </c>
       <c r="H205" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
         <v>808</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
         <v>809</v>
       </c>
       <c r="D206" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E206" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F206" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>810</v>
       </c>
       <c r="H206" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>812</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>813</v>
       </c>
       <c r="D207" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E207" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F207" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>814</v>
       </c>
       <c r="H207" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>816</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>817</v>
       </c>
       <c r="D208" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E208" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F208" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>818</v>
       </c>
       <c r="H208" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>820</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
         <v>821</v>
       </c>
       <c r="D209" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E209" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F209" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>822</v>
       </c>
       <c r="H209" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
         <v>824</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>825</v>
       </c>
       <c r="D210" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E210" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F210" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>826</v>
       </c>
       <c r="H210" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>828</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>829</v>
       </c>
       <c r="D211" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E211" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F211" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>830</v>
       </c>
       <c r="H211" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>832</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>833</v>
       </c>
       <c r="D212" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E212" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F212" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>834</v>
       </c>
       <c r="H212" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>836</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>837</v>
       </c>
       <c r="D213" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E213" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F213" t="s">
         <v>251</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>838</v>
       </c>
       <c r="H213" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
         <v>840</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>841</v>
       </c>
       <c r="D214" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E214" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F214" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>842</v>
       </c>
       <c r="H214" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
         <v>844</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>845</v>
       </c>
       <c r="D215" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E215" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F215" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>846</v>
       </c>
       <c r="H215" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
         <v>848</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>849</v>
       </c>
       <c r="D216" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E216" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F216" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>850</v>
       </c>
       <c r="H216" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
         <v>852</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
         <v>853</v>
       </c>
       <c r="D217" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E217" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F217" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>854</v>
       </c>
       <c r="H217" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
         <v>856</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
         <v>857</v>
       </c>
       <c r="D218" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E218" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F218" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>858</v>
       </c>
       <c r="H218" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
         <v>860</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
         <v>861</v>
       </c>
       <c r="D219" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E219" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F219" t="s">
-        <v>219</v>
+        <v>119</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>862</v>
       </c>
       <c r="H219" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
         <v>864</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
         <v>865</v>
       </c>
       <c r="D220" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E220" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F220" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>866</v>
       </c>
       <c r="H220" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
         <v>868</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
         <v>869</v>
       </c>
       <c r="D221" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E221" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F221" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>870</v>
       </c>
       <c r="H221" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
         <v>872</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
         <v>873</v>
       </c>
       <c r="D222" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E222" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F222" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>874</v>
       </c>
       <c r="H222" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
         <v>876</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
         <v>877</v>
       </c>
       <c r="D223" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E223" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F223" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>878</v>
       </c>
       <c r="H223" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
         <v>880</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
         <v>881</v>
       </c>
       <c r="D224" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E224" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F224" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>882</v>
       </c>
       <c r="H224" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
         <v>884</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>885</v>
       </c>
       <c r="D225" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E225" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F225" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>886</v>
       </c>
       <c r="H225" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
         <v>888</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
         <v>889</v>
       </c>
       <c r="D226" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E226" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F226" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>890</v>
       </c>
       <c r="H226" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
         <v>892</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
         <v>893</v>
       </c>
       <c r="D227" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E227" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F227" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>894</v>
       </c>
       <c r="H227" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
         <v>896</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
         <v>897</v>
       </c>
       <c r="D228" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E228" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F228" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>898</v>
       </c>
       <c r="H228" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
         <v>900</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
         <v>901</v>
       </c>
       <c r="D229" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E229" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F229" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>902</v>
       </c>
       <c r="H229" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
         <v>904</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
         <v>905</v>
       </c>
       <c r="D230" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E230" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F230" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>906</v>
       </c>
       <c r="H230" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
         <v>908</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
         <v>909</v>
       </c>
       <c r="D231" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E231" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F231" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>910</v>
       </c>
       <c r="H231" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
         <v>912</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
         <v>913</v>
       </c>
       <c r="D232" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E232" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F232" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>914</v>
       </c>
       <c r="H232" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
         <v>916</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
         <v>917</v>
       </c>
       <c r="D233" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E233" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F233" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>918</v>
       </c>
       <c r="H233" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
         <v>920</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
         <v>921</v>
       </c>
       <c r="D234" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E234" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F234" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>922</v>
       </c>
       <c r="H234" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>924</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
         <v>925</v>
       </c>
       <c r="D235" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E235" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F235" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>926</v>
       </c>
       <c r="H235" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
         <v>928</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>929</v>
       </c>
       <c r="D236" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E236" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F236" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>930</v>
       </c>
       <c r="H236" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
         <v>932</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
         <v>933</v>
       </c>
       <c r="D237" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E237" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F237" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>934</v>
       </c>
       <c r="H237" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
         <v>936</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>937</v>
       </c>
       <c r="D238" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E238" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F238" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>938</v>
       </c>
       <c r="H238" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
         <v>940</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
         <v>941</v>
       </c>
       <c r="D239" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E239" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F239" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>942</v>
       </c>
       <c r="H239" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
         <v>944</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>945</v>
       </c>
       <c r="D240" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E240" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F240" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>946</v>
       </c>
       <c r="H240" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
         <v>948</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>949</v>
       </c>
       <c r="D241" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E241" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F241" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>950</v>
       </c>
       <c r="H241" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
         <v>952</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>953</v>
       </c>
       <c r="D242" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E242" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F242" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>954</v>
       </c>
       <c r="H242" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
         <v>956</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
         <v>957</v>
       </c>
       <c r="D243" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E243" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F243" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>958</v>
       </c>
       <c r="H243" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
         <v>960</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
         <v>961</v>
       </c>
       <c r="D244" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E244" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F244" t="s">
         <v>251</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>962</v>
       </c>
       <c r="H244" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
         <v>964</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
         <v>965</v>
       </c>
       <c r="D245" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E245" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F245" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>966</v>
       </c>
       <c r="H245" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
         <v>968</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
         <v>969</v>
       </c>
       <c r="D246" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E246" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F246" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>970</v>
       </c>
       <c r="H246" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
         <v>972</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
         <v>973</v>
       </c>
       <c r="D247" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E247" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F247" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>974</v>
       </c>
       <c r="H247" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
         <v>976</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
         <v>977</v>
       </c>
       <c r="D248" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E248" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F248" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>978</v>
       </c>
       <c r="H248" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
         <v>980</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
         <v>981</v>
       </c>
       <c r="D249" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E249" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F249" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>982</v>
       </c>
       <c r="H249" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
         <v>984</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
         <v>985</v>
       </c>
       <c r="D250" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E250" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F250" t="s">
         <v>251</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>986</v>
       </c>
       <c r="H250" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
         <v>988</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
         <v>989</v>
       </c>
       <c r="D251" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E251" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F251" t="s">
         <v>251</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>990</v>
       </c>
       <c r="H251" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
         <v>992</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
         <v>993</v>
       </c>
       <c r="D252" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E252" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F252" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>994</v>
       </c>
       <c r="H252" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
         <v>996</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>997</v>
       </c>
       <c r="D253" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E253" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F253" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>998</v>
       </c>
       <c r="H253" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
         <v>1000</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>1001</v>
       </c>
       <c r="D254" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E254" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F254" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="H254" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
         <v>1004</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
         <v>1005</v>
       </c>
       <c r="D255" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E255" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F255" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="H255" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
         <v>1008</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>1009</v>
       </c>
       <c r="D256" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E256" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F256" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="H256" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
         <v>1012</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
         <v>1013</v>
       </c>
       <c r="D257" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E257" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F257" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="H257" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
         <v>1016</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
         <v>1017</v>
       </c>
       <c r="D258" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E258" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F258" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="H258" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
         <v>1020</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>1021</v>
       </c>
       <c r="D259" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E259" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F259" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="H259" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
         <v>1024</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>1025</v>
       </c>
       <c r="D260" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E260" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F260" t="s">
         <v>251</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="H260" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
         <v>1028</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>10</v>
       </c>
       <c r="D261" t="s">
         <v>1029</v>
       </c>
       <c r="E261" t="s">
         <v>1030</v>
       </c>
       <c r="F261" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="H261" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
         <v>1033</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
         <v>17</v>
       </c>
       <c r="D262" t="s">
         <v>1029</v>
       </c>
       <c r="E262" t="s">
         <v>1030</v>
       </c>
       <c r="F262" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="H262" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
         <v>1036</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
         <v>21</v>
       </c>
       <c r="D263" t="s">
         <v>1029</v>
       </c>
       <c r="E263" t="s">
         <v>1030</v>
       </c>
       <c r="F263" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="H263" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
         <v>1039</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
         <v>25</v>
       </c>
       <c r="D264" t="s">
         <v>1029</v>
       </c>
       <c r="E264" t="s">
         <v>1030</v>
       </c>
       <c r="F264" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="H264" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
         <v>1042</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>29</v>
       </c>
       <c r="D265" t="s">
         <v>1029</v>
       </c>
       <c r="E265" t="s">
         <v>1030</v>
       </c>
       <c r="F265" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="H265" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
         <v>1045</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>33</v>
       </c>
       <c r="D266" t="s">
         <v>1029</v>
       </c>
       <c r="E266" t="s">
         <v>1030</v>
       </c>
       <c r="F266" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="H266" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
         <v>1048</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
         <v>37</v>
       </c>
       <c r="D267" t="s">
         <v>1029</v>
       </c>
       <c r="E267" t="s">
         <v>1030</v>
       </c>
       <c r="F267" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="H267" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
         <v>1051</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
         <v>41</v>
       </c>
       <c r="D268" t="s">
         <v>1029</v>
       </c>
       <c r="E268" t="s">
         <v>1030</v>
       </c>
       <c r="F268" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="H268" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
         <v>1054</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
         <v>45</v>
       </c>
       <c r="D269" t="s">
         <v>1029</v>
       </c>
       <c r="E269" t="s">
         <v>1030</v>
       </c>
       <c r="F269" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="H269" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
         <v>1057</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
         <v>49</v>
       </c>
       <c r="D270" t="s">
         <v>1029</v>
       </c>
       <c r="E270" t="s">
         <v>1030</v>
       </c>
       <c r="F270" t="s">
@@ -14068,649 +14065,649 @@
       </c>
       <c r="G273" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="H273" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
         <v>1069</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
         <v>64</v>
       </c>
       <c r="D274" t="s">
         <v>1029</v>
       </c>
       <c r="E274" t="s">
         <v>1030</v>
       </c>
       <c r="F274" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="H274" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
         <v>1072</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>68</v>
       </c>
       <c r="D275" t="s">
         <v>1029</v>
       </c>
       <c r="E275" t="s">
         <v>1030</v>
       </c>
       <c r="F275" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="H275" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
         <v>1075</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>215</v>
       </c>
       <c r="D276" t="s">
         <v>1029</v>
       </c>
       <c r="E276" t="s">
         <v>1030</v>
       </c>
       <c r="F276" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="H276" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
         <v>1078</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
         <v>72</v>
       </c>
       <c r="D277" t="s">
         <v>1029</v>
       </c>
       <c r="E277" t="s">
         <v>1030</v>
       </c>
       <c r="F277" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="H277" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
         <v>1081</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>76</v>
       </c>
       <c r="D278" t="s">
         <v>1029</v>
       </c>
       <c r="E278" t="s">
         <v>1030</v>
       </c>
       <c r="F278" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="H278" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
         <v>1084</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
         <v>80</v>
       </c>
       <c r="D279" t="s">
         <v>1029</v>
       </c>
       <c r="E279" t="s">
         <v>1030</v>
       </c>
       <c r="F279" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="H279" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
         <v>1087</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>84</v>
       </c>
       <c r="D280" t="s">
         <v>1029</v>
       </c>
       <c r="E280" t="s">
         <v>1030</v>
       </c>
       <c r="F280" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="H280" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
         <v>1090</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>87</v>
       </c>
       <c r="D281" t="s">
         <v>1029</v>
       </c>
       <c r="E281" t="s">
         <v>1030</v>
       </c>
       <c r="F281" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="H281" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
         <v>1093</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>91</v>
       </c>
       <c r="D282" t="s">
         <v>1029</v>
       </c>
       <c r="E282" t="s">
         <v>1030</v>
       </c>
       <c r="F282" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="H282" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
         <v>1096</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>95</v>
       </c>
       <c r="D283" t="s">
         <v>1029</v>
       </c>
       <c r="E283" t="s">
         <v>1030</v>
       </c>
       <c r="F283" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="H283" t="s">
         <v>1098</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
         <v>1099</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
         <v>103</v>
       </c>
       <c r="D284" t="s">
         <v>1029</v>
       </c>
       <c r="E284" t="s">
         <v>1030</v>
       </c>
       <c r="F284" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="H284" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
         <v>1102</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>107</v>
       </c>
       <c r="D285" t="s">
         <v>1029</v>
       </c>
       <c r="E285" t="s">
         <v>1030</v>
       </c>
       <c r="F285" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="H285" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
         <v>1105</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>250</v>
       </c>
       <c r="D286" t="s">
         <v>1029</v>
       </c>
       <c r="E286" t="s">
         <v>1030</v>
       </c>
       <c r="F286" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="H286" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
         <v>1108</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>255</v>
       </c>
       <c r="D287" t="s">
         <v>1029</v>
       </c>
       <c r="E287" t="s">
         <v>1030</v>
       </c>
       <c r="F287" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="H287" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
         <v>1111</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>259</v>
       </c>
       <c r="D288" t="s">
         <v>1029</v>
       </c>
       <c r="E288" t="s">
         <v>1030</v>
       </c>
       <c r="F288" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="H288" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
         <v>1114</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>263</v>
       </c>
       <c r="D289" t="s">
         <v>1029</v>
       </c>
       <c r="E289" t="s">
         <v>1030</v>
       </c>
       <c r="F289" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="H289" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
         <v>1117</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>267</v>
       </c>
       <c r="D290" t="s">
         <v>1029</v>
       </c>
       <c r="E290" t="s">
         <v>1030</v>
       </c>
       <c r="F290" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="H290" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
         <v>1120</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>271</v>
       </c>
       <c r="D291" t="s">
         <v>1029</v>
       </c>
       <c r="E291" t="s">
         <v>1030</v>
       </c>
       <c r="F291" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="H291" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
         <v>1123</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>275</v>
       </c>
       <c r="D292" t="s">
         <v>1029</v>
       </c>
       <c r="E292" t="s">
         <v>1030</v>
       </c>
       <c r="F292" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="H292" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
         <v>1126</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>279</v>
       </c>
       <c r="D293" t="s">
         <v>1029</v>
       </c>
       <c r="E293" t="s">
         <v>1030</v>
       </c>
       <c r="F293" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="H293" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
         <v>1129</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>283</v>
       </c>
       <c r="D294" t="s">
         <v>1029</v>
       </c>
       <c r="E294" t="s">
         <v>1030</v>
       </c>
       <c r="F294" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="H294" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
         <v>1132</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
         <v>287</v>
       </c>
       <c r="D295" t="s">
         <v>1029</v>
       </c>
       <c r="E295" t="s">
         <v>1030</v>
       </c>
       <c r="F295" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>898</v>
       </c>
       <c r="H295" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
         <v>1134</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
         <v>291</v>
       </c>
       <c r="D296" t="s">
         <v>1029</v>
       </c>
       <c r="E296" t="s">
         <v>1030</v>
       </c>
       <c r="F296" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="H296" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
         <v>1137</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
         <v>295</v>
       </c>
       <c r="D297" t="s">
         <v>1029</v>
       </c>
       <c r="E297" t="s">
         <v>1030</v>
       </c>
       <c r="F297" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="H297" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
         <v>1140</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
         <v>299</v>
       </c>
       <c r="D298" t="s">
         <v>1029</v>
       </c>
       <c r="E298" t="s">
         <v>1030</v>
       </c>
       <c r="F298" t="s">
@@ -14718,311 +14715,311 @@
       </c>
       <c r="G298" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="H298" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
         <v>1143</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
         <v>303</v>
       </c>
       <c r="D299" t="s">
         <v>1029</v>
       </c>
       <c r="E299" t="s">
         <v>1030</v>
       </c>
       <c r="F299" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G299" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="H299" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
         <v>1146</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
         <v>307</v>
       </c>
       <c r="D300" t="s">
         <v>1029</v>
       </c>
       <c r="E300" t="s">
         <v>1030</v>
       </c>
       <c r="F300" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G300" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="H300" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
         <v>1149</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
         <v>311</v>
       </c>
       <c r="D301" t="s">
         <v>1029</v>
       </c>
       <c r="E301" t="s">
         <v>1030</v>
       </c>
       <c r="F301" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="H301" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
         <v>1151</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
         <v>315</v>
       </c>
       <c r="D302" t="s">
         <v>1029</v>
       </c>
       <c r="E302" t="s">
         <v>1030</v>
       </c>
       <c r="F302" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G302" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="H302" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
         <v>1154</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
         <v>319</v>
       </c>
       <c r="D303" t="s">
         <v>1029</v>
       </c>
       <c r="E303" t="s">
         <v>1030</v>
       </c>
       <c r="F303" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="H303" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
         <v>1157</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
         <v>323</v>
       </c>
       <c r="D304" t="s">
         <v>1029</v>
       </c>
       <c r="E304" t="s">
         <v>1030</v>
       </c>
       <c r="F304" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="H304" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
         <v>1160</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
         <v>327</v>
       </c>
       <c r="D305" t="s">
         <v>1029</v>
       </c>
       <c r="E305" t="s">
         <v>1030</v>
       </c>
       <c r="F305" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="H305" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
         <v>1163</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
         <v>331</v>
       </c>
       <c r="D306" t="s">
         <v>1029</v>
       </c>
       <c r="E306" t="s">
         <v>1030</v>
       </c>
       <c r="F306" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="H306" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
         <v>1166</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
         <v>335</v>
       </c>
       <c r="D307" t="s">
         <v>1029</v>
       </c>
       <c r="E307" t="s">
         <v>1030</v>
       </c>
       <c r="F307" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="H307" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
         <v>1169</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
         <v>339</v>
       </c>
       <c r="D308" t="s">
         <v>1029</v>
       </c>
       <c r="E308" t="s">
         <v>1030</v>
       </c>
       <c r="F308" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="H308" t="s">
         <v>1171</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
         <v>1172</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
         <v>343</v>
       </c>
       <c r="D309" t="s">
         <v>1029</v>
       </c>
       <c r="E309" t="s">
         <v>1030</v>
       </c>
       <c r="F309" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="H309" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
         <v>1175</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
         <v>347</v>
       </c>
       <c r="D310" t="s">
         <v>1029</v>
       </c>
       <c r="E310" t="s">
         <v>1030</v>
       </c>
       <c r="F310" t="s">
@@ -15030,2492 +15027,2495 @@
       </c>
       <c r="G310" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="H310" t="s">
         <v>1177</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
         <v>1178</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
         <v>352</v>
       </c>
       <c r="D311" t="s">
         <v>1029</v>
       </c>
       <c r="E311" t="s">
         <v>1030</v>
       </c>
       <c r="F311" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="H311" t="s">
         <v>1180</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
         <v>1181</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
         <v>356</v>
       </c>
       <c r="D312" t="s">
         <v>1029</v>
       </c>
       <c r="E312" t="s">
         <v>1030</v>
       </c>
       <c r="F312" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="H312" t="s">
         <v>1183</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
         <v>1184</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
         <v>360</v>
       </c>
       <c r="D313" t="s">
         <v>1029</v>
       </c>
       <c r="E313" t="s">
         <v>1030</v>
       </c>
       <c r="F313" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G313" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="H313" t="s">
         <v>1186</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
         <v>1187</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
         <v>364</v>
       </c>
       <c r="D314" t="s">
         <v>1029</v>
       </c>
       <c r="E314" t="s">
         <v>1030</v>
       </c>
       <c r="F314" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="H314" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
         <v>1190</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
         <v>368</v>
       </c>
       <c r="D315" t="s">
         <v>1029</v>
       </c>
       <c r="E315" t="s">
         <v>1030</v>
       </c>
       <c r="F315" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G315" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="H315" t="s">
         <v>1192</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
         <v>1193</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
         <v>372</v>
       </c>
       <c r="D316" t="s">
         <v>1029</v>
       </c>
       <c r="E316" t="s">
         <v>1030</v>
       </c>
       <c r="F316" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="H316" t="s">
         <v>1195</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
         <v>1196</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
         <v>376</v>
       </c>
       <c r="D317" t="s">
         <v>1029</v>
       </c>
       <c r="E317" t="s">
         <v>1030</v>
       </c>
       <c r="F317" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="H317" t="s">
         <v>1198</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
         <v>1199</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
         <v>380</v>
       </c>
       <c r="D318" t="s">
         <v>1029</v>
       </c>
       <c r="E318" t="s">
         <v>1030</v>
       </c>
       <c r="F318" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="H318" t="s">
         <v>1201</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
         <v>1202</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
         <v>384</v>
       </c>
       <c r="D319" t="s">
         <v>1029</v>
       </c>
       <c r="E319" t="s">
         <v>1030</v>
       </c>
       <c r="F319" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="H319" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
         <v>1205</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
         <v>388</v>
       </c>
       <c r="D320" t="s">
         <v>1029</v>
       </c>
       <c r="E320" t="s">
         <v>1030</v>
       </c>
       <c r="F320" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G320" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="H320" t="s">
         <v>1207</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
         <v>1208</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
         <v>392</v>
       </c>
       <c r="D321" t="s">
         <v>1029</v>
       </c>
       <c r="E321" t="s">
         <v>1030</v>
       </c>
       <c r="F321" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G321" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="H321" t="s">
         <v>1210</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
         <v>1211</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
         <v>396</v>
       </c>
       <c r="D322" t="s">
         <v>1029</v>
       </c>
       <c r="E322" t="s">
         <v>1030</v>
       </c>
       <c r="F322" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G322" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="H322" t="s">
         <v>1213</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
         <v>1214</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
         <v>400</v>
       </c>
       <c r="D323" t="s">
         <v>1029</v>
       </c>
       <c r="E323" t="s">
         <v>1030</v>
       </c>
       <c r="F323" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="H323" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
         <v>1217</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
         <v>404</v>
       </c>
       <c r="D324" t="s">
         <v>1029</v>
       </c>
       <c r="E324" t="s">
         <v>1030</v>
       </c>
       <c r="F324" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="H324" t="s">
         <v>1219</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
         <v>1220</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
         <v>408</v>
       </c>
       <c r="D325" t="s">
         <v>1029</v>
       </c>
       <c r="E325" t="s">
         <v>1030</v>
       </c>
       <c r="F325" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>1221</v>
       </c>
       <c r="H325" t="s">
         <v>1222</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
         <v>1223</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
         <v>412</v>
       </c>
       <c r="D326" t="s">
         <v>1029</v>
       </c>
       <c r="E326" t="s">
         <v>1030</v>
       </c>
       <c r="F326" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>1224</v>
       </c>
       <c r="H326" t="s">
         <v>1225</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
         <v>1226</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
         <v>416</v>
       </c>
       <c r="D327" t="s">
         <v>1029</v>
       </c>
       <c r="E327" t="s">
         <v>1030</v>
       </c>
       <c r="F327" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G327" s="1" t="s">
         <v>1227</v>
       </c>
       <c r="H327" t="s">
         <v>1228</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
         <v>1229</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
         <v>420</v>
       </c>
       <c r="D328" t="s">
         <v>1029</v>
       </c>
       <c r="E328" t="s">
         <v>1030</v>
       </c>
       <c r="F328" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G328" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="H328" t="s">
         <v>1231</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
         <v>1232</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
         <v>424</v>
       </c>
       <c r="D329" t="s">
         <v>1029</v>
       </c>
       <c r="E329" t="s">
         <v>1030</v>
       </c>
       <c r="F329" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G329" s="1" t="s">
         <v>1233</v>
       </c>
       <c r="H329" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
         <v>1235</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
         <v>428</v>
       </c>
       <c r="D330" t="s">
         <v>1029</v>
       </c>
       <c r="E330" t="s">
         <v>1030</v>
       </c>
       <c r="F330" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G330" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="H330" t="s">
         <v>1237</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
         <v>1238</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
         <v>432</v>
       </c>
       <c r="D331" t="s">
         <v>1029</v>
       </c>
       <c r="E331" t="s">
         <v>1030</v>
       </c>
       <c r="F331" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G331" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="H331" t="s">
         <v>1240</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
         <v>1241</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
         <v>436</v>
       </c>
       <c r="D332" t="s">
         <v>1029</v>
       </c>
       <c r="E332" t="s">
         <v>1030</v>
       </c>
       <c r="F332" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G332" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="H332" t="s">
         <v>1243</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
         <v>1244</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
         <v>440</v>
       </c>
       <c r="D333" t="s">
         <v>1029</v>
       </c>
       <c r="E333" t="s">
         <v>1030</v>
       </c>
       <c r="F333" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G333" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="H333" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
         <v>1247</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
         <v>444</v>
       </c>
       <c r="D334" t="s">
         <v>1029</v>
       </c>
       <c r="E334" t="s">
         <v>1030</v>
       </c>
       <c r="F334" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G334" s="1" t="s">
         <v>1248</v>
       </c>
       <c r="H334" t="s">
         <v>1249</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
         <v>1250</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
         <v>448</v>
       </c>
       <c r="D335" t="s">
         <v>1029</v>
       </c>
       <c r="E335" t="s">
         <v>1030</v>
       </c>
       <c r="F335" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G335" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="H335" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
         <v>1253</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
         <v>452</v>
       </c>
       <c r="D336" t="s">
         <v>1029</v>
       </c>
       <c r="E336" t="s">
         <v>1030</v>
       </c>
       <c r="F336" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G336" s="1" t="s">
         <v>1254</v>
       </c>
       <c r="H336" t="s">
         <v>1255</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
         <v>1256</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
         <v>456</v>
       </c>
       <c r="D337" t="s">
         <v>1029</v>
       </c>
       <c r="E337" t="s">
         <v>1030</v>
       </c>
       <c r="F337" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G337" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="H337" t="s">
         <v>1258</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
         <v>1259</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
         <v>460</v>
       </c>
       <c r="D338" t="s">
         <v>1029</v>
       </c>
       <c r="E338" t="s">
         <v>1030</v>
       </c>
       <c r="F338" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G338" s="1" t="s">
         <v>1260</v>
       </c>
       <c r="H338" t="s">
         <v>1261</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
         <v>1262</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
         <v>464</v>
       </c>
       <c r="D339" t="s">
         <v>1029</v>
       </c>
       <c r="E339" t="s">
         <v>1030</v>
       </c>
       <c r="F339" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="H339" t="s">
         <v>1264</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
         <v>1265</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
         <v>468</v>
       </c>
       <c r="D340" t="s">
         <v>1029</v>
       </c>
       <c r="E340" t="s">
         <v>1030</v>
       </c>
       <c r="F340" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G340" s="1" t="s">
         <v>1266</v>
       </c>
       <c r="H340" t="s">
         <v>1267</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
         <v>1268</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
         <v>1269</v>
       </c>
       <c r="D341" t="s">
         <v>1029</v>
       </c>
       <c r="E341" t="s">
         <v>1030</v>
       </c>
       <c r="F341" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="H341" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
         <v>1272</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>472</v>
       </c>
       <c r="D342" t="s">
         <v>1029</v>
       </c>
       <c r="E342" t="s">
         <v>1030</v>
       </c>
       <c r="F342" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G342" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="H342" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
         <v>1275</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>476</v>
       </c>
       <c r="D343" t="s">
         <v>1029</v>
       </c>
       <c r="E343" t="s">
         <v>1030</v>
       </c>
       <c r="F343" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G343" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="H343" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
         <v>1278</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
         <v>480</v>
       </c>
       <c r="D344" t="s">
         <v>1029</v>
       </c>
       <c r="E344" t="s">
         <v>1030</v>
       </c>
       <c r="F344" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G344" s="1" t="s">
         <v>1279</v>
       </c>
       <c r="H344" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
         <v>1281</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
         <v>484</v>
       </c>
       <c r="D345" t="s">
         <v>1029</v>
       </c>
       <c r="E345" t="s">
         <v>1030</v>
       </c>
       <c r="F345" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G345" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="H345" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
         <v>1284</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
         <v>488</v>
       </c>
       <c r="D346" t="s">
         <v>1029</v>
       </c>
       <c r="E346" t="s">
         <v>1030</v>
       </c>
       <c r="F346" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G346" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="H346" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
         <v>1287</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
         <v>492</v>
       </c>
       <c r="D347" t="s">
         <v>1029</v>
       </c>
       <c r="E347" t="s">
         <v>1030</v>
       </c>
       <c r="F347" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G347" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="H347" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
         <v>1290</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
         <v>496</v>
       </c>
       <c r="D348" t="s">
         <v>1029</v>
       </c>
       <c r="E348" t="s">
         <v>1030</v>
       </c>
       <c r="F348" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G348" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="H348" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
         <v>1293</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
         <v>500</v>
       </c>
       <c r="D349" t="s">
         <v>1029</v>
       </c>
       <c r="E349" t="s">
         <v>1030</v>
       </c>
       <c r="F349" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G349" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="H349" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
         <v>1296</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>504</v>
       </c>
       <c r="D350" t="s">
         <v>1029</v>
       </c>
       <c r="E350" t="s">
         <v>1030</v>
       </c>
       <c r="F350" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G350" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="H350" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
         <v>1299</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
         <v>508</v>
       </c>
       <c r="D351" t="s">
         <v>1029</v>
       </c>
       <c r="E351" t="s">
         <v>1030</v>
       </c>
       <c r="F351" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G351" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="H351" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
         <v>1302</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>512</v>
       </c>
       <c r="D352" t="s">
         <v>1029</v>
       </c>
       <c r="E352" t="s">
         <v>1030</v>
       </c>
       <c r="F352" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G352" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="H352" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
         <v>1305</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>516</v>
       </c>
       <c r="D353" t="s">
         <v>1029</v>
       </c>
       <c r="E353" t="s">
         <v>1030</v>
       </c>
       <c r="F353" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G353" s="1" t="s">
         <v>1306</v>
       </c>
       <c r="H353" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
         <v>1308</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>520</v>
       </c>
       <c r="D354" t="s">
         <v>1029</v>
       </c>
       <c r="E354" t="s">
         <v>1030</v>
       </c>
       <c r="F354" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G354" s="1" t="s">
         <v>1309</v>
       </c>
       <c r="H354" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
         <v>1311</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>524</v>
       </c>
       <c r="D355" t="s">
         <v>1029</v>
       </c>
       <c r="E355" t="s">
         <v>1030</v>
       </c>
       <c r="F355" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G355" s="1" t="s">
         <v>1312</v>
       </c>
       <c r="H355" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
         <v>1314</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>528</v>
       </c>
       <c r="D356" t="s">
         <v>1029</v>
       </c>
       <c r="E356" t="s">
         <v>1030</v>
       </c>
       <c r="F356" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G356" s="1" t="s">
         <v>1315</v>
       </c>
       <c r="H356" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
         <v>1317</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>532</v>
       </c>
       <c r="D357" t="s">
         <v>1029</v>
       </c>
       <c r="E357" t="s">
         <v>1030</v>
       </c>
       <c r="F357" t="s">
-        <v>219</v>
+        <v>119</v>
       </c>
       <c r="G357" s="1" t="s">
         <v>1318</v>
       </c>
       <c r="H357" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
         <v>1320</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>536</v>
       </c>
       <c r="D358" t="s">
         <v>1029</v>
       </c>
       <c r="E358" t="s">
         <v>1030</v>
       </c>
       <c r="F358" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G358" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="H358" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
         <v>1323</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
         <v>540</v>
       </c>
       <c r="D359" t="s">
         <v>1029</v>
       </c>
       <c r="E359" t="s">
         <v>1030</v>
       </c>
       <c r="F359" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G359" s="1" t="s">
         <v>1324</v>
       </c>
       <c r="H359" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
         <v>1326</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>544</v>
       </c>
       <c r="D360" t="s">
         <v>1029</v>
       </c>
       <c r="E360" t="s">
         <v>1030</v>
       </c>
       <c r="F360" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G360" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="H360" t="s">
         <v>1328</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
         <v>1329</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>548</v>
       </c>
       <c r="D361" t="s">
         <v>1029</v>
       </c>
       <c r="E361" t="s">
         <v>1030</v>
       </c>
       <c r="F361" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G361" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="H361" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
         <v>1332</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>552</v>
       </c>
       <c r="D362" t="s">
         <v>1029</v>
       </c>
       <c r="E362" t="s">
         <v>1030</v>
       </c>
       <c r="F362" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G362" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="H362" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
         <v>1335</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>556</v>
       </c>
       <c r="D363" t="s">
         <v>1029</v>
       </c>
       <c r="E363" t="s">
         <v>1030</v>
       </c>
       <c r="F363" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G363" s="1" t="s">
         <v>1336</v>
       </c>
       <c r="H363" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
         <v>1338</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>560</v>
       </c>
       <c r="D364" t="s">
         <v>1029</v>
       </c>
       <c r="E364" t="s">
         <v>1030</v>
       </c>
       <c r="F364" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G364" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="H364" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
         <v>1341</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>564</v>
       </c>
       <c r="D365" t="s">
         <v>1029</v>
       </c>
       <c r="E365" t="s">
         <v>1030</v>
       </c>
       <c r="F365" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G365" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="H365" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
         <v>1344</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>568</v>
       </c>
       <c r="D366" t="s">
         <v>1029</v>
       </c>
       <c r="E366" t="s">
         <v>1030</v>
       </c>
       <c r="F366" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G366" s="1" t="s">
         <v>1345</v>
       </c>
       <c r="H366" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
         <v>1347</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
         <v>572</v>
       </c>
       <c r="D367" t="s">
         <v>1029</v>
       </c>
       <c r="E367" t="s">
         <v>1030</v>
       </c>
       <c r="F367" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G367" s="1" t="s">
         <v>1348</v>
       </c>
       <c r="H367" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
         <v>1350</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
         <v>576</v>
       </c>
       <c r="D368" t="s">
         <v>1029</v>
       </c>
       <c r="E368" t="s">
         <v>1030</v>
       </c>
       <c r="F368" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G368" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="H368" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
         <v>1353</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
         <v>580</v>
       </c>
       <c r="D369" t="s">
         <v>1029</v>
       </c>
       <c r="E369" t="s">
         <v>1030</v>
       </c>
       <c r="F369" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G369" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="H369" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
         <v>1356</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
         <v>584</v>
       </c>
       <c r="D370" t="s">
         <v>1029</v>
       </c>
       <c r="E370" t="s">
         <v>1030</v>
       </c>
       <c r="F370" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G370" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="H370" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
         <v>1359</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>588</v>
       </c>
       <c r="D371" t="s">
         <v>1029</v>
       </c>
       <c r="E371" t="s">
         <v>1030</v>
       </c>
       <c r="F371" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G371" s="1" t="s">
         <v>1360</v>
       </c>
       <c r="H371" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
         <v>1362</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
         <v>592</v>
       </c>
       <c r="D372" t="s">
         <v>1029</v>
       </c>
       <c r="E372" t="s">
         <v>1030</v>
       </c>
       <c r="F372" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G372" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="H372" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
         <v>1365</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>596</v>
       </c>
       <c r="D373" t="s">
         <v>1029</v>
       </c>
       <c r="E373" t="s">
         <v>1030</v>
       </c>
       <c r="F373" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G373" s="1" t="s">
         <v>1366</v>
       </c>
       <c r="H373" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
         <v>1368</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
         <v>600</v>
       </c>
       <c r="D374" t="s">
         <v>1029</v>
       </c>
       <c r="E374" t="s">
         <v>1030</v>
       </c>
       <c r="F374" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G374" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="H374" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
         <v>1371</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>604</v>
       </c>
       <c r="D375" t="s">
         <v>1029</v>
       </c>
       <c r="E375" t="s">
         <v>1030</v>
       </c>
       <c r="F375" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>1372</v>
       </c>
       <c r="H375" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
         <v>1374</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
         <v>608</v>
       </c>
       <c r="D376" t="s">
         <v>1029</v>
       </c>
       <c r="E376" t="s">
         <v>1030</v>
       </c>
       <c r="F376" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G376" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="H376" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
         <v>1377</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
         <v>612</v>
       </c>
       <c r="D377" t="s">
         <v>1029</v>
       </c>
       <c r="E377" t="s">
         <v>1030</v>
       </c>
       <c r="F377" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G377" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="H377" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
         <v>1380</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
         <v>616</v>
       </c>
       <c r="D378" t="s">
         <v>1029</v>
       </c>
       <c r="E378" t="s">
         <v>1030</v>
       </c>
       <c r="F378" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G378" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="H378" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
         <v>1383</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>620</v>
       </c>
       <c r="D379" t="s">
         <v>1029</v>
       </c>
       <c r="E379" t="s">
         <v>1030</v>
       </c>
       <c r="F379" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="H379" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
         <v>1386</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>624</v>
       </c>
       <c r="D380" t="s">
         <v>1029</v>
       </c>
       <c r="E380" t="s">
         <v>1030</v>
       </c>
       <c r="F380" t="s">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="G380" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="H380" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
         <v>1389</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>628</v>
       </c>
       <c r="D381" t="s">
         <v>1029</v>
       </c>
       <c r="E381" t="s">
         <v>1030</v>
       </c>
       <c r="F381" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>1390</v>
       </c>
       <c r="H381" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
         <v>1392</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>632</v>
       </c>
       <c r="D382" t="s">
         <v>1029</v>
       </c>
       <c r="E382" t="s">
         <v>1030</v>
       </c>
       <c r="F382" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="H382" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
         <v>1395</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>636</v>
       </c>
       <c r="D383" t="s">
         <v>1029</v>
       </c>
       <c r="E383" t="s">
         <v>1030</v>
       </c>
       <c r="F383" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="H383" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
         <v>1398</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>640</v>
       </c>
       <c r="D384" t="s">
         <v>1029</v>
       </c>
       <c r="E384" t="s">
         <v>1030</v>
       </c>
       <c r="F384" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="H384" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
         <v>1401</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>644</v>
       </c>
       <c r="D385" t="s">
         <v>1029</v>
       </c>
       <c r="E385" t="s">
         <v>1030</v>
       </c>
       <c r="F385" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G385" s="1" t="s">
         <v>1402</v>
       </c>
       <c r="H385" t="s">
         <v>1403</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
         <v>1404</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
         <v>648</v>
       </c>
       <c r="D386" t="s">
         <v>1029</v>
       </c>
       <c r="E386" t="s">
         <v>1030</v>
       </c>
       <c r="F386" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G386" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="H386" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
         <v>1407</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
         <v>652</v>
       </c>
       <c r="D387" t="s">
         <v>1029</v>
       </c>
       <c r="E387" t="s">
         <v>1030</v>
       </c>
       <c r="F387" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="H387" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
         <v>1410</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>656</v>
       </c>
       <c r="D388" t="s">
         <v>1029</v>
       </c>
       <c r="E388" t="s">
         <v>1030</v>
       </c>
       <c r="F388" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="H388" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
         <v>1413</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
         <v>660</v>
       </c>
       <c r="D389" t="s">
         <v>1029</v>
       </c>
       <c r="E389" t="s">
         <v>1030</v>
       </c>
       <c r="F389" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="H389" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
         <v>1416</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
         <v>664</v>
       </c>
       <c r="D390" t="s">
         <v>1029</v>
       </c>
       <c r="E390" t="s">
         <v>1030</v>
       </c>
       <c r="F390" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G390" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="H390" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
         <v>1419</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
         <v>668</v>
       </c>
       <c r="D391" t="s">
         <v>1029</v>
       </c>
       <c r="E391" t="s">
         <v>1030</v>
       </c>
       <c r="F391" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="H391" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
         <v>1422</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
         <v>672</v>
       </c>
       <c r="D392" t="s">
         <v>1029</v>
       </c>
       <c r="E392" t="s">
         <v>1030</v>
       </c>
       <c r="F392" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G392" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="H392" t="s">
         <v>1424</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
         <v>1425</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
         <v>676</v>
       </c>
       <c r="D393" t="s">
         <v>1029</v>
       </c>
       <c r="E393" t="s">
         <v>1030</v>
       </c>
       <c r="F393" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G393" s="1" t="s">
         <v>1426</v>
       </c>
       <c r="H393" t="s">
         <v>1427</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
         <v>1428</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
         <v>680</v>
       </c>
       <c r="D394" t="s">
         <v>1029</v>
       </c>
       <c r="E394" t="s">
         <v>1030</v>
       </c>
       <c r="F394" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G394" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="H394" t="s">
         <v>1430</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
         <v>1431</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
         <v>684</v>
       </c>
       <c r="D395" t="s">
         <v>1029</v>
       </c>
       <c r="E395" t="s">
         <v>1030</v>
       </c>
       <c r="F395" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="H395" t="s">
         <v>1433</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
         <v>1434</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>688</v>
       </c>
       <c r="D396" t="s">
         <v>1029</v>
       </c>
       <c r="E396" t="s">
         <v>1030</v>
       </c>
       <c r="F396" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G396" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="H396" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
         <v>1437</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>692</v>
       </c>
       <c r="D397" t="s">
         <v>1029</v>
       </c>
       <c r="E397" t="s">
         <v>1030</v>
       </c>
       <c r="F397" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G397" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="H397" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
         <v>1440</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
         <v>696</v>
       </c>
       <c r="D398" t="s">
         <v>1029</v>
       </c>
       <c r="E398" t="s">
         <v>1030</v>
       </c>
       <c r="F398" t="s">
-        <v>205</v>
+        <v>115</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="H398" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
         <v>1443</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
         <v>700</v>
       </c>
       <c r="D399" t="s">
         <v>1029</v>
       </c>
       <c r="E399" t="s">
         <v>1030</v>
       </c>
       <c r="F399" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G399" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="H399" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
         <v>1446</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
         <v>704</v>
       </c>
       <c r="D400" t="s">
         <v>1029</v>
       </c>
       <c r="E400" t="s">
         <v>1030</v>
       </c>
       <c r="F400" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="H400" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
         <v>1449</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
         <v>708</v>
       </c>
       <c r="D401" t="s">
         <v>1029</v>
       </c>
       <c r="E401" t="s">
         <v>1030</v>
       </c>
       <c r="F401" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="G401" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="H401" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
         <v>1452</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D402" t="s">
         <v>1453</v>
       </c>
       <c r="E402" t="s">
         <v>1454</v>
+      </c>
+      <c r="F402" t="s">
+        <v>123</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>1455</v>
       </c>
       <c r="H402" t="s">
         <v>1456</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
         <v>1457</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D403" t="s">
         <v>1453</v>
       </c>
       <c r="E403" t="s">
         <v>1454</v>
       </c>
       <c r="F403" t="s">
-        <v>205</v>
+        <v>186</v>
       </c>
       <c r="G403" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="H403" t="s">
         <v>1459</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
         <v>1460</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D404" t="s">
         <v>1453</v>
       </c>
       <c r="E404" t="s">
         <v>1454</v>
       </c>
       <c r="F404" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="G404" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="H404" t="s">
         <v>1462</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
         <v>1463</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D405" t="s">
         <v>1453</v>
       </c>
       <c r="E405" t="s">
         <v>1454</v>
       </c>
       <c r="F405" t="s">
-        <v>152</v>
+        <v>199</v>
       </c>
       <c r="G405" s="1" t="s">
         <v>1464</v>
       </c>
       <c r="H405" t="s">
         <v>1465</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>