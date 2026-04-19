--- v0 (2026-02-18)
+++ v1 (2026-04-19)
@@ -10,498 +10,1772 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1168" uniqueCount="533">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Salvador José Barbosa Junior</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4938/pl_02_abertura_de_credito_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4938/pl_02_abertura_de_credito_assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4939/pl_02_abertura_de_credito_assinado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4939/pl_02_abertura_de_credito_assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUMPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>4948</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4948/pl_03_abertura_de_credito_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INCLUSÃO DE CATEGORIAS ECONÔMICAS NA LEI ORÇAMENTÁRIA ANUAL - LEI Nº 2.611/2025, EM CONSONÂNCIA COM A LEI FEDERAL 4.320, DE 17 DE MARÇO DE 1964, E SUAS ALTERAÇÕES.</t>
+  </si>
+  <si>
+    <t>4970</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4970/pl_04_abertura_de_credito_assinado.pdf</t>
+  </si>
+  <si>
+    <t>4982</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4982/pl_05_-_consaude.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A RATIFICAÇÃO DA_x000D_
+RESOLUÇÃO N. 01, DE 29 DE JANEIRO DE 2026, DA_x000D_
+ASSEMBLEIA GERAL DO CONSÓRCIO_x000D_
+INTERMUNICIPAL DE SAÚDE DO VALE DO_x000D_
+RIBEIRA E LITORAL SUL – CONSAÚDE</t>
+  </si>
+  <si>
+    <t>4983</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4983/pl_06_-_consaude.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A RATIFICAÇÃO DA_x000D_
+RESOLUÇÃO N. 02, DE 29 DE JANEIRO DE 2026, DA_x000D_
+ASSEMBLEIA GERAL DO CONSÓRCIO_x000D_
+INTERMUNICIPAL DE SAÚDE DO VALE DO_x000D_
+RIBEIRA E LITORAL SUL – CONSAÚDE.</t>
+  </si>
+  <si>
+    <t>4984</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4984/pl_07_-_consaude.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A RATIFICAÇÃO DA_x000D_
+RESOLUÇÃO N. 03, DE 29 DE JANEIRO DE 2026, DA_x000D_
+ASSEMBLEIA GERAL DO CONSÓRCIO_x000D_
+INTERMUNICIPAL DE SAÚDE DO VALE DO_x000D_
+RIBEIRA E LITORAL SUL – CONSAÚDE.</t>
+  </si>
+  <si>
+    <t>4985</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4985/pl_08_-_consaude.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A RATIFICAÇÃO DA_x000D_
+RESOLUÇÃO N. 04, DE 29 DE JANEIRO DE 2026, DA_x000D_
+ASSEMBLEIA GERAL DO CONSÓRCIO_x000D_
+INTERMUNICIPAL DE SAÚDE DO VALE DO_x000D_
+RIBEIRA E LITORAL SUL – CONSAÚDE.</t>
+  </si>
+  <si>
+    <t>5020</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5020/pl_09_suplementacao_de_credito_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, E_x000D_
+DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4996</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4996/pl_10_inclusao_de_categorias_suplementacao_de_credito_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INCLUSÃO DE CATEGORIA ECONÔMICA NA_x000D_
+LEI ORÇAMENTÁRIA ANUAL (LEI Nº 2.611/2025), EM_x000D_
+CONSONÂNCIA COM A LEI FEDERAL 4.320, DE 17 DE MARÇO DE_x000D_
+1964.</t>
+  </si>
+  <si>
+    <t>5049</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5049/pl_11_suplementacao_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>5050</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5050/pl_12_-_casa_da_juventude_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DA CASA DA JUVENTUDE_x000D_
+NO MUNICÍPIO DE IGUAPE E A DENOMINA DE “CASA_x000D_
+DA JUVENTUDE SABRINA BURKOWSKI ALVES (BINA)”.</t>
+  </si>
+  <si>
+    <t>5051</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5051/pl_11_suplementacao_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>5052</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5052/pl_12_-_casa_da_juventude_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>4995</t>
+  </si>
+  <si>
+    <t>PLCE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4995/plc_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL_x000D_
+ANUAL DOS VENCIMENTOS DOS SERVIDORES_x000D_
+PÚBLICOS DA PREFEITURA DO MUNICÍPIO DE_x000D_
+IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4964</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4964/projeto_de_lei_reajuste_anual.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>5017</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5017/pl_02-26_dia_da_mae_atipica.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO CALENDÁRIO OFICIAL DO MUNICÍPIO,_x000D_
+AOS 08 DE ABRIL, O DIA DA MÃE ATÍPICA</t>
+  </si>
+  <si>
+    <t>4954</t>
+  </si>
+  <si>
+    <t>PLCL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Legislativo</t>
+  </si>
+  <si>
+    <t>Alexandre Macau</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4954/plc_01-2026_rua_dona_eloisina.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA VIA PÚBLICA COMO RUA DONA ELOISINA DE OLIVEIRA FARIAS.</t>
+  </si>
+  <si>
+    <t>4992</t>
+  </si>
+  <si>
+    <t>Zé Luiz Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4992/plc_02_-_2026_rua_antonio_trudes_pereira_junior_-_vereador_ze_luiz_silva_psb.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA VIA PÚBLICA COMO RUA ANTÔNIO TRUDES_x000D_
+PEREIRA JUNIOR</t>
+  </si>
+  <si>
+    <t>4993</t>
+  </si>
+  <si>
+    <t>Vava Pescador</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4993/plc_03-2026_rua_jose_lourenco_de_souza_-_rua_jose_lourenco_de_souza_-_ze_do_caranguejo.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA VIA PÚBLICA COMO RUA JOSÉ LOURENÇO_x000D_
+DE SOUZA – “ZÉ DO CARANGUEJO”</t>
+  </si>
+  <si>
+    <t>5014</t>
+  </si>
+  <si>
+    <t>LUCINETE JAPONESA</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5014/plc_04_-_2026_rua_locutor_luiz_carlos_alves.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA VIA PÚBLICA COMO RUA LOCUTOR LUIZ_x000D_
+CARLOS ALVES</t>
+  </si>
+  <si>
+    <t>5033</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5033/plc_05-2026_rua_joao_canoa.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA VIA PÚBLICA COMO RUA JOÃO AGUIAR_x000D_
+(JOÃO CANOA)</t>
+  </si>
+  <si>
     <t>4935</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4935/resolucao_-_quadro_funcionall_retificado.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4935/resolucao_-_quadro_funcionall_retificado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>4962</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4962/projeto_de_resolucao_no_02_-2026_auxilio-alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE AUXÍLIO-ALIMENTAÇÃO, PAGO EM PECÚNIA AOS AGENTES PÚBLICOS DA CÂMARA MUNICIPAL, NO VALOR DE 2,5 VRMs.</t>
+  </si>
+  <si>
+    <t>4963</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4963/resolucao_estagio.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA A ADMISSÃO, PELA CÂMARA MUNICIPAL, SEM VÍNCULO EMPREGATÍCIO, DE ESTUDANTES DE NÍVEL SUPERIOR, COMO ESTAGIÁRIOS, NA FORMA DA LEI FEDERAL Nº 11.788, DE 25 DE SETEMBRO DE 2008.</t>
+  </si>
+  <si>
+    <t>5034</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5034/projeto_de_resolucao_no_04_regulamento_-_ata_de_registro_de_precos.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA O SISTEMA DE REGISTRO_x000D_
+DE PREÇOS PREVISTO NA LEI FEDERAL Nº_x000D_
+14.133/2021, NO ÂMBITO DA CÂMARA_x000D_
+MUNICIPAL DE IGUAPE/SP.</t>
+  </si>
+  <si>
+    <t>5015</t>
+  </si>
+  <si>
+    <t>RJF</t>
+  </si>
+  <si>
+    <t>Requerimento para Justificativa de Falta</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5015/justificativa_de_falta_01-26_ze_luiz.pdf</t>
+  </si>
+  <si>
+    <t>APRESENTO à mesa, nos termos do artigo 257 inciso I do Regimento Interno, a justificativa da minha falta na sessão ordinária do dia 17 de março de 2026, em razão de cumprimento de agenda ministerial em Brasília/DF, conforme comprovante em anexo. Requeiro que seja submetido à apreciação e aprovação do plenário.</t>
+  </si>
+  <si>
     <t>4912</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Vava Pescador</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4912/requerimento_001-26__vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4912/requerimento_001-26__vava_pescador.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a instalação de luminárias, na Vila dos Pescadores, tendo como ponto de referência o porto da balsa, do lado direito, neste município.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4913/requerimento_002-26_vava_23-01.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4913/requerimento_002-26_vava_23-01.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior - Prefeito Municipal de Iguape, e a Secretaria Municipal de Saúde, que verifique junto ai setor competente, se existe a possibilidade de implementação de um aplicativo e painel digital de gestão de transparência da saúde, neste município.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4914/requerimento_03-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4914/requerimento_03-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, e cumpridas as formalidades regimentais, que se oficie ao Exmo. Sr. Salvador José Barbosa Junior, Prefeito Municipal de Iguape, bem como à Sabesp/Iguape, para que verifiquem, junto ao setor competente, a possibilidade de realizar a intalação de tubulação para abastecimento de água encanada, na Estrada do Matias, no trecho compreendido entre o início do bairro 3 barras, passando pela estrada do bairro Icapara, até a travessia da balsa, neste município</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4918/requerimento_004-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4918/requerimento_004-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior – Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a instalação de uma rampa de acesso para os pescadores, na altura do km 5, no Umbu, Vila dos Pescadores, neste município.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4919/requerimento_005-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4919/requerimento_005-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior – Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a reforma dos 3 (três) portos dos pescadores, com uso de máquina e cascalho, localizadas no bairro Prainha, neste município.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4920/requerimento_006-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4920/requerimento_006-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior – Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a instalação de rampas de acesso para os pescadores, com urgência, no bairro Enseada, neste município.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
-    <t>7</t>
-[...5 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4927/req._n_007-26_lucinete_japonesa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4927/req._n_007-26_lucinete_japonesa.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior – Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a instalação de faixas elevadas para travessia de pedestres, na Avenida Carvalho Pinto, bairro do Rocio, em frente a Fábrica de Cordas e outra em frente ao Estaleiro, neste município.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4928/req._n_008-26__lucinete_japonesa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4928/req._n_008-26__lucinete_japonesa.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior – Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a instalação de lombadas na Estrada da Barra, na altura do km 15, nº 6462 e outra na saída da balsa, próximo aos bares,, Barra do Ribeira, neste município.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>MARCIANO</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4929/req._n_009-26_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4929/req._n_009-26_marciano.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior – Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar manutenção da Estrada da Pavoa, neste município.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4930/req._n_010-26_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4930/req._n_010-26_marciano.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior – Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a instalação de iluminação pública na rua das Palmeiras, bairro Pé da Serra, neste município.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4931/req._n_11-26_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4931/req._n_11-26_marciano.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior – Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a instalação de iluminação pública na Estrada do Guerra e Estrada do Paraíso Mirim, bairro Itimirim, neste município.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4937/requerimento_n_12-26_lucinete_japonesa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4937/requerimento_n_12-26_lucinete_japonesa.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior – Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a instalação da Casa da Mulher, no bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4940/requerimento_n_13-26__vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4940/requerimento_n_13-26__vava_pescador.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior – Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a limpeza e cascalhamento do porto localizado na rua 04, bairro Pontalzinho, neste município.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4941/requerimento_n_14__vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4941/requerimento_n_14__vava_pescador.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior – Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de ativar/regularizar a linha de ônibus que atende o trajeto Iguape-Rocio aos finais de semana e feriados, neste município.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4942/requerimento_n_15-26_marciano.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4942/requerimento_n_15-26_marciano.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior – Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a limpeza (roçada) da rua Manoel Sumaqueiro, localizada na rodovia Casemiro Teixeira, km 54, próximo a placa do DER, neste município.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Josemar Correa</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4946/requerimento_16-2026.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4946/requerimento_16-2026.pdf</t>
   </si>
   <si>
     <t>Este Vereador, no uso das prerrogativas que lhe são pertinentes através do Regimento_x000D_
 Interno desta Casa Legislativa, vem Requerer à Mesa, ouvido o douto e soberano Plenário,_x000D_
 cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. SALVADOR_x000D_
 JOSÉ BARBOSA JUNIOR, (Prefeito Municipal), para que informe a esta Casa de Leis, sobre a possibilidade da realização da Roçada ( limpeza pública), Limpeza das Valas e_x000D_
 nivelamento e Cascalhamento de todas as Ruas do Bairro Nova Iguape, neste Municípo.</t>
   </si>
   <si>
+    <t>4950</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4950/requerimento_17-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de instalação de aparelhos de ar-condicionado na Escola Municipal Benedito Rosa Carneiro, localizada no bairro Centro, neste município.</t>
+  </si>
+  <si>
+    <t>4951</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Mayara Carvalho</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4951/requerimento_18-26_mayara.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar providências urgentes quanto à segurança no entorno da Escola Municipal Zely Alves Fortes, localizada na Rua Vereador João Trudes Pereira, no bairro do Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>4952</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4952/requerimento_19-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade da permanência da UPA localizada na Barra do Ribeira, conforme mobilização da população do bairro através do Sr. Álvaro Pérez Júnior e Sra. Claúdia Ribeiro Matos, conforme baixo assinado em anexo, neste município.</t>
+  </si>
+  <si>
+    <t>4955</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4955/requerimento_20-26_lucinete.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe possibilidade de realizar o nivelamento, cascalhamento e a instalação de 04 (quatro) tubos na vala que fica nessa travessa, outrossim a instalação de luminárias e bloquetes, na Rua Caiobá, travessa com a Rua Rio Verde, no bairro do Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>4956</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4956/requerimento_21-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior - Prefeito de Iguape, e oficie-se a empresa Neoenergia Elektro, para que adotem as providências necessárias visando à realização de poda das árvores que se encontram em contato com a rede elétrica na Rua 02 (dois) como mostra a foto em anexo, no bairro do Pontalzinho, neste município</t>
+  </si>
+  <si>
+    <t>4959</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4959/requerimento_22-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de construção de um ponto de ônibus na Rodovia Ivo Zanella, em frente ao bairro Subaúma, neste município de Iguape.</t>
+  </si>
+  <si>
+    <t>4960</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4960/requerimento_23-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de limpeza das valas na Rodovia Casemiro Teixeira, no bairro Viva Verde, neste município.</t>
+  </si>
+  <si>
+    <t>4965</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4965/requerimento_24-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe possibilidade de realizar a limpeza das valas, bem como o cascalhamento da via com a devida elevação da via, na Rodovia Ivo Zanella, nas proximidades do antigo campo de futebol (Bar do Capitão), no bairro Subaúma, neste município de Iguape.</t>
+  </si>
+  <si>
+    <t>4966</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4966/requerimento_25-26_marciano.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Junior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a manutenção da Estrada Rio Pretinho, no bairro Despraiado, neste município.</t>
+  </si>
+  <si>
+    <t>4967</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4967/requerimento_26-26_marciano.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a construção de cobertura da quadra esportiva da Escola Municipal Professor Tadashi Namba, no bairro Itimirim, neste município.</t>
+  </si>
+  <si>
+    <t>4969</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Waguinho Wasat</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4969/requerimento_27-26_waguinho.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, a possibilidade de realizar a revitalização da entrada da rua 9 DE JULHO, neste município.</t>
+  </si>
+  <si>
+    <t>4971</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4971/requerimento_28-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de REFORMAR E REVITALIZAR a Passarela Vereador Gasparino Costa, popularmente conhecida como Passarela do Rocio, bem como estude a viabilidade de instalação de cobertura em toda a sua extensão.</t>
+  </si>
+  <si>
+    <t>4972</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4972/requerimento_29-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a instalação de uma Academia ao Ar Livre no espaço público localizado ao lado da Rodoviária Municipal, situada na Rua Padre Mathias, no bairro Porto do Ribeira, neste município.</t>
+  </si>
+  <si>
+    <t>4973</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4973/requerimento_30-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de instalação de ponto de ônibus com cobertura em frente ao Velório Municipal e à Delegacia Civil, no município de Iguape.</t>
+  </si>
+  <si>
+    <t>4986</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4986/requerimento_31-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de instalação de calçamento de bloquetes intertravados, na Rua “F” (Rua da Escola Abigail), no bairro da Barra do Ribeira, neste município.</t>
+  </si>
+  <si>
+    <t>4987</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4987/requerimento_32-26_vava_e_lucinete.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar manutenção, substituição da tampa e desobstrução da boca de lobo localizada na Rua Ana Cândida Sandoval Trigo, no bairro Centro, neste município.</t>
+  </si>
+  <si>
+    <t>4988</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4988/requerimento_33-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de manutenção e nivelamento, na Rua Eloisina de Oliveira Farias (primeira rua a esquerda do transbordo), bairro do Morretes, neste município.</t>
+  </si>
+  <si>
+    <t>4989</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4989/requerimento_34-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de manutenção e revitalização, da Rua Capitão Oliveira, bairro da Guaricana, neste município.</t>
+  </si>
+  <si>
+    <t>4991</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4991/requerimento_35-26_lucinete.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as_x000D_
+formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior -_x000D_
+Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de_x000D_
+realizar a instalação de PONTOS DE ILUMINAÇÃO PÚBLICA na Rua Imigrantes, nº 460,_x000D_
+na vila conhecida como Lagarto, no bairro Barra do Ribeira neste município.</t>
+  </si>
+  <si>
+    <t>4997</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4997/requerimento_36-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de manutenção assim como NIVELAMENTO E CASCALHAMENTO, na Alameda 2, especialmente em toda a sua extensão até o final da via, localizada no bairro Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>4998</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4998/requerimento_37-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a desobstrução dos tubos e a devida manutenção das valas localizadas na Estrada do Quatinga, nas proximidades do Bar do Zé Válter, Ponte do Mathias, neste município.</t>
+  </si>
+  <si>
+    <t>5009</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5009/requerimento_38-26_lucinete.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a REVITALIZAÇÃO da Praça São João, localizada no bairro do Porto do Ribeira, neste município.</t>
+  </si>
+  <si>
+    <t>5010</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5010/requerimento_39-26_mayara.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar se existe a possibilidade de instalação de ponto de ônibus com cobertura nos seguintes locais:_x000D_
+1._x000D_
+Em frente a Praça dos Maçons (Av. Princesa Isabel, Centro);_x000D_
+2._x000D_
+Próximo ao campo Pedico (Rua Itapema, Rocio);_x000D_
+3._x000D_
+Em frente a EMI Amância Alves Muniz (Av. Júlio Franco, Rocio);_x000D_
+4._x000D_
+Próximo ao mercado Kamila (Av. Júlio Franco, Rocio).</t>
+  </si>
+  <si>
+    <t>5011</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5011/requerimento_40-26_marciano.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar as manutenções dos seguintes locais, neste município._x000D_
+1._x000D_
+Manutenção da Estrada do Peroupava;_x000D_
+2._x000D_
+Manutenção da estrada do morro Seco e Pavoa.</t>
+  </si>
+  <si>
+    <t>5012</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5012/requerimento_41-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de realizar a manutenção e/ou substituição de equipamentos permanentes, tais como ventiladores, bancos e mesas, entre outros que se encontram danificados na UBS Central do Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>5013</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5013/requerimento_42-26_ximbica.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, que seja oficiado ao Exmo. Sr. Salvador José Barbosa Júnior, Prefeito de Iguape, para que verifique, junto ao setor competente, e informe a esta Casa de Leis sobre a possibilidade de retomada do subsídio destinado ao repasse aos estudantes, nos termos da legislação vigente neste município.</t>
+  </si>
+  <si>
+    <t>5022</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5022/requerimento_43-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar serviços de manutenção asfáltica, com operação tapa-buracos e nivelamento da via, na Rua Brasilino Colaço Ribeiro (antiga Rua da Lagoa), localizada no bairro Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>5023</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5023/requerimento_44-26_mayara.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar a manutenção no campo do Pidico e no Campo Mangueirão, neste município.</t>
+  </si>
+  <si>
+    <t>5024</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5024/requerimento_45-26_mayara.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realizar serviços de manutenção na Quadra Coberta do Rocio, localizada neste município.</t>
+  </si>
+  <si>
+    <t>5025</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5025/requerimento_46-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, a possibilidade de realização de estudo técnico e orçamentário visando à manutenção do porto localizado em frente ao Centro de Eventos Sizenando Trudes, bem como à limpeza da vegetação e retirada do acúmulo de lama que se formou no local, no bairro Icapara, neste município.</t>
+  </si>
+  <si>
+    <t>5026</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Ximbica</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5026/requerimento_47-26_ximbica.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realização de estudo técnico e orçamentário visando à manutenção, elevação e continuidade das obras na via pública da Rua Ana Cândida Sandoval Trigo, no trecho compreendido entre sua travessa com a Rua Coronel Rollo até a Avenida Eduardo Ébano Pereira, localizada no bairro Beira do Valo, neste município.</t>
+  </si>
+  <si>
+    <t>5027</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5027/requerimento_48-26_ximbica.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realização de estudo técnico e orçamentário visando à manutenção como nivelamento, da Rua Coronel Jeremias Muniz até a Avenida Eduardo Ébano Pereira neste município.</t>
+  </si>
+  <si>
+    <t>5032</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5032/requerimento_49-26_marciano.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de ampliar, em caráter de igualdade, os horários das linhas de transporte público que atendem à zona rural deste município, especialmente na Rodovia Casemiro Teixeira, nos períodos de feriados e eventos especiais, como shows, palestras e, neste feriado de Páscoa, a tradicional Via Sacra realizada pelo município.</t>
+  </si>
+  <si>
+    <t>5036</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5036/requerimento_50-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, realize estudo técnico visando à implantação de redutores de velocidade (lombadas) em pontos estratégicos ao longo das vias públicas do município.</t>
+  </si>
+  <si>
+    <t>5037</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5037/requerimento_51-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, verifique a possibilidade de realização de serviços de roçada e limpeza nas seguintes vias do bairro Guaricana:_x000D_
+•_x000D_
+Rua Capitão Oliveira;_x000D_
+•_x000D_
+Rua Carlos Souza Castro;_x000D_
+•_x000D_
+Rua Rosa Rodrigues;_x000D_
+•_x000D_
+Rua Cyriaco Caetano;_x000D_
+•_x000D_
+Rua Lais Carneiro.</t>
+  </si>
+  <si>
+    <t>5038</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5038/requerimento_52-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, em conjunto com a Divitran e o Departamento de Obras, verifique a possibilidade de realização de serviços de operação tapa-buracos em toda a extensão da Estrada Vereador Manoel Alves da Silva (Estrada do Icapara).</t>
+  </si>
+  <si>
+    <t>5039</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5039/requerimento_53-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, a realização de serviços de manutenção urbana nas seguintes vias públicas deste município:_x000D_
+•_x000D_
+Rua Antônio Costa de Oliveira: limpeza das valas, com estudo para possível instalação de tubulações, bem como manutenção das luminárias nas proximidades dos nº 102 e nº 713;_x000D_
+•_x000D_
+Alamedas nº 04 e nº 13: continuidade da abertura das vias, além de serviços de roçada e limpeza em toda a sua extensão.</t>
+  </si>
+  <si>
+    <t>5040</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5040/requerimento_54-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, que verifique junto ao setor competente, se existe a possibilidade de realização de serviços de roçada e limpeza em toda a extensão das Ruas A, 1 e 2 em especial, no bairro Sete Belo, neste município.</t>
+  </si>
+  <si>
+    <t>5053</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5053/requerimento_55-26__macau.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, para que, por meio do setor competente, verifique a possibilidade de instalação de banheiros químicos nas imediações do Campo do Pidico durante a realização de eventos esportivos. Alternativamente, que seja avaliada a viabilidade de manter abertos ao público os banheiros da quadra coberta, garantindo o acesso da população durante tais eventos.</t>
+  </si>
+  <si>
+    <t>5054</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5054/requerimento_56-26_mayara.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, para que verifique, junto ao setor competente, a possibilidade de realização de serviços de manutenção na Subprefeitura localizada no bairro do Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>5055</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5055/requerimento_57-26_mayara.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, para que verifique, junto ao setor competente, a possibilidade de, em caráter de URGÊNCIA, realizar serviços de reforma no Posto de Saúde (ESF) da Areia Branca, que se encontra em situação precária conforme foto em anexo.</t>
+  </si>
+  <si>
+    <t>5056</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5056/requerimento_58-26_mayara_e_ze_luiz.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, para que verifique, junto ao setor competente, a possibilidade de, realizar serviços de reforma no Posto de Saúde (ESF) do Icapara, neste município.</t>
+  </si>
+  <si>
+    <t>5057</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5057/requerimento_59-26_ximbica.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, para que verifique, junto ao setor competente, a possibilidade de realização de manutenção na Rodoviária Municipal.</t>
+  </si>
+  <si>
+    <t>5058</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5058/requerimento_60-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa, ouvido o douto e soberano Plenário, cumpridas as formalidades regimentais, para que se oficie ao Exmo. Sr. Salvador José Barbosa Júnior - Prefeito de Iguape, junto ao setor competente, a realização de serviços de manutenção urbana, como roçada e limpeza das vias públicas de todo o bairro Popular I e Popular II, bem como a limpeza de todas as valas desses referidos bairros, neste município.</t>
+  </si>
+  <si>
+    <t>5021</t>
+  </si>
+  <si>
+    <t>REQ I</t>
+  </si>
+  <si>
+    <t>Requerimento Interno</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5021/requerimento_interno_01-26_ximbica.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa Diretora da Câmara, ouvido o soberano Plenário, no sentido de que, por iniciativa legislativa da direção desta Casa de Leis, seja promovida a alteração da Lei Orgânica do Município, visando reverter e extinguir a reeleição, hoje vigente, para presidente da Câmara de Vereadores de Iguape.</t>
+  </si>
+  <si>
     <t>4915</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4915/indicacao_01-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4915/indicacao_01-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador Barbosa Junior, para que tome as devidas providências, junto ao setor competente, no sentido de realizar a manutenção das luminárias da rua Aristides Dionísio Xavier, nas proximidades do número 180, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4916/indicacao_02-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4916/indicacao_02-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador Barbosa Junior, para que tome as devidas providências, junto ao setor competente, no sentido de realizar a instalação de placas de identificação em todas as ruas do bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4917/indicacao_03-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4917/indicacao_03-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador Barbosa Junior, para que tome as devidas providências, junto ao setor competente, no sentido de realizar a manutenção das ruas Alameda 15 e Alameda 8, há oito buracos próximos ao número 280 que necessitam de reparos urgentes, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4921/indicacao_004-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4921/indicacao_004-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor competente, no sentido de realizar a instalação de um ponto de ônibus, para as crianças que vão para a escola, na vila dos Pescadores, neste município.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4922/indicacao_005-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4922/indicacao_005-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor competente, no sentido de realizar a instalação de 8 (oito) luminárias na Vila dos Pescadores, neste município.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4923/indicacao_006-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4923/indicacao_006-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor competente, no sentido de realizar a manutenção das luminárias da praça Nova Iguape, que estão localizadas entre as “Casinhas Novas” e a Rodovia Ivo Zanella, alguns postes estão dando choque segundo alguns moradores, neste município.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4924/indicacao_007-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4924/indicacao_007-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor competente, no sentido de realizar a manutenção com máquina e cascalhamento na rua Mirim km 3, bairro Jairê, neste município.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4925/indicacao_008-2026_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4925/indicacao_008-2026_vava_pescador.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor competente, no sentido de realizar a manutenção das luminárias da rua Coronel Rollo, próximo ao nº 700, neste município.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4926/indicacao_009-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4926/indicacao_009-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor competente, no sentido de realizar a manutenção das luminárias da Avenida Princesa Isabel, ao lado do antigo mercado municipal, neste município.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4932/indicacao_010-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4932/indicacao_010-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor competente, no sentido de realizar a instalação de tubo na vala da rua Dona Marlene de Mattos, altura do nº 88, bairro Chácara Patrícia, neste município.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4933/indicacao_011-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4933/indicacao_011-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor competente, no sentido de realizar a manutenção das luminárias da rua Vila dos Parentes, na altura do nº 220, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4934/indicacao_012-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4934/indicacao_012-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor competente, no sentido de realizar a instalação de lombada na rua Jalde Antônio Fragoso, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4936/indicacao_013-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4936/indicacao_013-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor competente, no sentido de realizar a instalação de lombadas, ao longo da avenida Antônio Filadelfo Colaço, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4943/indicacao_n_14-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4943/indicacao_n_14-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor competente, no sentido de realizar a limpeza das valas, cascalhamento e instalação de luminárias na Travessa Joaquim Ribeiro Neto, bairro do Rocio, neste município.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4944/indicacao_n15-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4944/indicacao_n15-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor competente, no sentido de realizar a limpeza das valas e instalação de luminárias na Avenida Brasil, praia do Leste, neste município.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4945/indicacao_n_16-26_vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4945/indicacao_n_16-26_vava_pescador.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor competente, no sentido de realizar o nivelamento e cascalhamento da rua Porto dos Pescadores, localizado no  km 14, bairro Vila Nova, neste município.</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4947/indicacao_017-26__vava_pescador.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4947/indicacao_017-26__vava_pescador.pdf</t>
   </si>
   <si>
     <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor competente, no sentido de realizar a instalação de faixa de pedestre na Avenida Jânio Quadros, na altura do nº 195, próximo ao antigo pedágio, bairro Canto do Morro, neste município.</t>
+  </si>
+  <si>
+    <t>4949</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4949/indicacao_18-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
+Barbosa Júnior, para que tome as devidas providências junto ao setor competente, se existe a_x000D_
+possibilidade de que seja realizado a manutenção das BOCAS DE LOBO, na Rua Vila dos_x000D_
+Parentes Nº 85, bairro do Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>4953</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4953/indicacao_19-26_mayara.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, a possibilidade de realizar com URGÊNCIA a MANUTENÇÃO PREVENTIVA e CORRETIVA de todos os ventiladores das escolas e creches do município. A presente solicitação se faz necessária para garantir o bem-estar, a segurança e melhores condições de aprendizado para os alunos, professores e demais funcionários, especialmente diante das altas temperaturas que frequentemente vem ocorrendo.</t>
+  </si>
+  <si>
+    <t>4957</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4957/indicacao_20-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, se existe a possibilidade de que seja realizado as seguintes manutenções nos bairros deste município:_x000D_
+1._x000D_
+Instalação de redutores de velocidade (lombadas) na Estrada da Barra;_x000D_
+2._x000D_
+Roçada e limpeza, em caráter de urgência, na Estrada da Barra;_x000D_
+3._x000D_
+Instalação de 02 (dois) refletores nos portos dos pescadores, sendo um nas proximidades do nº 600 e outro nas proximidades do nº 900, no bairro Vila Garcês;_x000D_
+4._x000D_
+Manutenção das luminárias nas proximidades do nº 50, na Rua Alameda 05 (cinco), bairro Nova Iguape;_x000D_
+5._x000D_
+Limpeza de todas as valas das Alamedas 01 a 18, com atenção especial às Alamedas 04, 05 e 06, que atualmente se encontram em condições mais críticas.</t>
+  </si>
+  <si>
+    <t>4958</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4958/indicacao_21-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, a possibilidade de realizar a manutenção das luminárias do parque infantil da orla no bairro do Rocio, próximo a passarela, neste município.</t>
+  </si>
+  <si>
+    <t>4968</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4968/indicacao_22-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, se existe a possibilidade de que seja realizado as manutenções de roçada e limpeza nos seguintes locais do município:_x000D_
+1._x000D_
+Rua Jair Pereira Gonçalves, bairro do Rocio;_x000D_
+2._x000D_
+Rua Coronel Rollo e 7 de Setembro, no bairro da Vila Garcês;_x000D_
+3._x000D_
+Campo da Prainha e Rua Minas Gerais, ambos na Estrada da Barra.</t>
+  </si>
+  <si>
+    <t>4974</t>
+  </si>
+  <si>
+    <t>DANIEL VASSÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4974/indicacao_23-26_daniel_vassao.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, e oficie-se a Empresa AZZA TELECOM SERVIÇOS EM TELECOMUNICAÇÕES S.A, localizada na Rua Amapá Nº142, bairro Vila Ribeirópolis, Registro-SP, se existe a possibilidade de estender a implantação de rede de fibra óptica, para todo o bairro do Momuna, em especial próximo ao campo do “Bar do Pezão”, assim promovendo maior inclusão digital, desenvolvimento educacional, profissional, comercial e social dos moradores da população local, neste município.</t>
+  </si>
+  <si>
+    <t>4975</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4975/indicacao_24-26_vava_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, se existe a possibilidade de que seja realizado as manutenções nos seguintes locais do município:_x000D_
+1._x000D_
+Manutenção de luminárias na Praça José da Rocha Filho, bairro Nova Iguape;_x000D_
+2._x000D_
+Manutenção de luminárias na Rua Vila dos Parentes Nº 200, bairro do Rocio;_x000D_
+3._x000D_
+Roçada e limpeza na Rua Registro, próximo ao Nº136, bairro do Rocio._x000D_
+4._x000D_
+Roçada e limpeza da Estrada que liga a Barra do Ribeira ao Prelado em toda sua extensão.</t>
+  </si>
+  <si>
+    <t>4976</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4976/indicacao_25-26_vava_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, se existe a possibilidade de que seja instalado instalação de uma caçamba de lixo na Rodovia Prefeito Casemiro Teixeira, Km 53,5, em frente ao Porto de Areia, conforme foto em anexo, neste município.</t>
+  </si>
+  <si>
+    <t>4977</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4977/indicacao_26-26_marciano.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, no sentido de realizar a manutenção da Estrada do Embu, próximo à Ponte do Mathias, neste município.</t>
+  </si>
+  <si>
+    <t>4978</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4978/indicacao_27-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, a possibilidade de realizar a manutenção e limpeza das valas da Rua Rio Verde, bairro do Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>4979</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4979/indicacao_28-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, a possibilidade de realizar a manutenção bem como nivelamento e cascalhamento das ruas Cyriaco Caetano Pereira e Rosa Rodrigues, bairro Guaricana, neste município.</t>
+  </si>
+  <si>
+    <t>4980</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4980/indicacao_29-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, a possibilidade de realizar a instalação de Redutor de Velocidade (lombada) na Rua Itapema, próximo a Quadra Coberta, no bairro do Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>4981</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4981/indicacao_30-26_daniel_vassao.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, se existe a possibilidade de realizar a manutenção bem como o NIVELAMENTO e CASCALHAMENTO da Estrada do Capinzal, KM 27, neste município.</t>
+  </si>
+  <si>
+    <t>4990</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4990/indicacao_31-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, a possibilidade de realizar a manutenção e nivelamento da Rua Zacarias da Silva (Estrada do Pontal), no bairro do Icapara, neste município.</t>
+  </si>
+  <si>
+    <t>4999</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4999/indicacao_32-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, a possibilidade de realizar a manutenção e nivelamento da Estrada do Cavalcante, no bairro do Cavalcante, neste município.</t>
+  </si>
+  <si>
+    <t>5000</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5000/indicacao_33-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, a possibilidade de realizar a poda das arvores da Estrada Vereador Manoel Alves da Silva, assim como a manutenção da via próximo a Pedra da Paixão, neste município.</t>
+  </si>
+  <si>
+    <t>5001</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5001/indicacao_34-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, bem como oficie a empresa Neoenergia Elektro, a fim de que verifique a possibilidade de realizar a manutenção com poda das árvores que se encontram em contato com a rede elétrica, na Estrada Prefeito Casemiro Teixeira, km 52, nas proximidades da Escola ETEC Agrícola (em frente), como demonstrado nas fotos em anexo. Tal medida se faz necessária para evitar possíveis acidentes, além de prevenir as constantes quedas no fornecimento de energia elétrica, garantindo mais segurança e qualidade no serviço prestado à população local, neste município.</t>
+  </si>
+  <si>
+    <t>5002</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5002/indicacao_35-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, a fim de que seja verificada a possibilidade de instalação de luminárias na Alameda 3, nas proximidades dos nº 675 e nº 698, bem como próximo à fábrica de blocos, tendo em vista a ausência de iluminação pública no local como nas fotos em anexo, o que vem gerando insegurança aos moradores e favorecendo a ocorrência de furtos e assaltos, sendo a medida essencial para garantir mais segurança, tranquilidade e melhor qualidade de vida à população, no bairro Nova Iguape, neste município.</t>
+  </si>
+  <si>
+    <t>5003</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5003/indicacao_36-26_mayara.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa_x000D_
+Junior, para que tome as devidas providências junto ao setor competente, no sentido realizar a_x000D_
+manutenção, bem como a instalação de novas luminárias na Pracinha do Rocio. A intervenção_x000D_
+se faz especialmente necessária no espaço localizado ao lado da rampa do Rocio, área_x000D_
+tradicionalmente utilizada por pescadores para a prática do currico, visando garantir melhores_x000D_
+condições de segurança, visibilidade e utilização do local no período noturno.</t>
+  </si>
+  <si>
+    <t>5004</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5004/indicacao_37-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, a possibilidade de realizar a manutenção e nivelamento nas ruas do bairro da Barra do Ribeira, neste município.</t>
+  </si>
+  <si>
+    <t>5005</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5005/indicacao_38-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, a possibilidade de realizar as providências necessárias para a instalação de placas de identificação das vias públicas no bairro Barra do Ribeira e Icapara, neste município.</t>
+  </si>
+  <si>
+    <t>5006</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5006/indicacao_39-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, a possibilidade de realizar as providências necessárias para a instalação de pontos de iluminação pública, no bairro Subaúma, neste município.</t>
+  </si>
+  <si>
+    <t>5007</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5007/indicacao_40-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, a possibilidade de realizar as providências necessárias para a manutenção das seguintes vias:_x000D_
+1._x000D_
+Rua Capitão Oliveira;_x000D_
+2._x000D_
+Rua Rosa Rodrigues;_x000D_
+3._x000D_
+Rua Cyriaco Caetano._x000D_
+Todas as ruas mencionadas no bairro da Guaricana, neste município.</t>
+  </si>
+  <si>
+    <t>5008</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5008/indicacao_41-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Junior, para que tome as devidas providências junto ao setor competente, se existe a possibilidade de que seja realizado a INSTALAÇÃO E MANUTENÇÃO nos seguintes locais, neste município:_x000D_
+1._x000D_
+Rua Vereador René Pereira (Rocio), instalação de lombada e faixa de pedestre;_x000D_
+2._x000D_
+Estrada do Quatinga, (via Matias), instalação de lombadas;_x000D_
+3._x000D_
+Rua João Batista Xavier, cruzamento com a Rua Despraiado em frente ao bar do azulão, (Rocio), instalação de lombada e faixa de pedestre.</t>
+  </si>
+  <si>
+    <t>5028</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5028/indicacao_42-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, se existe a possibilidade de que seja realizado serviços de manutenção, incluindo limpeza e roçada, bem como a poda das árvores que se encontram em contato com a rede elétrica, especialmente nas ruas 1, 2, 3 e 4, no bairro Pontalzinho, neste município.</t>
+  </si>
+  <si>
+    <t>5029</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5029/indicacao_43-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, se existe a possibilidade de que seja realizado serviços de manutenção como limpeza e roçada, na Rua Jair Pereira Gonçalves, no bairro do Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>5030</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5030/indicacao_44-26_ximbica.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, a realização de estudo técnico e orçamentário com vistas à análise da viabilidade de redução das taxas especificamente de TAXI, atualmente cobradas no município, especialmente aquelas relativas ao alvará de funcionamento e ao Imposto Sobre Serviços (ISS). A presente indicação tem por objetivo fomentar o desenvolvimento econômico local, incentivar a regularização de atividades comerciais e prestadoras de serviços, bem como proporcionar melhores condições para empreendedores e comerciantes, contribuindo para o fortalecimento da economia do município.</t>
+  </si>
+  <si>
+    <t>5031</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5031/indicacao_45-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, se existe a possibilidade de que seja realizado a manutenção das luminárias, na Rua Maria Anício Duarte nº 17, final com a Rua Benedito Massa, no bairro do Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>5041</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5041/indicacao_46-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, se existe a possibilidade de que seja realizado a limpeza da rampa no final da avenida Princesa Isabel, referência o antigo porto da balsa, neste município.</t>
+  </si>
+  <si>
+    <t>5042</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5042/indicacao_47-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, se existe a possibilidade de que seja realizado a manutenção das luminárias da via publica, da Rua Major Ricardo Kronne, próximo ao Nº 698, no bairro da Vila Garcês, neste município.</t>
+  </si>
+  <si>
+    <t>5043</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5043/indicacao_48-26_vava.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, se existe a possibilidade de que seja realizado a manutenção das luminárias da via pública na Rua Vereador Manoel Gonçalves Pires, nas proximidades do nº 1183, bem como a continuidade das ligações da rede de esgoto na referida via, localizada no bairro do Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>5044</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5044/indicacao_49-26_daniel_vassao.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, se existe a possibilidade de que seja realizado a poda das arvores na praça do Largo Durvalino Vieira, em frente a passarela do Rocio, neste município.</t>
+  </si>
+  <si>
+    <t>5048</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5048/indicacao_50-26_macau.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José_x000D_
+Barbosa Júnior, para que tome as devidas providências junto ao setor competente, a_x000D_
+possibilidade de realizar a instalação de ponto de ônibus com cobertura na Praça Imaculada_x000D_
+Conceição, no bairro do Icapara, neste município.</t>
+  </si>
+  <si>
+    <t>5045</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5045/indicacao_51-26_ximbica.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, se existe a possibilidade de instalação de redutores de velocidade ao longo de toda a extensão das vias públicas da Rua Capitão Floramante e da Rua Tenente Acelino Cunha, no bairro Vila Garcês, neste município, visando à melhoria da segurança viária e à proteção de pedestres e condutores.</t>
+  </si>
+  <si>
+    <t>5059</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5059/indicacao_52-26_daniel_vassao.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, se existe a possibilidade de que seja realizado os serviços de roçada e limpeza nas áreas externas das Escolas Municipais Professor Tadashi Namba e Professor José Luiz de Aguiar, localizadas no bairro Itimirim, neste município.</t>
+  </si>
+  <si>
+    <t>5060</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5060/indicacao_53-26_daniel_vassao.pdf</t>
+  </si>
+  <si>
+    <t>INDICO ao Chefe do Poder Executivo Municipal, Sr. Salvador José Barbosa Júnior, para que tome as devidas providências junto ao setor competente, para a realização dos serviços de manutenção da rampa de acesso do Posto de Saúde, bem como a poda das árvores localizadas em sua área frontal, no bairro Itimirim, neste município, considerando a necessidade de garantir melhores condições de acessibilidade e segurança aos usuários, especialmente pessoas com mobilidade reduzida, além de contribuir para a adequada conservação do espaço público e bem-estar da população.</t>
+  </si>
+  <si>
+    <t>5035</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5035/mocao_de_congratulacoes_-_antonio_misawa.pdf</t>
+  </si>
+  <si>
+    <t>Apresento à Vossa Excelência, ouvido o douto e soberano Plenário, cumpridas as_x000D_
+formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES em favor do Doutor_x000D_
+Antônio Carlos de Almeida Misawa, cirurgião-dentista e escritor.</t>
+  </si>
+  <si>
+    <t>5046</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5046/mocao_de_congratulacao_02-2026_ximbica_2.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, nos termos do art. 175, §1º, inciso V, do Regimento_x000D_
+Interno, vem, respeitosamente, requerer que, após ouvido o douto e soberano Plenário, seja_x000D_
+encaminhada Moção de Congratulações aos organizadores: Paulo Henrique Soares; Henrique_x000D_
+Zollner Viviani; Claudia Elisa de Farias e Walter Rocha, além dos produtores, atores,_x000D_
+colaboradores e todos os envolvidos na realização da XXIX Via Sacra “Paixão de Cristo”,_x000D_
+encenada no Centro Histórico de Iguape, no dia 04 de abril de 2026, às 23h00.</t>
+  </si>
+  <si>
+    <t>5047</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5047/mocao_de_congratulacao_03-2026_ximbica.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, nos termos do art. 175, §1º, inciso V, do Regimento Interno, vem, respeitosamente, requerer que, após ouvido o douto e soberano Plenário, seja encaminhada Moção de Congratulações ao Nacional Futebol Clube, pela brilhante e merecida conquista do Campeonato Iguapense na categoria “cinquentão”, sagrando-se campeão no dia 05 de abril de 2026, no emblemático campo do Mangueirão.</t>
+  </si>
+  <si>
+    <t>5061</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5061/mocao_de_congratulacao_04-2026_vava.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, nos termos do art. 175, §1º, inciso V, do Regimento Interno, vem, respeitosamente, requerer que, após ouvido o douto e soberano Plenário, seja encaminhada Moção de Congratulações ao Tenente Coronel Rogério Fernandes Carneiro, pelos relevantes serviços prestados e pela conduta exemplar que marcaram sua brilhante trajetória na Polícia Militar do Estado de São Paulo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -805,67 +2079,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4938/pl_02_abertura_de_credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4939/pl_02_abertura_de_credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4935/resolucao_-_quadro_funcionall_retificado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4912/requerimento_001-26__vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4913/requerimento_002-26_vava_23-01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4914/requerimento_03-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4918/requerimento_004-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4919/requerimento_005-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4920/requerimento_006-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4927/req._n_007-26_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4928/req._n_008-26__lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4929/req._n_009-26_marciano.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4930/req._n_010-26_marciano.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4931/req._n_11-26_marciano.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4937/requerimento_n_12-26_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4940/requerimento_n_13-26__vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4941/requerimento_n_14__vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4942/requerimento_n_15-26_marciano.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4946/requerimento_16-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4915/indicacao_01-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4916/indicacao_02-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4917/indicacao_03-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4921/indicacao_004-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4922/indicacao_005-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4923/indicacao_006-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4924/indicacao_007-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4925/indicacao_008-2026_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4926/indicacao_009-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4932/indicacao_010-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4933/indicacao_011-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4934/indicacao_012-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4936/indicacao_013-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4943/indicacao_n_14-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4944/indicacao_n15-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4945/indicacao_n_16-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4947/indicacao_017-26__vava_pescador.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4938/pl_02_abertura_de_credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4939/pl_02_abertura_de_credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4948/pl_03_abertura_de_credito_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4970/pl_04_abertura_de_credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4982/pl_05_-_consaude.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4983/pl_06_-_consaude.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4984/pl_07_-_consaude.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4985/pl_08_-_consaude.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5020/pl_09_suplementacao_de_credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4996/pl_10_inclusao_de_categorias_suplementacao_de_credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5049/pl_11_suplementacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5050/pl_12_-_casa_da_juventude_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5051/pl_11_suplementacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5052/pl_12_-_casa_da_juventude_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4995/plc_01_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4964/projeto_de_lei_reajuste_anual.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5017/pl_02-26_dia_da_mae_atipica.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4954/plc_01-2026_rua_dona_eloisina.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4992/plc_02_-_2026_rua_antonio_trudes_pereira_junior_-_vereador_ze_luiz_silva_psb.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4993/plc_03-2026_rua_jose_lourenco_de_souza_-_rua_jose_lourenco_de_souza_-_ze_do_caranguejo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5014/plc_04_-_2026_rua_locutor_luiz_carlos_alves.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5033/plc_05-2026_rua_joao_canoa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4935/resolucao_-_quadro_funcionall_retificado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4962/projeto_de_resolucao_no_02_-2026_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4963/resolucao_estagio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5034/projeto_de_resolucao_no_04_regulamento_-_ata_de_registro_de_precos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5015/justificativa_de_falta_01-26_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4912/requerimento_001-26__vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4913/requerimento_002-26_vava_23-01.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4914/requerimento_03-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4918/requerimento_004-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4919/requerimento_005-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4920/requerimento_006-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4927/req._n_007-26_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4928/req._n_008-26__lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4929/req._n_009-26_marciano.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4930/req._n_010-26_marciano.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4931/req._n_11-26_marciano.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4937/requerimento_n_12-26_lucinete_japonesa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4940/requerimento_n_13-26__vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4941/requerimento_n_14__vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4942/requerimento_n_15-26_marciano.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4946/requerimento_16-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4950/requerimento_17-26_vava.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4951/requerimento_18-26_mayara.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4952/requerimento_19-26_macau.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4955/requerimento_20-26_lucinete.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4956/requerimento_21-26_vava.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4959/requerimento_22-26_macau.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4960/requerimento_23-26_macau.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4965/requerimento_24-26_macau.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4966/requerimento_25-26_marciano.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4967/requerimento_26-26_marciano.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4969/requerimento_27-26_waguinho.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4971/requerimento_28-26_vava.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4972/requerimento_29-26_vava.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4973/requerimento_30-26_macau.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4986/requerimento_31-26_macau.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4987/requerimento_32-26_vava_e_lucinete.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4988/requerimento_33-26_macau.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4989/requerimento_34-26_macau.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4991/requerimento_35-26_lucinete.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4997/requerimento_36-26_macau.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4998/requerimento_37-26_vava.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5009/requerimento_38-26_lucinete.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5010/requerimento_39-26_mayara.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5011/requerimento_40-26_marciano.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5012/requerimento_41-26_vava.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5013/requerimento_42-26_ximbica.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5022/requerimento_43-26_macau.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5023/requerimento_44-26_mayara.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5024/requerimento_45-26_mayara.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5025/requerimento_46-26_vava.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5026/requerimento_47-26_ximbica.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5027/requerimento_48-26_ximbica.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5032/requerimento_49-26_marciano.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5036/requerimento_50-26_macau.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5037/requerimento_51-26_macau.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5038/requerimento_52-26_macau.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5039/requerimento_53-26_vava.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5040/requerimento_54-26_macau.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5053/requerimento_55-26__macau.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5054/requerimento_56-26_mayara.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5055/requerimento_57-26_mayara.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5056/requerimento_58-26_mayara_e_ze_luiz.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5057/requerimento_59-26_ximbica.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5058/requerimento_60-26_vava.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5021/requerimento_interno_01-26_ximbica.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4915/indicacao_01-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4916/indicacao_02-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4917/indicacao_03-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4921/indicacao_004-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4922/indicacao_005-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4923/indicacao_006-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4924/indicacao_007-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4925/indicacao_008-2026_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4926/indicacao_009-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4932/indicacao_010-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4933/indicacao_011-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4934/indicacao_012-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4936/indicacao_013-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4943/indicacao_n_14-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4944/indicacao_n15-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4945/indicacao_n_16-26_vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4947/indicacao_017-26__vava_pescador.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4949/indicacao_18-26_vava.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4953/indicacao_19-26_mayara.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4957/indicacao_20-26_vava.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4958/indicacao_21-26_macau.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4968/indicacao_22-26_vava.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4974/indicacao_23-26_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4975/indicacao_24-26_vava_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4976/indicacao_25-26_vava_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4977/indicacao_26-26_marciano.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4978/indicacao_27-26_macau.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4979/indicacao_28-26_macau.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4980/indicacao_29-26_macau.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4981/indicacao_30-26_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4990/indicacao_31-26_macau.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/4999/indicacao_32-26_macau.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5000/indicacao_33-26_macau.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5001/indicacao_34-26_vava.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5002/indicacao_35-26_vava.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5003/indicacao_36-26_mayara.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5004/indicacao_37-26_macau.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5005/indicacao_38-26_macau.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5006/indicacao_39-26_macau.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5007/indicacao_40-26_macau.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5008/indicacao_41-26_vava.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5028/indicacao_42-26_vava.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5029/indicacao_43-26_vava.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5030/indicacao_44-26_ximbica.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5031/indicacao_45-26_vava.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5041/indicacao_46-26_vava.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5042/indicacao_47-26_vava.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5043/indicacao_48-26_vava.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5044/indicacao_49-26_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5048/indicacao_50-26_macau.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5045/indicacao_51-26_ximbica.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5059/indicacao_52-26_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5060/indicacao_53-26_daniel_vassao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5035/mocao_de_congratulacoes_-_antonio_misawa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5046/mocao_de_congratulacao_02-2026_ximbica_2.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5047/mocao_de_congratulacao_03-2026_ximbica.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/materialegislativa/2026/5061/mocao_de_congratulacao_04-2026_vava.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -911,964 +2185,3907 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="G12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="D13" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="H14" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="H15" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>66</v>
       </c>
       <c r="F16" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="H16" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="F17" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="E18" t="s">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="F18" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="H18" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="E19" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="F19" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="D20" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="E20" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="F20" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D21" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="E21" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="F21" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D22" t="s">
+        <v>79</v>
+      </c>
+      <c r="E22" t="s">
+        <v>80</v>
+      </c>
+      <c r="F22" t="s">
+        <v>93</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H22" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D23" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="E23" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="F23" t="s">
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="H23" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="E24" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="F24" t="s">
-        <v>29</v>
+        <v>102</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="H24" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="D25" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="E25" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="F25" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="D26" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="E26" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="F26" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="H26" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="D27" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="E27" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="F27" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="H27" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" t="s">
+        <v>115</v>
+      </c>
+      <c r="E28" t="s">
+        <v>116</v>
+      </c>
+      <c r="F28" t="s">
+        <v>85</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B28" t="s">
-[...14 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" t="s">
         <v>120</v>
       </c>
-      <c r="B29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="F29" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
       <c r="D30" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="E30" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="F30" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="D31" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="E31" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="F31" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="D32" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="E32" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="F32" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="E33" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="F33" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H33" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>82</v>
+        <v>32</v>
       </c>
       <c r="D34" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="E34" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="F34" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H34" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>86</v>
+        <v>36</v>
       </c>
       <c r="D35" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="E35" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="F35" t="s">
-        <v>29</v>
+        <v>93</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H35" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D36" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="E36" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="F36" t="s">
-        <v>29</v>
+        <v>93</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H36" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>145</v>
+        <v>44</v>
       </c>
       <c r="D37" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="E37" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="F37" t="s">
-        <v>29</v>
+        <v>146</v>
       </c>
       <c r="G37" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H37" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>149</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>48</v>
+      </c>
+      <c r="D38" t="s">
+        <v>120</v>
+      </c>
+      <c r="E38" t="s">
+        <v>121</v>
+      </c>
+      <c r="F38" t="s">
         <v>146</v>
       </c>
-      <c r="H37" t="s">
-        <v>147</v>
+      <c r="G38" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H38" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>152</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>52</v>
+      </c>
+      <c r="D39" t="s">
+        <v>120</v>
+      </c>
+      <c r="E39" t="s">
+        <v>121</v>
+      </c>
+      <c r="F39" t="s">
+        <v>146</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H39" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>55</v>
+      </c>
+      <c r="D40" t="s">
+        <v>120</v>
+      </c>
+      <c r="E40" t="s">
+        <v>121</v>
+      </c>
+      <c r="F40" t="s">
+        <v>93</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H40" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>158</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>59</v>
+      </c>
+      <c r="D41" t="s">
+        <v>120</v>
+      </c>
+      <c r="E41" t="s">
+        <v>121</v>
+      </c>
+      <c r="F41" t="s">
+        <v>89</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H41" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>161</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>62</v>
+      </c>
+      <c r="D42" t="s">
+        <v>120</v>
+      </c>
+      <c r="E42" t="s">
+        <v>121</v>
+      </c>
+      <c r="F42" t="s">
+        <v>89</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H42" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>164</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>165</v>
+      </c>
+      <c r="D43" t="s">
+        <v>120</v>
+      </c>
+      <c r="E43" t="s">
+        <v>121</v>
+      </c>
+      <c r="F43" t="s">
+        <v>146</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H43" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>168</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>169</v>
+      </c>
+      <c r="D44" t="s">
+        <v>120</v>
+      </c>
+      <c r="E44" t="s">
+        <v>121</v>
+      </c>
+      <c r="F44" t="s">
+        <v>170</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H44" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>173</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>174</v>
+      </c>
+      <c r="D45" t="s">
+        <v>120</v>
+      </c>
+      <c r="E45" t="s">
+        <v>121</v>
+      </c>
+      <c r="F45" t="s">
+        <v>89</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H45" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>177</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>178</v>
+      </c>
+      <c r="D46" t="s">
+        <v>120</v>
+      </c>
+      <c r="E46" t="s">
+        <v>121</v>
+      </c>
+      <c r="F46" t="s">
+        <v>179</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H46" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>182</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>183</v>
+      </c>
+      <c r="D47" t="s">
+        <v>120</v>
+      </c>
+      <c r="E47" t="s">
+        <v>121</v>
+      </c>
+      <c r="F47" t="s">
+        <v>81</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H47" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>186</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>187</v>
+      </c>
+      <c r="D48" t="s">
+        <v>120</v>
+      </c>
+      <c r="E48" t="s">
+        <v>121</v>
+      </c>
+      <c r="F48" t="s">
+        <v>93</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H48" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>190</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>191</v>
+      </c>
+      <c r="D49" t="s">
+        <v>120</v>
+      </c>
+      <c r="E49" t="s">
+        <v>121</v>
+      </c>
+      <c r="F49" t="s">
+        <v>89</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H49" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>194</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>195</v>
+      </c>
+      <c r="D50" t="s">
+        <v>120</v>
+      </c>
+      <c r="E50" t="s">
+        <v>121</v>
+      </c>
+      <c r="F50" t="s">
+        <v>81</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H50" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>198</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>199</v>
+      </c>
+      <c r="D51" t="s">
+        <v>120</v>
+      </c>
+      <c r="E51" t="s">
+        <v>121</v>
+      </c>
+      <c r="F51" t="s">
+        <v>81</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H51" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>202</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>203</v>
+      </c>
+      <c r="D52" t="s">
+        <v>120</v>
+      </c>
+      <c r="E52" t="s">
+        <v>121</v>
+      </c>
+      <c r="F52" t="s">
+        <v>81</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H52" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>206</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>207</v>
+      </c>
+      <c r="D53" t="s">
+        <v>120</v>
+      </c>
+      <c r="E53" t="s">
+        <v>121</v>
+      </c>
+      <c r="F53" t="s">
+        <v>146</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H53" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>211</v>
+      </c>
+      <c r="D54" t="s">
+        <v>120</v>
+      </c>
+      <c r="E54" t="s">
+        <v>121</v>
+      </c>
+      <c r="F54" t="s">
+        <v>146</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H54" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>214</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>215</v>
+      </c>
+      <c r="D55" t="s">
+        <v>120</v>
+      </c>
+      <c r="E55" t="s">
+        <v>121</v>
+      </c>
+      <c r="F55" t="s">
+        <v>216</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H55" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>219</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>220</v>
+      </c>
+      <c r="D56" t="s">
+        <v>120</v>
+      </c>
+      <c r="E56" t="s">
+        <v>121</v>
+      </c>
+      <c r="F56" t="s">
+        <v>89</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H56" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>223</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>224</v>
+      </c>
+      <c r="D57" t="s">
+        <v>120</v>
+      </c>
+      <c r="E57" t="s">
+        <v>121</v>
+      </c>
+      <c r="F57" t="s">
+        <v>89</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H57" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>227</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>228</v>
+      </c>
+      <c r="D58" t="s">
+        <v>120</v>
+      </c>
+      <c r="E58" t="s">
+        <v>121</v>
+      </c>
+      <c r="F58" t="s">
+        <v>81</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H58" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>231</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>232</v>
+      </c>
+      <c r="D59" t="s">
+        <v>120</v>
+      </c>
+      <c r="E59" t="s">
+        <v>121</v>
+      </c>
+      <c r="F59" t="s">
+        <v>81</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H59" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>235</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>236</v>
+      </c>
+      <c r="D60" t="s">
+        <v>120</v>
+      </c>
+      <c r="E60" t="s">
+        <v>121</v>
+      </c>
+      <c r="F60" t="s">
+        <v>89</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H60" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>239</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>240</v>
+      </c>
+      <c r="D61" t="s">
+        <v>120</v>
+      </c>
+      <c r="E61" t="s">
+        <v>121</v>
+      </c>
+      <c r="F61" t="s">
+        <v>81</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H61" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>244</v>
+      </c>
+      <c r="D62" t="s">
+        <v>120</v>
+      </c>
+      <c r="E62" t="s">
+        <v>121</v>
+      </c>
+      <c r="F62" t="s">
+        <v>81</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H62" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>247</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>248</v>
+      </c>
+      <c r="D63" t="s">
+        <v>120</v>
+      </c>
+      <c r="E63" t="s">
+        <v>121</v>
+      </c>
+      <c r="F63" t="s">
+        <v>93</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H63" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>251</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>252</v>
+      </c>
+      <c r="D64" t="s">
+        <v>120</v>
+      </c>
+      <c r="E64" t="s">
+        <v>121</v>
+      </c>
+      <c r="F64" t="s">
+        <v>81</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H64" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>255</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>256</v>
+      </c>
+      <c r="D65" t="s">
+        <v>120</v>
+      </c>
+      <c r="E65" t="s">
+        <v>121</v>
+      </c>
+      <c r="F65" t="s">
+        <v>89</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H65" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>259</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>260</v>
+      </c>
+      <c r="D66" t="s">
+        <v>120</v>
+      </c>
+      <c r="E66" t="s">
+        <v>121</v>
+      </c>
+      <c r="F66" t="s">
+        <v>93</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H66" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>263</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>264</v>
+      </c>
+      <c r="D67" t="s">
+        <v>120</v>
+      </c>
+      <c r="E67" t="s">
+        <v>121</v>
+      </c>
+      <c r="F67" t="s">
+        <v>179</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H67" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>267</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>268</v>
+      </c>
+      <c r="D68" t="s">
+        <v>120</v>
+      </c>
+      <c r="E68" t="s">
+        <v>121</v>
+      </c>
+      <c r="F68" t="s">
+        <v>146</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H68" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>271</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>272</v>
+      </c>
+      <c r="D69" t="s">
+        <v>120</v>
+      </c>
+      <c r="E69" t="s">
+        <v>121</v>
+      </c>
+      <c r="F69" t="s">
+        <v>89</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H69" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>275</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>276</v>
+      </c>
+      <c r="D70" t="s">
+        <v>120</v>
+      </c>
+      <c r="E70" t="s">
+        <v>121</v>
+      </c>
+      <c r="F70" t="s">
+        <v>89</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H70" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>279</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>280</v>
+      </c>
+      <c r="D71" t="s">
+        <v>120</v>
+      </c>
+      <c r="E71" t="s">
+        <v>121</v>
+      </c>
+      <c r="F71" t="s">
+        <v>81</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H71" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>283</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>284</v>
+      </c>
+      <c r="D72" t="s">
+        <v>120</v>
+      </c>
+      <c r="E72" t="s">
+        <v>121</v>
+      </c>
+      <c r="F72" t="s">
+        <v>179</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H72" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>287</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>288</v>
+      </c>
+      <c r="D73" t="s">
+        <v>120</v>
+      </c>
+      <c r="E73" t="s">
+        <v>121</v>
+      </c>
+      <c r="F73" t="s">
+        <v>179</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H73" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>291</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>292</v>
+      </c>
+      <c r="D74" t="s">
+        <v>120</v>
+      </c>
+      <c r="E74" t="s">
+        <v>121</v>
+      </c>
+      <c r="F74" t="s">
+        <v>89</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H74" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>295</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>296</v>
+      </c>
+      <c r="D75" t="s">
+        <v>120</v>
+      </c>
+      <c r="E75" t="s">
+        <v>121</v>
+      </c>
+      <c r="F75" t="s">
+        <v>297</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H75" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>300</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>301</v>
+      </c>
+      <c r="D76" t="s">
+        <v>120</v>
+      </c>
+      <c r="E76" t="s">
+        <v>121</v>
+      </c>
+      <c r="F76" t="s">
+        <v>297</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H76" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>304</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>305</v>
+      </c>
+      <c r="D77" t="s">
+        <v>120</v>
+      </c>
+      <c r="E77" t="s">
+        <v>121</v>
+      </c>
+      <c r="F77" t="s">
+        <v>146</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H77" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>308</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>309</v>
+      </c>
+      <c r="D78" t="s">
+        <v>120</v>
+      </c>
+      <c r="E78" t="s">
+        <v>121</v>
+      </c>
+      <c r="F78" t="s">
+        <v>81</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H78" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>312</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>313</v>
+      </c>
+      <c r="D79" t="s">
+        <v>120</v>
+      </c>
+      <c r="E79" t="s">
+        <v>121</v>
+      </c>
+      <c r="F79" t="s">
+        <v>81</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H79" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>316</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>317</v>
+      </c>
+      <c r="D80" t="s">
+        <v>120</v>
+      </c>
+      <c r="E80" t="s">
+        <v>121</v>
+      </c>
+      <c r="F80" t="s">
+        <v>81</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H80" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>320</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>321</v>
+      </c>
+      <c r="D81" t="s">
+        <v>120</v>
+      </c>
+      <c r="E81" t="s">
+        <v>121</v>
+      </c>
+      <c r="F81" t="s">
+        <v>89</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H81" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>324</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>325</v>
+      </c>
+      <c r="D82" t="s">
+        <v>120</v>
+      </c>
+      <c r="E82" t="s">
+        <v>121</v>
+      </c>
+      <c r="F82" t="s">
+        <v>81</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H82" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>328</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>329</v>
+      </c>
+      <c r="D83" t="s">
+        <v>120</v>
+      </c>
+      <c r="E83" t="s">
+        <v>121</v>
+      </c>
+      <c r="F83" t="s">
+        <v>81</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H83" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>332</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>333</v>
+      </c>
+      <c r="D84" t="s">
+        <v>120</v>
+      </c>
+      <c r="E84" t="s">
+        <v>121</v>
+      </c>
+      <c r="F84" t="s">
+        <v>179</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H84" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>336</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>337</v>
+      </c>
+      <c r="D85" t="s">
+        <v>120</v>
+      </c>
+      <c r="E85" t="s">
+        <v>121</v>
+      </c>
+      <c r="F85" t="s">
+        <v>179</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H85" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>340</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>341</v>
+      </c>
+      <c r="D86" t="s">
+        <v>120</v>
+      </c>
+      <c r="E86" t="s">
+        <v>121</v>
+      </c>
+      <c r="F86" t="s">
+        <v>85</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H86" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>344</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>345</v>
+      </c>
+      <c r="D87" t="s">
+        <v>120</v>
+      </c>
+      <c r="E87" t="s">
+        <v>121</v>
+      </c>
+      <c r="F87" t="s">
+        <v>297</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H87" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>348</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>349</v>
+      </c>
+      <c r="D88" t="s">
+        <v>120</v>
+      </c>
+      <c r="E88" t="s">
+        <v>121</v>
+      </c>
+      <c r="F88" t="s">
+        <v>89</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H88" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>352</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" t="s">
+        <v>353</v>
+      </c>
+      <c r="E89" t="s">
+        <v>354</v>
+      </c>
+      <c r="F89" t="s">
+        <v>297</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H89" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>357</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
+        <v>358</v>
+      </c>
+      <c r="E90" t="s">
+        <v>359</v>
+      </c>
+      <c r="F90" t="s">
+        <v>89</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H90" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>362</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>17</v>
+      </c>
+      <c r="D91" t="s">
+        <v>358</v>
+      </c>
+      <c r="E91" t="s">
+        <v>359</v>
+      </c>
+      <c r="F91" t="s">
+        <v>89</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H91" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>365</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>21</v>
+      </c>
+      <c r="D92" t="s">
+        <v>358</v>
+      </c>
+      <c r="E92" t="s">
+        <v>359</v>
+      </c>
+      <c r="F92" t="s">
+        <v>89</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H92" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>368</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>25</v>
+      </c>
+      <c r="D93" t="s">
+        <v>358</v>
+      </c>
+      <c r="E93" t="s">
+        <v>359</v>
+      </c>
+      <c r="F93" t="s">
+        <v>89</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H93" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>371</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>28</v>
+      </c>
+      <c r="D94" t="s">
+        <v>358</v>
+      </c>
+      <c r="E94" t="s">
+        <v>359</v>
+      </c>
+      <c r="F94" t="s">
+        <v>89</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H94" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>374</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>32</v>
+      </c>
+      <c r="D95" t="s">
+        <v>358</v>
+      </c>
+      <c r="E95" t="s">
+        <v>359</v>
+      </c>
+      <c r="F95" t="s">
+        <v>89</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H95" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>377</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96" t="s">
+        <v>358</v>
+      </c>
+      <c r="E96" t="s">
+        <v>359</v>
+      </c>
+      <c r="F96" t="s">
+        <v>89</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H96" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>380</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>40</v>
+      </c>
+      <c r="D97" t="s">
+        <v>358</v>
+      </c>
+      <c r="E97" t="s">
+        <v>359</v>
+      </c>
+      <c r="F97" t="s">
+        <v>89</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H97" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>383</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>44</v>
+      </c>
+      <c r="D98" t="s">
+        <v>358</v>
+      </c>
+      <c r="E98" t="s">
+        <v>359</v>
+      </c>
+      <c r="F98" t="s">
+        <v>89</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H98" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>386</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>48</v>
+      </c>
+      <c r="D99" t="s">
+        <v>358</v>
+      </c>
+      <c r="E99" t="s">
+        <v>359</v>
+      </c>
+      <c r="F99" t="s">
+        <v>89</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H99" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>389</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D100" t="s">
+        <v>358</v>
+      </c>
+      <c r="E100" t="s">
+        <v>359</v>
+      </c>
+      <c r="F100" t="s">
+        <v>89</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H100" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>392</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>55</v>
+      </c>
+      <c r="D101" t="s">
+        <v>358</v>
+      </c>
+      <c r="E101" t="s">
+        <v>359</v>
+      </c>
+      <c r="F101" t="s">
+        <v>89</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H101" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>395</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>59</v>
+      </c>
+      <c r="D102" t="s">
+        <v>358</v>
+      </c>
+      <c r="E102" t="s">
+        <v>359</v>
+      </c>
+      <c r="F102" t="s">
+        <v>89</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H102" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>398</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>62</v>
+      </c>
+      <c r="D103" t="s">
+        <v>358</v>
+      </c>
+      <c r="E103" t="s">
+        <v>359</v>
+      </c>
+      <c r="F103" t="s">
+        <v>89</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H103" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>401</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>165</v>
+      </c>
+      <c r="D104" t="s">
+        <v>358</v>
+      </c>
+      <c r="E104" t="s">
+        <v>359</v>
+      </c>
+      <c r="F104" t="s">
+        <v>89</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H104" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>404</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>169</v>
+      </c>
+      <c r="D105" t="s">
+        <v>358</v>
+      </c>
+      <c r="E105" t="s">
+        <v>359</v>
+      </c>
+      <c r="F105" t="s">
+        <v>89</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H105" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>407</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>174</v>
+      </c>
+      <c r="D106" t="s">
+        <v>358</v>
+      </c>
+      <c r="E106" t="s">
+        <v>359</v>
+      </c>
+      <c r="F106" t="s">
+        <v>89</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H106" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>410</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>178</v>
+      </c>
+      <c r="D107" t="s">
+        <v>358</v>
+      </c>
+      <c r="E107" t="s">
+        <v>359</v>
+      </c>
+      <c r="F107" t="s">
+        <v>89</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H107" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>413</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>183</v>
+      </c>
+      <c r="D108" t="s">
+        <v>358</v>
+      </c>
+      <c r="E108" t="s">
+        <v>359</v>
+      </c>
+      <c r="F108" t="s">
+        <v>179</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H108" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>416</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>187</v>
+      </c>
+      <c r="D109" t="s">
+        <v>358</v>
+      </c>
+      <c r="E109" t="s">
+        <v>359</v>
+      </c>
+      <c r="F109" t="s">
+        <v>89</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H109" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>419</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>191</v>
+      </c>
+      <c r="D110" t="s">
+        <v>358</v>
+      </c>
+      <c r="E110" t="s">
+        <v>359</v>
+      </c>
+      <c r="F110" t="s">
+        <v>81</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H110" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>422</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>195</v>
+      </c>
+      <c r="D111" t="s">
+        <v>358</v>
+      </c>
+      <c r="E111" t="s">
+        <v>359</v>
+      </c>
+      <c r="F111" t="s">
+        <v>89</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H111" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>425</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>199</v>
+      </c>
+      <c r="D112" t="s">
+        <v>358</v>
+      </c>
+      <c r="E112" t="s">
+        <v>359</v>
+      </c>
+      <c r="F112" t="s">
+        <v>426</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H112" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>429</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>203</v>
+      </c>
+      <c r="D113" t="s">
+        <v>358</v>
+      </c>
+      <c r="E113" t="s">
+        <v>359</v>
+      </c>
+      <c r="F113" t="s">
+        <v>89</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H113" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>432</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>207</v>
+      </c>
+      <c r="D114" t="s">
+        <v>358</v>
+      </c>
+      <c r="E114" t="s">
+        <v>359</v>
+      </c>
+      <c r="F114" t="s">
+        <v>89</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H114" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>435</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>211</v>
+      </c>
+      <c r="D115" t="s">
+        <v>358</v>
+      </c>
+      <c r="E115" t="s">
+        <v>359</v>
+      </c>
+      <c r="F115" t="s">
+        <v>146</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H115" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>438</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>215</v>
+      </c>
+      <c r="D116" t="s">
+        <v>358</v>
+      </c>
+      <c r="E116" t="s">
+        <v>359</v>
+      </c>
+      <c r="F116" t="s">
+        <v>81</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H116" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>441</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>220</v>
+      </c>
+      <c r="D117" t="s">
+        <v>358</v>
+      </c>
+      <c r="E117" t="s">
+        <v>359</v>
+      </c>
+      <c r="F117" t="s">
+        <v>81</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H117" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>444</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>224</v>
+      </c>
+      <c r="D118" t="s">
+        <v>358</v>
+      </c>
+      <c r="E118" t="s">
+        <v>359</v>
+      </c>
+      <c r="F118" t="s">
+        <v>81</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H118" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>447</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>228</v>
+      </c>
+      <c r="D119" t="s">
+        <v>358</v>
+      </c>
+      <c r="E119" t="s">
+        <v>359</v>
+      </c>
+      <c r="F119" t="s">
+        <v>426</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H119" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>450</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>232</v>
+      </c>
+      <c r="D120" t="s">
+        <v>358</v>
+      </c>
+      <c r="E120" t="s">
+        <v>359</v>
+      </c>
+      <c r="F120" t="s">
+        <v>81</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H120" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>453</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>236</v>
+      </c>
+      <c r="D121" t="s">
+        <v>358</v>
+      </c>
+      <c r="E121" t="s">
+        <v>359</v>
+      </c>
+      <c r="F121" t="s">
+        <v>81</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H121" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>456</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>240</v>
+      </c>
+      <c r="D122" t="s">
+        <v>358</v>
+      </c>
+      <c r="E122" t="s">
+        <v>359</v>
+      </c>
+      <c r="F122" t="s">
+        <v>81</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H122" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>459</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>244</v>
+      </c>
+      <c r="D123" t="s">
+        <v>358</v>
+      </c>
+      <c r="E123" t="s">
+        <v>359</v>
+      </c>
+      <c r="F123" t="s">
+        <v>89</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H123" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>462</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>248</v>
+      </c>
+      <c r="D124" t="s">
+        <v>358</v>
+      </c>
+      <c r="E124" t="s">
+        <v>359</v>
+      </c>
+      <c r="F124" t="s">
+        <v>89</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H124" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>465</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>252</v>
+      </c>
+      <c r="D125" t="s">
+        <v>358</v>
+      </c>
+      <c r="E125" t="s">
+        <v>359</v>
+      </c>
+      <c r="F125" t="s">
+        <v>179</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H125" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>468</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>256</v>
+      </c>
+      <c r="D126" t="s">
+        <v>358</v>
+      </c>
+      <c r="E126" t="s">
+        <v>359</v>
+      </c>
+      <c r="F126" t="s">
+        <v>81</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H126" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>471</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>260</v>
+      </c>
+      <c r="D127" t="s">
+        <v>358</v>
+      </c>
+      <c r="E127" t="s">
+        <v>359</v>
+      </c>
+      <c r="F127" t="s">
+        <v>81</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H127" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>474</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>264</v>
+      </c>
+      <c r="D128" t="s">
+        <v>358</v>
+      </c>
+      <c r="E128" t="s">
+        <v>359</v>
+      </c>
+      <c r="F128" t="s">
+        <v>81</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H128" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>477</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>268</v>
+      </c>
+      <c r="D129" t="s">
+        <v>358</v>
+      </c>
+      <c r="E129" t="s">
+        <v>359</v>
+      </c>
+      <c r="F129" t="s">
+        <v>81</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H129" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>480</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>272</v>
+      </c>
+      <c r="D130" t="s">
+        <v>358</v>
+      </c>
+      <c r="E130" t="s">
+        <v>359</v>
+      </c>
+      <c r="F130" t="s">
+        <v>89</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H130" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>483</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>276</v>
+      </c>
+      <c r="D131" t="s">
+        <v>358</v>
+      </c>
+      <c r="E131" t="s">
+        <v>359</v>
+      </c>
+      <c r="F131" t="s">
+        <v>89</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H131" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>486</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>280</v>
+      </c>
+      <c r="D132" t="s">
+        <v>358</v>
+      </c>
+      <c r="E132" t="s">
+        <v>359</v>
+      </c>
+      <c r="F132" t="s">
+        <v>89</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H132" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>489</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>284</v>
+      </c>
+      <c r="D133" t="s">
+        <v>358</v>
+      </c>
+      <c r="E133" t="s">
+        <v>359</v>
+      </c>
+      <c r="F133" t="s">
+        <v>297</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H133" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>492</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>288</v>
+      </c>
+      <c r="D134" t="s">
+        <v>358</v>
+      </c>
+      <c r="E134" t="s">
+        <v>359</v>
+      </c>
+      <c r="F134" t="s">
+        <v>89</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H134" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>495</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>292</v>
+      </c>
+      <c r="D135" t="s">
+        <v>358</v>
+      </c>
+      <c r="E135" t="s">
+        <v>359</v>
+      </c>
+      <c r="F135" t="s">
+        <v>89</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H135" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>498</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>296</v>
+      </c>
+      <c r="D136" t="s">
+        <v>358</v>
+      </c>
+      <c r="E136" t="s">
+        <v>359</v>
+      </c>
+      <c r="F136" t="s">
+        <v>89</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H136" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>501</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>301</v>
+      </c>
+      <c r="D137" t="s">
+        <v>358</v>
+      </c>
+      <c r="E137" t="s">
+        <v>359</v>
+      </c>
+      <c r="F137" t="s">
+        <v>89</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H137" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>504</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>305</v>
+      </c>
+      <c r="D138" t="s">
+        <v>358</v>
+      </c>
+      <c r="E138" t="s">
+        <v>359</v>
+      </c>
+      <c r="F138" t="s">
+        <v>426</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H138" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>507</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>309</v>
+      </c>
+      <c r="D139" t="s">
+        <v>358</v>
+      </c>
+      <c r="E139" t="s">
+        <v>359</v>
+      </c>
+      <c r="F139" t="s">
+        <v>81</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H139" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>510</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>313</v>
+      </c>
+      <c r="D140" t="s">
+        <v>358</v>
+      </c>
+      <c r="E140" t="s">
+        <v>359</v>
+      </c>
+      <c r="F140" t="s">
+        <v>297</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H140" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>513</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>317</v>
+      </c>
+      <c r="D141" t="s">
+        <v>358</v>
+      </c>
+      <c r="E141" t="s">
+        <v>359</v>
+      </c>
+      <c r="F141" t="s">
+        <v>426</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H141" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>516</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>321</v>
+      </c>
+      <c r="D142" t="s">
+        <v>358</v>
+      </c>
+      <c r="E142" t="s">
+        <v>359</v>
+      </c>
+      <c r="F142" t="s">
+        <v>426</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H142" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>519</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" t="s">
+        <v>520</v>
+      </c>
+      <c r="E143" t="s">
+        <v>521</v>
+      </c>
+      <c r="F143" t="s">
+        <v>81</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H143" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>524</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>17</v>
+      </c>
+      <c r="D144" t="s">
+        <v>520</v>
+      </c>
+      <c r="E144" t="s">
+        <v>521</v>
+      </c>
+      <c r="F144" t="s">
+        <v>297</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H144" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>527</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>21</v>
+      </c>
+      <c r="D145" t="s">
+        <v>520</v>
+      </c>
+      <c r="E145" t="s">
+        <v>521</v>
+      </c>
+      <c r="F145" t="s">
+        <v>297</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H145" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>530</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>25</v>
+      </c>
+      <c r="D146" t="s">
+        <v>520</v>
+      </c>
+      <c r="E146" t="s">
+        <v>521</v>
+      </c>
+      <c r="F146" t="s">
+        <v>89</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H146" t="s">
+        <v>532</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>