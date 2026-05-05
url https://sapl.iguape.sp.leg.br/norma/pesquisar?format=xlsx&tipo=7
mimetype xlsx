--- v1 (2026-01-30)
+++ v2 (2026-05-05)
@@ -10,2235 +10,2397 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1337" uniqueCount="587">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1442" uniqueCount="628">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2498</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>POR</t>
+  </si>
+  <si>
+    <t>Portarias</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2498/portaria_no_26-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DESIGNAÇÃO DE SERVIDORES PARA ATUAREM COMO GESTOR E FISCAL NO PROCESSO DE GESTÃO E FISCALIZAÇÃO DO CONTRATO PELA LEI FEDERAL Nº 14.133/2021 E ORIENTA.</t>
+  </si>
+  <si>
+    <t>2497</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2497/portaria_no_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>2492</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2492/portaria_24.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DA SERVIDOR_x000D_
+KAUÊ FERNANDO MOREIRA DOS SANTOS_x000D_
+DO EMPREGO PÚBLICO DE PROVIMENTO_x000D_
+EM COMISSÃO DE ASSESSOR_x000D_
+PARLAMENTAR, E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2489</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2489/portaria_no_23_de_12_de_fevereiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DE OUVIDOR PÚBLICO DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2488</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2488/portaria_no_de_22_de_fevereiro_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DE FUNCIONÁRIO RESPONSÁVEL PELO SETOR DE COMPRAS DA CÂMARA MUNICIPAL DE IGUAPE.</t>
+  </si>
+  <si>
+    <t>2487</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2487/portaria_no_21_de_12-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO A JULIANE CRISTINA RODRIGUES, SERVIDORA PÚBLICA DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2486</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2486/portaria_no20_de_12_de_fevereiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DE FUNCIONÁRIO RESPONSÁVEL PELO ALMOXARIFADO DA CÂMARA MUNICIPAL DE IGUAPE.</t>
+  </si>
+  <si>
+    <t>2484</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2484/portaria_no_19_-_26.pdf</t>
+  </si>
+  <si>
+    <t>DESIGNA O PREGOEIRO, BEM COMO A EQUIPE DE APOIO PARA OS PROCEDIMENTOS LICITATÓRIOS NAS MODALIDADES DE PREGÃO E CONCORRÊNCIA DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2485</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2485/portaria_18.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DO SERVIDOR_x000D_
+TIAGO RODRIGUES DE SOUZA DO EMPREGO_x000D_
+PÚBLICO DE PROVIMENTO EM COMISSÃO_x000D_
+DE SECRETÁRIO LEGISLATIVO, E DÁ_x000D_
+OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2481</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2481/portaria_17.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DA_x000D_
+SERVIDORA SRA. CAROLINA VIVIANI DE_x000D_
+CASTRO DO EMPREGO PÚBLICO DE_x000D_
+PROVIMENTO EM COMISSÃO DE ASSESSOR_x000D_
+DA MESA DIRETORA E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2479</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2479/portaria_16.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DO_x000D_
+SERVIDOR SR. CESAR AUGUSTO DE JESUS_x000D_
+PEREIRA DO EMPREGO PÚBLICO DE_x000D_
+PROVIMENTO EM COORDENADOR DA_x000D_
+ESCOLA DO LEGISLATIVO E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2478</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2478/portaria_15.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVOGAÇÃO DA_x000D_
+PORTARIA Nº 05 DE 02 DE FEVEREIRO DE_x000D_
+2024 DA SERVIDORA SRA. JULIANE_x000D_
+CRISTINA RODRIGUES DO EMPREGO_x000D_
+PÚBLICO DE PROVIMENTO EM_x000D_
+COORDENADOR DA ESCOLA DO_x000D_
+LEGISLATIVO E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2477</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2477/portaria_14.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DA_x000D_
+SERVIDORA SRA. SABRINA ANTONIOLLI_x000D_
+MESCYSZYN PEREIRA DO EMPREGO_x000D_
+PÚBLICO DE PROVIMENTO EM_x000D_
+COMISSÃO DE ASSESSOR PARLAMENTAR_x000D_
+E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2476</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2476/portaria_13-2026_regime_30_horas.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE, PARA O SERVIDOR PEDRO ALTAIR DE_x000D_
+BARROS JOAQUIM, A PEDIDO DESTE, O REGIME DE_x000D_
+TRABALHO DE 30 HORAS SEMANAIS, INSTITUÍDO_x000D_
+PELA RESOLUÇÃO N° 01, DE 04 DE FEVEREIRO DE_x000D_
+2026.</t>
+  </si>
+  <si>
+    <t>2474</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2474/portaria_de_nomeacao_12.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DE VINÍCIUS DE_x000D_
+OLIVEIRA SANCHES PARA O EMPREGO_x000D_
+PÚBLICO DE PROVIMENTO EM COMISSÃO_x000D_
+DE DIRETOR DE ADMINISTRAÇÃO, E DÁ_x000D_
+OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>2473</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>11</t>
   </si>
   <si>
-    <t>POR</t>
-[...5 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2473/portaria_no_11.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2473/portaria_no_11.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CONDUZIR_x000D_
 VEÍCULO OFICIAL DA CÃMARA MUNICIPAL, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2472/portaria_nao_10.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2472/portaria_nao_10.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA_x000D_
 SERVIDOR SR. RODOLFO DE ARAÚJO_x000D_
 BARRIS DO EMPREGO PÚBLICO DE_x000D_
 PROVIMENTO EM COMISSÃO DE CHEFE_x000D_
 DE GABINETE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2471/portaria_nao_09.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2471/portaria_nao_09.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA SERVIDORA SIMONE DE SOUZA DO EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE DIRETOR DE ASSUNTOS FINANCEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2470/portarias-8.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2470/portarias-8.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DA SERVIDORA CAROLINA VIVIANI DE CASTRO DO EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE DIRETOR DE ASSUNTOS LEGISLATIVOS E CIDADANIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2469/portarias-7.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2469/portarias-7.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DA SERVIDORA CAROLINA APARECIDA RAMOS DA COSTA DO EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE DIRETOR DE ADMINISTRAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2468/portarias-6.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2468/portarias-6.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DA SERVIDORA EMANUELA CAMARGO DE LIMA DO EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE SECRETÁRIA LEGISLATIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2467/portarias-5.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2467/portarias-5.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO SERVIDOR TIAGO RODRIGUES DE SOUZA DO EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DA MESA DIRETORA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2466/portarias-4.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2466/portarias-4.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO SERVIDOR JAMIL GONÇALVES HEDJAZE DIEGUES DO EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSOR PARLAMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2465/portarias-3.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2465/portarias-3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO SERVIDOR GUILHERME GONÇALVES BARBOSADE OLIVEIRA DO EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSOR PARLAMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2464/portarias-2.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2464/portarias-2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DA SERVIDORA STEFANI MATEUS VEIGA DE SOUSA DO EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE CHEFE DE GABINETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2463/portarias-1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2463/portarias-1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DA SERVIDORA NEUSA CAROLINA ROCHA CARVALHO DE PAULA DO EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE DIRETORA DO RECURSOS HUMANOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2462/portaria_n40_-_nomeacao_pregoeiro_e_equipe.doc.pdf</t>
-[...2 lines deleted...]
-    <t>DESIGNA O PREGOEIRO, BEM COMO A EQUIPE DE APOIO PARA OS PROCEDIMENTOS LICITATÓRIOS NAS MODALIDADES DE PREGÃO E CONCORRÊNCIA DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2462/portaria_n40_-_nomeacao_pregoeiro_e_equipe.doc.pdf</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2457/portaria_no39_-_zelador.doc.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2457/portaria_no39_-_zelador.doc.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE ALEX SANDRO DE OLIVEIRA PARA O EMPREGO PÚBLICO DE PROVIMENTO  EFETIVO DE ZELADOR DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2455/portaria_no38_-_procurador_juridico.doc.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2455/portaria_no38_-_procurador_juridico.doc.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE PEDRO ALTAIR DE BARROS JOAQUIM PARA O EMPREGO PÚBLICO DE PROVIMENTO  EFETIVO DE PROCURADOR JURÍDICO DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2454/portaria_no_37_-_autorizando_conduzir_veiculo.docx.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2454/portaria_no_37_-_autorizando_conduzir_veiculo.docx.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CONDUZIR ​VEÍCULO OFICIAL DA CÃMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2450/portaria_36.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2450/portaria_36.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESIGNAÇÃO DE_x000D_
 SERVIDORES PARA ATUAREM COMO_x000D_
 FISCAL NO PROCESSO DE GESTÃO E_x000D_
 FISCALIZAÇÃO DO CONTRATO PELA_x000D_
 LEI FEDERAL Nº 14.133/2021 E ORIENTA.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2432/portaria_no_35_de_9_de_outubro_de_2025_-_exoneracao_gabriel.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2432/portaria_no_35_de_9_de_outubro_de_2025_-_exoneracao_gabriel.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO_x000D_
 SERVIDOR GABRIEL RAMALHO COLAÇO_x000D_
 DO EMPREGO PÚBLICO DE AUXILIAR DE_x000D_
 SERVIÇOS GERAIS DA CÂMARA_x000D_
 MUNICIPAL DE IGUAPE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2431/portaria_34.docx.pdf</t>
-[...2 lines deleted...]
-    <t>DISPÕE SOBRE A DESIGNAÇÃO DE SERVIDORES PARA ATUAREM COMO GESTOR E FISCAL NO PROCESSO DE GESTÃO E FISCALIZAÇÃO DO CONTRATO PELA LEI FEDERAL Nº 14.133/2021 E ORIENTA.</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2431/portaria_34.docx.pdf</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2430/portaria_33.docx.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2430/portaria_33.docx.pdf</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2429/portaria_32.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2429/portaria_32.pdf</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2428/portaria_31.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2428/portaria_31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESIGNAÇÃO DE_x000D_
 SERVIDORES PARA ATUAREM COMO_x000D_
 GESTOR E FISCAL NO PROCESSO DE_x000D_
 GESTÃO E FISCALIZAÇÃO DO_x000D_
 CONTRATO PELA LEI FEDERAL Nº_x000D_
 14.133/2021 E ORIENTA.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2427/portaria_no_30_de_16_de_setembro_de_2025.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2427/portaria_no_30_de_16_de_setembro_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO E_x000D_
 NOMEAÇÃO, NO MESMO ATO, PARA O_x000D_
 EMPREGO PÚBLICO DE PROVIMENTO EM_x000D_
 COMISSÃO DE DIRETOR DE ASSUNTOS_x000D_
 LEGISLATIVOS E CIDADANIA DA_x000D_
 CÂMARA MUNICIPAL DE IGUAPE -_x000D_
 ESTÂNCIA BALNEÁRIA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2426/portaria_no29_de_16_de_setembro_de_2025.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2426/portaria_no29_de_16_de_setembro_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO E_x000D_
 NOMEAÇÃO, NO MESMO ATO, PARA O_x000D_
 EMPREGO PÚBLICO DE PROVIMENTO EM_x000D_
 COMISSÃO DE DIRETOR ADMINISTRATIVO_x000D_
 DA CÂMARA MUNICIPAL DE IGUAPE -_x000D_
 ESTÂNCIA BALNEÁRIA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2425/portaria_no28_de_03_de_setembro_de_2025_-_exoneracao_procurador_juridico.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2425/portaria_no28_de_03_de_setembro_de_2025_-_exoneracao_procurador_juridico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO_x000D_
 SERVIDOR JOÃO LUCAS DE MOURA_x000D_
 LEITE PARA O EMPREGO PÚBLICO DE_x000D_
 PROVIMENTO EFETIVO DE_x000D_
 PROCURADOR JURÍDICO DA CÂMARA_x000D_
 MUNICIPAL DE IGUAPE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2423/portaria_no_27_nomeacao_-_jamil.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2423/portaria_no_27_nomeacao_-_jamil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE JAMIL_x000D_
 GONÇALVES HEDJAZE DIEGUES PARA O_x000D_
 EMPREGO PÚBLICO DE PROVIMENTO_x000D_
 EM COMISSÃO DE ASSESSOR_x000D_
 PARLAMENTAR DA CÂMARA MUNICIPAL_x000D_
 DE IGUAPE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>26</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2421/portaria_no_26_de_12_de_agosto_de_2025.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2421/portaria_no_26_de_12_de_agosto_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE_x000D_
 OUVIDOR PÚBLICO DA CÂMARA_x000D_
 MUNICIPAL DE IGUAPE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>25</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2420/gestor_e_fiscal.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2420/gestor_e_fiscal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESIGNAÇÃO DE SERVIDORES_x000D_
 PARA ATUAREM COMO GESTOR E FISCAL NO_x000D_
 PROCESSO DE GESTÃO E FISCALIZAÇÃO DO_x000D_
 CONTRATO PELA LEI FEDERAL Nº 14.133/2021 E_x000D_
 ORIENTA.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>24</t>
-[...5 lines deleted...]
-    <t>DISPÕE SOBRE A NOMEAÇÃO DE OUVIDOR PÚBLICO DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2418/portaria_-_ouvidor.pdf</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>23</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2417/portaria_de_exoneracao.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2417/portaria_de_exoneracao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE TAYNARA_x000D_
 MARIANO DE RAMOS DO EMPREGO PÚBLICO_x000D_
 DE PROVIMENTO EM COMISSÃO DE_x000D_
 ASSESSORA PARLAMENTAR, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>22</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2415/portaria_nomeacao_-_carolina_viviani.pdf.docx.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2415/portaria_nomeacao_-_carolina_viviani.pdf.docx.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE CAROLINA VIVIANI DE CASTRO PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE DIRETOR ADMINISTRATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>21</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2413/portaria_no21_de_27_de_maio_de_2025..pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2413/portaria_no21_de_27_de_maio_de_2025..pdf</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>20</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2414/portaria_no20_de_27_de_maio_-_exoneracao_-_diretor_administrativo_.pdf.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2414/portaria_no20_de_27_de_maio_-_exoneracao_-_diretor_administrativo_.pdf.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO A PEDIDO DE ELIANE PACHECO DOS SANTOS LISBOA DO EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE DIRETOR ADMINISTRATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2412/portaria_no19_de_21_maio_de_2025.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2412/portaria_no19_de_21_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2409/portaria_no18_de_08_de_abril_de_2025.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2409/portaria_no18_de_08_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESIGNAÇÃO DE_x000D_
 SERVIDOR PÚBLICO PARA ATUAR_x000D_
 COMO RESPONSÁVEL PELO CADASTRO_x000D_
 E PERMISSÕES DE ACESSO E_x000D_
 FUNCIONALIDADE DE CADA SERVIDOR_x000D_
 PÚBLICO USUÁRIO DO SISTEMA_x000D_
 CONTÁBIL.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2407/portaria_no17_de_28_marco_de_2025_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2407/portaria_no17_de_28_marco_de_2025_1.pdf</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2406/portaria_no16_de_21_de_marco_de_2025..pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2406/portaria_no16_de_21_de_marco_de_2025..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE_x000D_
 FUNCIONÁRIO RESPONSÁVEL PELO SETOR DE_x000D_
 COMPRAS DA CÃMARA MUNICIPAL DE_x000D_
 IGUAPE.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2404/portaria_no15_de_12_marco_de_2025..pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2404/portaria_no15_de_12_marco_de_2025..pdf</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2403/portaria_no14_de_11_marco_de_2025..pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2403/portaria_no14_de_11_marco_de_2025..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESIGNAÇÃO DE_x000D_
 SERVIDORES PARA ATUAREM COMO_x000D_
 GESTOR E FISCAL NO PROCESSO DE_x000D_
 GESTÃO E FISCALIZAÇÃO DO_x000D_
 CONTRATO PELA LEI FEDERAL Nº_x000D_
 14.133/2021 E ORIENTA</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2402/portaria_no13_de_11_de_marco_de_2025.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2402/portaria_no13_de_11_de_marco_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA PORTARIA_x000D_
 Nº03 DE 28 DE FEVEREIRO DE 2025, QUE DISPÕE_x000D_
 SOBRE DESIGNAÇÃO DE SERVIDORES PARA_x000D_
 ATUAREM COMO GESTOR E FISCAL NO_x000D_
 PROCESSO DE GESTÃO E FISCALIZAÇÃO DO_x000D_
 CONTRATO PELA LEI FEDERAL Nº14.133/2021 E_x000D_
 ORIENTA.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2401/portaria-de-gestor-e-fiscal-de-contrato_04.2025_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2401/portaria-de-gestor-e-fiscal-de-contrato_04.2025_1.pdf</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2399/portaria_no11_de_24_de_fevereiro_de_2025_.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2399/portaria_no11_de_24_de_fevereiro_de_2025_.pdf</t>
   </si>
   <si>
     <t>DESIGNA O PREGOEIRO, BEM COMO A_x000D_
 EQUIPE DE APOIO PARA O PROCEDIMENTO_x000D_
 LICITATÓRIO NA MODALIDADE PREGÃO DA_x000D_
 CÂMARA MUNICIPAL DE IGUAPE, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2398/portaria_de_nomeacao_10.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2398/portaria_de_nomeacao_10.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE EMANUELA_x000D_
 CAMARGO DE LIMA PARA O EMPREGO_x000D_
 PÚBLICO DE PROVIMENTO EM COMISSÃO_x000D_
 DE SECRETÁRIA DO LEGISLATIVO, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2397/portaria_de_nomeacao_09.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2397/portaria_de_nomeacao_09.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE GUILHERME_x000D_
 GONÇALVES BARBOSA DE OLIVEIRA PARA O_x000D_
 EMPREGO PÚBLICO DE PROVIMENTO EM_x000D_
 COMISSÃO DE ASSESSOR PARLAMENTAR, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2396/portaria_de_exoneracao_08_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2396/portaria_de_exoneracao_08_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE_x000D_
 GUILHERME GONÇALVES BARBOSA DE_x000D_
 OLIVEIRA DO EMPREGO PÚBLICO DE_x000D_
 PROVIMENTO EM COMISSÃO DE SECRETÁRIO_x000D_
 DO LEGISLATIVO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2395/portaria_de_exoneracao_07_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2395/portaria_de_exoneracao_07_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO A PEDIDO DE_x000D_
 LARISSA SAIYURI YAMAMOTO RODRIGUES DO_x000D_
 EMPREGO PÚBLICO DE PROVIMENTO EM_x000D_
 COMISSÃO DE ASSESSORA PARLAMENTAR, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2393/portaria_no06_de_10_de_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2393/portaria_no06_de_10_de_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE TIAGO_x000D_
 RODRIGUES DE SOUZA PARA O EMPREGO_x000D_
 PÚBLICO DE PROVIMENTO EM COMISSÃO_x000D_
 DE ASSESSOR DA MESA DIRETORA DA_x000D_
 CÂMARA MUNICIPAL DE IGUAPE, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2392/portaria_de_exoneracao.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2392/portaria_de_exoneracao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE KAMILA_x000D_
 CHRISTINE CORREA ARNOLD PARA O_x000D_
 EMPREGO PÚBLICO DE PROVIMENTO EM_x000D_
 COMISSÃO DE ASSESSOR DA MESA DIRETORA,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2391/portaria_no04_de_05_de_fevereiro_de_2025_-_procurador_juridico.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2391/portaria_no04_de_05_de_fevereiro_de_2025_-_procurador_juridico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE JOÃO_x000D_
 LUCAS DE MOURA LEITE PARA O_x000D_
 EMPREGO PÚBLICO DE PROVIMENTO_x000D_
 EFETIVO DE PROCURADOR JURÍDICO DA_x000D_
 CÂMARA MUNICIPAL DE IGUAPE, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2390/portaria-de-gestor-e-fiscal-de-contrato_03.2025.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2390/portaria-de-gestor-e-fiscal-de-contrato_03.2025.pdf</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2389/portaria-de-gestor-e-fiscal-de-contrato_02.2025.docx.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2389/portaria-de-gestor-e-fiscal-de-contrato_02.2025.docx.pdf</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2388/_portaria-de-gestor-e-fiscal-de-contrato_01.2025.docx.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2388/_portaria-de-gestor-e-fiscal-de-contrato_01.2025.docx.pdf</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2366/portaria_34_2024_-_nilton_contrato_15.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2366/portaria_34_2024_-_nilton_contrato_15.pdf</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2321/portaria_33_de_07_de_setembro_de_2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2321/portaria_33_de_07_de_setembro_de_2024.pdf</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2267/portaria_32.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2267/portaria_32.pdf</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2266/portaria_31.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2266/portaria_31.pdf</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2133/portaria_30_de_23_de_setembro_de_2024.docx.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2133/portaria_30_de_23_de_setembro_de_2024.docx.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DA SERVIDORA MARIA LUIZA GONÇALVES ARTEIRO PARA O EMPREGO PÚBLICO DE PROVIMENTO EFETIVO DE PROCURADORA JURÍDICA DA CÂMARA MUNICIPAL DE IGUAPE POR MOTIVO DE FALECIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1986/portaria-de-gestor-e-fiscal-de-contrato_011.2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1986/portaria-de-gestor-e-fiscal-de-contrato_011.2024.pdf</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1687/portaria-de-gestor-e-fiscal-de-contrato_009.2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1687/portaria-de-gestor-e-fiscal-de-contrato_009.2024.pdf</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1655/portaria_larissa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1655/portaria_larissa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE_x000D_
 LARISSA SAYURI YAMAMOTO_x000D_
 RODRIGUES PARA O EMPREGO_x000D_
 PÚBLICO DE PROVIMENTO EM_x000D_
 COMISSÃO DE ASSESSOR_x000D_
 PARLAMENTAR, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1538/portaria_no_26-24.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1538/portaria_no_26-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DA SERVIDORA SABRINA BURKOWSKI ALVES PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSORA PARLAMENTAR POR MOTIVO DE FALECIMENTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1477/portaria.docx.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1477/portaria.docx.pdf</t>
   </si>
   <si>
     <t>RETIFICA A PORTARIA Nº 12/2024 E REVOGA A PORTARIA N.º 16, QUE DESIGNA A COMISSÃO DE LICITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1474/portaria_24-24.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1474/portaria_24-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE_x000D_
 MENDSON RODRIGUES KOIKE PARA O_x000D_
 EMPREGO PÚBLICO DE PROVIMENTO_x000D_
 EFETIVO DE MOTORISTA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1473/portaria_23.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1473/portaria_23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE KAMILA CHRISTINE CORREA ARNOLD PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DA MESA DIRETORA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1469/portaria_no22_de_02_de_julho_de_2024_-_nomeacao_guilherme.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1469/portaria_no22_de_02_de_julho_de_2024_-_nomeacao_guilherme.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE GUILHERME GONÇALVES BARBOSA DE OLIVEIRA PARA O EMPREGO PÚBLICO DE        PROVIMENTO EM COMISSÃO DE SECRETÁRIO LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1466/portaria_stefany.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1466/portaria_stefany.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO A STEFANY_x000D_
 TEIXEIRA DE MELLO, SERVIDORA PÚBLICA DA CÂMARA_x000D_
 MUNICIPAL DE IGUAPE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1467/portaria_no20_de_01_de_julho_de_2024_-_exoneracao_jose.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1467/portaria_no20_de_01_de_julho_de_2024_-_exoneracao_jose.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE JOSÉ LUIS BARBOSA MANCIO DO EMPREGO PÚBLICO DE        PROVIMENTO EM COMISSÃO DE SECRETÁRIO LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1465/portaria_no19_de_11_de_junho_de_2024.docx.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1465/portaria_no19_de_11_de_junho_de_2024.docx.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO_x000D_
 ​PARA ​CONDUZIR ​VEÍCULO_x000D_
 OFICIAL DA CÃMARA MUNICIPAL, NA DATA DE 12 DE JUNHO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1464/portaria_18.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1464/portaria_18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO _x000D_
 	PARA 	CONDUZIR 	VEÍCULO _x000D_
 OFICIAL DA CÃMARA MUNICIPAL, NA DATA DE 11 DE JUNHO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1461/portaria_no17_de_27_de_maio_de_2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1461/portaria_no17_de_27_de_maio_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO _x000D_
 	PARA 	CONDUZIR 	VEÍCULO _x000D_
 OFICIAL DA CÃMARA MUNICIPAL, NA DATA DE 28 DE MAIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1458/portaria_no16_de_23_de_maio_de_2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1458/portaria_no16_de_23_de_maio_de_2024.pdf</t>
   </si>
   <si>
     <t>DESIGNA O PREGOEIRO, BEM_x000D_
 COMO A EQUIPE DE APOIO PARA O_x000D_
 PROCEDIMENTO LICITATÓRIO NA_x000D_
 MODALIDADE PREGÃO DA_x000D_
 CÂMARA MUNICIPAL DE IGUAPE, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1457/portaria_no15_de_22_de_maio_de_2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1457/portaria_no15_de_22_de_maio_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO _x000D_
 	PARA 	CONDUZIR 	VEÍCULO _x000D_
 OFICIAL DA CÃMARA MUNICIPAL, NA DATA DE 23 DE MAIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1430/portaria_no14_de_08_de_maio_de_2024_-_exoneracao_leonardo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1430/portaria_no14_de_08_de_maio_de_2024_-_exoneracao_leonardo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE                                                                 LEONARDO DA VEIGA OLIVEIRA BORGES DO EMPREGO PÚBLICO_x000D_
                                                                          DE        PROVIMENTO EFETIVO DE MOTORISTA DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1416/portaria_13.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1416/portaria_13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE                                                                 GUILHERME GONÇALVES                       BARBOSA DE OLIVEIRA                                                                _x000D_
                                                                          DO EMPREGO PÚBLICO DE        PROVIMENTO EM COMISSÃO DE ASSESOR DA MESA DIRETORA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1154/portaria_no12_de_09_de_abril_de_2024_-_pregoeiro.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1154/portaria_no12_de_09_de_abril_de_2024_-_pregoeiro.pdf</t>
   </si>
   <si>
     <t>DESIGNA 	O PREGOEIRO, BEM                      COMO A EQUIPE DE APOIO PARA O PROCEDIMENTO LICITATÓRIO NA MODALIDADE PREGÃO DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/909/portaria_11_auxiliar_de_servicos_gerais.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/909/portaria_11_auxiliar_de_servicos_gerais.pdf</t>
   </si>
   <si>
     <t>DISPÕE	SOBRE		A	NOMEAÇÃO	DE GABRIEL RAMALHO COLAÇO PARA O EMPREGO PÚBLICO DE PROVIMENTO EFETIVO	DE AUXILIAR DE SERVIÇOS GERAIS DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/828/portaria_10_motorista_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/828/portaria_10_motorista_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE	SOBRE		A	NOMEAÇÃO	DE LEONARDO DA VEIGA OLIVEIRA BORGES PARA O EMPREGO PÚBLICO DE PROVIMENTO EFETIVO	DE MOTORISTA DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/827/portaria_no_09_2024_recepcionista_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/827/portaria_no_09_2024_recepcionista_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE	SOBRE		A	NOMEAÇÃO	DE STEFANY TEIXEIRA DE MELLO PARA O EMPREGO PÚBLICO DE PROVIMENTO EFETIVO	DE RECEPCIONISTA DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/719/portaria_no08_de_22_de_marco_de_2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/719/portaria_no08_de_22_de_marco_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE FUNCIONÁRIO RESPONSÁVEL PELO _x000D_
                                                                     ALMOXARIFADO DA CÃMARA MUNICIPAL DE _x000D_
                     IGUAPE.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/717/portaria_no07_de_22_de_marco_de_2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/717/portaria_no07_de_22_de_marco_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA PORTARIA Nº36 DE 07 DE JULHO DE 2023 QUE DISPÕE SOBRE A NOMEAÇÃO DE FUNCIONÁRIO RESPONSÁVEL PELO ALMOXARIFADO DA CÃMARA MUNICIPAL DE IGUAPE.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/563/portaria_no04_de_05_de_marco_de_2024_-_vereador_wagner_benedito.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/563/portaria_no04_de_05_de_marco_de_2024_-_vereador_wagner_benedito.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CONDUZIR VEÍCULO OFICIAL DA CÃMARA MUNICIPAL, NA DATA DE 06 DE MARÇO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/261/portaria_no05_de_02_de_fevereiro_de_2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/261/portaria_no05_de_02_de_fevereiro_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE 	SOBRE 	A 	NOMEAÇÃO 	DE _x000D_
                                                                    JULIANE CRISTINA RODRIGUES PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE COORDENADORA DA ESCOLA DO LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/260/portaria_04_2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/260/portaria_04_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA PORTARIA     Nº29, DE 11 DE MARÇO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/258/portaria_no_03_-_24.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/258/portaria_no_03_-_24.pdf</t>
   </si>
   <si>
     <t>DISPÕE          SOBRE  A         REVOGAÇÃO DA PORTARIA Nº 11 DE  1  DE  JANEIRO DE 2015  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/257/portaria_no_02_2024_controladora_interna.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/257/portaria_no_02_2024_controladora_interna.pdf</t>
   </si>
   <si>
     <t>DISPÕE	SOBRE		A	NOMEAÇÃO	DE BRIZA CRISTINA SERIO VIEIRA MARTINS PARA O EMPREGO PÚBLICO DE PROVIMENTO	EFETIVO	DE CONTROLADORA INTERNA DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/256/portaria_no_01_2024_procuradora_juridica.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/256/portaria_no_01_2024_procuradora_juridica.pdf</t>
   </si>
   <si>
     <t>DISPÕE	SOBRE		A	NOMEAÇÃO	DE MARIA LUIZA GONÇALVES ARTEIRO PARA O EMPREGO PÚBLICO DE PROVIMENTO	EFETIVO	DE PROCURADORA JURÍDICA DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/225/portaria_37_de_10_de_julho_de_2023.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/225/portaria_37_de_10_de_julho_de_2023.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº 37, DE 10 DE JULHO DE 2023. REGULAMENTA O USO DAS DEPENDÊNCIAS DO PLENÁRIO DA CÂMARA MUNICIPAL DE IGUAPE/SP.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/224/portaria_36_de_07_de_julho_de_20231.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/224/portaria_36_de_07_de_julho_de_20231.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE FUNCIONÁRIO RESPONSÁVEL PELO ALMOXARIFADO DA CÃMARA MUNICIPAL DE IGUAPE.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/223/portaria_35_de_20_de_junho_de_2023.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/223/portaria_35_de_20_de_junho_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA PORTARIA Nº25 DE 22 DE MARÇO DE 2023 QUE AUTORIZAVA CONDUZIR VEÍCULO OFICIAL DA CÃMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/222/portaria_no_034_2023_-_comissaoconcurso.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/222/portaria_no_034_2023_-_comissaoconcurso.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE COMISSÃO PARA O ACOMPANHAMENTO E FISCALIZAÇÃO DA REALIZAÇAO DE CONCURSO PÚBLICO NO ÂMBITO DA CÂMARA MUNICIPAL DE IGUAPE/SP.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/217/portaria_no_033_uso_do_veiculo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/217/portaria_no_033_uso_do_veiculo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CONDUZIR VEÍCULO OFICIAL DA CÃMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/216/portaria_no_032_2023_assessor_da_mesa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/216/portaria_no_032_2023_assessor_da_mesa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE GUILHERME GONÇALVES BARBOSA DE OLIVEIRA PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DA MESA DIRETORA,	E	DÁ OUTRAS                                                             PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/215/portaria_no_31_carro.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/215/portaria_no_31_carro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CONDUZIR VEÍCULO OFICIAL DA CÃMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/214/portaria_n_30.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/214/portaria_n_30.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA PORTARIA Nº 04, DE 08 DE MARÇO DE 2023, QUE DESIGNA O PREGOEIRO, BEM COMO A EQUIPE DE APOIO PARA O PROCEDIMENTO LICITATÓRIO NA MODALIDADE PREGÃO DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/213/portaria_no_29_de_11_de_maio_assessora_parlamentar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/213/portaria_no_29_de_11_de_maio_assessora_parlamentar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE TAYNARA MARIANO DE RAMOS PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSOR PARLAMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/211/downloadfile9.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/211/downloadfile9.pdf</t>
   </si>
   <si>
     <t>DISPÕE   SOBRE  A    EXONERAÇÃO  DE   TAYNARA MARIANO DE RAMOS DO EMPREGO PÚBLICO DE PROVIMENTO EM  COMISSÃO  DE ASSESSOR DA  MESA DIRETORA, E  DÁ OUTRAS PROVIDÊNCIAS._x000D_
 .</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/210/portaria_no_27_-_23.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/210/portaria_no_27_-_23.pdf</t>
   </si>
   <si>
     <t>DISPÕE   SOBRE  A    EXONERAÇÃO DE PATRÍCIA MARA   RODRIGUES    BENEVIDES   ROCHE  DO  EMPREGO     PÚBLICO    DE   PROVIMENTO     EM  COMISSÃO DE  ASSESSOR   PARLAMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/206/portaria_26_nomeacao_ouvidora_taynara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/206/portaria_26_nomeacao_ouvidora_taynara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE DISPÕE SOBRE A NOMEAÇÃO DE OUVIDOR PÚBLICO DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/205/portaria_25_-_dispoe_sobre_a_utilizacao_de_veiculo_oficial_vereadores.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/205/portaria_25_-_dispoe_sobre_a_utilizacao_de_veiculo_oficial_vereadores.pdf</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/204/portaria_24_-_dispoe_sobre_a_utilizacao_de_veiculo_oficial_k2_3.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/204/portaria_24_-_dispoe_sobre_a_utilizacao_de_veiculo_oficial_k2_3.pdf</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/203/downloadfile7.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/203/downloadfile7.pdf</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/202/portaria_22_-_dispoe_sobre_a_utilizacao_de_veiculo_oficial_wagner_benedito.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/202/portaria_22_-_dispoe_sobre_a_utilizacao_de_veiculo_oficial_wagner_benedito.pdf</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/200/portaria_21_-_dispoe_sobre_a_utilizacao_de_veiculo_oficial_macau.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/200/portaria_21_-_dispoe_sobre_a_utilizacao_de_veiculo_oficial_macau.pdf</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/199/portaria_20_-_gratificacao_zeli.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/199/portaria_20_-_gratificacao_zeli.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO A ZELI CURCIO DE SOUZA, SERVIDORA PÚBLICA DA CÂMARA MUNICIPAL DE IGUAPE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/198/portaria_19_-_nomeacao_stefani.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/198/portaria_19_-_nomeacao_stefani.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE STÉFANI MATEUS VEIGA DE SOUSA PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE CHEFE DE GABINETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/197/portaria_18_-_nomeacao_taynara.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/197/portaria_18_-_nomeacao_taynara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE TAYNARA MARIANO DE RAMOS PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DA MESA DIRETORA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/196/portaria_17_-_nomeacao_li.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/196/portaria_17_-_nomeacao_li.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE ELIANE PACHECO DOS SANTOS LISBOA PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE DIRETOR ADMINISTRATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/195/portaria_16_-_nomeacao_bina1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/195/portaria_16_-_nomeacao_bina1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE SABRINA BURKOWSKI ALVES PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSOR PARLAMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/194/portaria_15_-_nomeacao_patricia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/194/portaria_15_-_nomeacao_patricia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE PATRÍCIA MARA RODRIGUES BENEVIDES ROCHE PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSOR PARLAMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/193/portaria_14_-_nomeacao_jose.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/193/portaria_14_-_nomeacao_jose.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE JOSÉ LUIS BARBOSA MANCIO PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE SECRETÁRIO LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/192/portaria_13_-_nomeacao_carol.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/192/portaria_13_-_nomeacao_carol.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE NEUSA CAROLINA ROCHA CARVALHO DE PAULA PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE DIRETORIA DE ASSUNTOS FINANCEIROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/191/portaria_12_-_nomeacao_k2.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/191/portaria_12_-_nomeacao_k2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE CAROLINA APARECIDA RAMOS DA COSTA PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE DIRETOR DE ASSUNTOS LEGISLATIVOS E CIDADANIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/190/portaria_no_11_exoneracao_jose.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/190/portaria_no_11_exoneracao_jose.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  A         EXONERAÇÃO  DE JOSÉ LUIS BARBOSA MÂNCIO  DO EMPREGO   PÚBLICO DE PROVIMENTO EM COMISSÃO DE SECRETÁRIO LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/189/portaria_no_10_exoneracao_leonardo.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/189/portaria_no_10_exoneracao_leonardo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  A         EXONERAÇÃO  DE LEONARDO DOS SANTOS DE CASTRO  DO EMPREGO   PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DA MESA DIRETORA DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/188/portaria_no_9_exoneracao_sabrina.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/188/portaria_no_9_exoneracao_sabrina.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  A         EXONERAÇÃO  DE SABRINA BURKOWSKI ALVES DO EMPREGO   PÚBLICO DE PROVIMENTO EM COMISSÃO DE CHEFE DE GABINETE DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/187/portaria_no_8_exoneracao_patricia.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/187/portaria_no_8_exoneracao_patricia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  A         EXONERAÇÃO  DE PATRÍCIA MARA RODRIGUES BENEVIDES ROCHE DO EMPREGO   PÚBLICO DE PROVIMENTO EM COMISSÃO ASSESSOR PARLAMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/186/portaria_no_7_exoneracao_neusa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/186/portaria_no_7_exoneracao_neusa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  A         EXONERAÇÃO  DE NEUSA CAROLINA ROCHA CARVALHO DE PAULA  DO EMPREGO   PÚBLICO DE PROVIMENTO EM COMISSÃO DE DIRETORA FINANCEIRA E ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/185/portaria_no_6_exoneracao_eliane.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/185/portaria_no_6_exoneracao_eliane.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  A         EXONERAÇÃO  DE  ELIANE PACHECO DOS SANTOS LISBOA  DO EMPREGO   PÚBLICO DE PROVIMENTO EM COMISSÃO DE DIRETORA DE ADMINISTRAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/184/downloadfile6.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/184/downloadfile6.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  A         EXONERAÇÃO  DE  CAROLINA APARECIDA RAMOS DA  COSTA  DO EMPREGO   PÚBLICO DE PROVIMENTO EM COMISSÃO DE DIRETOR DE PLANEJAMENTO E GESTÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/180/portaria_no_04-23_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/180/portaria_no_04-23_1.pdf</t>
   </si>
   <si>
     <t>DESIGNA O PREGOEIRO, BEM COMO, A EQUIPE DE APOIO PARA O PROCEDIMENTO LICITATÓRIO NA MODALIDADE PREGÃO PRESENCIAL NA CÂMARA MUNICIPAL DE IGUAPE-ESTÂNCIA BALNEÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/179/portaria_no_03-23_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/179/portaria_no_03-23_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA PORTARIA Nº 48, DE 19 DE JULHO DE 2022, QUE DESIGNA OS INTEGRANTES DA COMISSÃO PERMANENTE DE LICITAÇÃO DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/176/portaria_02_-_resolucao_04.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/176/portaria_02_-_resolucao_04.pdf</t>
   </si>
   <si>
     <t>Regulamenta o regime de adiantamento_x000D_
 para despesas de viagens prevista na_x000D_
 Resolução no 04, de 16 de agosto de 2021_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/175/portaria_01.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/175/portaria_01.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização dos veículos oficiais da câmara municipal de Iguape e da outras providências</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/159/portaria_no_53_-_nomeacao_sabrina_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/159/portaria_no_53_-_nomeacao_sabrina_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE          SOBRE A NOMEAÇÃO SABRINA BURKOWSKI ALVES, PARA O EMPREGO PÚBLICO       DE      PROVIMENTO EM COMISSÃO DE  CHEFE  DE   GABINETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/158/portaria_no_52_-_dispoe_sobre_retificacao_de_portaria_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/158/portaria_no_52_-_dispoe_sobre_retificacao_de_portaria_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE RETIFICAÇÃO DA PORTARIA Nº 43, DE 01 DE ABRIL DE 2022, QUE DISPÔS SOBRE A NOMEAÇÃO DE CAROLINA APARECIDA RAMOS CAMARGO PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE DIRETOR DE PLANEJAMENTO E GESTÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/157/portaria_no_51.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/157/portaria_no_51.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  A EXONERAÇÃO DE PÉRICLES PEREIRA RAMOS DO EMPREGO PÚBLICO DE PROVIMENTO EM  COMISSÃO    DE  CHEFE  DE   GABINETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/155/portaria_no_50_-_dispoe_sobre_de_funcao.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/155/portaria_no_50_-_dispoe_sobre_de_funcao.pdf</t>
   </si>
   <si>
     <t>DISPÕE ATRIBUIÇÃO À SERVIDOR COMISSIONADO PARA SER RESPONSÁVEL PELA GESTÃO DE RECURSOS FINANCEIROS E ORÇAMENTÁRIOS DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/154/portaria_no_49_-_dispoe_sobre_de_funcao.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/154/portaria_no_49_-_dispoe_sobre_de_funcao.pdf</t>
   </si>
   <si>
     <t>DISPÕE ATRIBUIÇÃO À SERVIDOR COMISSIONADO PARA AUXILIAR NAS COMPRAS DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/144/portaria_no_48_-_dispoe_sobre_designacao_de_comissao_de_licitacao.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/144/portaria_no_48_-_dispoe_sobre_designacao_de_comissao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA PORTARIA Nº 26, DE 3 DE JANEIRO DE 2022, QUE DESIGNA OS INTEGRANTES DA COMISSÃO PERMANENTE DE LICITAÇÃO DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/132/portaria_47.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/132/portaria_47.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE CARGOS DE PROVIMEMTO EM COMISSÃO PREVISTOS NO ANEXO I DA RESOLUÇÃO Nº 05, DE 22 DE MAIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/129/portaria_46.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/129/portaria_46.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE _x000D_
 FUNCIONÁRIO PÚBLICO EFETIVO POR _x000D_
 APOSENTADORIA, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/128/portaria_45.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/128/portaria_45.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO _x000D_
 PARA CONDUZIR VEÍCULO _x000D_
 OFICIAL DA CÃMARA MUNICIPAL, _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/127/portaria_44.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/127/portaria_44.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE _x000D_
 LEONARDO DOS SANTOS DE CASTRO _x000D_
 PARA O CARGO PÚBLICO DE _x000D_
 PROVIMENTO EM COMISSÃO DE _x000D_
 ASSESSOR DA MESA, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/122/portaria_cmi_43.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/122/portaria_cmi_43.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE _x000D_
 CAROLINA APARECIDA RAMOS _x000D_
 CAMARGO, PARA O EMPREGO PÚBLICO _x000D_
 DE PROVIMENTO EM COMISSÃO DE _x000D_
 DIRETOR DE PLANEJAMENTO E GESTÃO, _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/121/portaria_cmi_42.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/121/portaria_cmi_42.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE _x000D_
 PATRÍCIA MARA RODRIGUES BENEVIDES _x000D_
 ROCHE PARA O EMPREGO PÚBLICO DE _x000D_
 PROVIMENTO EM COMISSÃO DE _x000D_
 ASSESSOR PARLAMENTAR, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/120/portaria_cmi_41.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/120/portaria_cmi_41.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE ELIANE _x000D_
 PACHECO DOS SANTOS LISBOA, PARA O _x000D_
 EMPREGO PÚBLICO DE PROVIMENTO _x000D_
 EM COMISSÃO DE DIRETOR DE _x000D_
 ADMINISTRAÇÃO, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/119/portaria_cmi_40.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/119/portaria_cmi_40.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE JOSÉ _x000D_
 LUIS BARBOSA MANCIO PARA O _x000D_
 EMPREGO PÚBLICO DE PROVIMENTO _x000D_
 EM COMISSÃO DE SECRETÁRIO _x000D_
 LEGISLATIVO, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/118/portaria_cmi_39.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/118/portaria_cmi_39.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE NEUSA _x000D_
 CAROLINA ROCHA CARVALHO DE _x000D_
 PAULA PARA O EMPREGO PÚBLICO DE _x000D_
 PROVIMENTO EM COMISSÃO DE _x000D_
 DIRETOR FINANCEIRO E _x000D_
 ORÇAMENTÁRIO, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/117/portaria_cmi_38.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/117/portaria_cmi_38.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE _x000D_
 PÉRICLES PEREIRA RAMOS PARA O _x000D_
 EMPREGO PÚBLICO DE PROVIMENTO _x000D_
 EM COMISSÃO DE CHEFE DE GABINETE, _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/116/portaria_cmi_37.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/116/portaria_cmi_37.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE _x000D_
 ELIANE PACHECO DOS SANTOS LISBOA _x000D_
 DO EMPREGO PÚBLICO DE PROVIMENTO _x000D_
 EM COMISSÃO DE DIRETOR _x000D_
 ADMINISTRATIVO FINANCEIRO, E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/115/portaria_cmi_36.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/115/portaria_cmi_36.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO A _x000D_
 PEDIDO DE SERVIDOR OCUPANTE DO _x000D_
 CARGO PERMANENTE DE MOTORISTA, _x000D_
 EDUARDO HIFUMI TANAKA, E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/114/portaria_cmi_35.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/114/portaria_cmi_35.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE JOSÉ _x000D_
 LUIS BARBOSA MANCIO DO EMPREGO _x000D_
 PÚBLICO DE PROVIMENTO EM _x000D_
 COMISSÃO DE ASSESSOR DE GABINETE _x000D_
 DA PRESIDÊNCIA, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/113/portaria_cmi_34.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/113/portaria_cmi_34.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE _x000D_
 NEUSA CAROLINA ROCHA CARVALHO _x000D_
 DE PAULA DO EMPREGO PÚBLICO DE _x000D_
 PROVIMENTO EM COMISSÃO DE _x000D_
 DIRETOR ADMINISTRATIVO _x000D_
 FINANCEIRO, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/112/portaria_cmi_33.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/112/portaria_cmi_33.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO _x000D_
 PÉRICLES PEREIRA RAMOS DO _x000D_
 EMPREGO PÚBLICO DE PROVIMENTO _x000D_
 EM COMISSÃO DE CHEFE DE GABINETE, _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/111/portaria_cmi_32.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/111/portaria_cmi_32.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO _x000D_
 PATRÍCIA MARA RODRIGUES BENEVIDES _x000D_
 ROCHE DO EMPREGO PÚBLICO DE _x000D_
 PROVIMENTO EM COMISSÃO DE _x000D_
 ASSESSORA PARLAMENTAR, E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/110/portaria_cmi_31.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/110/portaria_cmi_31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DE _x000D_
 PORTARIA DE CARGO DE COMISSÃO, E _x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/107/portaria_30_cmi.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/107/portaria_30_cmi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE CAROLINA APARECIDA RAMOS CAMARGO PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE DIRETOR ADMINISTRATIVO E PATRIMONIAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/104/portaria_29_cmi.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/104/portaria_29_cmi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO A SERVIDORA PÚBLICA DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/102/portaria_no_28_de_22_de_fevereiro_de_2022..pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/102/portaria_no_28_de_22_de_fevereiro_de_2022..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE ELAINE CRISTINA SOUZA DE JESUS DO EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE FINANÇAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/101/portaria_27_11022022_cmi.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/101/portaria_27_11022022_cmi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE FÉRIAS A SERVIDOR PÚBLICO OCUPANTE DE EMPREGO PÚBLICO PERMANENTE DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/99/portaria_26_cmi.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/99/portaria_26_cmi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESIGNAÇÃO DOS _x000D_
 INTEGRANTES DA COMISSÃO _x000D_
 PERMANENTE DE LICITAÇÃO DA _x000D_
 CÂMARA MUNICIPAL DE IGUAPE, E _x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/98/portaria_25_cmi.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/98/portaria_25_cmi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE FÉRIAS _x000D_
 A SERVIDOR PÚBLICO OCUPANTE DE _x000D_
 EMPREGO PÚBLICO PERMANENTE DA _x000D_
 CÂMARA MUNICIPAL DE IGUAPE, E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/97/portaria_24_cmi.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/97/portaria_24_cmi.pdf</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/84/portaria_23_2021_cmi.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/84/portaria_23_2021_cmi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CONDUZIR VEÍCULO OFICIAL DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/83/portaria_n._22_-_dispoe_sobre_designacao_para_conselho_da_defesa_civil.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/83/portaria_n._22_-_dispoe_sobre_designacao_para_conselho_da_defesa_civil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESIGNAÇÃO DE REPRESENTANTE DO LEGISLATIVO PARA COMPOR O CONSELHO MUNICIPAL DE DEFESA CIVIL – COMDEC DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/76/portaria_21_2021_cmi.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/76/portaria_21_2021_cmi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CONDUZIR VEICULO OFICIAL DA CAMARA MUNICIPAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/75/portaria_20_2021_cmi.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/75/portaria_20_2021_cmi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESIGNAÇÃO EM CARATE EXCEPCIONAL DE SERVIDORA PARA ATUAR COMO PREGOEIRA NOS PRECEDIMENTOS DE LICITAÇÃO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/74/portaria_19_2021_cmi.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/74/portaria_19_2021_cmi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE FERIAS A SERVIDOR PUBLICO OCUPANTE DE EMPREGO PUBLICO PERMANENTE DA CAMARA MUNICIPAL DE IGUAPE, E DA OUTRA PROVIDENCIAS</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/73/portaria_18_2021_cmi.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/73/portaria_18_2021_cmi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESIGNAÇÃO EM CARATE EXCEPCIONAL DE SERVIDOR PARA ATUAR COMO PREGOEIRA NOS PROCEDIMENTOS DE LICITAÇÃO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/72/portaria_17_2021_cmi.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/72/portaria_17_2021_cmi.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A DESIGNAÇÃO DE SERVIDORA PARA JULGAR OS PRECEDIMENTOS LICITÓRIOS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/58/portaria_cmi_16_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/58/portaria_cmi_16_2021.pdf</t>
   </si>
   <si>
     <t>PoRTARTA N" 16, DE 15 DE MARÇO DE 2021._x000D_
 DISPÕE SOBRE A NOMEAÇÃO de ELAINE_x000D_
 CRISTINA SOUZA DE JESUS PARA O_x000D_
 EMPREGO PÚBLICO DE PROVIMENTO EM_x000D_
 COMISSÃO DE ASSESSORA DE FINANÇAS, E_x000D_
 DÁ outras Providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/57/portaria_cmi_15_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/57/portaria_cmi_15_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕES DA NOMEAÇÃO DE PÉRICLES PEREIRA RAMOS PARA O EMPREGO PUBLICO DE PROVIMENTO EM COMISSÃO DE CHEFE DE GABINETE, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/87/portaria_014_cmi.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/87/portaria_014_cmi.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A NOMEAÇÃO E DESIGNAÇÃO DE SERVIDORA PARA ATUAR COMO JULGADORA NOS PROCEDIMENTOS DE LICITAÇÃO NO ANO DE 2021</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/54/portaria_cmi_13_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/54/portaria_cmi_13_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE PAULO CESAR ALVES BARREIROS DO EMPREGO PUBLICO DE PROVIMENTO EM COMISSÃO DE CHEFE DE GABINETE, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/53/portaria_cmi_12_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/53/portaria_cmi_12_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE ELISANGELA SILVA BARREIROS DO EMPREGO PUBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSORA DE FINANÇAS, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/44/portaria_cmi_11_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/44/portaria_cmi_11_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE, A REVOGAÇÃO DE GRATIFICAÇÕES INSTITUIDAS NAS PORTARIAS 03, 04 E 05 DE 25 DE JANEIRO DE 2018, E AS PORTARIAS 06 E 07 DE 02 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/43/portaria_cmi_10_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/43/portaria_cmi_10_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CONDUÇÃO DE VEÍCULO OFICIAL DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 _x000D_
 O	cidadão	EDUARDO DE LARA, Presidente da Câmara Municipal de Iguape- Estância Balneária, no uso de suas atribuições que lhe são conferidas por Lei, resolve expedir a seguinte</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/47/portaria_cmi_09_2021.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/45/portaria_cmi_07_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/47/portaria_cmi_09_2021.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/46/portaria_cmi_08_2021.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/45/portaria_cmi_07_2021.pdf</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/86/portaria_06_cmi.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/86/portaria_06_cmi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELEGAÇÃO DE ATRIBUIÇÕES PARA SERVIDOR PUBLICO DA CAMARA MUNICIPAL DE IGUAPE - ESTANCIA BALNEARIAS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/49/portaria_cmi_05_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/49/portaria_cmi_05_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE  NEUSA CAROLINA ROCHA CARVALHO DE PAULA PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE DIRETOR ADMINISTRATIVO FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 _x000D_
 O	cidadão	EDUARDO DE LARA, Presidente da Câmara Municipal de Iguape- Estância Balneária, no uso de suas atribuições que lhe são conferidas por Lei, resolve expedir a seguinte</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/51/portaria_cmi_04_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/51/portaria_cmi_04_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE  JOSÉ LUIS BARBOSA MANCIO PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE GABINETE DA PRESIDÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 _x000D_
 O	cidadão	EDUARDO DE LARA, Presidente da Câmara Municipal de Iguape- Estância Balneária, no uso de suas atribuições que lhe são conferidas por Lei, resolve expedir a seguinte</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/85/portaria_03_cmi.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/85/portaria_03_cmi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE PATRÍCIA MARA RODRIGUES BENEVIDES ROCHE PARA O EMPREGO PÚBLICO DE PROCIMENTO EM COMISSÃO DE ASSESSOR PARLAMENTAR, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/48/portaria_cmi_02_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/48/portaria_cmi_02_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE  ELISANGELA SILVA BARREIROS PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE FINANÇAS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 _x000D_
 O	cidadão	EDUARDO DE LARA, Presidente da Câmara Municipal de Iguape- Estância Balneária, no uso de suas atribuições que lhe são conferidas por Lei, resolve expedir a seguinte</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/50/portaria_cmi_01_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/50/portaria_cmi_01_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE  PAULO CESAR ALVES BARREIROS PARA O EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE CHEFE DE GABINETE, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 _x000D_
 O	cidadão	EDUARDO DE LARA, Presidente da Câmara Municipal de Iguape- Estância Balneária, no uso de suas atribuições que lhe são conferidas por Lei, resolve expedir a seguinte</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/41/portaria_n._46_-_dispoe_sobre_exoneracao_de_ivan_da_costa_ribeiro_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/41/portaria_n._46_-_dispoe_sobre_exoneracao_de_ivan_da_costa_ribeiro_1.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº 46, DE 31 DE DEZEMBRO DE 2020_x000D_
 _x000D_
 DISPÕE SOBRE A EXONERAÇÃO DE IVAN RIBEIRO DA COSTA DO EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE GABIENTE DA PRESIDÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 _x000D_
 CLAYTON APARECIDO NEGRI, Presidente da Câmara Municipal de Iguape – Estância Balneária, no uso de suas atribuições que lhe são conferidas por lei, resolve expedir a seguinte:_x000D_
 _x000D_
 PORTARIA_x000D_
 _x000D_
 Art. 1º - Fica o Sr. IVAN RIBEIRO DA COSTA, brasileiro, casado, portador da cédula de identidade RG nº 21.781.914-X - SSP/SP e inscrito no CPF/MF sob o nº 112.587.338-89, EXONERADO no Emprego Público de Provimento em Comissão de Assessor de Gabinete da Presidência, Ref. 13, do Anexo I, da Resolução nº 005/2018._x000D_
 _x000D_
 Art. 2º - As despesas decorrentes desta Portaria correrão por conta de verbas consignadas no orçamento vigente, suplementadas se necessário._x000D_
 _x000D_
 Art. 3º - Esta Portaria entra em vigor na data de sua publicação, revogadas as disposições em contrário._x000D_
 _x000D_
 _x000D_
 GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE IGUAPE – ESTÂNCIA BALNEÁRIA - EM 31 / 12 / 2020._x000D_
 _x000D_
 _x000D_
 CLAYTON APARECIDO NEGRI_x000D_
 PRESIDENTE</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/40/portaria_n._45_-_dispoe_sobre_exoneracao_de_jose_augusto_regio_costa_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/40/portaria_n._45_-_dispoe_sobre_exoneracao_de_jose_augusto_regio_costa_1.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº45, DE 31 DE DEEMBRO DE 2020_x000D_
 _x000D_
 DISPÕE SOBRE A EXONERAÇÃO DE JOSÉ AUGUSTO REGIO COSTA DO EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE COMPRAS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 _x000D_
 CLAYTON APARECIDO NEGRI, Presidente da Câmara Municipal de Iguape – Estância Balneária, no uso de suas atribuições que lhe são conferidas por lei, resolve expedir a seguinte:_x000D_
 _x000D_
 PORTARIA_x000D_
 _x000D_
 Art. 1º - Fica a Sr. JOSÉ AUGUSTO REGIO COSTA, brasileiro, casado, portador da cédula de identidade RG nº 18.188.316-8 - SSP/SP e inscrito no CPF/MF sob o nº 114.879.868-40, EXONERADO do Emprego Público de Provimento em Comissão de Assessor de Compras, Referência 13, do Anexo I, da Resolução nº 05 de 22 de maio de 2018._x000D_
 _x000D_
 Art. 2º - As despesas decorrentes desta Portaria correrão por conta de verbas consignadas no orçamento vigente, suplementadas se necessário._x000D_
 _x000D_
 Art. 3º - Esta Portaria entra em vigor na data de sua publicação, revogadas as disposições em contrário._x000D_
 _x000D_
 _x000D_
 GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE IGUAPE – ESTÂNCIA BALNEÁRIA - EM 31 / 12 / 2020._x000D_
 _x000D_
 _x000D_
 CLAYTON APARECIDO NEGRI_x000D_
 PRESIDENTE</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/39/portaria_n._44_-_dispoe_sobre_exoneracao_de_elisangela_barreiros_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/39/portaria_n._44_-_dispoe_sobre_exoneracao_de_elisangela_barreiros_1.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº41, DE 31 DE DEZEMBRO DE 2020._x000D_
 _x000D_
 DISPÕE SOBRE A EXONERAÇÃO DE ELISANGELA SILVA BARREIROS DO EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE FINANÇAS, E DÁ OUTRAS PROVIDÊNCIAS.  _x000D_
 							_x000D_
 _x000D_
 _x000D_
 CLAYTON APARECIDO NEGRI, Presidente da Câmara Municipal de Iguape- Estância Balneária, no uso de suas atribuições que lhe são conferidas por Lei, resolve expedir a seguinte: _x000D_
 _x000D_
 PORTARIA_x000D_
 _x000D_
 Art. 1º - Fica a Sra. ELISANGELA SILVA BARREIROS, brasileira, casada, portadora da cédula de identidade RG n. 29.010.176-1/SSP/SP e CPF n. 315.974.178-82, EXONERADA do emprego público de Provimento em Comissão de Assessora de Fianças – lotação AF, referência 13, do Anexo I, da Resolução nº 005, de 22 de Maio de 2018._x000D_
 _x000D_
 _x000D_
 	Art. 2º - As despesas decorrentes desta portaria correrão por conta de verbas consignadas no orçamento vigente, suplementadas se necessário._x000D_
 _x000D_
 _x000D_
 	Art. 3º - Esta portaria entra em vigor na data de sua publicação, revogadas as disposições em contrário._x000D_
 _x000D_
 _x000D_
 GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE IGUAPE – ESTÂNCIA BALNEÁRIA, EM 31 / 12/ 2020._x000D_
   _x000D_
  _x000D_
 _x000D_
 CLAYTON APARECIDO NEGRI_x000D_
 PRESIDENTE</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/38/portaria_n._43_-_dispoe_sobre_exoneracao_de_tatiana_papadopoulos_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/38/portaria_n._43_-_dispoe_sobre_exoneracao_de_tatiana_papadopoulos_1.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº43, DE 31 DE DEZEMBRO DE 2020._x000D_
 _x000D_
 DISPÕE SOBRE A EXONERAÇÃO DE TATIANA PAPADOPOULOS CLEMENTE RODRIGUES DO EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE DIRETOR ADMINISTRATIVO E FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS.  _x000D_
 							_x000D_
 _x000D_
 _x000D_
 CLAYTON APARECIDO NEGRI, Presidente da Câmara Municipal de Iguape- Estância Balneária, no uso de suas atribuições que lhe são conferidas por Lei, resolve expedir a seguinte: _x000D_
 _x000D_
 PORTARIA_x000D_
 _x000D_
 Art. 1º - Fica a Sra. TATIANA PAPADOPOULOS CLEMENTE RODRIGUES, brasileira, solteira, portadora da cédula de identidade RG n. 33.500.856-2/SSP/SP e CPF n. 349.069.718-90, EXONERADA do emprego público de Provimento em Comissão de Diretor Administrativo e Financeiro – lotação DAF, referência 13, do Anexo I, da Resolução nº 005, de 22 de Maio de 2018._x000D_
 _x000D_
 _x000D_
 	Art. 2º - As despesas decorrentes desta portaria correrão por conta de verbas consignadas no orçamento vigente, suplementadas se necessário._x000D_
 _x000D_
 _x000D_
 	Art. 3º - Esta portaria entra em vigor na data de sua publicação, revogadas as disposições em contrário._x000D_
 _x000D_
 _x000D_
 GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE IGUAPE – ESTÂNCIA BALNEÁRIA, EM 31 / 12/ 2020._x000D_
   _x000D_
  _x000D_
 _x000D_
 CLAYTON APARECIDO NEGRI_x000D_
 PRESIDENTE</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/37/portaria_n._42_-_dispoe_sobre_exoneracao_de_edson_luiz_novais_machado_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/37/portaria_n._42_-_dispoe_sobre_exoneracao_de_edson_luiz_novais_machado_1.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº02, DE 31 DE DEZEMBRO DE 2020._x000D_
 _x000D_
 DISPÕE SOBRE A EXONERAÇÃO DE EDSON LUIZ NOVAIS MACHADO DO EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE ASSESSOR PARLAMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.  _x000D_
 							_x000D_
 _x000D_
 CLAYTON APARECIDO NEGRI, Presidente da Câmara Municipal de Iguape- Estância Balneária, no uso de suas atribuições que lhe são conferidas por Lei, resolve expedir a seguinte:_x000D_
 _x000D_
 PORTARIA_x000D_
 _x000D_
 _x000D_
 Art. 1º - Fica o Sr. EDSON LUIZ NOVAIS MACHADO, brasileiro, casado, advogado, portador da cédula de identidade RG n. 18.188.315 – SSP/SP e CPF n. 103.327.138-14, EXONERADO do emprego público de Provimento em Comissão de Assessor Parlamentar – lotação AP, referência 13, do Anexo I, da Resolução nº 005, de 22 de Maio de 2018._x000D_
 _x000D_
 Art. 2º - As despesas decorrentes desta portaria correrão por conta de verbas consignadas no orçamento vigente, suplementadas se necessário._x000D_
 _x000D_
 Art. 3º - Esta Portaria entra em vigor na data de sua publicação, revogadas as disposições em contrário._x000D_
 _x000D_
 _x000D_
 GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE IGUAPE – ESTÂNCIA BALNEÁRIA, EM 31 / 12 / 2020._x000D_
   _x000D_
  _x000D_
 _x000D_
 CLAYTON APARECIDO NEGRI_x000D_
 PRESIDENTE</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/36/portaria_n._41_-_dispoe_sobre_exoneracao_de_jose_luiz_batalha_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/36/portaria_n._41_-_dispoe_sobre_exoneracao_de_jose_luiz_batalha_1.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº41, DE 31 DE DEZEMBRO DE 2020._x000D_
 _x000D_
 DISPÕE SOBRE A EXONERAÇÃO DE JOSÉ LUIZ BATALHA DO EMPREGO PÚBLICO DE PROVIMENTO EM COMISSÃO DE CHEFE DE GABINETE, E DÁ OUTRAS PROVIDÊNCIAS.  _x000D_
 							_x000D_
 _x000D_
 _x000D_
 CLAYTON APARECIDO NEGRI, Presidente da Câmara Municipal de Iguape- Estância Balneária, no uso de suas atribuições que lhe são conferidas por Lei, resolve expedir a seguinte: _x000D_
 _x000D_
 PORTARIA_x000D_
 _x000D_
 Art. 1º - Fica o Sr. JOSÉ LUIZ BATALHA, brasileiro, casado, portador da cédula de identidade RG n. 18.091.372-4/SSP/SP e CPF n. 077.517.038-06, EXONERADO do emprego público de Provimento em Comissão de Chefe de Gabinete – lotação CG, referência 13, do Anexo I, da Resolução nº 005, de 22 de Maio de 2018._x000D_
 _x000D_
 _x000D_
 	Art. 2º - As despesas decorrentes desta portaria correrão por conta de verbas consignadas no orçamento vigente, suplementadas se necessário._x000D_
 _x000D_
 _x000D_
 	Art. 3º - Esta portaria entra em vigor na data de sua publicação, revogadas as disposições em contrário._x000D_
 _x000D_
 _x000D_
 GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE IGUAPE – ESTÂNCIA BALNEÁRIA, EM 31 / 12/ 2020._x000D_
   _x000D_
  _x000D_
 _x000D_
 CLAYTON APARECIDO NEGRI_x000D_
 PRESIDENTE</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/</t>
+    <t>http://sapl.iguape.sp.leg.br/media/</t>
   </si>
   <si>
     <t>PORTARIA Nº 34,_x000D_
 DE 05 DE MAIO DE 2020_x000D_
 DISPÕE SOBRE CONCESSÃO DE FÉRIAS A SERVIDOR PÚBLICO OCUPANTE DE EMPREGO PÚBLICO PERMANENTE DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 CLAYTON APARECIDO NEGRI, Presidente da Câmara Municipal de Iguape – Estância Balneária, no uso de suas atribuições que lhe são conferidas por lei, baixa a seguinte_x000D_
 PORTARIA:-_x000D_
 Art. 1º - Concede férias, na forma do artigo 290, inciso II, alínea “a”, do Regimento Interno, ao servidor público Juliane Cristina Rodrigues, ocupante do emprego permanente de telefonista da Câmara Municipal de Iguape, no período compreendido entre os dias 11/05/2020 a 30/05/2020._x000D_
 Art. 2º - As despesas decorrentes desta Portaria correrão por conta de verbas consignadas no orçamento vigente, suplementadas se necessário._x000D_
 Art. 3º - Esta Portaria entra em vigor na data de sua publicação, revogadas as disposições em contrário._x000D_
 GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE IGUAPE – ESTÂNCIA BALNEÁRIA, EM 05 DE MAIO DE 2020._x000D_
 CLAYTON APARECIDO NEGRI_x000D_
 PRESIDENTE</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/16/portaria_n._33.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/16/portaria_n._33.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº 33,_x000D_
 DE 05 DE MAIO DE 2020_x000D_
 ALTERA A PORTARIA Nº 26 DE 10 DE_x000D_
 JANEIRO DE 2020, QUE DISPÕE SOBRE_x000D_
 CONCESSÃO DE FÉRIAS A SERVIDOR_x000D_
 PÚBLICO OCUPANTE DE EMPREGO_x000D_
 PÚBLICO EM COMISSÃO DA CÂMARA_x000D_
 MUNICIPAL DE IGUAPE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS._x000D_
 CLAYTON APARECIDO NEGRI,_x000D_
 Presidente da Câmara Municipal de Iguape – Estância Balneária, no uso de suas_x000D_
 atribuições que lhe são conferidas por lei, baixa a seguinte:_x000D_
 PORTARIA:-_x000D_
 Art. 1º - O artigo 1º da Portaria nº 26 de 10 de_x000D_
 juaneiro de 2020, passa a ter a seguinte redação:_x000D_
 Artigo 1º - Concede férias, na forma do artigo_x000D_
 290, inciso II, alínea “a”, do Regimento Interno, ao servidor público TATIANA_x000D_
 PAPADOPOULOS CLEMENTE RODRIGUES, ocupante do emprego em comissão_x000D_
 de Diretora de Orçamento e Finanças - DAF no período compreendido entre_x000D_
 13/01/2020 a 17/01/2020 e de 08/09/2020 a 22/09/2020._x000D_
 Art. 2º - As despesas decorrentes desta Portaria_x000D_
 correrão por conta de verbas consignadas no orçamento vigente, suplementadas se_x000D_
 necessário._x000D_
 Art. 3º - Esta Portaria entra em vigor na data de_x000D_
 sua publicação, revogadas as disposições em contrário._x000D_
 GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE IGUAPE –_x000D_
 ESTÂNCIA BALNEÁRIA, EM 05 DE MAIO DE 2020._x000D_
 CLAYTON APARECIDO NEGRI_x000D_
 PRESIDENTE DA CÂMARA MUNICIPAL DE IGUAPE</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/15/portaria_32.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/15/portaria_32.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº 32_x000D_
 DE 20 DE FEVEREIRO DE 2020_x000D_
 _x000D_
 DISPÕE SOBRE A REALOCAÇÃO DE SERVIDOR PÚBLICO DA CÂMARA MUNICIPAL DE IGUAPE - ESTÂNCIA BALNEÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/14/portaria_31.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/14/portaria_31.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº 31_x000D_
 DE 20 DE FEVEREIRO DE 2020_x000D_
 _x000D_
 DISPÕE SOBRE A REALOCAÇÃO DE SERVIDOR PÚBLICO DA CÂMARA MUNICIPAL DE IGUAPE - ESTÂNCIA BALNEÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/6/portaria_no_30_de_22-01-2020.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/6/portaria_no_30_de_22-01-2020.pdf</t>
   </si>
   <si>
     <t>DESIGNA O PREGOEIRO, BEM COMO, A EQUIPE DE APOIO PARA O PROCEDIMENTO LICITATÓRIO NA MODALIDADE PREGÃO PRESENCIAL PARA O SISTEMA DE REGISTRO DE PREÇOS NA CÂMARA MUNICIPAL DE IGUAPE - ESTÂNCIA BALNEÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/5/portaria_no_29_de_22-01-2020.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/5/portaria_no_29_de_22-01-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESIGNAÇÃO DOS INTEGRANTES DA COMISSÃO PERMANENTE DE LICITAÇÃO DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/1/portaria_n._28_-_dispoe_sobre_concessao_de_ferias__de_e_nyO5j2F.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/1/portaria_n._28_-_dispoe_sobre_concessao_de_ferias__de_e_nyO5j2F.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE FÉRIAS A SERVIDOR PÚBLICO OCUPANTE DE EMPREGO PÚBLICO EM COMISSÃO DA CÂMARA MUNICIPAL DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/3/portaria_n._27_-_dispoe_sobre_concessao_de_ferias__de_t_FHT31CO.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/2/portaria_n._26_-_dispoe_sobre_concessao_de_ferias__de_t_S7HvznM.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/3/portaria_n._27_-_dispoe_sobre_concessao_de_ferias__de_t_FHT31CO.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/2/portaria_n._26_-_dispoe_sobre_concessao_de_ferias__de_t_S7HvznM.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2542,66 +2704,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2473/portaria_no_11.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2472/portaria_nao_10.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2471/portaria_nao_09.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2470/portarias-8.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2469/portarias-7.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2468/portarias-6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2467/portarias-5.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2466/portarias-4.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2465/portarias-3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2464/portarias-2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2463/portarias-1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2462/portaria_n40_-_nomeacao_pregoeiro_e_equipe.doc.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2457/portaria_no39_-_zelador.doc.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2455/portaria_no38_-_procurador_juridico.doc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2454/portaria_no_37_-_autorizando_conduzir_veiculo.docx.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2450/portaria_36.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2432/portaria_no_35_de_9_de_outubro_de_2025_-_exoneracao_gabriel.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2431/portaria_34.docx.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2430/portaria_33.docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2429/portaria_32.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2428/portaria_31.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2427/portaria_no_30_de_16_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2426/portaria_no29_de_16_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2425/portaria_no28_de_03_de_setembro_de_2025_-_exoneracao_procurador_juridico.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2423/portaria_no_27_nomeacao_-_jamil.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2421/portaria_no_26_de_12_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2420/gestor_e_fiscal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2418/portaria_-_ouvidor.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2417/portaria_de_exoneracao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2415/portaria_nomeacao_-_carolina_viviani.pdf.docx.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2413/portaria_no21_de_27_de_maio_de_2025..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2414/portaria_no20_de_27_de_maio_-_exoneracao_-_diretor_administrativo_.pdf.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2412/portaria_no19_de_21_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2409/portaria_no18_de_08_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2407/portaria_no17_de_28_marco_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2406/portaria_no16_de_21_de_marco_de_2025..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2404/portaria_no15_de_12_marco_de_2025..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2403/portaria_no14_de_11_marco_de_2025..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2402/portaria_no13_de_11_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2401/portaria-de-gestor-e-fiscal-de-contrato_04.2025_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2399/portaria_no11_de_24_de_fevereiro_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2398/portaria_de_nomeacao_10.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2397/portaria_de_nomeacao_09.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2396/portaria_de_exoneracao_08_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2395/portaria_de_exoneracao_07_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2393/portaria_no06_de_10_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2392/portaria_de_exoneracao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2391/portaria_no04_de_05_de_fevereiro_de_2025_-_procurador_juridico.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2390/portaria-de-gestor-e-fiscal-de-contrato_03.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2389/portaria-de-gestor-e-fiscal-de-contrato_02.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2388/_portaria-de-gestor-e-fiscal-de-contrato_01.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2366/portaria_34_2024_-_nilton_contrato_15.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2321/portaria_33_de_07_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2267/portaria_32.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2266/portaria_31.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2133/portaria_30_de_23_de_setembro_de_2024.docx.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1986/portaria-de-gestor-e-fiscal-de-contrato_011.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1687/portaria-de-gestor-e-fiscal-de-contrato_009.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1655/portaria_larissa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1538/portaria_no_26-24.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1477/portaria.docx.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1474/portaria_24-24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1473/portaria_23.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1469/portaria_no22_de_02_de_julho_de_2024_-_nomeacao_guilherme.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1466/portaria_stefany.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1467/portaria_no20_de_01_de_julho_de_2024_-_exoneracao_jose.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1465/portaria_no19_de_11_de_junho_de_2024.docx.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1464/portaria_18.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1461/portaria_no17_de_27_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1458/portaria_no16_de_23_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1457/portaria_no15_de_22_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1430/portaria_no14_de_08_de_maio_de_2024_-_exoneracao_leonardo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1416/portaria_13.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1154/portaria_no12_de_09_de_abril_de_2024_-_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/909/portaria_11_auxiliar_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/828/portaria_10_motorista_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/827/portaria_no_09_2024_recepcionista_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/719/portaria_no08_de_22_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/717/portaria_no07_de_22_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/563/portaria_no04_de_05_de_marco_de_2024_-_vereador_wagner_benedito.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/261/portaria_no05_de_02_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/260/portaria_04_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/258/portaria_no_03_-_24.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/257/portaria_no_02_2024_controladora_interna.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/256/portaria_no_01_2024_procuradora_juridica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/225/portaria_37_de_10_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/224/portaria_36_de_07_de_julho_de_20231.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/223/portaria_35_de_20_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/222/portaria_no_034_2023_-_comissaoconcurso.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/217/portaria_no_033_uso_do_veiculo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/216/portaria_no_032_2023_assessor_da_mesa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/215/portaria_no_31_carro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/214/portaria_n_30.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/213/portaria_no_29_de_11_de_maio_assessora_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/211/downloadfile9.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/210/portaria_no_27_-_23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/206/portaria_26_nomeacao_ouvidora_taynara.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/205/portaria_25_-_dispoe_sobre_a_utilizacao_de_veiculo_oficial_vereadores.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/204/portaria_24_-_dispoe_sobre_a_utilizacao_de_veiculo_oficial_k2_3.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/203/downloadfile7.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/202/portaria_22_-_dispoe_sobre_a_utilizacao_de_veiculo_oficial_wagner_benedito.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/200/portaria_21_-_dispoe_sobre_a_utilizacao_de_veiculo_oficial_macau.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/199/portaria_20_-_gratificacao_zeli.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/198/portaria_19_-_nomeacao_stefani.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/197/portaria_18_-_nomeacao_taynara.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/196/portaria_17_-_nomeacao_li.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/195/portaria_16_-_nomeacao_bina1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/194/portaria_15_-_nomeacao_patricia.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/193/portaria_14_-_nomeacao_jose.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/192/portaria_13_-_nomeacao_carol.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/191/portaria_12_-_nomeacao_k2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/190/portaria_no_11_exoneracao_jose.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/189/portaria_no_10_exoneracao_leonardo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/188/portaria_no_9_exoneracao_sabrina.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/187/portaria_no_8_exoneracao_patricia.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/186/portaria_no_7_exoneracao_neusa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/185/portaria_no_6_exoneracao_eliane.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/184/downloadfile6.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/180/portaria_no_04-23_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/179/portaria_no_03-23_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/176/portaria_02_-_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/175/portaria_01.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/159/portaria_no_53_-_nomeacao_sabrina_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/158/portaria_no_52_-_dispoe_sobre_retificacao_de_portaria_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/157/portaria_no_51.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/155/portaria_no_50_-_dispoe_sobre_de_funcao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/154/portaria_no_49_-_dispoe_sobre_de_funcao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/144/portaria_no_48_-_dispoe_sobre_designacao_de_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/132/portaria_47.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/129/portaria_46.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/128/portaria_45.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/127/portaria_44.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/122/portaria_cmi_43.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/121/portaria_cmi_42.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/120/portaria_cmi_41.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/119/portaria_cmi_40.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/118/portaria_cmi_39.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/117/portaria_cmi_38.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/116/portaria_cmi_37.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/115/portaria_cmi_36.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/114/portaria_cmi_35.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/113/portaria_cmi_34.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/112/portaria_cmi_33.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/111/portaria_cmi_32.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/110/portaria_cmi_31.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/107/portaria_30_cmi.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/104/portaria_29_cmi.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/102/portaria_no_28_de_22_de_fevereiro_de_2022..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/101/portaria_27_11022022_cmi.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/99/portaria_26_cmi.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/98/portaria_25_cmi.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/97/portaria_24_cmi.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/84/portaria_23_2021_cmi.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/83/portaria_n._22_-_dispoe_sobre_designacao_para_conselho_da_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/76/portaria_21_2021_cmi.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/75/portaria_20_2021_cmi.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/74/portaria_19_2021_cmi.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/73/portaria_18_2021_cmi.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/72/portaria_17_2021_cmi.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/58/portaria_cmi_16_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/57/portaria_cmi_15_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/87/portaria_014_cmi.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/54/portaria_cmi_13_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/53/portaria_cmi_12_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/44/portaria_cmi_11_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/43/portaria_cmi_10_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/47/portaria_cmi_09_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/46/portaria_cmi_08_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/45/portaria_cmi_07_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/86/portaria_06_cmi.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/49/portaria_cmi_05_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/51/portaria_cmi_04_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/85/portaria_03_cmi.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/48/portaria_cmi_02_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/50/portaria_cmi_01_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/41/portaria_n._46_-_dispoe_sobre_exoneracao_de_ivan_da_costa_ribeiro_1.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/40/portaria_n._45_-_dispoe_sobre_exoneracao_de_jose_augusto_regio_costa_1.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/39/portaria_n._44_-_dispoe_sobre_exoneracao_de_elisangela_barreiros_1.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/38/portaria_n._43_-_dispoe_sobre_exoneracao_de_tatiana_papadopoulos_1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/37/portaria_n._42_-_dispoe_sobre_exoneracao_de_edson_luiz_novais_machado_1.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/36/portaria_n._41_-_dispoe_sobre_exoneracao_de_jose_luiz_batalha_1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/16/portaria_n._33.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/15/portaria_32.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/14/portaria_31.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/6/portaria_no_30_de_22-01-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/5/portaria_no_29_de_22-01-2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/1/portaria_n._28_-_dispoe_sobre_concessao_de_ferias__de_e_nyO5j2F.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/3/portaria_n._27_-_dispoe_sobre_concessao_de_ferias__de_t_FHT31CO.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/2/portaria_n._26_-_dispoe_sobre_concessao_de_ferias__de_t_S7HvznM.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2498/portaria_no_26-2026_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2497/portaria_no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2492/portaria_24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2489/portaria_no_23_de_12_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2488/portaria_no_de_22_de_fevereiro_de_2026..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2487/portaria_no_21_de_12-02-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2486/portaria_no20_de_12_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2484/portaria_no_19_-_26.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2485/portaria_18.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2481/portaria_17.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2479/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2478/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2477/portaria_14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2476/portaria_13-2026_regime_30_horas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2474/portaria_de_nomeacao_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2473/portaria_no_11.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2472/portaria_nao_10.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2471/portaria_nao_09.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2470/portarias-8.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2469/portarias-7.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2468/portarias-6.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2467/portarias-5.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2466/portarias-4.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2465/portarias-3.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2464/portarias-2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2463/portarias-1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2026/2462/portaria_n40_-_nomeacao_pregoeiro_e_equipe.doc.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2457/portaria_no39_-_zelador.doc.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2455/portaria_no38_-_procurador_juridico.doc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2454/portaria_no_37_-_autorizando_conduzir_veiculo.docx.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2450/portaria_36.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2432/portaria_no_35_de_9_de_outubro_de_2025_-_exoneracao_gabriel.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2431/portaria_34.docx.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2430/portaria_33.docx.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2429/portaria_32.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2428/portaria_31.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2427/portaria_no_30_de_16_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2426/portaria_no29_de_16_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2425/portaria_no28_de_03_de_setembro_de_2025_-_exoneracao_procurador_juridico.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2423/portaria_no_27_nomeacao_-_jamil.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2421/portaria_no_26_de_12_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2420/gestor_e_fiscal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2418/portaria_-_ouvidor.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2417/portaria_de_exoneracao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2415/portaria_nomeacao_-_carolina_viviani.pdf.docx.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2413/portaria_no21_de_27_de_maio_de_2025..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2414/portaria_no20_de_27_de_maio_-_exoneracao_-_diretor_administrativo_.pdf.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2412/portaria_no19_de_21_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2409/portaria_no18_de_08_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2407/portaria_no17_de_28_marco_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2406/portaria_no16_de_21_de_marco_de_2025..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2404/portaria_no15_de_12_marco_de_2025..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2403/portaria_no14_de_11_marco_de_2025..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2402/portaria_no13_de_11_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2401/portaria-de-gestor-e-fiscal-de-contrato_04.2025_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2399/portaria_no11_de_24_de_fevereiro_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2398/portaria_de_nomeacao_10.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2397/portaria_de_nomeacao_09.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2396/portaria_de_exoneracao_08_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2395/portaria_de_exoneracao_07_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2393/portaria_no06_de_10_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2392/portaria_de_exoneracao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2391/portaria_no04_de_05_de_fevereiro_de_2025_-_procurador_juridico.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2390/portaria-de-gestor-e-fiscal-de-contrato_03.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2389/portaria-de-gestor-e-fiscal-de-contrato_02.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2388/_portaria-de-gestor-e-fiscal-de-contrato_01.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2366/portaria_34_2024_-_nilton_contrato_15.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2321/portaria_33_de_07_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2267/portaria_32.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2266/portaria_31.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2133/portaria_30_de_23_de_setembro_de_2024.docx.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1986/portaria-de-gestor-e-fiscal-de-contrato_011.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1687/portaria-de-gestor-e-fiscal-de-contrato_009.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1655/portaria_larissa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1538/portaria_no_26-24.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1477/portaria.docx.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1474/portaria_24-24.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1473/portaria_23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1469/portaria_no22_de_02_de_julho_de_2024_-_nomeacao_guilherme.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1466/portaria_stefany.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1467/portaria_no20_de_01_de_julho_de_2024_-_exoneracao_jose.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1465/portaria_no19_de_11_de_junho_de_2024.docx.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1464/portaria_18.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1461/portaria_no17_de_27_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1458/portaria_no16_de_23_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1457/portaria_no15_de_22_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1430/portaria_no14_de_08_de_maio_de_2024_-_exoneracao_leonardo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1416/portaria_13.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1154/portaria_no12_de_09_de_abril_de_2024_-_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/909/portaria_11_auxiliar_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/828/portaria_10_motorista_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/827/portaria_no_09_2024_recepcionista_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/719/portaria_no08_de_22_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/717/portaria_no07_de_22_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/563/portaria_no04_de_05_de_marco_de_2024_-_vereador_wagner_benedito.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/261/portaria_no05_de_02_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/260/portaria_04_2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/258/portaria_no_03_-_24.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/257/portaria_no_02_2024_controladora_interna.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/256/portaria_no_01_2024_procuradora_juridica.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/225/portaria_37_de_10_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/224/portaria_36_de_07_de_julho_de_20231.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/223/portaria_35_de_20_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/222/portaria_no_034_2023_-_comissaoconcurso.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/217/portaria_no_033_uso_do_veiculo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/216/portaria_no_032_2023_assessor_da_mesa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/215/portaria_no_31_carro.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/214/portaria_n_30.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/213/portaria_no_29_de_11_de_maio_assessora_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/211/downloadfile9.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/210/portaria_no_27_-_23.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/206/portaria_26_nomeacao_ouvidora_taynara.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/205/portaria_25_-_dispoe_sobre_a_utilizacao_de_veiculo_oficial_vereadores.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/204/portaria_24_-_dispoe_sobre_a_utilizacao_de_veiculo_oficial_k2_3.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/203/downloadfile7.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/202/portaria_22_-_dispoe_sobre_a_utilizacao_de_veiculo_oficial_wagner_benedito.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/200/portaria_21_-_dispoe_sobre_a_utilizacao_de_veiculo_oficial_macau.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/199/portaria_20_-_gratificacao_zeli.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/198/portaria_19_-_nomeacao_stefani.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/197/portaria_18_-_nomeacao_taynara.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/196/portaria_17_-_nomeacao_li.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/195/portaria_16_-_nomeacao_bina1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/194/portaria_15_-_nomeacao_patricia.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/193/portaria_14_-_nomeacao_jose.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/192/portaria_13_-_nomeacao_carol.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/191/portaria_12_-_nomeacao_k2.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/190/portaria_no_11_exoneracao_jose.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/189/portaria_no_10_exoneracao_leonardo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/188/portaria_no_9_exoneracao_sabrina.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/187/portaria_no_8_exoneracao_patricia.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/186/portaria_no_7_exoneracao_neusa.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/185/portaria_no_6_exoneracao_eliane.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/184/downloadfile6.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/180/portaria_no_04-23_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/179/portaria_no_03-23_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/176/portaria_02_-_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2023/175/portaria_01.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/159/portaria_no_53_-_nomeacao_sabrina_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/158/portaria_no_52_-_dispoe_sobre_retificacao_de_portaria_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/157/portaria_no_51.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/155/portaria_no_50_-_dispoe_sobre_de_funcao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/154/portaria_no_49_-_dispoe_sobre_de_funcao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/144/portaria_no_48_-_dispoe_sobre_designacao_de_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/132/portaria_47.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/129/portaria_46.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/128/portaria_45.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/127/portaria_44.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/122/portaria_cmi_43.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/121/portaria_cmi_42.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/120/portaria_cmi_41.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/119/portaria_cmi_40.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/118/portaria_cmi_39.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/117/portaria_cmi_38.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/116/portaria_cmi_37.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/115/portaria_cmi_36.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/114/portaria_cmi_35.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/113/portaria_cmi_34.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/112/portaria_cmi_33.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/111/portaria_cmi_32.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/110/portaria_cmi_31.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/107/portaria_30_cmi.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/104/portaria_29_cmi.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/102/portaria_no_28_de_22_de_fevereiro_de_2022..pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/101/portaria_27_11022022_cmi.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/99/portaria_26_cmi.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/98/portaria_25_cmi.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/97/portaria_24_cmi.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/84/portaria_23_2021_cmi.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/83/portaria_n._22_-_dispoe_sobre_designacao_para_conselho_da_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/76/portaria_21_2021_cmi.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/75/portaria_20_2021_cmi.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/74/portaria_19_2021_cmi.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/73/portaria_18_2021_cmi.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/72/portaria_17_2021_cmi.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/58/portaria_cmi_16_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/57/portaria_cmi_15_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/87/portaria_014_cmi.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/54/portaria_cmi_13_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/53/portaria_cmi_12_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/44/portaria_cmi_11_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/43/portaria_cmi_10_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/47/portaria_cmi_09_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/46/portaria_cmi_08_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/45/portaria_cmi_07_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/86/portaria_06_cmi.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/49/portaria_cmi_05_2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/51/portaria_cmi_04_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/85/portaria_03_cmi.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/48/portaria_cmi_02_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/50/portaria_cmi_01_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/41/portaria_n._46_-_dispoe_sobre_exoneracao_de_ivan_da_costa_ribeiro_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/40/portaria_n._45_-_dispoe_sobre_exoneracao_de_jose_augusto_regio_costa_1.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/39/portaria_n._44_-_dispoe_sobre_exoneracao_de_elisangela_barreiros_1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/38/portaria_n._43_-_dispoe_sobre_exoneracao_de_tatiana_papadopoulos_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/37/portaria_n._42_-_dispoe_sobre_exoneracao_de_edson_luiz_novais_machado_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/36/portaria_n._41_-_dispoe_sobre_exoneracao_de_jose_luiz_batalha_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/16/portaria_n._33.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/15/portaria_32.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/14/portaria_31.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/6/portaria_no_30_de_22-01-2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/5/portaria_no_29_de_22-01-2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/1/portaria_n._28_-_dispoe_sobre_concessao_de_ferias__de_e_nyO5j2F.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/3/portaria_n._27_-_dispoe_sobre_concessao_de_ferias__de_t_FHT31CO.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/2/portaria_n._26_-_dispoe_sobre_concessao_de_ferias__de_t_S7HvznM.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G191"/>
+  <dimension ref="A1:G206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="141.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="141" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2627,4375 +2789,4720 @@
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D4" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="1" t="s">
+      <c r="G4" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="G5" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D6" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="1" t="s">
+      <c r="G6" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D7" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="1" t="s">
+      <c r="G7" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="1" t="s">
+      <c r="G8" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
       <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="1" t="s">
+      <c r="G9" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D10" t="s">
-[...5 lines deleted...]
-      <c r="F10" s="1" t="s">
+      <c r="G10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>8</v>
       </c>
       <c r="C11" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D11" t="s">
-[...5 lines deleted...]
-      <c r="F11" s="1" t="s">
+      <c r="G11" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>8</v>
       </c>
       <c r="C12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="F12" s="1" t="s">
+      <c r="G12" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D13" t="s">
-[...5 lines deleted...]
-      <c r="F13" s="1" t="s">
+      <c r="G13" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
         <v>58</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C14" t="s">
+      <c r="G14" t="s">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" t="s">
+        <v>62</v>
+      </c>
+      <c r="D15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="G15" t="s">
         <v>64</v>
-      </c>
-[...10 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="G16" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="G17" t="s">
         <v>72</v>
-      </c>
-[...10 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>74</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="G18" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" t="s">
+        <v>78</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="G19" t="s">
         <v>80</v>
-      </c>
-[...10 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="G20" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
+        <v>85</v>
+      </c>
+      <c r="B21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" t="s">
         <v>86</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D21" t="s">
-[...5 lines deleted...]
-      <c r="F21" s="1" t="s">
+      <c r="G21" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>59</v>
+        <v>8</v>
       </c>
       <c r="C22" t="s">
         <v>90</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>91</v>
       </c>
       <c r="G22" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>93</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>8</v>
       </c>
       <c r="C23" t="s">
         <v>94</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>95</v>
       </c>
       <c r="G23" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>97</v>
       </c>
       <c r="B24" t="s">
-        <v>59</v>
+        <v>8</v>
       </c>
       <c r="C24" t="s">
         <v>98</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>99</v>
       </c>
       <c r="G24" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>101</v>
       </c>
       <c r="B25" t="s">
-        <v>59</v>
+        <v>8</v>
       </c>
       <c r="C25" t="s">
         <v>102</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>103</v>
       </c>
       <c r="G25" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>105</v>
       </c>
       <c r="B26" t="s">
-        <v>59</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>106</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>107</v>
       </c>
       <c r="G26" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>109</v>
       </c>
       <c r="B27" t="s">
-        <v>59</v>
+        <v>8</v>
       </c>
       <c r="C27" t="s">
         <v>110</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>111</v>
       </c>
       <c r="G27" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>113</v>
       </c>
       <c r="B28" t="s">
-        <v>59</v>
+        <v>8</v>
       </c>
       <c r="C28" t="s">
         <v>114</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>115</v>
       </c>
       <c r="G28" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C29" t="s">
         <v>118</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>119</v>
       </c>
       <c r="G29" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>121</v>
       </c>
       <c r="B30" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C30" t="s">
         <v>122</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>123</v>
       </c>
       <c r="G30" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>125</v>
       </c>
       <c r="B31" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C31" t="s">
         <v>126</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>127</v>
       </c>
       <c r="G31" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>129</v>
       </c>
       <c r="B32" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C32" t="s">
         <v>130</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>131</v>
       </c>
       <c r="G32" t="s">
-        <v>92</v>
+        <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B33" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C33" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G33" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B34" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C34" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G34" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B35" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C35" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G35" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>143</v>
       </c>
       <c r="B36" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C36" t="s">
         <v>144</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>145</v>
       </c>
       <c r="G36" t="s">
-        <v>92</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>146</v>
       </c>
       <c r="B37" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C37" t="s">
         <v>147</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>148</v>
       </c>
       <c r="G37" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>150</v>
       </c>
       <c r="B38" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C38" t="s">
         <v>151</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>152</v>
       </c>
       <c r="G38" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B39" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C39" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G39" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B40" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C40" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G40" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B41" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C41" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G41" t="s">
-        <v>92</v>
+        <v>165</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B42" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C42" t="s">
         <v>9</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G42" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B43" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C43" t="s">
         <v>15</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G43" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B44" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C44" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G44" t="s">
-        <v>172</v>
+        <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B45" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C45" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G45" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B46" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C46" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G46" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B47" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C47" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G47" t="s">
-        <v>181</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>182</v>
       </c>
       <c r="B48" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>183</v>
       </c>
       <c r="G48" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>185</v>
       </c>
       <c r="B49" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C49" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>186</v>
       </c>
       <c r="G49" t="s">
-        <v>187</v>
+        <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
+        <v>187</v>
+      </c>
+      <c r="B50" t="s">
+        <v>117</v>
+      </c>
+      <c r="C50" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="B50" t="s">
-[...11 lines deleted...]
-      <c r="F50" s="1" t="s">
+      <c r="G50" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>190</v>
       </c>
       <c r="B51" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C51" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>191</v>
       </c>
       <c r="G51" t="s">
-        <v>92</v>
+        <v>149</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>192</v>
       </c>
       <c r="B52" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="C52" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>193</v>
       </c>
       <c r="G52" t="s">
-        <v>156</v>
+        <v>194</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B53" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="C53" t="s">
-        <v>80</v>
+        <v>54</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G53" t="s">
-        <v>92</v>
+        <v>149</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
         <v>197</v>
       </c>
       <c r="B54" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="C54" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>198</v>
       </c>
       <c r="G54" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B55" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="C55" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G55" t="s">
-        <v>92</v>
+        <v>202</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B56" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="C56" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="G56" t="s">
-        <v>92</v>
+        <v>149</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B57" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="C57" t="s">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="G57" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B58" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="C58" t="s">
-        <v>98</v>
+        <v>74</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="G58" t="s">
-        <v>92</v>
+        <v>210</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B59" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="C59" t="s">
-        <v>102</v>
+        <v>78</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="G59" t="s">
-        <v>92</v>
+        <v>213</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B60" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="C60" t="s">
-        <v>106</v>
+        <v>82</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="G60" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B61" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="C61" t="s">
-        <v>110</v>
+        <v>86</v>
       </c>
       <c r="D61" t="s">
         <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="G61" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B62" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="C62" t="s">
-        <v>114</v>
+        <v>90</v>
       </c>
       <c r="D62" t="s">
         <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G62" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B63" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="C63" t="s">
-        <v>118</v>
+        <v>94</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="G63" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B64" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="C64" t="s">
-        <v>122</v>
+        <v>98</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G64" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B65" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="C65" t="s">
-        <v>126</v>
+        <v>102</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="G65" t="s">
-        <v>227</v>
+        <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B66" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="C66" t="s">
-        <v>130</v>
+        <v>106</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="G66" t="s">
-        <v>230</v>
+        <v>149</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B67" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="C67" t="s">
-        <v>133</v>
+        <v>110</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="G67" t="s">
-        <v>233</v>
+        <v>199</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B68" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C68" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="G68" t="s">
-        <v>236</v>
+        <v>149</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B69" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C69" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G69" t="s">
-        <v>239</v>
+        <v>194</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>240</v>
       </c>
       <c r="B70" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C70" t="s">
         <v>144</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>241</v>
       </c>
       <c r="G70" t="s">
-        <v>242</v>
+        <v>149</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B71" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C71" t="s">
         <v>147</v>
       </c>
       <c r="D71" t="s">
         <v>10</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="G71" t="s">
-        <v>245</v>
+        <v>149</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B72" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="G72" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B73" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C73" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="G73" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="B74" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C74" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D74" t="s">
         <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="G74" t="s">
-        <v>254</v>
+        <v>149</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B75" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C75" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="G75" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="B76" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C76" t="s">
         <v>9</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="G76" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B77" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C77" t="s">
         <v>15</v>
       </c>
       <c r="D77" t="s">
         <v>10</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="G77" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B78" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C78" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D78" t="s">
         <v>10</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="G78" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B79" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D79" t="s">
         <v>10</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="G79" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B80" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C80" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D80" t="s">
         <v>10</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="G80" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B81" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C81" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D81" t="s">
         <v>10</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="G81" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B82" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D82" t="s">
         <v>10</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="G82" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="B83" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D83" t="s">
         <v>10</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="G83" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="B84" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C84" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D84" t="s">
         <v>10</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="G84" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="B85" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C85" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D85" t="s">
         <v>10</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="G85" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="B86" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="C86" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D86" t="s">
         <v>10</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="G86" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="B87" t="s">
-        <v>292</v>
+        <v>236</v>
       </c>
       <c r="C87" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="D87" t="s">
         <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="G87" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="B88" t="s">
+        <v>236</v>
+      </c>
+      <c r="C88" t="s">
+        <v>58</v>
+      </c>
+      <c r="D88" t="s">
+        <v>10</v>
+      </c>
+      <c r="E88" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="G88" t="s">
         <v>292</v>
-      </c>
-[...13 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="B89" t="s">
-        <v>292</v>
+        <v>236</v>
       </c>
       <c r="C89" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="D89" t="s">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="G89" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B90" t="s">
-        <v>292</v>
+        <v>236</v>
       </c>
       <c r="C90" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D90" t="s">
         <v>10</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="G90" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="B91" t="s">
-        <v>292</v>
+        <v>236</v>
       </c>
       <c r="C91" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="D91" t="s">
         <v>10</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="G91" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B92" t="s">
-        <v>292</v>
+        <v>236</v>
       </c>
       <c r="C92" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="D92" t="s">
         <v>10</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="G92" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="B93" t="s">
-        <v>292</v>
+        <v>236</v>
       </c>
       <c r="C93" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="D93" t="s">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="G93" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="B94" t="s">
-        <v>292</v>
+        <v>236</v>
       </c>
       <c r="C94" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="D94" t="s">
         <v>10</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="G94" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="B95" t="s">
-        <v>292</v>
+        <v>236</v>
       </c>
       <c r="C95" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="D95" t="s">
         <v>10</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="G95" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B96" t="s">
-        <v>292</v>
+        <v>236</v>
       </c>
       <c r="C96" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="D96" t="s">
         <v>10</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="G96" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B97" t="s">
-        <v>292</v>
+        <v>236</v>
       </c>
       <c r="C97" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="D97" t="s">
         <v>10</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="G97" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="B98" t="s">
-        <v>292</v>
+        <v>236</v>
       </c>
       <c r="C98" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="D98" t="s">
         <v>10</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="G98" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B99" t="s">
-        <v>292</v>
+        <v>236</v>
       </c>
       <c r="C99" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D99" t="s">
         <v>10</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="G99" t="s">
-        <v>306</v>
+        <v>325</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B100" t="s">
-        <v>292</v>
+        <v>236</v>
       </c>
       <c r="C100" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="D100" t="s">
         <v>10</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="G100" t="s">
-        <v>306</v>
+        <v>328</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B101" t="s">
-        <v>292</v>
+        <v>236</v>
       </c>
       <c r="C101" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="D101" t="s">
         <v>10</v>
       </c>
       <c r="E101" t="s">
         <v>11</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="G101" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B102" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C102" t="s">
         <v>126</v>
       </c>
       <c r="D102" t="s">
         <v>10</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="G102" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
         <v>336</v>
       </c>
       <c r="B103" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C103" t="s">
         <v>130</v>
       </c>
       <c r="D103" t="s">
         <v>10</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>337</v>
       </c>
       <c r="G103" t="s">
-        <v>306</v>
+        <v>338</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B104" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C104" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D104" t="s">
         <v>10</v>
       </c>
       <c r="E104" t="s">
         <v>11</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="G104" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B105" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C105" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D105" t="s">
         <v>10</v>
       </c>
       <c r="E105" t="s">
         <v>11</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G105" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B106" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C106" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D106" t="s">
         <v>10</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="G106" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B107" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C107" t="s">
         <v>144</v>
       </c>
       <c r="D107" t="s">
         <v>10</v>
       </c>
       <c r="E107" t="s">
         <v>11</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G107" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B108" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C108" t="s">
         <v>147</v>
       </c>
       <c r="D108" t="s">
         <v>10</v>
       </c>
       <c r="E108" t="s">
         <v>11</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G108" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B109" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C109" t="s">
         <v>151</v>
       </c>
       <c r="D109" t="s">
         <v>10</v>
       </c>
       <c r="E109" t="s">
         <v>11</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="G109" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B110" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C110" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D110" t="s">
         <v>10</v>
       </c>
       <c r="E110" t="s">
         <v>11</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="G110" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B111" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C111" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D111" t="s">
         <v>10</v>
       </c>
       <c r="E111" t="s">
         <v>11</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="G111" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B112" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C112" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D112" t="s">
         <v>10</v>
       </c>
       <c r="E112" t="s">
         <v>11</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="G112" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B113" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C113" t="s">
         <v>9</v>
       </c>
       <c r="D113" t="s">
         <v>10</v>
       </c>
       <c r="E113" t="s">
         <v>11</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="G113" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B114" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C114" t="s">
         <v>15</v>
       </c>
       <c r="D114" t="s">
         <v>10</v>
       </c>
       <c r="E114" t="s">
         <v>11</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="G114" t="s">
-        <v>370</v>
+        <v>347</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
         <v>371</v>
       </c>
       <c r="B115" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C115" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D115" t="s">
         <v>10</v>
       </c>
       <c r="E115" t="s">
         <v>11</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>372</v>
       </c>
       <c r="G115" t="s">
-        <v>373</v>
+        <v>347</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
+        <v>373</v>
+      </c>
+      <c r="B116" t="s">
+        <v>333</v>
+      </c>
+      <c r="C116" t="s">
+        <v>22</v>
+      </c>
+      <c r="D116" t="s">
+        <v>10</v>
+      </c>
+      <c r="E116" t="s">
+        <v>11</v>
+      </c>
+      <c r="F116" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="B116" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G116" t="s">
-        <v>376</v>
+        <v>347</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B117" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C117" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D117" t="s">
         <v>10</v>
       </c>
       <c r="E117" t="s">
         <v>11</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="G117" t="s">
-        <v>379</v>
+        <v>347</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="B118" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C118" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D118" t="s">
         <v>10</v>
       </c>
       <c r="E118" t="s">
         <v>11</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="G118" t="s">
-        <v>382</v>
+        <v>347</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="B119" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D119" t="s">
         <v>10</v>
       </c>
       <c r="E119" t="s">
         <v>11</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="G119" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="B120" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C120" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D120" t="s">
         <v>10</v>
       </c>
       <c r="E120" t="s">
         <v>11</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="G120" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="B121" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C121" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D121" t="s">
         <v>10</v>
       </c>
       <c r="E121" t="s">
         <v>11</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="G121" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="B122" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C122" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D122" t="s">
         <v>10</v>
       </c>
       <c r="E122" t="s">
         <v>11</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="G122" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="B123" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="C123" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D123" t="s">
         <v>10</v>
       </c>
       <c r="E123" t="s">
         <v>11</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="G123" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="B124" t="s">
-        <v>399</v>
+        <v>333</v>
       </c>
       <c r="C124" t="s">
-        <v>400</v>
+        <v>54</v>
       </c>
       <c r="D124" t="s">
         <v>10</v>
       </c>
       <c r="E124" t="s">
         <v>11</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="G124" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="B125" t="s">
+        <v>333</v>
+      </c>
+      <c r="C125" t="s">
+        <v>58</v>
+      </c>
+      <c r="D125" t="s">
+        <v>10</v>
+      </c>
+      <c r="E125" t="s">
+        <v>11</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="G125" t="s">
         <v>399</v>
-      </c>
-[...13 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B126" t="s">
-        <v>399</v>
+        <v>333</v>
       </c>
       <c r="C126" t="s">
-        <v>408</v>
+        <v>62</v>
       </c>
       <c r="D126" t="s">
         <v>10</v>
       </c>
       <c r="E126" t="s">
         <v>11</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="G126" t="s">
-        <v>410</v>
+        <v>402</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
       <c r="B127" t="s">
-        <v>399</v>
+        <v>333</v>
       </c>
       <c r="C127" t="s">
-        <v>412</v>
+        <v>66</v>
       </c>
       <c r="D127" t="s">
         <v>10</v>
       </c>
       <c r="E127" t="s">
         <v>11</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="G127" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="B128" t="s">
-        <v>399</v>
+        <v>333</v>
       </c>
       <c r="C128" t="s">
-        <v>416</v>
+        <v>70</v>
       </c>
       <c r="D128" t="s">
         <v>10</v>
       </c>
       <c r="E128" t="s">
         <v>11</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="G128" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="B129" t="s">
-        <v>399</v>
+        <v>333</v>
       </c>
       <c r="C129" t="s">
-        <v>420</v>
+        <v>74</v>
       </c>
       <c r="D129" t="s">
         <v>10</v>
       </c>
       <c r="E129" t="s">
         <v>11</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>421</v>
+        <v>410</v>
       </c>
       <c r="G129" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="B130" t="s">
-        <v>399</v>
+        <v>333</v>
       </c>
       <c r="C130" t="s">
-        <v>424</v>
+        <v>78</v>
       </c>
       <c r="D130" t="s">
         <v>10</v>
       </c>
       <c r="E130" t="s">
         <v>11</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>425</v>
+        <v>413</v>
       </c>
       <c r="G130" t="s">
-        <v>426</v>
+        <v>414</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>427</v>
+        <v>415</v>
       </c>
       <c r="B131" t="s">
-        <v>399</v>
+        <v>333</v>
       </c>
       <c r="C131" t="s">
-        <v>428</v>
+        <v>82</v>
       </c>
       <c r="D131" t="s">
         <v>10</v>
       </c>
       <c r="E131" t="s">
         <v>11</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="G131" t="s">
-        <v>430</v>
+        <v>417</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>431</v>
+        <v>418</v>
       </c>
       <c r="B132" t="s">
-        <v>399</v>
+        <v>333</v>
       </c>
       <c r="C132" t="s">
-        <v>432</v>
+        <v>86</v>
       </c>
       <c r="D132" t="s">
         <v>10</v>
       </c>
       <c r="E132" t="s">
         <v>11</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>433</v>
+        <v>419</v>
       </c>
       <c r="G132" t="s">
-        <v>434</v>
+        <v>420</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>435</v>
+        <v>421</v>
       </c>
       <c r="B133" t="s">
-        <v>399</v>
+        <v>333</v>
       </c>
       <c r="C133" t="s">
-        <v>436</v>
+        <v>90</v>
       </c>
       <c r="D133" t="s">
         <v>10</v>
       </c>
       <c r="E133" t="s">
         <v>11</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="G133" t="s">
-        <v>438</v>
+        <v>423</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>439</v>
+        <v>424</v>
       </c>
       <c r="B134" t="s">
-        <v>399</v>
+        <v>333</v>
       </c>
       <c r="C134" t="s">
-        <v>440</v>
+        <v>94</v>
       </c>
       <c r="D134" t="s">
         <v>10</v>
       </c>
       <c r="E134" t="s">
         <v>11</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>441</v>
+        <v>425</v>
       </c>
       <c r="G134" t="s">
-        <v>442</v>
+        <v>426</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>443</v>
+        <v>427</v>
       </c>
       <c r="B135" t="s">
-        <v>399</v>
+        <v>333</v>
       </c>
       <c r="C135" t="s">
-        <v>444</v>
+        <v>98</v>
       </c>
       <c r="D135" t="s">
         <v>10</v>
       </c>
       <c r="E135" t="s">
         <v>11</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>445</v>
+        <v>428</v>
       </c>
       <c r="G135" t="s">
-        <v>446</v>
+        <v>429</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>447</v>
+        <v>430</v>
       </c>
       <c r="B136" t="s">
-        <v>399</v>
+        <v>333</v>
       </c>
       <c r="C136" t="s">
-        <v>448</v>
+        <v>102</v>
       </c>
       <c r="D136" t="s">
         <v>10</v>
       </c>
       <c r="E136" t="s">
         <v>11</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>449</v>
+        <v>431</v>
       </c>
       <c r="G136" t="s">
-        <v>450</v>
+        <v>432</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>451</v>
+        <v>433</v>
       </c>
       <c r="B137" t="s">
-        <v>399</v>
+        <v>333</v>
       </c>
       <c r="C137" t="s">
-        <v>55</v>
+        <v>106</v>
       </c>
       <c r="D137" t="s">
         <v>10</v>
       </c>
       <c r="E137" t="s">
         <v>11</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>452</v>
+        <v>434</v>
       </c>
       <c r="G137" t="s">
-        <v>453</v>
+        <v>435</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>454</v>
+        <v>436</v>
       </c>
       <c r="B138" t="s">
-        <v>399</v>
+        <v>333</v>
       </c>
       <c r="C138" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="D138" t="s">
         <v>10</v>
       </c>
       <c r="E138" t="s">
         <v>11</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>455</v>
+        <v>437</v>
       </c>
       <c r="G138" t="s">
-        <v>456</v>
+        <v>438</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>457</v>
+        <v>439</v>
       </c>
       <c r="B139" t="s">
-        <v>399</v>
+        <v>440</v>
       </c>
       <c r="C139" t="s">
-        <v>64</v>
+        <v>441</v>
       </c>
       <c r="D139" t="s">
         <v>10</v>
       </c>
       <c r="E139" t="s">
         <v>11</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>458</v>
+        <v>442</v>
       </c>
       <c r="G139" t="s">
-        <v>459</v>
+        <v>443</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>460</v>
+        <v>444</v>
       </c>
       <c r="B140" t="s">
-        <v>399</v>
+        <v>440</v>
       </c>
       <c r="C140" t="s">
-        <v>68</v>
+        <v>445</v>
       </c>
       <c r="D140" t="s">
         <v>10</v>
       </c>
       <c r="E140" t="s">
         <v>11</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>461</v>
+        <v>446</v>
       </c>
       <c r="G140" t="s">
-        <v>462</v>
+        <v>447</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>463</v>
+        <v>448</v>
       </c>
       <c r="B141" t="s">
-        <v>399</v>
+        <v>440</v>
       </c>
       <c r="C141" t="s">
-        <v>72</v>
+        <v>449</v>
       </c>
       <c r="D141" t="s">
         <v>10</v>
       </c>
       <c r="E141" t="s">
         <v>11</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>464</v>
+        <v>450</v>
       </c>
       <c r="G141" t="s">
-        <v>465</v>
+        <v>451</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>466</v>
+        <v>452</v>
       </c>
       <c r="B142" t="s">
-        <v>399</v>
+        <v>440</v>
       </c>
       <c r="C142" t="s">
-        <v>76</v>
+        <v>453</v>
       </c>
       <c r="D142" t="s">
         <v>10</v>
       </c>
       <c r="E142" t="s">
         <v>11</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>467</v>
+        <v>454</v>
       </c>
       <c r="G142" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>469</v>
+        <v>456</v>
       </c>
       <c r="B143" t="s">
-        <v>399</v>
+        <v>440</v>
       </c>
       <c r="C143" t="s">
-        <v>80</v>
+        <v>457</v>
       </c>
       <c r="D143" t="s">
         <v>10</v>
       </c>
       <c r="E143" t="s">
         <v>11</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>470</v>
+        <v>458</v>
       </c>
       <c r="G143" t="s">
-        <v>471</v>
+        <v>459</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>472</v>
+        <v>460</v>
       </c>
       <c r="B144" t="s">
-        <v>399</v>
+        <v>440</v>
       </c>
       <c r="C144" t="s">
-        <v>84</v>
+        <v>461</v>
       </c>
       <c r="D144" t="s">
         <v>10</v>
       </c>
       <c r="E144" t="s">
         <v>11</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>473</v>
+        <v>462</v>
       </c>
       <c r="G144" t="s">
-        <v>474</v>
+        <v>463</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>475</v>
+        <v>464</v>
       </c>
       <c r="B145" t="s">
-        <v>399</v>
+        <v>440</v>
       </c>
       <c r="C145" t="s">
-        <v>87</v>
+        <v>465</v>
       </c>
       <c r="D145" t="s">
         <v>10</v>
       </c>
       <c r="E145" t="s">
         <v>11</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="G145" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="B146" t="s">
-        <v>399</v>
+        <v>440</v>
       </c>
       <c r="C146" t="s">
-        <v>90</v>
+        <v>469</v>
       </c>
       <c r="D146" t="s">
         <v>10</v>
       </c>
       <c r="E146" t="s">
         <v>11</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>479</v>
+        <v>470</v>
       </c>
       <c r="G146" t="s">
-        <v>480</v>
+        <v>471</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>481</v>
+        <v>472</v>
       </c>
       <c r="B147" t="s">
-        <v>399</v>
+        <v>440</v>
       </c>
       <c r="C147" t="s">
-        <v>94</v>
+        <v>473</v>
       </c>
       <c r="D147" t="s">
         <v>10</v>
       </c>
       <c r="E147" t="s">
         <v>11</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="G147" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="B148" t="s">
-        <v>399</v>
+        <v>440</v>
       </c>
       <c r="C148" t="s">
-        <v>98</v>
+        <v>477</v>
       </c>
       <c r="D148" t="s">
         <v>10</v>
       </c>
       <c r="E148" t="s">
         <v>11</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="G148" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="B149" t="s">
-        <v>399</v>
+        <v>440</v>
       </c>
       <c r="C149" t="s">
-        <v>102</v>
+        <v>481</v>
       </c>
       <c r="D149" t="s">
         <v>10</v>
       </c>
       <c r="E149" t="s">
         <v>11</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="G149" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="B150" t="s">
-        <v>399</v>
+        <v>440</v>
       </c>
       <c r="C150" t="s">
-        <v>106</v>
+        <v>485</v>
       </c>
       <c r="D150" t="s">
         <v>10</v>
       </c>
       <c r="E150" t="s">
         <v>11</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="G150" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="B151" t="s">
-        <v>399</v>
+        <v>440</v>
       </c>
       <c r="C151" t="s">
-        <v>110</v>
+        <v>489</v>
       </c>
       <c r="D151" t="s">
         <v>10</v>
       </c>
       <c r="E151" t="s">
         <v>11</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="G151" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="B152" t="s">
-        <v>399</v>
+        <v>440</v>
       </c>
       <c r="C152" t="s">
         <v>114</v>
       </c>
       <c r="D152" t="s">
         <v>10</v>
       </c>
       <c r="E152" t="s">
         <v>11</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="G152" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="B153" t="s">
-        <v>399</v>
+        <v>440</v>
       </c>
       <c r="C153" t="s">
         <v>118</v>
       </c>
       <c r="D153" t="s">
         <v>10</v>
       </c>
       <c r="E153" t="s">
         <v>11</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="G153" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="B154" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="C154" t="s">
         <v>122</v>
       </c>
       <c r="D154" t="s">
         <v>10</v>
       </c>
       <c r="E154" t="s">
         <v>11</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="G154" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="B155" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="C155" t="s">
         <v>126</v>
       </c>
       <c r="D155" t="s">
         <v>10</v>
       </c>
       <c r="E155" t="s">
         <v>11</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="G155" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="B156" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="C156" t="s">
         <v>130</v>
       </c>
       <c r="D156" t="s">
         <v>10</v>
       </c>
       <c r="E156" t="s">
         <v>11</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="G156" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="B157" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="C157" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D157" t="s">
         <v>10</v>
       </c>
       <c r="E157" t="s">
         <v>11</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="G157" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="B158" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="C158" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D158" t="s">
         <v>10</v>
       </c>
       <c r="E158" t="s">
         <v>11</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="G158" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B159" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="C159" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D159" t="s">
         <v>10</v>
       </c>
       <c r="E159" t="s">
         <v>11</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="G159" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="B160" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="C160" t="s">
         <v>144</v>
       </c>
       <c r="D160" t="s">
         <v>10</v>
       </c>
       <c r="E160" t="s">
         <v>11</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="G160" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B161" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="C161" t="s">
         <v>147</v>
       </c>
       <c r="D161" t="s">
         <v>10</v>
       </c>
       <c r="E161" t="s">
         <v>11</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="G161" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B162" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="C162" t="s">
         <v>151</v>
       </c>
       <c r="D162" t="s">
         <v>10</v>
       </c>
       <c r="E162" t="s">
         <v>11</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="G162" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="B163" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="C163" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D163" t="s">
         <v>10</v>
       </c>
       <c r="E163" t="s">
         <v>11</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="G163" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B164" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="C164" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D164" t="s">
         <v>10</v>
       </c>
       <c r="E164" t="s">
         <v>11</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="G164" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>400</v>
+        <v>531</v>
       </c>
       <c r="B165" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="C165" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D165" t="s">
         <v>10</v>
       </c>
       <c r="E165" t="s">
         <v>11</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="G165" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>436</v>
+        <v>534</v>
       </c>
       <c r="B166" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="C166" t="s">
         <v>9</v>
       </c>
       <c r="D166" t="s">
         <v>10</v>
       </c>
       <c r="E166" t="s">
         <v>11</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="G166" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
+        <v>537</v>
+      </c>
+      <c r="B167" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="C167" t="s">
         <v>15</v>
       </c>
       <c r="D167" t="s">
         <v>10</v>
       </c>
       <c r="E167" t="s">
         <v>11</v>
       </c>
       <c r="F167" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="G167" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>424</v>
+        <v>540</v>
       </c>
       <c r="B168" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="C168" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D168" t="s">
         <v>10</v>
       </c>
       <c r="E168" t="s">
         <v>11</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>541</v>
       </c>
       <c r="G168" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
-        <v>428</v>
+        <v>542</v>
       </c>
       <c r="B169" t="s">
-        <v>502</v>
+        <v>543</v>
       </c>
       <c r="C169" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D169" t="s">
         <v>10</v>
       </c>
       <c r="E169" t="s">
         <v>11</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="G169" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
-        <v>432</v>
+        <v>546</v>
       </c>
       <c r="B170" t="s">
-        <v>502</v>
+        <v>543</v>
       </c>
       <c r="C170" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D170" t="s">
         <v>10</v>
       </c>
       <c r="E170" t="s">
         <v>11</v>
       </c>
       <c r="F170" s="1" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="G170" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="B171" t="s">
-        <v>502</v>
+        <v>543</v>
       </c>
       <c r="C171" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D171" t="s">
         <v>10</v>
       </c>
       <c r="E171" t="s">
         <v>11</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="G171" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
-        <v>416</v>
+        <v>552</v>
       </c>
       <c r="B172" t="s">
-        <v>502</v>
+        <v>543</v>
       </c>
       <c r="C172" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D172" t="s">
         <v>10</v>
       </c>
       <c r="E172" t="s">
         <v>11</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="G172" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
-        <v>408</v>
+        <v>555</v>
       </c>
       <c r="B173" t="s">
-        <v>502</v>
+        <v>543</v>
       </c>
       <c r="C173" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D173" t="s">
         <v>10</v>
       </c>
       <c r="E173" t="s">
         <v>11</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="G173" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="B174" t="s">
-        <v>502</v>
+        <v>543</v>
       </c>
       <c r="C174" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D174" t="s">
         <v>10</v>
       </c>
       <c r="E174" t="s">
         <v>11</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="G174" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
-        <v>420</v>
+        <v>561</v>
       </c>
       <c r="B175" t="s">
-        <v>502</v>
+        <v>543</v>
       </c>
       <c r="C175" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D175" t="s">
         <v>10</v>
       </c>
       <c r="E175" t="s">
         <v>11</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="G175" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
-        <v>412</v>
+        <v>564</v>
       </c>
       <c r="B176" t="s">
-        <v>502</v>
+        <v>543</v>
       </c>
       <c r="C176" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D176" t="s">
         <v>10</v>
       </c>
       <c r="E176" t="s">
         <v>11</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="G176" t="s">
-        <v>557</v>
+        <v>566</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
-        <v>448</v>
+        <v>567</v>
       </c>
       <c r="B177" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="C177" t="s">
-        <v>428</v>
+        <v>54</v>
       </c>
       <c r="D177" t="s">
         <v>10</v>
       </c>
       <c r="E177" t="s">
         <v>11</v>
       </c>
       <c r="F177" s="1" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="G177" t="s">
-        <v>560</v>
+        <v>569</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
-        <v>55</v>
+        <v>570</v>
       </c>
       <c r="B178" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="C178" t="s">
-        <v>432</v>
+        <v>58</v>
       </c>
       <c r="D178" t="s">
         <v>10</v>
       </c>
       <c r="E178" t="s">
         <v>11</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>561</v>
+        <v>571</v>
       </c>
       <c r="G178" t="s">
-        <v>562</v>
+        <v>572</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
-        <v>60</v>
+        <v>573</v>
       </c>
       <c r="B179" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="C179" t="s">
-        <v>436</v>
+        <v>62</v>
       </c>
       <c r="D179" t="s">
         <v>10</v>
       </c>
       <c r="E179" t="s">
         <v>11</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>563</v>
+        <v>574</v>
       </c>
       <c r="G179" t="s">
-        <v>564</v>
+        <v>575</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
-        <v>64</v>
+        <v>441</v>
       </c>
       <c r="B180" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="C180" t="s">
-        <v>440</v>
+        <v>66</v>
       </c>
       <c r="D180" t="s">
         <v>10</v>
       </c>
       <c r="E180" t="s">
         <v>11</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
       <c r="G180" t="s">
-        <v>566</v>
+        <v>577</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
-        <v>68</v>
+        <v>477</v>
       </c>
       <c r="B181" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="C181" t="s">
-        <v>444</v>
+        <v>70</v>
       </c>
       <c r="D181" t="s">
         <v>10</v>
       </c>
       <c r="E181" t="s">
         <v>11</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>567</v>
+        <v>578</v>
       </c>
       <c r="G181" t="s">
-        <v>568</v>
+        <v>579</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
-        <v>72</v>
+        <v>481</v>
       </c>
       <c r="B182" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="C182" t="s">
-        <v>448</v>
+        <v>74</v>
       </c>
       <c r="D182" t="s">
         <v>10</v>
       </c>
       <c r="E182" t="s">
         <v>11</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="G182" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
-        <v>144</v>
+        <v>465</v>
       </c>
       <c r="B183" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="C183" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D183" t="s">
         <v>10</v>
       </c>
       <c r="E183" t="s">
         <v>11</v>
       </c>
       <c r="F183" s="1" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="G183" t="s">
-        <v>572</v>
+        <v>581</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
-        <v>147</v>
+        <v>469</v>
       </c>
       <c r="B184" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="C184" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D184" t="s">
         <v>10</v>
       </c>
       <c r="E184" t="s">
         <v>11</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>573</v>
+        <v>583</v>
       </c>
       <c r="G184" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
-        <v>151</v>
+        <v>473</v>
       </c>
       <c r="B185" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="C185" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D185" t="s">
         <v>10</v>
       </c>
       <c r="E185" t="s">
         <v>11</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>575</v>
+        <v>584</v>
       </c>
       <c r="G185" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
-        <v>154</v>
+        <v>585</v>
       </c>
       <c r="B186" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="C186" t="s">
         <v>90</v>
       </c>
       <c r="D186" t="s">
         <v>10</v>
       </c>
       <c r="E186" t="s">
         <v>11</v>
       </c>
       <c r="F186" s="1" t="s">
-        <v>577</v>
+        <v>586</v>
       </c>
       <c r="G186" t="s">
-        <v>578</v>
+        <v>587</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
-        <v>31</v>
+        <v>457</v>
       </c>
       <c r="B187" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="C187" t="s">
         <v>94</v>
       </c>
       <c r="D187" t="s">
         <v>10</v>
       </c>
       <c r="E187" t="s">
         <v>11</v>
       </c>
       <c r="F187" s="1" t="s">
-        <v>579</v>
+        <v>588</v>
       </c>
       <c r="G187" t="s">
-        <v>580</v>
+        <v>589</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
-        <v>35</v>
+        <v>449</v>
       </c>
       <c r="B188" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="C188" t="s">
         <v>98</v>
       </c>
       <c r="D188" t="s">
         <v>10</v>
       </c>
       <c r="E188" t="s">
         <v>11</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>581</v>
+        <v>590</v>
       </c>
       <c r="G188" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
-        <v>51</v>
+        <v>592</v>
       </c>
       <c r="B189" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="C189" t="s">
         <v>102</v>
       </c>
       <c r="D189" t="s">
         <v>10</v>
       </c>
       <c r="E189" t="s">
         <v>11</v>
       </c>
       <c r="F189" s="1" t="s">
-        <v>583</v>
+        <v>593</v>
       </c>
       <c r="G189" t="s">
-        <v>584</v>
+        <v>594</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
-        <v>43</v>
+        <v>461</v>
       </c>
       <c r="B190" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="C190" t="s">
         <v>106</v>
       </c>
       <c r="D190" t="s">
         <v>10</v>
       </c>
       <c r="E190" t="s">
         <v>11</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>585</v>
+        <v>595</v>
       </c>
       <c r="G190" t="s">
-        <v>492</v>
+        <v>596</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
-        <v>47</v>
+        <v>453</v>
       </c>
       <c r="B191" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="C191" t="s">
         <v>110</v>
       </c>
       <c r="D191" t="s">
         <v>10</v>
       </c>
       <c r="E191" t="s">
         <v>11</v>
       </c>
       <c r="F191" s="1" t="s">
-        <v>586</v>
+        <v>597</v>
       </c>
       <c r="G191" t="s">
-        <v>584</v>
+        <v>598</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7">
+      <c r="A192" t="s">
+        <v>489</v>
+      </c>
+      <c r="B192" t="s">
+        <v>599</v>
+      </c>
+      <c r="C192" t="s">
+        <v>469</v>
+      </c>
+      <c r="D192" t="s">
+        <v>10</v>
+      </c>
+      <c r="E192" t="s">
+        <v>11</v>
+      </c>
+      <c r="F192" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="G192" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7">
+      <c r="A193" t="s">
+        <v>114</v>
+      </c>
+      <c r="B193" t="s">
+        <v>599</v>
+      </c>
+      <c r="C193" t="s">
+        <v>473</v>
+      </c>
+      <c r="D193" t="s">
+        <v>10</v>
+      </c>
+      <c r="E193" t="s">
+        <v>11</v>
+      </c>
+      <c r="F193" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="G193" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7">
+      <c r="A194" t="s">
+        <v>118</v>
+      </c>
+      <c r="B194" t="s">
+        <v>599</v>
+      </c>
+      <c r="C194" t="s">
+        <v>477</v>
+      </c>
+      <c r="D194" t="s">
+        <v>10</v>
+      </c>
+      <c r="E194" t="s">
+        <v>11</v>
+      </c>
+      <c r="F194" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="G194" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7">
+      <c r="A195" t="s">
+        <v>122</v>
+      </c>
+      <c r="B195" t="s">
+        <v>599</v>
+      </c>
+      <c r="C195" t="s">
+        <v>481</v>
+      </c>
+      <c r="D195" t="s">
+        <v>10</v>
+      </c>
+      <c r="E195" t="s">
+        <v>11</v>
+      </c>
+      <c r="F195" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="G195" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7">
+      <c r="A196" t="s">
+        <v>126</v>
+      </c>
+      <c r="B196" t="s">
+        <v>599</v>
+      </c>
+      <c r="C196" t="s">
+        <v>485</v>
+      </c>
+      <c r="D196" t="s">
+        <v>10</v>
+      </c>
+      <c r="E196" t="s">
+        <v>11</v>
+      </c>
+      <c r="F196" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="G196" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7">
+      <c r="A197" t="s">
+        <v>130</v>
+      </c>
+      <c r="B197" t="s">
+        <v>599</v>
+      </c>
+      <c r="C197" t="s">
+        <v>489</v>
+      </c>
+      <c r="D197" t="s">
+        <v>10</v>
+      </c>
+      <c r="E197" t="s">
+        <v>11</v>
+      </c>
+      <c r="F197" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="G197" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198" t="s">
+        <v>46</v>
+      </c>
+      <c r="B198" t="s">
+        <v>599</v>
+      </c>
+      <c r="C198" t="s">
+        <v>138</v>
+      </c>
+      <c r="D198" t="s">
+        <v>10</v>
+      </c>
+      <c r="E198" t="s">
+        <v>11</v>
+      </c>
+      <c r="F198" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="G198" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7">
+      <c r="A199" t="s">
+        <v>50</v>
+      </c>
+      <c r="B199" t="s">
+        <v>599</v>
+      </c>
+      <c r="C199" t="s">
+        <v>141</v>
+      </c>
+      <c r="D199" t="s">
+        <v>10</v>
+      </c>
+      <c r="E199" t="s">
+        <v>11</v>
+      </c>
+      <c r="F199" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="G199" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7">
+      <c r="A200" t="s">
+        <v>54</v>
+      </c>
+      <c r="B200" t="s">
+        <v>599</v>
+      </c>
+      <c r="C200" t="s">
+        <v>144</v>
+      </c>
+      <c r="D200" t="s">
+        <v>10</v>
+      </c>
+      <c r="E200" t="s">
+        <v>11</v>
+      </c>
+      <c r="F200" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="G200" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7">
+      <c r="A201" t="s">
+        <v>58</v>
+      </c>
+      <c r="B201" t="s">
+        <v>599</v>
+      </c>
+      <c r="C201" t="s">
+        <v>147</v>
+      </c>
+      <c r="D201" t="s">
+        <v>10</v>
+      </c>
+      <c r="E201" t="s">
+        <v>11</v>
+      </c>
+      <c r="F201" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="G201" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7">
+      <c r="A202" t="s">
+        <v>90</v>
+      </c>
+      <c r="B202" t="s">
+        <v>599</v>
+      </c>
+      <c r="C202" t="s">
+        <v>151</v>
+      </c>
+      <c r="D202" t="s">
+        <v>10</v>
+      </c>
+      <c r="E202" t="s">
+        <v>11</v>
+      </c>
+      <c r="F202" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="G202" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7">
+      <c r="A203" t="s">
+        <v>94</v>
+      </c>
+      <c r="B203" t="s">
+        <v>599</v>
+      </c>
+      <c r="C203" t="s">
+        <v>155</v>
+      </c>
+      <c r="D203" t="s">
+        <v>10</v>
+      </c>
+      <c r="E203" t="s">
+        <v>11</v>
+      </c>
+      <c r="F203" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="G203" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7">
+      <c r="A204" t="s">
+        <v>110</v>
+      </c>
+      <c r="B204" t="s">
+        <v>599</v>
+      </c>
+      <c r="C204" t="s">
+        <v>159</v>
+      </c>
+      <c r="D204" t="s">
+        <v>10</v>
+      </c>
+      <c r="E204" t="s">
+        <v>11</v>
+      </c>
+      <c r="F204" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="G204" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7">
+      <c r="A205" t="s">
+        <v>102</v>
+      </c>
+      <c r="B205" t="s">
+        <v>599</v>
+      </c>
+      <c r="C205" t="s">
+        <v>163</v>
+      </c>
+      <c r="D205" t="s">
+        <v>10</v>
+      </c>
+      <c r="E205" t="s">
+        <v>11</v>
+      </c>
+      <c r="F205" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="G205" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7">
+      <c r="A206" t="s">
+        <v>106</v>
+      </c>
+      <c r="B206" t="s">
+        <v>599</v>
+      </c>
+      <c r="C206" t="s">
+        <v>9</v>
+      </c>
+      <c r="D206" t="s">
+        <v>10</v>
+      </c>
+      <c r="E206" t="s">
+        <v>11</v>
+      </c>
+      <c r="F206" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="G206" t="s">
+        <v>625</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -7146,50 +7653,65 @@
     <hyperlink ref="F167" r:id="rId166"/>
     <hyperlink ref="F168" r:id="rId167"/>
     <hyperlink ref="F169" r:id="rId168"/>
     <hyperlink ref="F170" r:id="rId169"/>
     <hyperlink ref="F171" r:id="rId170"/>
     <hyperlink ref="F172" r:id="rId171"/>
     <hyperlink ref="F173" r:id="rId172"/>
     <hyperlink ref="F174" r:id="rId173"/>
     <hyperlink ref="F175" r:id="rId174"/>
     <hyperlink ref="F176" r:id="rId175"/>
     <hyperlink ref="F177" r:id="rId176"/>
     <hyperlink ref="F178" r:id="rId177"/>
     <hyperlink ref="F179" r:id="rId178"/>
     <hyperlink ref="F180" r:id="rId179"/>
     <hyperlink ref="F181" r:id="rId180"/>
     <hyperlink ref="F182" r:id="rId181"/>
     <hyperlink ref="F183" r:id="rId182"/>
     <hyperlink ref="F184" r:id="rId183"/>
     <hyperlink ref="F185" r:id="rId184"/>
     <hyperlink ref="F186" r:id="rId185"/>
     <hyperlink ref="F187" r:id="rId186"/>
     <hyperlink ref="F188" r:id="rId187"/>
     <hyperlink ref="F189" r:id="rId188"/>
     <hyperlink ref="F190" r:id="rId189"/>
     <hyperlink ref="F191" r:id="rId190"/>
+    <hyperlink ref="F192" r:id="rId191"/>
+    <hyperlink ref="F193" r:id="rId192"/>
+    <hyperlink ref="F194" r:id="rId193"/>
+    <hyperlink ref="F195" r:id="rId194"/>
+    <hyperlink ref="F196" r:id="rId195"/>
+    <hyperlink ref="F197" r:id="rId196"/>
+    <hyperlink ref="F198" r:id="rId197"/>
+    <hyperlink ref="F199" r:id="rId198"/>
+    <hyperlink ref="F200" r:id="rId199"/>
+    <hyperlink ref="F201" r:id="rId200"/>
+    <hyperlink ref="F202" r:id="rId201"/>
+    <hyperlink ref="F203" r:id="rId202"/>
+    <hyperlink ref="F204" r:id="rId203"/>
+    <hyperlink ref="F205" r:id="rId204"/>
+    <hyperlink ref="F206" r:id="rId205"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>