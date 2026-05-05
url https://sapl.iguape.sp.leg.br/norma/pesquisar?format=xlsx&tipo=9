--- v0 (2025-12-07)
+++ v1 (2026-05-05)
@@ -48,271 +48,271 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2449/ato_da_mesa_2.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2449/ato_da_mesa_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESIGNAÇÃO DO VICE-_x000D_
 PRESIDENTE PARA EXERCER, INTERINAMENTE, O_x000D_
 CARGO DE PRESIDENTE DA CÂMARA MUNICIPAL_x000D_
 DE IGUAPE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2358/ato_da_mesa_no_03_2024.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2358/ato_da_mesa_no_03_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEVOLUÇÃO DE BENS PATRIMONIAIS AO EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1370/ato_da_mesa_2.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1370/ato_da_mesa_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEVOLUÇÃO DE BENS_x000D_
 PARA O EXECUTIVO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/564/ato_da_mesa_1_1.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/564/ato_da_mesa_1_1.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução n.º 3 de 21 de março de 2022 em sua integralidade, no exercício do poder de autotutela.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/160/ato_mesa_092022.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/160/ato_mesa_092022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/152/ato_da_mesa_no_08_-_2022_-_credito_suplementar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/152/ato_da_mesa_no_08_-_2022_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITIO ADICIONAL SUPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/142/ato_da_mesa_no_06_-_2022_-_credito_suplementar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/142/ato_da_mesa_no_06_-_2022_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO NO VALOR DE R$ 15.265,80”.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/143/ato_da_mesa_no_05_-_2022_-_credito_suplementar.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/143/ato_da_mesa_no_05_-_2022_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO NO VALOR DE R$ 344.630,00”.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/126/ato_mesa_04_2022.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/126/ato_mesa_04_2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ADIAMENTO DA SESSÃO ORDINÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/123/ato_mesa_03_2022.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/123/ato_mesa_03_2022.pdf</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/</t>
+    <t>http://sapl.iguape.sp.leg.br/media/</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DEVOLUÇÃO DE BENS PATRIMONIAIS AO EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/124/ato_mesa_01_2022.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/124/ato_mesa_01_2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DEVOLUÇÃO DE VEÍCULO AO EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/80/ato_mesa_09-2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/80/ato_mesa_09-2021.pdf</t>
   </si>
   <si>
     <t>ESTENDE A MEDIDA DE QUARENTENA DE QUE TRATA O DECRETO Nº 64.881, DE 22 DE MARÇO DE 2020, ALTERANDO A REDAÇÃO DO DECRETO 64.994, DE 28 DE MAIO DE 2020, E DO ARTIGO 1º DO ATO Nº 06, DE 12 DE ABRIL DE 2021, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/68/ato_mesa_08_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/68/ato_mesa_08_2021.pdf</t>
   </si>
   <si>
     <t>ESTENDE A MEDIDA DE QUARENTENA DE QUE TRATA O DECRETO Nº 64.881 DE 22 DE MARÇO DE 2020, ALTERANDO A REDAÇÃO DO DECRETO 64.994, DE 28 DE MAIO DE 2020, E DO ARTIGO 1º DO ATO Nº 07 DE 12 DE ABRIL DE 2021, E DA PROVIDENCIAS CORRELATAS</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/66/ato_da_mesa_07_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/66/ato_da_mesa_07_2021.pdf</t>
   </si>
   <si>
     <t>ESTENDE A MEDIDA DE QUARENTENA DE  QUE TRATA O DECRETO Nº 64.881, DE 22 DE MARÇO DE 2020, ALTERANDO A REDAÇÃO DO DECRETO 64.994, DE 28 DE MAIO DE 2020, E DO ARTIGO 1º DO ATO Nº 06, DE 12 DE ABRIL DE 2021, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/65/ato_da_mesa_06.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/65/ato_da_mesa_06.pdf</t>
   </si>
   <si>
     <t>ESTENDE A MEDIDA DE QUARENTENA DE QUE TRATA O DECRETO Nº 64.881, DE 22 DE_x000D_
 MARÇO DE 2020, ALTERANDO A REDAÇÃO DO DECRETO 64.994, DE 28 DE MAIO DE 2020, E_x000D_
 DO ARTIGO 1º DO ATO Nº 05, DE 30 DE MARÇO DE 2021, E DÁ PROVIDENCIA CORRELATAS</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/61/ato_da_mesa_004-2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/61/ato_da_mesa_004-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE A PARALIZAÇÃO DAS ATIVIDADES DA CÂMARA EM RAZÃO DOS PROTOCOLOS DE COMBATE DE CONTÁGIO PELO SARS-COV-2, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/59/ato_da_mesa_003-2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/59/ato_da_mesa_003-2021.pdf</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/56/ato_mesa_02_2021.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/56/ato_mesa_02_2021.pdf</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEVOLUÇÃO DE BENS PARA O EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/11/ato_da_mesa_no_02-2020.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/11/ato_da_mesa_no_02-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO ATO DA MESA Nº 01, DE 23 DE MARÇO DE 2020.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/10/ato_da_mesa.pdf</t>
+    <t>http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/10/ato_da_mesa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PREVENÇÃO DO COVID-19</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPLEMENTAÇÃO DE ATRIBUIÇÕES DO EMPREGO PÚBLICO PERMANENTE DE GESTOR DE FINANÇAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DA SESSÃO ORDINÁRIA DO DIA 22 DE SETEMBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>FIXA OS OBJETIVOS E NORMAS REGULADORAS AO PROJETO CÂMARA ITINERANTE CONFORME ARTIGO 4° DA RESOLUÇÃO Nº 07 DE 26 DE NOVEMBRO DE 2007.</t>
   </si>
@@ -718,66 +718,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2449/ato_da_mesa_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2358/ato_da_mesa_no_03_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1370/ato_da_mesa_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/564/ato_da_mesa_1_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/160/ato_mesa_092022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/152/ato_da_mesa_no_08_-_2022_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/142/ato_da_mesa_no_06_-_2022_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/143/ato_da_mesa_no_05_-_2022_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/126/ato_mesa_04_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/123/ato_mesa_03_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/124/ato_mesa_01_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/80/ato_mesa_09-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/68/ato_mesa_08_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/66/ato_da_mesa_07_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/65/ato_da_mesa_06.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/61/ato_da_mesa_004-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/59/ato_da_mesa_003-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/56/ato_mesa_02_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/11/ato_da_mesa_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/10/ato_da_mesa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iguape.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2025/2449/ato_da_mesa_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/2358/ato_da_mesa_no_03_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/1370/ato_da_mesa_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2024/564/ato_da_mesa_1_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/160/ato_mesa_092022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/152/ato_da_mesa_no_08_-_2022_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/142/ato_da_mesa_no_06_-_2022_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/143/ato_da_mesa_no_05_-_2022_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/126/ato_mesa_04_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/123/ato_mesa_03_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2022/124/ato_mesa_01_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/80/ato_mesa_09-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/68/ato_mesa_08_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/66/ato_da_mesa_07_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/65/ato_da_mesa_06.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/61/ato_da_mesa_004-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/59/ato_da_mesa_003-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2021/56/ato_mesa_02_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/11/ato_da_mesa_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/sapl/public/normajuridica/2020/10/ato_da_mesa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iguape.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="115.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="114.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="229.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>